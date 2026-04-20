--- v1 (2026-01-14)
+++ v2 (2026-04-20)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA216"/>
+  <dimension ref="A1:AH106"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,87 +225,122 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>165377</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Tourisme Durable : filières touristiques, changement de pratique, attractivité des métiers touristiques</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Renforcer l’image d’authenticité et d’excellence du territoire à travers un développement touristique durable</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>GAL LEADER Ardèche</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Taux d'Aides Publiques max</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;  2.1/ Valorisation des filières touristiques
@@ -376,522 +411,118 @@
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://leader-ardeche.fr/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;leader&amp;#64;archeagglo.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>m.chapron@archeagglo.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/tourisme-durable-filieres-touristiques-changement-de-pratique-attractivite-des-metiers-touristiques/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>ACHE Agglo</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>06/08/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>105153</v>
+        <v>165113</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les organismes touristiques</t>
+          <t>Soutenir le tourisme patrimonial</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Soutien aux organismes toursitiques</t>
+          <t>Soutien au tourisme patrimonial</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
-        <is>
-[...427 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H6" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet de mise en tourisme d’un site culturel, de mémoire ou d’histoire (hors musée) ou un projet d’accueil du public au sein d’une entreprise détentrice d’un savoir-faire ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à &lt;/strong&gt;&lt;strong&gt;200 000 € : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Des &lt;/strong&gt;&lt;strong&gt;dépenses remboursées jusqu’à 20 % &lt;/strong&gt;&lt;strong&gt;du montant &lt;/strong&gt;&lt;strong&gt;HT / TTC &lt;/strong&gt;&lt;strong&gt;de votre projet&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une entreprise au sens de l’Union Européenne&lt;/li&gt;
 &lt;li&gt;Une association&lt;/li&gt;
 &lt;li&gt;Une collectivité territoriale ou un établissement public&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Votre projet &lt;/strong&gt;concerne :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;La mise en tourisme d’un site culturel, de mémoire ou d’histoire&lt;strong&gt;, situé en zone rurale*,&lt;/strong&gt; et plus particulièrement les projets d’équipement d’aide à la visite (outil de médiation, de digitalisation) permettant la création ou le renouvellement fondamental de l’offre&lt;/li&gt;
 &lt;li&gt;L’amélioration des conditions d’accueil du public au sein d’une entreprise du Grand Est souhaitant faire découvrir ses savoir-faire par la &lt;strong&gt;création, l’amélioration ou la mise en sécurité d’un circuit de visite ou d’espaces permettant l’accueil des clientèles touristiques&lt;/strong&gt; ainsi que la&lt;strong&gt; digitalisation de l’offre de visite&lt;/strong&gt;. Les projets portés par des entreprises n’ouvrant pas encore leurs portes au public (ou de manière ponctuelle) seront étudiés prioritairement dans le cadre de l’&lt;a href="https://www.grandest.fr/appel-a-projet/tourisme-savoir-faire/"&gt;appel à projets Tourisme de Savoir-Faire&lt;/a&gt;.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;*La zone rurale est constituée des &lt;strong&gt;bourgs ruraux, des communes rurales à habitat dispersé et des communes rurales à habitat très dispersé au sens des critères du zonage INSEE&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Projets inéligibles :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Les projets de musée sont inéligibles, quelle que soit la forme juridique du demandeur&lt;/li&gt;
 &lt;li&gt;Les projets portant uniquement sur la création d’un espace de vente/dégustation sont inéligibles&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt; Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 20 % du montant des dépenses retenues en € HT/TTC&lt;/strong&gt;&lt;/p&gt;
@@ -901,8883 +532,8473 @@
 &lt;li&gt;les prestations de conseils et d’études préalables à la réalisation des investissements (architecture, décoration, scénographie, design d’offres, aide à la digitalisation, etc.)&lt;/li&gt;
 &lt;li&gt;les dépenses d’équipement et d’aménagement intérieur liés à l’accueil du public ou à la création du circuit de visite (ex : mobilier d’accueil, vestiaires, consignes, signalétique, scénographie, outils multimédia, etc.)&lt;/li&gt;
 &lt;li&gt;les dépenses informatiques, matérielles et logiciel (logiciel de caisse, billetterie, micros, oreillettes, etc.)&lt;/li&gt;
 &lt;li&gt;les dépenses de création et communication graphique (signalétique, livret de visite, badges visiteurs, site internet si offre commercialisable en ligne, etc.) dans la limite de 10% des dépenses totales éligibles&lt;/li&gt;
 &lt;li&gt;les dépenses d’installation de borne de rechargement pour véhicules hybrides ou électriques&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Pour le tourisme de savoir-faire, peuvent être en outre éligibles les travaux de construction, extension, aménagement des bâtiments et des espaces liés à l’accueil du public ou à la création du circuit de visite et les aménagements extérieurs dédiés à l’accueil des clientèles touristiques.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Ne sont pas éligibles&lt;/strong&gt; les travaux de voirie, l’acquisition de foncier ou de terrain, la location financière, les impôts, les taxes et les frais juridiques et financiers, les routes à caractère patrimonial et culturel, les aménagements extérieurs et paysagers des sites, les mappings et sons et lumières, les aménagements de mise en lumière de monuments, les investissements réalisés pour un événement ponctuel.&lt;/p&gt;
 &lt;h4&gt;Aides complémentaires&lt;/h4&gt;
 &lt;p&gt;Pour information, sous certaines conditions, une aide complémentaire peut être sollicitée auprès de la Région Grand Est :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;au titre d’un accompagnement adapté aux &lt;a href="https://www.grandest.fr/vos-aides-regionales/transformation-digitale-parcours-individuel"&gt;besoins en matière de transition numérique&lt;/a&gt; des différentes typologies d’entreprises régionales (TPE, PME/PMI, etc.)&lt;/li&gt;
 &lt;li&gt;au titre d’un accès à une plateforme &lt;a href="https://pro.explore-grandest.com/presentation"&gt;Explore Grand Est&lt;/a&gt;, véritable accélérateur à la commercialisation des offres touristiques du Grand Est qui donne accès au programme de &lt;a href="https://www.art-grandest.fr/services-et-accompagnement/formations-accompagnements"&gt;formations d’Explore Grand Est Académie&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;Vous devez solliciter le Président du Conseil Régional avant le démarrage du projet et avant signature des devis. Déposez votre demande en ligne.&lt;/p&gt;
 &lt;p&gt;Pour pouvoir bénéficier des conditions de subventionnement, les délais suivants sont à respecter impérativement :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Le dossier complet de demande de subvention doit être déposé au maximum dans un délai d’un an à compter de la date de transmission de la demande dans le téléservice et avant la fin des travaux. &lt;/strong&gt;&lt;strong&gt;Au-delà de cette période, la demande devient non recevable&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
 &lt;li&gt;Les pièces justificatives des travaux réalisés devront être transmises &lt;strong&gt;au plus tard 36 mois après la date de notification de la subvention sauf mention contraire prévue dans la convention de financement&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;La décision d’attribution de l’aide est prise par la Commission.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>23/09/2024</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/tourisme-patrimonial/</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0274/depot/simple</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-tourisme-patrimonial/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...46 lines deleted...]
-      <c r="N7" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>105153</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organismes touristiques</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux organismes toursitiques</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien aux acteurs œuvrant pour l&amp;#039;attractivité touristique du Département
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature du projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
-[...45 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les associations et les EPCI ayant une résonnance à l&amp;#039;échelle intercommunale et départementale (Charentes tourisme, offices touristiques de pôle implantés sur des territoires à faible touristicité, les gîtes de France...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  une lettre de motivation précisant le programme annuel de ses activités ainsi que le bilan qualitatif, quantitatif et financier l&amp;#039;année précédente
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les associations : les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres, le contrat d&amp;#039;engagement républicain signé...
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les EPCI : l&amp;#039;extrait de la délibération du conseil communautaire maître d&amp;#039;ouvrage précisant la nature de l&amp;#039;opération envisagée, approuvant le projet et sollicitant le soutien financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive ou de la convention
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été accordée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/13-Tourisme/soutien_organismes_touristiques.pdf</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 30 juin
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service patrimoine et tourisme ; Tél. : 05 16 09 68 17
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d925-soutenir-les-organismes-touristiques/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>111661</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude touristique</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme : Développement touristique de l'Essonne</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du coût HT, plafonné à 10.000€ par projet</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Développement touristique de l&amp;#039;Essonne : aide à la réalisation d&amp;#039;étude touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ Dispositif annuel.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2018-02-0020 (AD du 19/11/2018)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Forêts
+Commerces et services
+Revitalisation
+Logement et habitat
+Paysage</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Délegation tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 26 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f76-realiser-une-etude-touristique/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>163005</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Renforcer la mise en valeur du territoire et structurer l’offre touristique et de loisirs</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
         </is>
       </c>
-      <c r="F8" s="1" t="inlineStr">
+      <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;span&gt;&lt;strong&gt;&lt;em&gt;Renforcer
 la mise en valeur du territoire et structurer l’offre touristique et de loisirs&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt; &amp;#34;.&lt;/p&gt;&lt;p&gt;Le Pays d’Ancenis
 présente un potentiel touristique important axé autour des vallées de la Loire
 et de l‘Erdre et de nombreux sites de qualité. Ces richesses doivent être
 valorisées pour renforcer l’identité, l’attractivité et la notoriété du
 territoire auprès des touristes, mais également auprès des habitants et des
 travailleurs du Pays d’Ancenis, pour développer le sentiment d’appartenance à
 travers des projets touristiques et de loisirs.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt; :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;&lt;span&gt;Valoriser
      le patrimoine naturel, le patrimoine bâti ainsi que le patrimoine
      immatériel, notamment par les initiatives associatives et culturelles&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Développer
      des projets structurants sur tout le territoire pour un tourisme durable
      et local qui puisse bénéficier à tous&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Développer
      les activités de pleine nature en relevant le défi de la complémentarité
      avec les infrastructures et les dispositifs existants (offre cyclable en
      lien avec « la Loire à Vélo », offre nautique sur la Loire et
      sur le lac de Vioreau, sentiers de randonnée et de déplacements doux, par
      exemple)&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Animer,
      promouvoir et événementialiser l’offre touristique locale et les actions
      de mise en valeur du territoire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Elargir le public ciblé pour mieux faire connaître le
 territoire et développer son attractivité&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles &lt;/strong&gt;:&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Etudes visant à consolider le projet du porteur de projet dans le
 domaine du tourisme, de l’animation touristique et du marketing
 territorial : diagnostics préalables, études de faisabilité, études de
 marché&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions d’animation, de communication, de promotion du territoire, de
 ses acteurs et de ses produits (marketing territorial, évènements, par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mise en place de réseaux d’acteurs du tourisme et d’actions de
 mutualisation (services, outils, par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions d’information, de sensibilisation ou de formation collective
 des professionnels (accueil, communication, par exemple) &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Travaux de construction, de rénovation et équipements pour le
      développement des sites patrimoniaux du territoire quelle que soit leur
      importance (signalétique, scénographie, expositions, par exemple) &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Travaux de construction, de rénovation et équipements pour le
      développement des activités de « pleine nature » (signalétique,
      balisage et aménagement des itinéraires de randonnées pédestres et des
      itinéraires cyclables touristiques inscrits au Plan Départemental des
      Itinéraires de Promenade et de Randonnée (PDIPR), par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Création ou amélioration
 de circuits touristiques valorisant le patrimoine local tout en préservant la
 biodiversité&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Cohésion sociale et inclusion</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de personnel hors coûts simplifiés (gratifications des stagiaires et salaires des apprentis) dès lors que le personnel affecte au moins 5% de son temps de travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement, construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou location de véhicule&lt;/li&gt;&lt;li&gt;Location ou acquisition de biens immeubles bâtis (en cas d’acquisition : dans la limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de services, prestations intellectuelles dont la formation et la communication (par exemple création et conception de support, édition, diffusion d’outils, frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de notaire, expertise juridique technique et financière, honoraire de tenue et de certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;[1]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;[2]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;Les frais de change ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;hr align="left" size="1" width="33%" /&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;[1]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;[2]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le comité de programmation du GAL, selon les critères et les modalités préalablement définis dans sa grille de sélection. La grille de sélection est envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la sélection en comité de programmation. Les projets doivent être en cohérence avec la stratégie de développement LEADER. Si le projet n’obtient pas la note ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut alors pas faire l’objet d’une aide du programme LEADER.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>CC du Pays d'Ancenis</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ancenis.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ancenis.com</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-leconomie-et-les-services-notamment-en-favorisant-linnovation-sociale-1/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD6" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>143853</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets dans le domaine du tourisme - Fonds d'Intervention Touristique (FIT 43)</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Intervention Touristique (FIT 43)</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...7 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>des dépenses éligibles, maximum 100.000€ de subvention / Bonus eco possible : 30% de la dépense éligible, maximum 150.000€ de subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Par ce dispositif, la Région Grand Est décide de promouvoir les meublés de tourisme afin de proposer une offre touristique d&amp;#039;excellence et renforcer l&amp;#039;attractivité du territoire.
-[...15 lines deleted...]
- Pour les meublés de tourisme → Taux maxi : 20 % / Plafond : 60 000 €
+ C&amp;#039;est un dispositif financier, qui permet de répondre aux objectifs du Schéma touristique de développement Touristique (Haute-Loire) et qui propose de concourir à la réalisation de projets touristiques publics sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est destiné aux porteurs publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif est valable jusqu&amp;#039;au 31 décembre 2027.
  &lt;br /&gt;
- Pour les meublés de tourisme de grande capacité → Taux maxi : 20 % / Plafond : 100 000 €
-[...8 lines deleted...]
- Le montant des subventions pouvant être accordées par le Conseil régional Grand Est est modulé en fonction de l&amp;#039;intérêt du projet et du plan prévisionnel de l&amp;#039;opération. Enfin, le maître d&amp;#039;ouvrage apportera un autofinancement égal, au minimum, à 20 % du montant global de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="R9" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;Numérisation 3D d&amp;#039;un chateau&lt;/li&gt;&lt;li&gt;Valorisation éco-touristique d&amp;#039;une zone Humide&lt;/li&gt;&lt;li&gt;
+  Mise en valeur d&amp;#039;un Arboretum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en valeur de site touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de point accueil vélo (Recharge électrique pour vélo, mallette de répartition)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de vélorail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création/Rénovation d&amp;#039;un gîte communal
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Seules les dépenses d&amp;#039;investissement sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
   Projets éligibles :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...25 lines deleted...]
-      <c r="T9" s="1" t="inlineStr">
+ Les projets soutenus devront contribuer à l&amp;#039;atteinte des objectifs du Schéma Départemental de Développement Touristique (SDDT)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1 Conditions d&amp;#039;éligibilités spécifiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;a. Hébergements publics
+  &lt;/strong&gt;&lt;/p&gt;
+ &lt;ol&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Hôtellerie de plein air
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La capacité d&amp;#039;accueil minimale, mobil-home exclus, après investissement doit être au minimum de 50 emplacements (emplacements nus et locatifs).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Classement 3 étoiles minimum (classement national – Atout France) avant ou après l&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Il est privilégié que la gestion soit confiée à une personne morale privée. Toutefois, l&amp;#039;exploitation en régie directe est acceptée à titre exceptionnel, sous réserve de la démonstration de la pertinence de ce mode de gestion.
+ &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Hôtel et Hôtel restaurant
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Démonstration par une étude indépendante d&amp;#039;une carence de l&amp;#039;offre sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion confiée à une personne morale privée.
+ &lt;/li&gt;
+ &lt;li&gt;
+   Classement 2 étoiles minimum (classement national – Atout France) avant ou après l&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sont exclus : Les établissements de chaînes hôtelières intégrées, liés par convention, mandat de gestion ou toutes formes de participations au capital.
+ &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Villages vacances et centres de vacances
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Classement 3 Etoiles minimum( classement national - Atout France) avant ou après l&amp;#039;investissement &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Gites d&amp;#039;étapes /Gites de groupes
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sont retenus uniquement les travaux de rénovation / amélioration / extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité minimum 16 personnes, soit classement Etablissement Recevant du Public
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;établissement doit disposer d&amp;#039;une seule cuisine et d&amp;#039;un seul espace de restauration commun.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Condition d&amp;#039;ouverture de 6 mois minimum
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les gîtes d&amp;#039;étape situés à moins de 5 kilomètres (critère pour obtenir le label Accueil Vélo) d&amp;#039;un circuit
+ d&amp;#039;itinérance :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la capacité d&amp;#039;accueil est ramenée à 12 personnes minimum&lt;/li&gt;
+ &lt;li&gt;
+  Obligation de proposer aussi l&amp;#039;accueil à la nuitée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation de s&amp;#039;inscrire dans les démarches de valorisation de l&amp;#039;itinéraire près duquel ils sont situés.
+ &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;br /&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Hébergements insolites &lt;br /&gt;&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;hébergement doit répondre au référencement qualité &amp;#34;hébergements insolites&amp;#34; de la MDDT (avant ou aprés l&amp;#039;investissement)&lt;/li&gt;&lt;li&gt;4 hébergements insolites minimum &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans le cadre des Hébergement publics, sont exclus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les meublés de tourisme :il s&amp;#039;agit de villas, appartements ou studios meublés, à l&amp;#039;usage exclusif du locataire, offerts en location à une clientèle de passage qui n&amp;#039;y élit pas domicile et qui y effectue un séjour caractérisé par une location à la journée, à la semaine ou au mois. &lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Les chambres d&amp;#039;hôtes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les constructions ex-nihilo : (Sauf pour les hébergements insolites). Ainsi, pour les catégories hôtellerie de plein air et hôtels-restaurants, le projet de construction d&amp;#039;un hôtel n&amp;#039;est pas éligible tandis que le projet d&amp;#039;extension d&amp;#039;un hôtel existant ou de construction d&amp;#039;un bâtiment supplémentaire est éligible. Pour les villages-vacances et centres de vacances, le projet de construction d&amp;#039;un village-vacances n&amp;#039;est pas éligible tandis que le projet de construction de bâtiments supplémentaires dans un village-vacances existant est éligible. &lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Les aires de camping-cars isolées.
+ &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  b. Les activités de pleine nature
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Obtention du label Respirando obligatoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour mémoire : Le label Respirando s&amp;#039;inscrit dans une double démarche d&amp;#039;assurer aux clients une prestation de qualité et de contribuer à créer une dynamique de mise en réseau des acteurs touristiques pour optimiser l&amp;#039;offre touristique proposée aux touristes. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Rappel &lt;/strong&gt;: il existe l&amp;#039;appel à projet &amp;#34;création d&amp;#039;espaces, sites et itinéraires&amp;#34;. Il est accessible aux projets liés aux sports de nature et dont l&amp;#039;investissement est inférieur à 80 000€&lt;/p&gt;&lt;h4&gt;Cliquer sur les liens ci-dessous pour accéder au téléchargement :&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://docs-aides.hauteloire.fr/FIT43/Cahier_des_charges_APP_Tourisme.pdf" title="Règlement du dispositif" target="_blank"&gt;Règlement du dispositif&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/FIT43/Dossier_de_candidature_aap.docx" title="Dossier de candidature" target="_blank"&gt;Dossier de candidature&lt;/a&gt;&lt;/p&gt;&lt;a href="https://docs-aides.hauteloire.fr/FIT43/Fiche_retour_d_experience_aap.docx" title="Fiche retour d&amp;#039;expérience" target="_blank"&gt;Fiche retour d&amp;#039;expérience&lt;/a&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://docs-aides.hauteloire.fr/FIT43/Cahier_des_charges_APP_Tourisme.pdf</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Siège du Conseil Régional - Strasbourg :
-[...77 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;a href="mailto:roxane.gimenez&amp;#64;hauteloire.fr"&gt;roxane.gimenez&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;
+  &lt;a href="mailto:dvincent&amp;#64;myhauteloire.fr" target="_self"&gt;
+   dvincent&amp;#64;myhauteloire.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fce2-soutenir-les-projets-dans-le-domaine-du-touri/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-      <c r="A10" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>90835</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner les acteurs touristiques dans le maintien et l'adaptation de l'offre d'hébergements de tourisme social</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Hébergements de Tourisme social</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H10" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide accompagne les acteurs touristiques dans le maintien et l&amp;#039;adaptation de l&amp;#039;offre d&amp;#039;hébergements de tourisme social.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maintenir un parc d&amp;#039;hébergement social diversifié, qualifié et accessible au plus grand nombre dans une logique de mixité sociale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Cohésion sociale et inclusion
 Economie sociale et solidaire
 Revitalisation
 Biodiversité</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrages publics et privés (associations, entreprises, SCI constituée pour solliciter des financements ANCV / CDC - Agence Nationale pour les chèques vacances / Caisse des dépôts)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Village de vacances, auberge de jeunesse, centre international de séjour : 25% maximum d&amp;#039;un montant de dépenses éligibles HT plafonné à 1 000 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Centres de vacances : 25% maximum d&amp;#039;un montant de dépenses éligibles
   HT
   plafonné à 500 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Montant minimum des travaux : 40 000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Une majoration de 5% maximum pourra être opérée pour les projets implantés sur un territoire très vulnérable.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
  : investissements intérieur ou extérieur (hébergement, espaces collectifs d&amp;#039;accueil, de restauration, équipements de loisirs,..) et de confort (chauffage, isolation, sanitaires, mobilier, traitement paysager, économie d&amp;#039;énergie) ainsi que les frais d&amp;#039;étude et d&amp;#039;honoraires concourant à la réalisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Les travaux réalisés en régie directe sont exclus.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-de-tourisme-social</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Limoges : 05 55 45 00 30
 &lt;/p&gt;
 &lt;p&gt;
  Site de Poitiers : 05 16 01 40 55
 &lt;/p&gt;
 &lt;p&gt;
  Site de Bordeaux: 05 57 57 83 09
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3277-hebergements-de-tourisme-social/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...2645 lines deleted...]
-      <c r="A26" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>165122</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Attractivité touristique du territoire</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Attractivité touristique du territoire</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H26" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien des investissements ou aménagements touristiques structurants ou fluviaux (hors contrats de canaux) ? &lt;/h2&gt;&lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 20 % des dépenses éligibles &lt;/strong&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;
 &lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;em&gt;Pour plus de précisions, prendre connaissance du règlement téléchargeable ci-dessous&lt;/em&gt;&lt;/p&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une PME au sens de l’union européenne&lt;/li&gt;
 &lt;li&gt;Une association, une collectivité territoriale ou un établissement public&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Les investissements lourds en équipements ou aménagements touristiques structurants d’envergure régionale, nationale ou internationale&lt;/li&gt;
 &lt;li&gt;La création, l’aménagement, la modernisation ou la mise aux normes de relais, bases et haltes nautiques (aménagements fluviaux et à terre directement liés à l’accueil des plaisanciers)&lt;/li&gt;
 &lt;li&gt;La création d’aménagements liés à la randonnée nautique (pontons, aire de bivouac, parcs vélos, installation de bornes de recharge pour VAE, etc.)&lt;/li&gt;
 &lt;li&gt;Le soutien aux entreprises prestataires de service pour le tourisme fluvial et nautique : restauration, locations, petites réparations et services divers&lt;/li&gt;
 &lt;li&gt;Achat ou renouvellement de flotte de bateaux à propulsion électrique : bateaux habitables dédiés à la location, péniches-hôtels, bateaux-promenade&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 20 % du montant des dépenses retenues en € HT (TTC si le bénéficiaire n’est pas assujetti à la TVA)&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Pour les &lt;strong&gt;grands projets d’investissements&lt;/strong&gt;, l’aide est plafonnée, et &lt;strong&gt;son maximum est de 400 000 €&lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;Pour les &lt;strong&gt;projets relevant du fluvial/fluvestre&lt;/strong&gt;, l’aide est plafonnée, et &lt;strong&gt;son maximum est de 100 000 €&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
 &lt;p&gt;L’ensemble des dépenses d’investissement (y compris honoraires d’architecte ou frais de maitrise d’œuvre) permettant de mener à bien le programme de travaux réalisés par des entreprises spécialisées (hors porteur de projet lui-même).&lt;/p&gt;
 &lt;h4&gt;Aides complémentaires&lt;/h4&gt;
 &lt;p&gt;Pour information, sous certaines conditions, une aide complémentaire peut être sollicitée auprès de la Région Grand Est.&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Au titre d’un accompagnement adapté aux besoins en matière de &lt;a href="https://www.grandest.fr/vos-aides-regionales/transformation-digitale-parcours-individue"&gt;transition numérique&lt;/a&gt; des différentes typologies d’entreprises régionales (TPE, PME/PMI, etc.)&lt;/li&gt;
 &lt;li&gt;Au titre d’un accès à une plateforme &lt;a href="https://pro.explore-grandest.com/presentation"&gt;Explore Grand Est&lt;/a&gt;, véritable accélérateur à la commercialisation des offres touristiques du Grand Est qui donne accès au programme de &lt;a href="https://www.art-grandest.fr/services-et-accompagnement/formations-accompagnements"&gt;formations d’Explorer Grand Est académie&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Déposez votre demande avant signature de devis et avant le début des travaux.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Le dossier complet devra être finalisé au plus tard dans un délai d’un an à compter de la date de transmission de la demande dans la téléprocédure.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Au-delà de cette période, la demande devient caduque et non recevable.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>24/06/2024</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/attractivite-touristique/</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-touristique-du-territoire/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E27" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>164124</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement de campings de tourisme indépendants</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Campings de tourisme indépendants</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>Cette aide accompagne les projets globaux de développement de campings indépendants (création, modernisation, extension) favorisant l&amp;#039;adaptation et la diversification de l&amp;#039;offre touristique du territoire. L&amp;#039;objectif du dispositif est lesoutien au projet global de développement (création, extension et modernisation) des campings indépendants à travers la réalisation detravaux, et la mise en place d&amp;#039;équipements essentiels au camping.
+Pour les projets implantés hors communes littorales, l&amp;#039;objectif est également de développer de nouveaux services dans un projet global d&amp;#039;investissement.</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Projets implantés sur des communes littorales&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 300 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 15 à 25% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre, de second oeuvre et d&amp;#039;équipements portant sur les blocs-sanitaire, cheminements, travaux paysager, emplacements nus, bâtiment d’accueil, VRD (hors assainissement) et aire de camping-car.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Investissements &amp;#34;durables&amp;#34;&lt;/span&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses non-éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Acquisition de locatifs de type Habitation Légère de Loisirs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de locatifs de type mobile-home.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Piscine (construction, aménagement, réparation....).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis inférieurs à 500 € HT.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Projets implantés sur des communes hors littoral &lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles: 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 400 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 15 à 25% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre, de second oeuvre, équipements avec une priorité sur les investissements durables et à performance énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements pour les services aux camping-cars, l’accueil de vélos ou ceux permettant un allongement de la saison d’ouverture de l’établissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Espace aquatique (modernisation et création uniquement pour les établissements n&amp;#039;en possédant pas, dépenses plafonnées à 200 000 € HT). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de 5 unités maximum de locatifs durables dans le cadre d&amp;#039;une diversification de l&amp;#039;offre de type chalet, (hors mobile-home), uniquement pour les campings n&amp;#039;ayant aucun locatif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux et équipement permettant la création de logements saisonniers au sein du camping (9 lits maximum).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses non-éligibles&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Acquisition de locatifs sauf cas mentionné ci-dessus pour les camping n&amp;#039;ayant aucun locatif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Frais d&amp;#039;entretien des piscines.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis inférieurs à 500 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Logement et habitat
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI et entreprise individuelle).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Camping de tourisme indépendants ou engagés dans une chaine volontaire qui disposent à minima de 10 % d&amp;#039;emplacements nus hors locatifs (ou de 10 emplacements libres hors locatif).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Parcs Résidentiels de Loisirs, les campings de loisirs, les franchisés, les aires naturelles sont inéligibles, ainsi que les bénéficiaires dont le capital de l’entreprise est détenu par une holding basée hors du territoire national.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Le projet devra concerner un camping de tourisme indépendant ou engagé dans une chaîne volontaire qui dispose à minima de 10% d’emplacements nus plafonné à 10 emplacements.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra répondre à un classement entre 3* à 5* après travaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le capital social de la structure portant le projet devra être de 5 000 € minimum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/campings-de-tourisme-independants</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet, avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/campings-de-tourisme-independants/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>159425</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Aider la structuration des offices de tourisme</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Dépense minimum subventionnable : 50.000€ HT / plafond des dépenses éligibles : 250.000€</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;a name="_Toc223335109"&gt;Critères obligatoires&lt;/a&gt; :&lt;/h3&gt;
+&lt;p&gt;-         
+le projet doit s’intégrer dans une démarche
+globale d’accueil et d’information (SADI) et être aligné sur la politique
+touristique définie sur le territoire concerné (Schéma touristique,
+orientations stratégiques, etc.) ;&lt;/p&gt;
+&lt;p&gt;-         
+obligation de percevoir la taxe de séjour sur
+l’ensemble du territoire de l’Office de Tourisme ;&lt;/p&gt;
+&lt;p&gt;-         
+l&amp;#039;Office de Tourisme doit être classé au minimum
+en deuxième catégorie ;&lt;/p&gt;
+&lt;p&gt;-         
+être homologué du Label « Tourisme et
+Handicap » ou équivalent ;&lt;/p&gt;
+&lt;p&gt;-         
+engagement dans la démarche « Destination
+d’Excellence » ;&lt;/p&gt;
+&lt;p&gt;-         
+obligation d&amp;#039;alimenter la base régionale SIRTAQUI.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/appui-la-structuration-des-offices-de-tourisme-0</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
+  tourisme&amp;#64;landes.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f371-aider-la-creation-ou-la-modernisation-des-off/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>159422</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'e-tourisme</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Montant maximum de subvention : 5.000€</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Appui au développement de solutions numériques innovantes pour enrichir 
+l&amp;#039;expérience des visiteurs, renforcer la promotion des territoires et 
+faciliter l&amp;#039;accès aux services, contribuant ainsi à la transformation 
+digitale du secteur touristique.&lt;/p&gt;&lt;p&gt;Bénéficiaires : offices de tourisme ou structure publique ou parapublique engagée dans des démarches collectives de mutualisation.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Technologies numériques et numérisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologie d&amp;#039;opérations/de projets éligibles
+Développement de solutions numériques innovantes au service du tourisme,
+ création de contenus et d&amp;#039;outils numériques permettant d&amp;#039;enrichir 
+l&amp;#039;expérience des visiteurs, d&amp;#039;améliorer la promotion des territoires et 
+de faciliter l&amp;#039;accès aux services.&lt;/p&gt;
+&lt;p&gt;Nature des dépenses éligibles&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;création d&amp;#039;outils numériques innovants (applications, 
+plateformes, etc.), de contenus multimédias (photos, vidéos, audio) et 
+de services numériques touristiques (wifi territorial, espaces publics 
+numériques, etc.).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Conditions d&amp;#039;éligibilité&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;l&amp;#039;association Landes Attractivité validera la compatibilité du 
+projet avec les autres systèmes numériques et avec le système régional 
+d&amp;#039;information touristique SIRTAQUI ;&lt;/li&gt;&lt;li&gt;le projet soutenu doit s&amp;#039;inscrire dans le cadre d&amp;#039;une stratégie numérique du territoire.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;V - MISE EN ŒUVRE DE L&amp;#039;AIDE DÉPARTEMENTALE
+Le dossier de demande d&amp;#039;aide départementale doit être adressé à Monsieur
+ le Président du Conseil départemental des Landes.
+Pour les projets à caractère matériel, il comprend notamment la 
+description de l&amp;#039;opération, les plans et devis établis par les 
+professionnels compétents, le plan de financement détaillé de 
+l&amp;#039;opération ainsi que l&amp;#039;attestation de propriété.
+Pour un maître d&amp;#039;ouvrage public, il est nécessaire de fournir une 
+délibération approuvant l&amp;#039;opération, le plan de financement et 
+l&amp;#039;échéancier de réalisation.
+Pour un maître d&amp;#039;ouvrage privé, les documents suivants sont requis : les
+ statuts, bilans et comptes certifiés, le cas échéant, l&amp;#039;identification 
+au registre du commerce, déclaration des aides obtenues au titre de la 
+règle de minimis.
+Dans le cadre de l&amp;#039;instruction, le Département des Landes peut consulter
+ pour avis l&amp;#039;association Landes Attractivité, le Conseil d&amp;#039;Architecture 
+d&amp;#039;Urbanisme et de l&amp;#039;Environnement (CAUE), les Services de l&amp;#039;État, ainsi 
+que les représentants départementaux professionnels du tourisme.
+Le versement des subventions s&amp;#039;effectue de la manière suivante :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;50 % à l&amp;#039;engagement de la dépense,&lt;/li&gt;&lt;li&gt;le solde à l&amp;#039;achèvement de l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les délais de réalisation sont les suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;engagement des travaux : 2 ans à compter de la date de décision du Département des Landes,&lt;/li&gt;&lt;li&gt;achèvement des travaux : 4 ans à compter de la date de décision du Département des Landes.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Dans le cas de travaux par tranche, le délai d&amp;#039;achèvement des travaux
+ peut être reconduit sur 3 ans à compter de la date de décision du 
+Département des Landes.
+La Commission Permanente, agissant par délégation, statue sur les 
+demandes et fixe le montant des aides octroyées. Elle statue également 
+sur les demandes de prorogation de délai.
+L&amp;#039;aide est calculée sur la base du montant hors taxes de la dépense.
+Toute aide indûment versée ou correspondant à des engagements pris, mais
+ non tenus fait l&amp;#039;objet d&amp;#039;un remboursement au Département par le 
+bénéficiaire de la subvention.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/developpement-du-e-tourisme</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
+  tourisme&amp;#64;landes.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68b1-developpement-du-e-tourisme/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>121463</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme durable</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Espace valléen - Reprendre l'air dans les Baronnies provençales</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...17 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cette aide accompagne les maîtres d&amp;#039;ouvrage sélectionnés dans le cadre de l&amp;#039;appel à projet territorial &amp;#34;Nouvelle Organisation Territoriale Touristique&amp;#34; dans la professionnalisation des acteurs locaux du tourisme. L&amp;#039;objectif est de f
- avoriser la montée en compétences des acteurs du tourisme, prestataires et personnels des offices du tourisme, dans le cadre d&amp;#039;un programme de professionnalisation.
+ Le dispositif &amp;#34;espace valléen&amp;#34; correspond au volet touristique de la convention interrégionale du massif des Alpes. Il couvre la période 2021-2027. Le syndicat mixte du Parc en est l&amp;#039;animateur. Les financements proviennent des Régions et / ou de l&amp;#039;Etat. Un programme européen associé permet de mobiliser ponctuellement du FEDER.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réalisation des trompes du Faï à l&amp;#039;abbaye de Clausonne, création de la maison des huiles et olives de France à Nyons...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...48 lines deleted...]
-      <c r="S27" s="1" t="inlineStr">
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Se trouver dans le périmètre du PNR des Baronnies provençales / commune de Valdrôme
+  &lt;/li&gt;
+  &lt;li&gt;
+   -Proposer une opération contribuant à la mise en oeuvre de la stratégie espace valléen des Baronnies provençales
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Baronnies provençales (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.baronnies-provencales.fr/le-parc/le-parc-naturel-regional/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agathe CAZE
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission éco-tourisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : acaze&amp;#64;baronnies-provencales.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.58.17.37.52
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>eruin@baronnies-provencales.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3015-diversification-touristique-durable/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies provençales</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>11/12/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>120318</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer les retombées touristiques</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Mesure des retombées touristiques</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil sur la méthodologie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Accompagnement et aide à la mise en place de tableaux de bords précis et détaillés prenant en compte
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les données quantitatives telles que les capacités d&amp;#039;accueil du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les données de fréquentation nationales, régionales ou départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  les données Flux Vision Tourisme Orange
+ &lt;/li&gt;
+ &lt;li&gt;
+  les données locales issues de la perception de la taxe de séjour et toutes autres données disponibles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;outils d&amp;#039;observation de l&amp;#039;économie touristique locale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/mesure-des-retombees-touristiques/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Agence de Développement Touristique (ADT) de la Drôme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Léa DAVID • 04 75 82 19 35
+  &lt;a href="mailto:ldavid&amp;#64;ladrometourisme.com"&gt;
+   ldavid&amp;#64;ladrometourisme.com
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="http://www.ladrometourisme.com/fr/espace-pro/"&gt;
+   http://www.ladrometourisme.com/fr/espace-pro/
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6674-mesure-des-retombees-touristiques/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>120347</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Aider les organismes touristiques de la Drôme</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>FINANCER MON PROJET DE DEVELOPPEMENT TOURISTIQUE</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Objectifs
+&lt;/h3&gt;
+&lt;p&gt;
+ Favoriser le développement d&amp;#039;actions engagées et menées sur le plan du tourisme par les Établissements Publics de Coopération Intercommunale (EPCI) de la Drôme, Communautés de Communes ou d&amp;#039;agglomération, ou leurs Offices de Tourisme communautaires (OT), s&amp;#039;inscrivant dans la logique de la stratégie touristique dépa
+ &lt;strong&gt;
+  r
+ &lt;/strong&gt;
+ tementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires sont les EPCI de la Drôme et leurs OT
+ &lt;strong&gt;
+  .
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le versement de ces aides sera défini au travers de conventions d&amp;#039;objectifs entre le Département et les EPCI co-financeurs  ou leurs OT.
+&lt;/p&gt;
+&lt;h3&gt;
+ Type d&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement et/ou de fonctionnement
+&lt;/p&gt;
+&lt;h2&gt;
+ Montant/Taux de l&amp;#039;aide
+&lt;/h2&gt;
+&lt;p&gt;
+ L&amp;#039;aide aux EPCI /OT est accordée dans la limite des enveloppes globales en fonctionnement et investissement attribuées au tourisme et votée par l&amp;#039;Assemblée départementale au Budget Primitif de l&amp;#039;année en cours.
+&lt;/p&gt;
+&lt;p&gt;
+ Un vote en Commission permanente a minima est nécessaire pour l&amp;#039;attribution d&amp;#039;un montant déterminé pour chacun des EPCI/OT.
+&lt;/p&gt;
+&lt;p&gt;
+ Étant précisé que le montant de l&amp;#039;aide départementale ne pourra excéder le plafond équivalent au pourcentage de 51 % du coût de(s) l&amp;#039;action(s) présentée(s) par l&amp;#039;EPCI/OT, ou de 26 % dans une situation de co-financement bi-départemental.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;p&gt;
+ Demande émanant de l&amp;#039;EPCI ou de l&amp;#039;OT, plan d&amp;#039;actions détaillé et chiffré.
+&lt;/p&gt;
+&lt;h3&gt;
+ Instruction des dossiers/Demande dématérialisée
+&lt;/h3&gt;
+&lt;p&gt;
+ Dépôt dématérialisée via la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôm Démat
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  : Tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif :
+  &lt;/strong&gt;
+  Soutien et promotion touristique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;instruction du dossier de demande de subvention est réalisée par une commission composée d&amp;#039;un représentant du Conseil départemental, d&amp;#039;un élu du bureau de l&amp;#039;ADT et d&amp;#039;un membre ou représentant de la Direction de l&amp;#039;ADT.
+&lt;/p&gt;
+&lt;p&gt;
+ La commission étudie et délibère sur les différents projets.
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du montant des crédits alloués lors de la première phase de réception de dossier, une deuxième session peut avoir lieu en cours d&amp;#039;année.
+&lt;/p&gt;
+&lt;p&gt;
+ Téléservice : Tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Dispositif : Soutien  et promotion touristique
+&lt;/p&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ La subvention est versée en deux temps , :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un premier acompte intervient suite à la validation du projet proposé par l&amp;#039;EPCI et par l&amp;#039;OT et au vote de l&amp;#039;aide départementale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un second versement représentant le solde interviendra à la réalisation d&amp;#039;objectifs énumérés dans la convention liant le Département et le bénéficiaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Bases réglementaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Article L.3211-1
+ &lt;em&gt;
+  du Code général des Collectivités territoriales, tel que modifié par la loi NOTRe du 7 août 2015.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Appels à projet portant sur des actions innovantes et modernes proposés par les EPCI ou par leurs OT et l&amp;#039;ADT.
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions à privilégier en fonctionnement sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes actions liées au web 2.0,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations mutualisées de relations presse,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de communication, promotion, marketing mutualisées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les prises de vue 360°C,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition et l&amp;#039;engagement dans la solution de gestion de la relation client et stratégie touristique départementale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les actions à privilégier en investissement sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visites virtuelles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalité augmentée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déploiement d&amp;#039;un réseau de webcam « les pépites de la Drôme »
+  &lt;em&gt;
+   (le Pôle numérique et la mission numérique du Département pourrait intervenir en complément sur le volet innovation)
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilier interactif.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Objectif &amp;#61; la Drôme, Département en pointe sur les nouvelles tendances
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/financer-mon-projet-de-developpement-touristique/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;EPCI, la Communauté de communes/ d&amp;#039;agglomération adressera une demande au Conseil départemental de la Drôme, qui en accusera réception. L&amp;#039;ADT sera chargée du suivi de réalisation des actions.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Mélanie SERGENT –
+  Tél. : 04.75.82.19.23 / 06 79 63 40 13 – E.mail :
+   &lt;a href="mailto:msergent&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
+    msergent&amp;#64;ladrome.fr
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/23c7-aide-aux-organismes-touristiques-de-la-drome/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>120283</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Mener des projets de développement touristique</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Projets de développement touristique</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>Agence de Développement Touristique (ADT) de la Drôme</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Par ce dispositif, la Région Grand Est décide de soutenir les évènements de forte envergure dont l&amp;#039;impact touristique est avéré. Il s&amp;#039;agit donc de faire converger la stratégie en matière d&amp;#039;événements et la stratégie relative au tourisme pour promouvoir la croissance du secteur touristique. Ces évènements auront deux priorités :
-[...18 lines deleted...]
- Le maître d&amp;#039;ouvrage apportera un autofinancement égal, au minimum, à 20 % du montant global de l&amp;#039;opération (hors régimes exemptés). Le soutien du Conseil régional sur ses fonds propres pourra être complété par la mobilisation de crédits FEDER ou FEADER. Seuls les dossiers répondant aux conditions et obligations du Programme Opérationnel ou du PDR du territoire concerné, et plus généralement aux règlements communautaires encadrant la gestion des fonds structurels seront instruits au titre des fonds FEDER ou FEADER.
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de stratégies de développement touristique à l&amp;#039;échelle des territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la création ou au développement d&amp;#039;équipements touristiques (hébergements, sites de visites, activités de loisirs, ...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil sur la méthodologie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la définition d&amp;#039;une stratégie touristique dans le cadre d&amp;#039;un projet (rédaction de cahiers des charges, accompagnement dans le choix d&amp;#039;un bureau d&amp;#039;études, ...) et participation aux réunions et divers groupes de travail.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans le cadre de création ou développement de nouvelles offres : analyse des besoins, des objectifs et des priorités, analyse concurrentielle, analyse clientèle et demande, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la recherche de gestionnaires ou de partenaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des ressources financières existantes ou disponibles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/projets-developpement-touristique/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agence de Développement Touristique (ADT) de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise ALAZARD
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 82 19 37
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:falazard&amp;#64;ladrometourisme.com"&gt;
+  falazard&amp;#64;ladrometourisme.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="http://www.ladrometourisme.com/fr/espace-pro/"&gt;
+  http://www.ladrometourisme.com/fr/espace-pro/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R28" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7b01-projets-de-developpement-touristique/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>111660</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet touristique en Essonne</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme : Développement touristique de l'Essonne</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du coût HT, plafonné à 20.000€ par projet</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...11 lines deleted...]
-&lt;p&gt;
+ Développement touristique de l&amp;#039;Essonne : aide à la réalisation de projet touristique en cohérence avec le shéma départemental du tourisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Thématiques possibles : patrimoine, nature, terroir, hébergement, accessibilité-mobilité-service.
+&lt;/p&gt;
+&lt;p&gt;
+ Appel à projet annuel.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2018-02-0020 (AD du 19/11/2018)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Forêts
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Logement et habitat
+Paysage
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les animations de loisirs à vocation locale (fêtes de village, foires, carnavals...).
+   Projets en cohérence avec le schéma départemental du tourisme.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Délegation tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 26 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d012-developper-un-projet-touristique-en-essonne/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>95127</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Développer le tourisme et le patrimoine</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de subvention dépend de l'action ciblée</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide contient 3 objectifs d&amp;#039;action :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le traitement des abords des sites et des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en valeur du monument, des espaces d&amp;#039;accueil et des lieux de visite du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement des projets culturels et touristiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces objectifs sont répartis en 5 domaines d&amp;#039;intervention:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement des projets en lien avec la politique départementale Tourisme et Patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement en faveur des sites pôles du Pays Cathare
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux investissements des sites pôles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des gîtes et des chambres d&amp;#039;hôtes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des lieux de la pleine nature
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, les priorités touristiques départementales reposent principalement sur le soutien aux démarches de qualité, sur le développement d&amp;#039;une offre
+ diversifiée et harmonieuse et sur la gestion efficace des flux touristiques depuis les pôles de concentration vers le reste du territoire départemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en œuvre du
+ Programme Pays Cathare
+ permet de lancer une nouvelle étape visant à améliorer la démarche économique dans le respect des valeurs et de l&amp;#039;éthique du programme selon 3 mots clefs &amp;#34;modernité, ouverture et performance économique &amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;inscrit dans le pacte territorial &amp;#34;Aude 2030&amp;#34; et dans le Schéma Départemental de Développement Touristique de l&amp;#039;Aude.
+&lt;/p&gt;
+&lt;p&gt;
+ Il a pour but de structurer le développement des territoires, notamment les plus ruraux, à partir des ressources non délocalisables telles que le patrimoine emblématique (Les Sites Pôles) et les produits ou services locaux de qualité. Ils constituent un des éléments majeurs de la destination touristique audoise et incarnent une identité qui permet de démarquer notre département de l&amp;#039;uniformisation touristique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Investissement dans le développement des sites pôles (promotion touristique, travaux etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et rénovation des gîtes et des séjours pour l&amp;#039;accueil des touristes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des sites d&amp;#039;activités de pleine nature
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;em&gt;
+  Action 1 : Accompagnement des projets en lien avec la politique départementale Tourisme et Patrimoine
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - les organismes de promotion touristique
+&lt;/p&gt;
+&lt;p&gt;
+ - les organismes d&amp;#039;intérêt départemental et régional
+&lt;/p&gt;
+&lt;p&gt;
+ - les propriétaires ou gestionnaires des sites du Pays Cathare
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les actions d&amp;#039;appui aux réseaux de prestataires touristiques ou aux organismes de promotion touristique :
+&lt;/p&gt;
+&lt;p&gt;
+ - Prise en charge de l&amp;#039;expertise technique : salaires des  chargés de missions
+&lt;/p&gt;
+&lt;p&gt;
+ - Ingénierie de projet et animation du réseau des professionnels
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de promotion du réseau : frais de communication (conception, diffusion, achat d&amp;#039;espaces, kit de communication, photothèque, vidéothèque ...), éditions, spot radio, site internet, location d&amp;#039;équipements pour les salons
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - tout support de communication (évènementiels, manifestations, guides touristiques divers ou autre outil numérique) à caractère promotionnel d&amp;#039;un territoire  infra - départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ - brochures ou éditions non conformes à la démarche de l&amp;#039;Acte II Pays Cathare ou à la Marque Pays Cathare
+&lt;/p&gt;
+&lt;p&gt;
+ - professionnalisation des acteurs : défraiements des participants à la charge de l&amp;#039;employeur
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;em&gt;
+  Action 2 : Accompagnement en faveur des sites pôles du Pays Cathare
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Les propriétaires ou gestionnaires des sites du Pays Cathare
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ les charges de personnel et dépenses de consommation courante : électricité, chauffage.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les actions d&amp;#039;appui aux réseaux de prestataires touristiques ou aux organismes de promotion touristique :
+&lt;/p&gt;
+&lt;p&gt;
+ - Prise en charge de l&amp;#039;expertise technique : salaires des chargés de missions
+&lt;/p&gt;
+&lt;p&gt;
+ - Ingénierie de projet et animation du réseau des professionnels
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions de promotion du réseau frais de communication (conception, diffusion, achat d&amp;#039;espaces, kit de communication, photothèque, vidéothèque...), éditions, spot radio, site internet, location d&amp;#039;équipements pour les salons
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;entretien extérieur du site (débroussaillage du site par exemple), voirie, réseau...
+&lt;/p&gt;
+&lt;p&gt;
+ - Les frais de secrétariat ou de comptabilité administrative de la municipalité
+&lt;/p&gt;
+&lt;p&gt;
+ - Les dépenses de promotion et de communication individuelle du site
+&lt;/p&gt;
+&lt;p&gt;
+ - tout support de communication (évènementiels, manifestations, guides touristiques divers ou autre outil numérique) à caractère promotionnel d&amp;#039;un territoire infra - départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ - brochures ou éditions non conformes à la démarche de l&amp;#039;Acte II Pays Cathare ou à la Marque Pays Cathare
+&lt;/p&gt;
+&lt;p&gt;
+ - professionnalisation des acteurs : défraiements des participants à la charge de l&amp;#039;employeur
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;em&gt;
+  Action 3 : Aide aux investissements des sites pôles
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - les personnes morales publiques, propriétaires ou gestionnaires d&amp;#039;un site culturel reconnu site-pôle du Pays Cathare, que sont les collectivités territoriales, leurs syndicats et EPCI
+&lt;/p&gt;
+&lt;p&gt;
+ - les personnes morales privées, propriétaires ou gestionnaires d&amp;#039;un site culturel, reconnu site-pôles du Pays Cathare qu&amp;#039;elles soient associations ou SCI
+&lt;/p&gt;
+&lt;p&gt;
+ - les fédérations de chantiers de jeunes bénévoles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Toutes dépenses d&amp;#039;études ou d&amp;#039;investissements liées à la sauvegarde où à la mise en valeur des sites
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux de conservation et de restauration du monument, cofinancés par la DRAC pour les monuments historiques
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux d&amp;#039;aménagement des abords, d&amp;#039;aménagement des espaces et bâtiments d&amp;#039;accueil du public permettant de faciliter l&amp;#039;accessibilité des publics
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux de mise en valeur du patrimoine menés par des chantiers de jeunes bénévoles ou des chantiers patrimoniaux d&amp;#039;insertion
+&lt;/p&gt;
+&lt;p&gt;
+ - Investissements liés à la scénographie, muséographie ou tout autre support de médiation culturelle sur les sites.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - entretien extérieur du site
+&lt;/p&gt;
+&lt;p&gt;
+ - les investissements spécifiques type ligne haut débit, parabole ou autres supports matériels pour l&amp;#039;amélioration du site.
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;em&gt;
+  Action 4: Gîtes et chambres d&amp;#039;hôtes
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Collectivités ou établissements publics de coopération intercommunale Associations prestataires d&amp;#039;activités de pleine nature
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - création ou rénovation (hors acquisition)
+&lt;/p&gt;
+&lt;p&gt;
+ - mise aux normes de l&amp;#039;ensemble des équipements
+&lt;/p&gt;
+&lt;p&gt;
+ - aménagements paysagers / VRD - aménagements liés à l&amp;#039;accueil de personnes handicapées correspondants aux normes du label Tourisme et Handicap
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;em&gt;
+  Action 5 :  Aménagement des lieux d&amp;#039;accueil et de pratiques des prestataires touristiques de la pleine nature
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Collectivités ou établissements publics de coopération intercommunale Associations prestataires d&amp;#039;activités de pleine nature
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Toutes dépenses d&amp;#039;études préalables à l&amp;#039;investissement pour la mise en tourisme initiale ou la mise en valeur du site
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux d&amp;#039;aménagement des espaces d&amp;#039;accueil du public ou de pratiques sportives
+&lt;/p&gt;
+&lt;p&gt;
+ - Toutes dépenses d&amp;#039;équipements ou d&amp;#039;achat de matériels spécifiques au projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Sont exclues les dépenses générales incombant au propriétaire :
+&lt;/p&gt;
+&lt;p&gt;
+ - Fluides, abonnements divers (internet, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les investissements spécifiques type ligne haut débit, parabole ou autres supports matériels pour l&amp;#039;amélioration du site
+&lt;/p&gt;
+&lt;p&gt;
+ - Les dépenses pouvant entrer dans le PDESI au titre de la taxe d&amp;#039;aménagement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/tourisme-et-patrimoine</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/demande-de-subvention-tourisme-patrimoine-fonctionnement</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le site du département
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c0f-developpement-du-tourisme-et-du-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>92611</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets touristiques du territoire</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 10 K€ par projet dans la limite de 100 K€ par an.</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Par les actions qu&amp;#039;ils portent, les acteurs touristiques publics locaux participent au rayonnement du territoire, à la crédibilité de la destination, au renforcement de son attractivité et aux retombées économiques positives pour l&amp;#039;ensemble du Vaucluse.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de renforcer l&amp;#039;attractivité touristique du territoire, le Département soutient financièrement les EPCI (Etablissement Public de Coopération Intercommunale), OT (Offices de Tourisme) et OTI (Offices de Tourisme Intercommunaux) dans leurs projets de développement touristiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes ou projets liés à la gestion des équipements touristiques existants (ou en projets) tels que campings, plans d&amp;#039;eau, projets touristiques structurants de territoire, stratégies touristiques...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme communaux ou intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une attention particulière sera portée :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal : les manifestations projetées devant avoir une fréquentation significative dépassant le seul public local
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;articulation du projet avec les acteurs du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux démarches ou campagnes de communication permettant de renforcer la visibilité et la notoriété du projet (plan de communication multiple par le biais de supports et médias...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la dimension durable du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus, contactez le : 04.90.16.15.00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a24d-soutenir-les-projets-touristiques-du-territoi/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>92433</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement du tourisme 4 saisons</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier d'Occitanie (EPF)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le territoire d&amp;#039;intervention de l&amp;#039;EPF d&amp;#039;Occitanie appelle à des actions diversifiées en faveur du développement touristique : montagne, littoral...
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités recherchent un équilibre entre offres aux résidents et aux touristes ; l&amp;#039;EPF accompagne les réflexions sur la philosophie d&amp;#039;aménagement pour répondre à ces besoins spécifiques et dynamiser durablement l&amp;#039;activité touristique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF a un  rôle d&amp;#039;accélérateur de projets par sa maîtrise des procédures foncières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;EPF accompagne les collectivités sur des projets varié
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lot :
+  &lt;em&gt;
+   &lt;strong&gt;
+    Réhabilitation
+   &lt;/strong&gt;
+  &lt;/em&gt;
+  d&amp;#039;un hôtel particulier en plein cœur du centre historique , afin de préserver l&amp;#039;activité restauration et de relancer l&amp;#039;activité hôtelière.
+  &lt;br /&gt;
+  Portage foncier par l&amp;#039;EPF d&amp;#039;Occitanie inférieur à 1 an
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ariège :
+  &lt;strong&gt;
+   &lt;em&gt;
+    Reconversion
+   &lt;/em&gt;
+  &lt;/strong&gt;
+  en faveur d&amp;#039;un projet d&amp;#039;aménagement dans le domaine de l&amp;#039;économie touristique. L&amp;#039;EPF a accompagné la collectivité afin de sécuriser et accélérer le projet de création d&amp;#039;une offre d&amp;#039;hôtellerie et de restauration haut de gamme.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Friche
+Foncier
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epf-occitanie.fr/type-dintervention/developpement-de-lattractivite-de-la-region-et-de-ses-territoires/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  EPF d&amp;#039;Occitanie
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Siège : 04 99 54 91 10
+ &lt;br /&gt;
+ contact&amp;#64;epf-occitanie.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>esra.gueuvin@epf-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf5d-copie-11h49-conforter-lattractivite-economiqu/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>80681</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement d'une offre touristique de qualité</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J21" s="1" t="inlineStr">
+        <is>
+          <t>Taux maxi d'aides publiques : 70% (50% pour les opérations génératrices de recettes)</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appels à projets bisannuels publiés sur le site internet du Département à destination des Pôles touristiques des Hautes-Pyrénées : Lourdes, Gavarnie, Cauterets-Pont d&amp;#039;Espagne, Luz-Pays Toy, Argelès Gazost-Val d&amp;#039;Azun, Tourmalet-Pic du Midi, Vallée de Saint Lary-Néouvielle, Vallée du Louron-Peyragudes, Tarbes-Vallée de l&amp;#039;Adour, Coteaux-Nestes-Baronnies-Barousse.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : accompagner les projets qui répondent à la feuille de route définie pour le pôle touristique concerné dans le carnet de route du tourisme des Hautes-Pyrénées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;investissement concourant au développement d&amp;#039;une offre touristique de qualité adaptée aux attentes des clients et des marchés pour renforcer l&amp;#039;attractivité et la compétitivité des Hautes-Pyrénées création et développement d&amp;#039;équipements de loisirs
+&lt;/p&gt;
+&lt;p&gt;
+ amélioration des services offerts sur les sites de visite
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets sont sélectionnés par les Comités des Pôles touristiques avant d&amp;#039;être présentés au financement du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services du Département et de Hautes-Pyrénées Tourisme Environnement doivent être associés avant le dépôt du dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles doivent être situés sur le territoire de communes ayant instauré une taxe de séjour.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses ne doivent pas avoir été engagées préalablement à l&amp;#039;accusé de réception de dossier complet.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation financière du Département ne peut être supérieure à celle du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ Les crédits relevant de l&amp;#039;appel à projets sont exclusifs des autres aides du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses d&amp;#039;entretien courant et de maintenance, ainsi que les opérations réalisées en leasing sont exclues.
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage s&amp;#039;engage à maintenir l&amp;#039;activité touristique de l&amp;#039;établissement ou l&amp;#039;infrastructure financée sur une durée de 7 ans à compter de la date de réception des travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux en régie éligibles. Matériaux éligibles à hauteur de 25% maxi du montant HT des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hautespyrenees.fr/les-grands-projets/les-carnets-de-route-du-tourisme/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction du Développement Local/Service Tourisme et transition énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Delphine PAMBRUN : 05 62 56 77 82 - delphine.pambrun&amp;#64;ha-py.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Marie-Pierre BRANCHARD : 05 62 56 78 25 - marie-pierre.branchard&amp;#64;ha-py.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5426-soutenir-les-poles-touristiques-de-shautes-py/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>164118</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les sites de visites et activités de loisirs</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Sites de visites et activités de loisirs</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide soutient les projets de création, diversification et modernisation de sites de visites ou d&amp;#039;activités de loisirs  : lieu patrimonial, équipement récréatif et de loisirs, activité de pleine nature, etc. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la création, diversification et modernisation de sites et/ou d’activités marchandes. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Renforcer l’attractivité des territoires en développant l’activité, la qualification et la diversification des sites de visites, des équipements de loisirs et activités de pleine nature, à vocation économique pour les territoires en carence à destination de clientèles touristiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 500 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 10% à 20% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur, isolation de toiture).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second oeuvre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements d’accueil liés au déploiement de l’activité : outils d’interprétation, aménagements d’accessibilité, aménagements ludiques ou pédagogiques, aménagements paysagers.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisé avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Matériel (canoés, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de jeux de hasard et d’argent.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs motorisées.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en Régie directe.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis de matériaux seuls et devis inférieur à 500€ HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs dont la clientèle touristique (clientèle venue hors département) est inférieure à 50%.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics ou privés&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les SCI, Entreprises individuelles, auto-entrepreneurs, association sans salarié ainsi que les entreprises dont le capital est détenu par une holding basée hors du territoire national sont inéligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les projets d’aménagement de sites ou d’activités non marchands dont la clientèle touristique (clientèle venue hors département) est inférieur à 50%, sont inéligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra avoir une période d&amp;#039;ouverture minimum de 6 mois  par an non consécutifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra maintenir une activité de minimum 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le porteur de projet devra fournir un diagnostic énergétique et une étude de marché et de positionnement en cas de création d&amp;#039;activité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/sites-de-visites-et-activites-de-loisirs</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-de-visites-et-activites-de-loisirs/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>111662</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Créer et rénover des hébergements touristiques</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme : Développement touristique de l'Essonne</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Aides forfaitaires et bonifications possibles</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Développement touristique de l&amp;#039;Essonne : aide à la création et à la rénovation d&amp;#039;hébergements touristiques (chambre d&amp;#039;hôtes, gîte, meublé, gîte de groupe).
+&lt;/p&gt;
+&lt;p&gt;
+ Convention sur 2 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Montants forfaitaires des aides et montants maximum de bonifications possibles :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Par chambre d&amp;#039;hôtes : aide 2.000€, bonification 2.500€
   &lt;/li&gt;
   &lt;li&gt;
-   Les manifestations à caractère politique ou syndical.
+   Par gîte &amp;amp; meublé : aide 6.000€, bonification 8.000€
   &lt;/li&gt;
   &lt;li&gt;
-   Les animations de type commercial (brocantes, marché artisanal, vide – greniers...).
-[...2 lines deleted...]
-   Les événements ayant trait aux fêtes de fin d&amp;#039;année seront traités dans le cadre d&amp;#039;un appel à projets ad hoc.
+   Par gîte de groupe : aide 8.000€, bonification 8.000€
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...10 lines deleted...]
- la valorisation du bénévolat, les dépenses liées à la sécurité, taxes diverses (SACEM par exemple).
+ Les montants de bonification ont pour objectif de soutenir les projets d&amp;#039;hébergements de qualité, innovants, insolites, écologiques et s&amp;#039;inscrivant dans une offre touristique cohérente.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2018-02-0020 (AD du 19/11/2018)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X28" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Commerces et services
+Revitalisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des Sports et du Tourisme
-[...2 lines deleted...]
- Tel : 03 87 33 67 21
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aide conditionnée à l&amp;#039;obtention d&amp;#039;un label veillant à la pérennité de l&amp;#039;offre touristique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Délegation tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 26 12
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7be2-creer-et-renover-des-hebergements-touristique/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-      <c r="A29" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>112060</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement des musées de pays et les manifestations touristiques</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux musées de pays, et aux manifestations touristiques</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Doubs</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SOUTIEN AUX MUSEES RURAUX
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de sa politique en faveur du développement et à l’aménagement touristique du territoire, le Département apporte un soutien financier aux initiatives locales en termes d’animation des territoires.&lt;/p&gt;&lt;p&gt;Cet appui répond à la volonté exprimée dans le projet C&amp;#64;P 25 de développer une offre de produits et de services qui soit en phase avec les besoins des clientèles et qui contribue à l’attractivité du Doubs.&lt;/p&gt;&lt;p&gt;Dans ce cadre, le Département a élaboré un dispositif permettant de soutenir le programme d’actions annuel des « musées ruraux » du Doubs qui, au regard notamment de leur potentiel en termes d’accueil et par la mise en valeur de traditions et savoir-faire populaires qu’ils proposent, constituent un vecteur d’attractivité touristique du territoire.&lt;/p&gt;&lt;p&gt;
+ Date limite de dépôt des dossiers : 31 mars de l&amp;#039;année N
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  SOUTIEN AUX MANIFESTATIONS TOURISTIQUES DE PROXIMITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre du projet C&amp;#64;P 25 et plus particulièrement de sa politique d’aménagement touristique et d’animation des territoires, le Département a pour objectif de soutenir financièrement, conjointement avec le bloc communal (communes et groupements), les manifestations locales contribuant à l’attractivité touristique du Doubs et qui ont démontré leur pertinence pour le territoire.&lt;/p&gt;&lt;p&gt;Ces manifestations, qui participent à la promotion des savoir-faire locaux (artisanat, métiers d’art, …) et à la valorisation des filières et produits identitaires du Doubs (gastronomie, productions locales,…) constituent, de ce fait, des vecteurs d’attractivité touristique pour les habitants du Doubs et les clientèles accueillies, et permettent également de diversifier l’offre touristique en termes d’animation des territoires.&lt;/p&gt;&lt;p&gt;
+ Date limite de dépôt des dossiers : 31 mars de l&amp;#039;année N
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Musée
+Tourisme
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Doubs</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://mademat.doubs.fr/catalogue/soutien-aux-musees/</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://mademat.doubs.fr/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ ☏ : 03.81.25.82.70
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>aide.mademat@doubs.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a10-soutenir-le-developpement-des-musees-de-pays-/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Département du Doubs</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>105152</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise en valeur touristique du fleuve Charente</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Mise en valeur touristique du fleuve</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maitres d&amp;#039;ouvrage privés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutenir le développement de tout équipement touristique le long du fleuve Charente
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 25% du coût HT de l&amp;#039;opération
+&lt;/p&gt;&lt;p&gt;Montant des dépenses subventionables minimum : 3 000 €&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets d&amp;#039;équipements pouvant renforcer l&amp;#039;attractivité du fleuve auprès des différentes clientèles touristiques et de loisirs et répondant à des critères de qualité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers seront éligibles dans la limite des crédits affectés à cette opération et les subventions accordées suivant l&amp;#039;ordre d&amp;#039;arrivée des dossiers réputés complets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département et précisant les subventions acquises (joindre la copie des décisions attributives) et celles escomptées
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;attestation de propriété
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans, les devis descriptifs et estimatifs de l&amp;#039;opération établis par un « homme de l&amp;#039;art » (architectes, paysagistes, bureaux d&amp;#039;études, services techniques de la collectivité...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités particulières d’instruction&lt;/u&gt; :
+le Département sollicitera les avis du CAUE et de Charentes tourisme&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités de versement&lt;/u&gt; :
+maximum de deux acomptes proportionnels au montant de l’opération réalisée, et
+jusqu’à 80 % du montant de la subvention ; solde à l’achèvement de
+l’opération.&lt;/p&gt;&lt;p&gt;Pièces à fournir pour les demandes de
+paiement :&lt;/p&gt;&lt;p&gt;·        
+Acompte :&lt;/p&gt;&lt;p&gt;o   
+le tableau récapitulatif des dépenses
+réalisées&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+le plan de financement final ;&lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de l’opération
+(travaux ou fournitures) attestant leur conformité avec l’opération
+subventionnée et visée par le Trésorier de la collectivité ou de l’association,
+auquel seront jointes les factures acquittées pour les dépenses connexes ;&lt;/p&gt;&lt;p&gt;o   
+le certificat attestant de l’affichage du
+soutien départemental à la réalisation de l’opération.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération devra être achevée et la demande de versement du solde devra
+intervenir dans un délai maximal de deux ans à compter de la date de
+notification de la décision attributive&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/13-Tourisme/mise_en_valeur_touristique_fleuve.pdf</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service eau hydrologie ; Tél. : 05 16 09 61 92
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0e9-soutenir-la-mise-en-valeur-touristique-du-fle/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>92051</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets de tourisme associatif et familial</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Financement de projets d’équipements et d’hébergements touristiques</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose Ligne d&amp;#039;investissement sectorielle Tourisme social, un fonds accordant des tickets d&amp;#039;investissement dans la limite de 15 % du chiffre d&amp;#039;affaires de 2019.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet investissement peut être accordé sous réserve de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser un diagnostic 360° dans les six mois ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédiger un plan de développement post-crise visant à vous renforcer durablement, accompagné éventuellement d&amp;#039;une ingénierie dédiée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prendre des engagements sur des objectifs de développement durable et digitaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projets-equipements-hebergements-touristiques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_tou</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f6e-etre-accompagne-dans-le-tourisme-associatif-e/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>50518</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Financer les projets d’hébergements et d’équipements touristiques</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Financement de projets d’équipements et d’hébergements touristiques</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H29" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Vous
 êtes porteur d’un projet lié à l’hébergement ou aux équipements touristiques en
 tant que collectivité locale ou encore acteur du développement touristique ?
 Vous êtes à la recherche d’un financement pour développer l’attractivité d’un
 territoire, les capacités d’hébergement touristique, l’animation culturelle du
 patrimoine, le déploiement de solutions digitales pour développer le e-tourisme
 ou encore pour porter des projets promouvant un  tourisme durable et inclusif ? La Banque des
 Territoires peut investir et financer votre  projet touristique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre d’investissement concerne les
 projets portant sur :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’hébergement
 touristique &lt;/li&gt;&lt;li&gt;les
 équipements touristiques, de loisirs, culturel, événementiel et de bien-être ;&lt;/li&gt;&lt;li&gt;les
 services numériques dans le tourisme.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La Banque des Territoires intervient en
 tant qu’investisseur en fonds propres et devient actionnaire minoritaire dans
 les sociétés qui développent le projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;La Banque des Territoires peut aussi
 accompagner la réalisation des projets touristiques via son offre de
 financement sur la ressource fonds d’épargne.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Equipement public
 Bâtiments et construction
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projets-equipements-hebergements-touristiques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_tourisme_psat</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/hebergement-et-equipements-touristiques/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2020</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...33 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>1046</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les événements de forte envergure touristique</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...29 lines deleted...]
-&lt;/ul&gt;
+ Par ce dispositif, la Région Grand Est décide de soutenir les évènements de forte envergure dont l&amp;#039;impact touristique est avéré. Il s&amp;#039;agit donc de faire converger la stratégie en matière d&amp;#039;événements et la stratégie relative au tourisme pour promouvoir la croissance du secteur touristique. Ces évènements auront deux priorités :
+&lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
-  Acquisition de fonds de commerce ;
-[...2 lines deleted...]
-  Ou achat de titres permettant de devenir majoritaire à l&amp;#039;issue de l&amp;#039;opération.
+  Ils devront contribuer à renforcer l&amp;#039;identité et l&amp;#039;image des destinations et des thématiques signatures.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ils devront générer une économie directe et indirecte en faveur du territoire qui sera évaluée chaque année dans le cadre d&amp;#039;études de retombées.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
- Les particularités du Prêt Tourisme de Bpifrance :
-[...31 lines deleted...]
-      <c r="O30" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maxi : 20 % (sauf exception entrant dans le cadre d&amp;#039;autres régimes exemptés et contributions statutaires et événements identifiés comme étant phare dans le cadre des pactes de destination). Le montant des subventions pouvant être accordées par le Conseil régional Grand Est est modulé en fonction de l&amp;#039;intérêt du projet et du plan prévisionnel de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage apportera un autofinancement égal, au minimum, à 20 % du montant global de l&amp;#039;opération (hors régimes exemptés). Le soutien du Conseil régional sur ses fonds propres pourra être complété par la mobilisation de crédits FEDER ou FEADER. Seuls les dossiers répondant aux conditions et obligations du Programme Opérationnel ou du PDR du territoire concerné, et plus généralement aux règlements communautaires encadrant la gestion des fonds structurels seront instruits au titre des fonds FEDER ou FEADER.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="X30" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Retrouvez votre contact régional sur :
-[...86 lines deleted...]
-  L&amp;#039;aide financière se décline ainsi :
+  Projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les événementiels d&amp;#039;envergure régionale, nationale ou internationale, valorisant un site touristique d&amp;#039;envergure régional en particulier, et s&amp;#039;inscrivant idéalement dans un objectif de développement durable et / ou d&amp;#039;innovation touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles dans le cadre de ce règlement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   hébergements touristiques collectifs : jusqu&amp;#039;à 30 % des dépenses éligibles, avec un plafond de 180 000 € pour l&amp;#039;accueil tout public et un plafond de 250 000 € d&amp;#039;aide pour les structures ayant un agrément Education Nationale et/ou Jeunesse et Sports et une clientèle composée à plus de 50 % d&amp;#039;enfants et de jeunes
-   &lt;br /&gt;
+   Les animations de loisirs à vocation locale (fêtes de village, foires, carnavals...).
   &lt;/li&gt;
   &lt;li&gt;
-   refuges de montagne : jusqu&amp;#039;à 30 % des dépenses éligibles, avec un plafond de 400 000 € d&amp;#039;aide
-   &lt;br /&gt;
+   Les manifestations à caractère politique ou syndical.
   &lt;/li&gt;
   &lt;li&gt;
-   gîtes de groupes (au minimum 16 places) et gîtes d&amp;#039;étapes sur les itinéraires d&amp;#039;intérêts régionaux (minimum 6 chambres) : jusqu&amp;#039;à 20 % des dépenses éligibles , avec un plafond de 100 000 € d&amp;#039;aide
-   &lt;br /&gt;
+   Les animations de type commercial (brocantes, marché artisanal, vide – greniers...).
   &lt;/li&gt;
   &lt;li&gt;
-   hôtellerie indépendante, hôtellerie de plein air indépendante, hébergements hybrides : jusqu&amp;#039;à 20 % des dépenses éligibles, avec un plafond de 70 000 € d&amp;#039;aide.
-   &lt;br /&gt;
+   Les événements ayant trait aux fêtes de fin d&amp;#039;année seront traités dans le cadre d&amp;#039;un appel à projets ad hoc.
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...13 lines deleted...]
-      <c r="R31" s="1" t="inlineStr">
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles toutes les dépenses liées à la bonne organisation de la manifestation (logistique, communication, locations diverses, intervenants, assurance, frais de transport, frais administratifs, les charges de personnel liées à l&amp;#039;organisation de l&amp;#039;évènement...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ la valorisation du bénévolat, les dépenses liées à la sécurité, taxes diverses (SACEM par exemple).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/accompagner-les-evenements/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...54 lines deleted...]
- &lt;br /&gt;
+ Direction des Sports et du Tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 03 87 33 67 21
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72de-accompagner-les-evenements-grandest/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...586 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>115164</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des aires pour les loisirs et équipements touristiques (tout type d'aires, aménagements paysagers, restauration de lavoir...)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Aménagements de loisirs et équipements touristiques (tout type d'aires, aménagements paysagers, restauration de lavoir...)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
-[...501 lines deleted...]
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="J39" s="1" t="inlineStr">
-[...257 lines deleted...]
-      <c r="J41" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Base subventionnable : 40.000€ HT</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif concerne principalement les aménagements et équipements suivants:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les aires de loisirs ;
   &lt;/li&gt;
   &lt;li&gt;
    les aires de jeux et de pique-nique ;
   &lt;/li&gt;
   &lt;li&gt;
    les aires de services pour camping-cars ;
   &lt;/li&gt;
   &lt;li&gt;
    les haltes touristiques, de plages et de baignades ;
   &lt;/li&gt;
   &lt;li&gt;
    les aménagements paysagers ;
   &lt;/li&gt;
   &lt;li&gt;
    la restauration de lavoirs.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Taux de la subvention :
  15%
 &lt;/p&gt;
 &lt;p&gt;
  Ce taux peut-être augmenté d&amp;#039;un taux complémentaire:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    compris pour les communes, entre et 15, selon la population, l&amp;#039;effort fiscal et le potentiel financier, soit un taux global de 15% minimum à 30% maximum ;
   &lt;/li&gt;
   &lt;li&gt;
    fixé à 5% pour les groupements de communes, soit un taux global de 20%.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Base subventionnable plafonnée à 40.000€ HT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Paysage</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes de moins de 2000 habitants et groupements de communes.
   &lt;/li&gt;
   &lt;li&gt;
    Pour les projets engagés par les établissements publics de coopération intercommunale, il sera pris en compte la commune d&amp;#039;implantation du projet pour le taux complémentaire.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dossier de demande de subvention doit comporter :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1. la délibération du Conseil municipal ou communautaire (ou du comité syndical) qui
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    adopte le projet et son financement,
   &lt;/li&gt;
   &lt;li&gt;
    sollicite le concours financier du Département
   &lt;/li&gt;
   &lt;li&gt;
    demande au Département l&amp;#039;autorisation de commencer les travaux sans attendre l&amp;#039;attribution de l&amp;#039;aide sollicitée
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  2. les plans et les devis estimatifs
 &lt;/p&gt;
 &lt;p&gt;
  3. le plan de financement et le calendrier prévisionnel de réalisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dossier de demande de subvention doit être adressé, en 1 exemplaire, au Président du Conseil départemental.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.aube.fr/Aide/62/18-amenagement-et-equipements-touristiques-tout-type-d-aires-amenagements-paysagers-et-restauration-de-lavoirs.htm</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   sdtva&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9031-amenager-des-aires-pour-les-loisirs-et-equipe/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-      <c r="A42" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>163044</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Diversifier, valoriser et structurer une offre touristique durable à destination des habitants et des touristes dans le Pays d'Auge</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F42" s="1" t="inlineStr">
+      <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H42" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I42" s="1" t="inlineStr">
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;En alliant tourisme balnéaire, tourisme rural et forte identité culturelle, le Pays d’Auge bénéficie d’atouts touristiques indéniables. En plus de contribuer à affirmer l’identité du Pays d’Auge, le tourisme est créateur d’emplois et constitue un pilier clef de développement économique pour les collectivités et les commerçants.&lt;/p&gt;&lt;p&gt;Toutefois, ce dynamisme touristique se concentre majoritairement dans le Nord Pays d’Auge, autour des stations balnéaires dont l’afflux touristique entraîne parfois des difficultés de gestion. A l’inverse, le Sud Pays d’Auge souffre d’un certain déficit de notoriété, malgré la richesse de son patrimoine naturel (bocages, prairies…) et culturel (architecture, haras, gastronomie…).&lt;/p&gt;&lt;p&gt;Il s’agit donc de renforcer l’attractivité touristique de l’arrière-pays pour les touristes et pour les habitants, à travers l&amp;#039;essor de nouvelles activités, la mise en réseau des acteurs locaux et la valorisation de l’offre déjà existante. Afin d’assurer une mise en œuvre effective du tourisme durable et de pleinement prendre en compte les impacts actuels et futurs du tourisme sur les systèmes vivants, la biodiversité et l’intégrité culturelle, il convient aussi de réfléchir à une gestion équilibrée des ressources naturelles et d’impliquer tous les acteurs locaux.&lt;/p&gt;&lt;p&gt;Les opérations accompagnées dans le cadre de cette fiche action n°5 sont en cohérence avec 7 objectifs du SRADDET normand, notamment la promotion d’un tourisme durable, ainsi que les constats liés au changement climatique du GIEC normand.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Diversifier et valoriser l’offre touristique du territoire tout en préservant la qualité de vie des habitants&lt;/li&gt;&lt;li&gt;Encourager et généraliser les démarches de tourisme durable, la randonnée et le cyclotourisme&lt;/li&gt;&lt;li&gt;Renforcer la coopération à l’échelle du Pays d’Auge et fédérer les acteurs locaux autour du tourisme durable et d’une identité culturelle commune&lt;/li&gt;&lt;li&gt;Valoriser et faire découvrir les richesses patrimoniales et naturelles ainsi que les savoir- faire identitaires. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations d&amp;#039;aménagement, de modernisation, et de promotion d&amp;#039;équipements, de sites et d&amp;#039;&lt;strong&gt;activités touristiques valorisant les atouts et les spécificités locales du Pays d’Auge&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien à l’investissement pour la réhabilitation, la rénovation ou la création d’&lt;strong&gt;hébergements touristiques publics et privés&lt;/strong&gt; dans le respect des qualités architecturales du bâti, en cohérence avec les besoins du territoire et répondant à un objectif d’amélioration de la performance thermique&lt;/li&gt;&lt;li&gt;Soutien à la réhabilitation et à l’extension de &lt;strong&gt;logements de personnels saisonniers&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions de marketing territorial et de mise en réseau des acteurs afin de &lt;strong&gt;structurer le secteur touristique à l’échelle du Pays d’Auge&lt;/strong&gt; et de renforcer l’identité culturelle locale&lt;/li&gt;&lt;li&gt;Initiatives visant à développer et à valoriser les &lt;strong&gt;savoir-faire locaux&lt;/strong&gt;, en collaboration avec les acteurs du territoire, notamment en matière d’&lt;strong&gt;artisanat et d’agritourisme&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Développement d’&lt;strong&gt;itinéraires touristiques et culturels à l’échelle du Pays d’Auge&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Opérations d’animation et de sensibilisation sur les &lt;strong&gt;enjeux du tourisme durable et solidaire&lt;/strong&gt; à destination des acteurs du territoire&lt;/li&gt;&lt;li&gt;Projets visant à renforcer la rencontre et les échanges entre les acteurs agricoles et les habitants en zone rurale ainsi qu’entre les touristes et les locaux afin de &lt;strong&gt;lutter contre les conflits d’usage&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Economie sociale et solidaire
 Logement et habitat
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de diversifier et valoriser l’offre touristique du territoire tout en préservant la qualité de vie des habitants&lt;/li&gt;&lt;li&gt;Le projet permet d&amp;#039;encourager et généraliser les démarches de tourisme durable&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la coopération à l’échelle du Pays d’Auge et fédérer les acteurs locaux autour du tourisme durable et d’une identité culturelle commune&lt;/li&gt;&lt;li&gt;Le projet permet de valoriser et faire découvrir les richesses patrimoniales et naturelles ainsi que les savoir- faire identitaires. &lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Construction de bâtiments contribuant à l’artificialisation des sols ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Auge</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-valoriser-et-structurer-une-offre-touristique-durable-a-destination-des-habitants-et-des-touristes-dans-le-pays-dauge/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-[...971 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>166035</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser un développement pérenne des sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise publique locale (Sem, Spl, SemOp)
-[...110 lines deleted...]
-          <t>Etablissement public dont services de l'Etat
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
-[...246 lines deleted...]
-      <c r="N50" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vous êtes gestionnaire d&amp;#039;un site touristique emblématique, à fort potentiel de développement ou qui présente une urgence de préservation et vous souhaitez améliorer l&amp;#039;expérience client ou recourir à des solutions numériques de gestion des flux touristiques ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région Sud vous accompagne, via l&amp;#039;Appel à projets &amp;#34;Sites touristiques exemplaires&amp;#34; afin de favoriser un développement pérenne de ces sites mais également d’optimiser les conditions d’accueil et d’information des visiteurs.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles, les gestionnaires de grands sites touristiques et de sites &amp;#34;alternatifs&amp;#34;, à savoir : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les départements ;&lt;/li&gt; 	&lt;li&gt;les établissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;les parcs naturels ;&lt;/li&gt; 	&lt;li&gt;les communes ;&lt;/li&gt; 	&lt;li&gt;les offices de tourisme ;&lt;/li&gt; 	&lt;li&gt;les associations ;&lt;/li&gt; 	&lt;li&gt;les entreprises.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Tourisme
-Espace public</t>
-[...135 lines deleted...]
-      <c r="S50" s="1" t="inlineStr">
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Au préalable, les structures candidates doivent échanger auprès des services de la Région afin de vérifier l’éligibilité au dispositif régional et échanger sur les objectifs du projet et les moyens qui y seront consacrés.&lt;br /&gt; &lt;br /&gt; Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Si le projet est recevable, le dossier de candidature sera fourni sur demande et devra être retourné aux services de la Région de manière dématérialisée sur la plateforme régionale avant le démarrage du projet.&lt;/p&gt;
+&lt;p&gt;Le demandeur doit créer ou se connecter à son compte puis effectuer sa demande de subvention d&amp;#039;investissement. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/p&gt;
+&lt;p&gt;Une copie mail du dossier doit également être transmis à l’adresse &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés tout au long de l&amp;#039;année. Leur analyse sera faite chronologiquement, par ordre d’arrivée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sites-touristiques-exemplaires</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-touristiques-exemplaires/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-[...400 lines deleted...]
-      <c r="C53" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>164171</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Développer et valoriser le territoire par le Slow Tourisme</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
-[...592 lines deleted...]
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Slow Tourisme : Fiche-action 3 du programme LEADER</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>PETR Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H57" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J32" s="1" t="inlineStr">
         <is>
           <t>70 000 € d'aide maxi</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;/strong&gt;&lt;br /&gt;Le
 territoire du GALest propice au développement d&amp;#039;un tourisme &amp;#34;différent&amp;#34; qui
 propose une découverte des milieux naturels, des produits locaux, du patrimoine
 et de ses habitants... Il s&amp;#039;agit d&amp;#039;un tourisme respectueux du territoire, qui
 favorise l&amp;#039;itinérance douce et qui invite à regarder, à prendre son temps. Ce
 type de tourisme est favorable à l’épanouissement, au bien-être, des touristes
 comme des habitants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;- Favoriser l’itinérance douce pour relier les sites
 touristiques du territoire&lt;br /&gt;- Développer des actions permettant l’immersion,
 l’initiation, la découverte du territoire, de son histoire, de sa culture&lt;br /&gt;- Être un territoire plus inclusif par les vecteurs
 touristiques et culturels&lt;br /&gt;- Sensibiliser les acteurs locaux aux enjeux du tourisme
 durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Etudes préalables, aménagements d’itinéraires doux
 touristiques, services et équipements liés&lt;br /&gt;- Equipements, services et aménagements pour favoriser
 la pratique d’activités en lien avec les milieux naturels du type pêche,
 navigation…&lt;br /&gt;- Actions de découverte insolite / innovante,
 pédagogiques, du territoire, de son histoire et de ses savoir-faire (y compris
 l’agriculture, l’artisanat et l’industrie locale)&lt;br /&gt;- Actions d’animation et aménagements de sites
 touristiques inclusifs : personnes en situation de handicap, publics
 vulnérables (personnes âgées, jeunes enfants, familles aux revenus modestes…)&lt;br /&gt;- Actions culturelles (animation, médiation) liées aux
 thématiques de la résilience&lt;br /&gt;- Projets mêlant différentes sphères (artistique,
 culturelle, loisir, environnementale…), différents types d’activités (agricole,
 artisanat, ressourcerie…)&lt;br /&gt;- Actions de formation et d’information des prestataires
 et de la clientèle au tourisme durable&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q57" s="1" t="inlineStr">
+      <c r="Q32" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements,
 matériels, mobiliers, panneaux et signalétiques dédiés à l’opération&lt;br /&gt;- Travaux
 d&amp;#039;aménagement et de réhabilitation d’itinéraires et de sites touristiques&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
 d’animation&lt;br /&gt;- Dépenses de communication : création, impression
 et diffusion de documents et de supports papiers, multimédias, outils
 numériques&lt;br /&gt;- Acquisition ou développement de logiciels
 informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
 commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
 traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
 notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
 personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>GAL Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>leader@petrforetorleans.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-valoriser-le-territoire-par-le-slow-tourisme/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD32" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-      <c r="A58" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>165131</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Accompagner les offices de tourisme à la transformation digitale</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Accompagner les offices de tourisme à la transformation digitale</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H58" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous êtes un office de tourisme dans le Grand Est et vous souhaitez acquérir des solutions digitales et d’équipements innovants ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale d’un montant maximum de 5 000 € : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt; &lt;/strong&gt;&lt;strong&gt;Des &lt;/strong&gt;&lt;strong&gt;dépenses (minimum de 10 000 €) remboursées jusqu’à 50% &lt;/strong&gt;&lt;strong&gt;du montant &lt;/strong&gt;&lt;strong&gt;HT / TTC &lt;/strong&gt;&lt;strong&gt;de votre projet&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Votre projet concerne l’acquisition de&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Progiciels &lt;/strong&gt;: progiciel de gestion, de gestion commerciale ou de relation client, de gestion et contrôle, etc.&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Logiciels&lt;/strong&gt;: logiciel de gestion RH/comptable/gestion électronique des documents, logiciel de visites virtuelles, etc.&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Sites web marchand&lt;/strong&gt;: site internet permettant d’acheter ou de réserver en ligne, création de contenu, etc.&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Applications mobiles &lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Outils de travail collaboratifs&lt;/strong&gt;: intranet, logiciel de gestion de projet global, plateforme collaborative d’échanges… ;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Equipements &lt;/strong&gt;: matériel nécessaire à l’utilisation optimale d’une solution développée ci-dessus en lien avec l’acquisition d’un progiciel ou d’un logiciel (caisse numérique, serveur, audio-guides, tablette, PC…)&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Expérience augmentée &lt;/strong&gt;: matériels, applications et logiciels permettant l’accès à une réalité virtuelle pour les utilisateurs&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Prestation de photos ou vidéos &lt;/strong&gt;: images permettant la valorisation du territoire concerné pour alimenter un site internet ou une animation spécifique&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Montant de l’aide régionale&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Le montant minimum de dépenses devra atteindre au moins 10 000 €. Votre montant d’aide maximal &amp;#61; 50 % du montant des dépenses retenues en € HT/TTC.&lt;/strong&gt;&lt;br /&gt;
 &lt;strong&gt;Plafond de 5 000 €&lt;/strong&gt; (pour plus de précisions, prendre connaissance du règlement téléchargeable ci-dessous)&lt;/p&gt;
 &lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Les achats de licences et logiciels&lt;/li&gt;
 &lt;li&gt;Les frais de paramétrage et de conception d’une solution numérique&lt;/li&gt;
 &lt;li&gt;Les frais de formation inhérent aux nouveaux équipements&lt;/li&gt;
 &lt;li&gt;Les investissements liés au développement d’un service (site internet/intranet/application)&lt;/li&gt;
 &lt;li&gt;Toutes les dépenses liées à des prestations visuelles valorisant le territoire concerné (vidéos, photos…)&lt;/li&gt;
 &lt;li&gt;Toutes les dépenses liées à l’expérience augmentée : casques immersifs, vidéos 3D, hologrammes, tables interactives et/ou immersives, bornes interactives, objets connectés, solutions innovantes d’aide à la visite ou d’interprétation, applications, logiciels, etc.&lt;/li&gt;
 &lt;li&gt;Tous les équipements nécessaires à l’utilisation optimale d’une solution développée en lien avec l’acquisition d’un progiciel ou d’un logiciel (caisse numérique, serveur, audio-guides, tablette, PC…)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sont exclus :&lt;br /&gt;
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Le renouvellement du parc informatique seul&lt;/li&gt;
 &lt;li&gt;Les abonnements&lt;/li&gt;
 &lt;li&gt;Les contrats et autres services en location&lt;/li&gt;
 &lt;li&gt;Les frais d’expédition&lt;/li&gt;
 &lt;li&gt;Les contrats de maintenance&lt;/li&gt;
 &lt;li&gt;Les petites fournitures et accessoires&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;Déposez votre demande en ligne,&lt;strong&gt; uniquement, &lt;/strong&gt;avant signature de devis et avant le début de l’achat. Le dossier complet devra être finalisé au plus tard dans un délai d’un an à compter de la date de transmission de la demande dans la téléprocédure.²&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Au-delà de cette période, la demande devient caduque et non recevable.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P58" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>29/01/2024</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/offices-tourisme-transformation-digitale/</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0270/depot/simple</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contactez :&lt;/p&gt;&lt;p&gt;tourisme&amp;#64;grandest.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-offices-de-tourisme-a-la-transformation-digitale/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G59" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>163831</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les patrimoines et conforter l’offre touristique</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat est un territoire riche en patrimoines bâti, historique, naturel et culturel. Toutefois, on constate leur dégradation, ce qui rend nécessaire d&amp;#039;y apporter des solutions.&lt;br /&gt;Le diagnostic territorial a mis en exergue que la stratégie touristique, définie comme trop généraliste, est à retravailler. De plus, l&amp;#039;offre touristique apparaît limitée au sud du territoire, et il y a un manque de notoriété des coteaux vitryats et du lac du Der.&lt;br /&gt;Ce diagnostic a identifié 4 enjeux pour développer la destination du Pays vitryat que ce soit pour les touristes ou pour les nouveaux habitants :&lt;br /&gt;- valoriser et pérenniser le patrimoine&lt;br /&gt;- organiser la stratégie touristique&lt;br /&gt;- accueillir de nouvelle populations&lt;br /&gt;- développer une identité locale forte&lt;br /&gt;En adoptant une approche ciblée et en investissant dans la mise en valeur du patrimoine et du tourisme, le Pays Vitryat pourra renforcer son attractivité, améliorer la perception de son territoire et stimuler son développement économique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Développer la destination Pays Vitryat (touristique et résidentielle)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- Des actions de préservation des milieux naturels et du patrimoine bâti menées&lt;br /&gt;- Un accroissement de la durée de séjour / Le slow tourisme encouragé&lt;br /&gt;- Des sites patrimoniaux réhabilités&lt;br /&gt;- Une professionnalisation des acteurs du tourisme&lt;br /&gt;- Une offre d’activité diversifiée sur le territoire grâce à la rénovation et l’amélioration de la qualité des lieux à valeur patrimoniale et touristique ;&lt;br /&gt;- Une offre d’hébergement et de restauration améliorée et de meilleure qualité&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;LEADER favorise la conservation des sites naturels, la réhabilitation des bâtiments historiques, la valorisation du patrimoine culturel, et incite à une approche durable de la préservation en intégrant des pratiques respectueuses de l&amp;#039;environnement.&lt;/p&gt;&lt;p&gt;Il encourage le développement du slow tourisme, qui met l&amp;#039;accent sur la qualité de l&amp;#039;expérience touristique et favorise des séjours plus longs, ce qui génère des retombées économiques plus durables.&lt;/p&gt;&lt;p&gt;LEADER soutient la formation et la professionnalisation des acteurs du tourisme. Il peut financer des programmes de formation, des actions de sensibilisation à l&amp;#039;accueil et à la qualité des services touristiques, et favoriser les échanges de bonnes pratiques et la mise en réseau des acteurs publics et privés du territoire. Cela contribue à améliorer la qualité des services offerts aux visiteurs, renforce la compétitivité des acteurs locaux et favorise le développement d&amp;#039;un tourisme durable et de qualité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cela permet de renforcer l&amp;#039;attractivité du territoire, de préserver son identité culturelle et naturelle, et de stimuler le développement économique local de manière durable.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Actions de promotion, de mise en valeur, de sauvegarde des patrimoines (culturel, historique, naturel, bâti)&lt;/strong&gt;&lt;br /&gt;- Soutien aux études, opérations de promotion, de valorisation, de communication, de création et/ou de développement d’évènementiels&lt;br /&gt;- Professionnalisation des acteurs du tourisme&lt;br /&gt;- Création, rénovation et aménagement des sites patrimoniaux et/ou de valorisation du patrimoine&lt;br /&gt;- Rénovation du petit patrimoine*&lt;br /&gt;- Reboisement de parcelles boisées&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Conforter l’offre touristique&lt;/strong&gt;&lt;br /&gt;- Conception et mise en place de nouveaux produits touristiques sur le territoire (n’existant pas dans une zone de chalandise de 30 kms)&lt;br /&gt;- Développement, modernisation, réhabilitation, aménagement et/ou équipement des activités touristiques et de loisirs existantes&lt;br /&gt;- Soutien aux études, aux opérations d’animation, de mise en réseau des sites et des acteurs et/ou de coordination visant les activités touristiques et de loisirs&lt;br /&gt;- Soutien aux actions d’animation, de communication, de valorisation, de création, de modernisation et/ou développement d’infrastructures en lien avec l’oenotourisme&lt;br /&gt;- Création, modernisation, aménagement et/ou équipement des aires de camping-cars&lt;br /&gt;- Aménagement de circuits d’itinérance douce (cyclisme, équestre, pédestre ou fluviale) entre les différents sites touristiques ou patrimoniaux&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Amélioration de l’offre d’hébergement et de restauration&lt;/strong&gt;&lt;br /&gt;- Etudes, création, réhabilitation, aménagement, modernisation et/ou développement des hôtels, des gîtes, les chambres d’hôtes, des hébergements de groupe (supérieurs à 12 lits), campings, des restaurants&lt;br /&gt;- Création d’hébergements insolites**&lt;/p&gt;&lt;p&gt;*On entend par petit patrimoine l&amp;#039;ensemble des monuments qui ne sont pas classés ou inscrits comme Monuments Historiques&lt;br /&gt;**Un hébergement insolite se caractérise par son côté atypique et non conventionnel, tant au niveau de sa forme et/ou de son emplacement, que des services qui lui sont associés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Commerces et services
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;&lt;p&gt;3. Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;p&gt;4. Hébergement touristique : Au stade du dépôt de la demande de paiement, obtention ou amélioration d’un classement&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-1/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD34" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>162988</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Aménager le territoire pour développer l’attractivité touristique</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 6 - FEDER</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H59" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le &lt;/span&gt;&lt;span&gt;Cœur Entre-deux-Mers est à
+proximité de différents sites d’intérêt touristique (littoral atlantique,
+Bordeaux, Saint-Emilion…) qui participent à l’attractivité de la Gironde aussi
+bien auprès de la clientèle locale, nationale qu’étrangère.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’arrière-pays Bordelais qu’est l’Entre-deux-Mers
+n’en demeure pas moins attractif pour faire découvrir ses atouts (paysages,
+itinérance pédestre, cyclo, fluviale, Patrimoine, …) pour permettre d’augmenter
+l’attractivité touristique dans un département disposant de fortes destinations
+touristiques non présentent sur le territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Créer de nouvelles activités à destination des
+touristes-excursionnistes&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Faire séjourner les visiteurs et augmenter leur « consommation »
+d’activités du territoire&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Promotion et
+valorisation des patrimoines bâti et naturels et des savoir-faire remarquables,
+insolites ou spécifiques au territoire&lt;/span&gt; &lt;/li&gt;&lt;li&gt;&lt;span&gt;D&lt;/span&gt;&lt;span&gt;éveloppement des
+loisirs et de l’itinérance touristiques&lt;/span&gt; &lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement des sites pour implanter des activités de pleine nature&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Economie sociale et solidaire
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 -&lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deployer-une-offre-daccueil-sportive-culturelle-et-artistique-notamment-a-destination-des-jeunes-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>163088</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les infrastructures touristiques, culturelles et patrimoniales</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 3 - Attractivité touristique, culturelle et patrimoniale</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 25 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif premier est de poursuivre le développement et la modernisation des infrastructures et services touristiques au travers du soutien aux équipements, à la création, réhabilitation, modernisation d’offres favorisant la valorisation touristique du patrimoine naturel, historique et / ou culturel. La valorisation des patrimoines matériels et immatériels est un des objectifs majeurs du territoire du Sud Gironde. La volonté est de mettre en avant le Sud Gironde comme destination touristique. Le territoire accompagnera donc des projets culturels et touristiques innovants ou favorisant un développement économique durable, des projets favorisant la structuration de la filière touristique, patrimoniale et / ou culturel, des projets favorisant la création et le renforcement de liens entre les acteurs et les structures dans le champ du tourisme culturel et du patrimoine.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Actions d’animation et promotion des activités culturelles et touristiques du territoire ; Création, mise en place d’une signalétique commune ; Création d’itinéraires touristiques (Exemple : parcours pêche…) ; Rénovation et / ou aménagement de lieux culturels, patrimoniaux et touristiques ; Aménagements paysagers et renaturation de sites dégradés par les activités humaines, les événements naturels…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel, agriculteur dans le cadre de leur activité agricole &lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-touristique-culturelle-et-patrimoniale/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>162983</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier les produits touristiques pour accueillir les visiteurs</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 5 - FEADER</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 5 000€ / cout total 8 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le &lt;/span&gt;&lt;span&gt;Cœur Entre-deux-Mers est à
+proximité de différents sites d’intérêt touristique (littoral atlantique,
+Bordeaux, Saint-Emilion…) qui participent à l’attractivité de la Gironde aussi
+bien auprès de la clientèle locale, nationale qu’étrangère.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’arrière-pays Bordelais qu’est l’Entre-deux-Mers pourrait
+donc développer des activités touristiques pour accueillir les visiteurs
+permettant ainsi des retombées économiques locales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Créer de nouvelles activités à destination des
+touristes-excursionnistes&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Faire séjourner les visiteurs et augmenter leur « consommation »
+d’activités du territoire&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et modernisation
+d’hébergements touristiques (dont hôtellerie de plein-air avec notamment
+les campings et les aires de camping-car)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Développement de
+l’agritourisme et de l’œnotourisme&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-promotion-et-linnovation-des-activites-economiques-locales/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD37" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>155107</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Créer des itinérance touristique et des boucles locales</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Itinérance touristique et boucles locales (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etude pour la réalisation d&amp;#039;un schéma d&amp;#039;itinéraires de randonnée, pour la définition de parcours de découverte sur le territoire communal ou intercommunal
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création et aménagement des itinéraires, boucles (piétons – vélos - autres pratiques)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   MODALITÉS FINANCIÈRES
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   PIÈCES À FOURNIR
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    Carte des itinéraires concernés et état de leur inscription au PDIPR et inscription obligatoire si création ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Budget prévisionnel d&amp;#039;entretien ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Plan de signalétiques et de balisage
+   &lt;/li&gt;
+   &lt;li&gt;
+    Si sentier d&amp;#039;interprétation : plan d&amp;#039;interprétation et programme d&amp;#039;animation autour de la thématique du sentier.
+   &lt;/li&gt;
+   &lt;li&gt;
+    Pièces justifiant la bonification si sollicitée
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   réalisation d&amp;#039;aménagements paysagers sur l&amp;#039;itinéraire, utilisation de matériaux durables pour la réalisation des équipements présents sur l&amp;#039;itinéraire, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, ...), insertion de clauses environnementales dans les marchés publics, aménagement du chemin en prenant en compte la biodiversité présente : préservation d&amp;#039;espaces accueillant des espaces floristiques protégées, création d&amp;#039;abris ou de passages protégés (type crapauduc) pour la faune, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   présence d&amp;#039;équipements (mobiliers urbains, sanitaires), de signalétiques adaptés pour tous les publics, association des usagers sur la phase conception du projet, réalisation et/ou animation du projet (réalisation de chantier participatif, organisation de journée citoyenne autour de l&amp;#039;entretien des chemins, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, travail avec une entreprise d&amp;#039;insertion pour l&amp;#039;entretien des chemins, identification et valorisation des itinéraires adaptés par type de handicap, recensement des lieux adaptés sur le parcours &amp;#43; réalisation d&amp;#039;un outil de communication (présentation du parcours, de la difficulté, de la distance, etc.), lors de la création ou de l&amp;#039;aménagement d&amp;#039;un itinéraire, faire participer les personnes concernées ou à minima les associations afin d&amp;#039;avoir une expertise par type de handicap.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités devront proposer un projet global de développement de la randonnée présentant une plus-value touristique clairement énoncée. La globalité du projet se réfère à l&amp;#039;échelle du territoire, à son intégration dans le contexte d&amp;#039;itinérance alentour (réseau de cheminements, itinéraires d&amp;#039;intérêt départemental), à sa transversalité, depuis l&amp;#039;optimisation des itinéraires (aménagement, entretien, foncier, balisage) jusqu&amp;#039;aux outils de promotion (numérique et physique) et aux pratiques ciblées : pédestre et cycliste prioritairement, incluant toutefois l&amp;#039;équestre, le volet tourisme et handicap ou d&amp;#039;autres pratiques.
+&lt;/p&gt;
+&lt;p&gt;
+ La plus-value touristique consiste à favoriser les pratiques itinérantes d&amp;#039;une part (les itinéraires : GR223, La Véloscenie, La Vélo Maritime, La Vélo West Normandy, Nantes-Mont Saint-Michel à vélo, La Route des Haras Nationaux, La Route des Abbayes, Patrimoine en Baie du Mont Saint-Michel à cheval, La route des Chiffonniers, ...) et celles ouvertes à un public familial non spécialiste d&amp;#039;autre part (boucles dont les PR). Les tracés valoriseront les différents types de patrimoine.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera portée au développement et à la promotion des services adaptés aux différentes pratiques : hébergements thématiques, haltes repos, locations... ainsi qu&amp;#039;à l&amp;#039;utilisation du web et des outils de guidage GPS.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, les tronçons non goudronnés supports des itinéraires devront être inscrits au PDIPR (sur délibération).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1- Les schémas
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2- Pour l&amp;#039;aménagement et l&amp;#039;amélioration des services favorisant la pratique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mise en place de haltes randonneurs multi-pratiques. Dans la mesure du possible, les haltes devront offrir des services aux randonneurs tel qu&amp;#039;un abri, une ou des table(s) de pique-nique, des sanitaires avec point d&amp;#039;eau potable, des barres d&amp;#039;attache pour les chevaux, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Installation de consignes à vélo favorisant la visite de sites patrimoniaux ou naturels, ...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3- Aménagements des itinéraires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Résorption des ruptures de continuité sur les grands itinéraires, notamment le sentier littoral.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aménagements favorisant la création de boucles locales familiales et ou sportives.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ouverture nouvelle de chemins (encaissement, pose de clôtures...) permettant une liaison importante (bouclage ou liaison avec itinéraire de randonnée d&amp;#039;intérêt départemental) :
+  &lt;/li&gt;
+  &lt;li&gt;
+   Encaissement (avec des matériaux locaux appropriés à la pratique de la randonnée) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rétablissement du fonctionnement hydraulique de cause naturelle (fossés...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ouvrages légers de franchissement des cours d&amp;#039;eau (type passerelle bois, pas japonais...).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Itinéraire accessible aux personnes en situation de handicap qui intègre la chaîne de déplacement (le stationnement, le cheminement, le mobilier et les supports de communication d&amp;#039;aide à la visite du site).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4- Sentiers d&amp;#039;interprétation et circuits thématiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place de panneaux d&amp;#039;interprétation uniquement dans le cadre d&amp;#039;un plan d&amp;#039;interprétation général étudié à l&amp;#039;échelle du territoire. Le plan d&amp;#039;interprétation doit permettre d&amp;#039;identifier un fil conducteur pour la découverte organisée du patrimoine. Il est issu d&amp;#039;un travail de recherche et permet d&amp;#039;aboutir à une « scénarisation » de la découverte. Ainsi, la visite du promeneur se trouve enrichie et son expérience du territoire n&amp;#039;en devient que plus mémorable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le territoire veillera à intégrer le plan départemental de signalétique si nécessaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Et toutes autres dépenses inhérentes à la bonification
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le balisage, la signalétique directionnelle et les topoguides. Toutefois, ces éléments indispensables devront toutefois respecter les chartes départementales ou nationales préconisées. * financement de la signalétique directionnelle pertinent pour indiquer sur les grands itinéraires les sites de visite, le bourg avec services à voir avec Arnaud.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les équipements isolés tels que la pose d&amp;#039;une table de pique-nique, d&amp;#039;un banc ne seront pas aidés
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;entretien courant ou les travaux générés par l&amp;#039;absence significative d&amp;#039;entretien régulier des chemins. Les travaux consécutifs aux dégradations causées par le passage des engins motorisés ne pourront être pris en compte.
+  &lt;/li&gt;
+  &lt;li&gt;
+   La réalisation de trottoirs perméables sur les parties routières du parcours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/itinerance-touristique-et-boucles-locales-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 98 70
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86f7-itinerance-touristique-et-boucles-locales-pol/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>157564</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations touristiques structurantes de la destination Somme</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux manifestations touristiques structurantes</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 25</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ À travers cette aide, le Département encourage le développement des événements dont la nature et les thématiques peuvent être variées mais ayant un effet levier avéré sur l&amp;#039;attractivité touristique des destinations de la Somme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités du dispositif sont les suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bénéficiaires : les communes et leurs groupements, les établissements publics, les associations de loi 1901 (à l&amp;#039;exception des associations de parents d&amp;#039;élèves ou de défense des consommateurs), les fondations, les syndicats mixtes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   taux d&amp;#039;accompagnement : 25% maximum du montant des dépenses éligibles ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide financière plafonnée à 100.000€ par manifestation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   participation minimum du bénéficiaire : 20% du coût de l&amp;#039;opération ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide départementale cumulable avec d&amp;#039;autres financements publics.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif permet d&amp;#039;accompagner financièrement l&amp;#039;ensemble des dépenses en fonctionnement participant directement à l&amp;#039;organisation d&amp;#039;une manifestation à caractère touristique telles que :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   frais de transport et de logistique
+  &lt;/li&gt;
+  &lt;li&gt;
+   frais administratif (assurances, taxes etc.)
+  &lt;/li&gt;
+  &lt;li&gt;
+   achat des prestations liées à la programmation de l&amp;#039;événement (intervenants, spectacles, animations etc.)
+  &lt;/li&gt;
+  &lt;li&gt;
+   dépenses de communication et achats d&amp;#039;espaces publicitaires
+  &lt;/li&gt;
+  &lt;li&gt;
+   location de matériel
+  &lt;/li&gt;
+  &lt;li&gt;
+   dépenses liées à la sécurité
+  &lt;/li&gt;
+  &lt;li&gt;
+   signalétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   dépenses d&amp;#039;hébergement
+  &lt;/li&gt;
+  &lt;li&gt;
+   salaires et charges de personnel dédié à l&amp;#039;organisation de la manifestation dans la limite de 20 % du budget de l&amp;#039;événement)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etc.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les dépenses liées à l&amp;#039;organisation de manifestations ne présentant pas de caractère touristique structurant telles que les animations locales, les fêtes de village, les foires expositions, les salons, les réderies et brocantes, les manifestations présentant un caractère politique, syndical ou religieux etc. ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les salaires et charges de personnel relatifs à des emplois déjà soutenus par ailleurs ou supérieurs à 20 % du budget de la manifestation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les achats de consommables ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;investissement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les dotations aux amortissements,
+  &lt;/li&gt;
+  &lt;li&gt;
+   toutes dépenses jugées non corrélées au projet à financer,
+  &lt;/li&gt;
+  &lt;li&gt;
+   toutes dépenses ayant déjà fait l&amp;#039;objet d&amp;#039;un autre financement sur un autre dispositif d&amp;#039;intervention du Conseil départemental de la Somme.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Afin de justifier des caractères touristique et structurant des manifestations soutenues, les dossiers soumis devront répondre à l&amp;#039;ensemble des critères suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   budget de la manifestation supérieur à 60.000€ ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dépenses de communication supérieures à 10% du budget de la manifestation (ou atteignant à minima la somme de 10.000€ pour les manifestations dont le budget est supérieur à 100.000€) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   partenariat de promotion et de visibilité établi avec au moins une institution touristique locale (Office de tourisme, ADRT, CRT) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   objectif et capacité d&amp;#039;accueil minimale de 5.000 visiteurs lors de la manifestation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.somme.fr/services/tourisme/aides-aux-acteurs-touristiques/soutien-aux-manifestations-touristiques-structurantes/</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://subvention.somme.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil départemental de la Somme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;attractivité et du développement des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 03 22 71 81 71
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>allefevre@somme.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7513-soutenir-les-manifestations-touristiques-stru/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>137978</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Construire une politique jeunesse et soutenir les centres de loisirs</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux centres de loisirs</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>5€ département &amp;#43; complément CAF</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide de 5 euros par enfant / jeune sur des temps de médiation avec un partenaire thématique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné
+ &lt;/strong&gt;
+ :  enfants de 3 à 17 ans accueillis en Accueil Collectif de Mineurs (ACM)
+&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir : &lt;/strong&gt;En amont : projet pédagogique &amp;#43; devis &amp;#43; fichier prévisionnel &lt;/p&gt;&lt;p&gt;En aval : facture &amp;#43; fichier pour paiement &amp;#43; bilan des activités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Appel à projets
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Temps de médiation entre un ACM (Accueil Collectif de Mineur) et les Pieds à terre sur l&amp;#039;activité cabanologie (activités)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être agréé CAF et SDJES
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Centres-de-loisirs-et-formation.html</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Education et Coopération
+&lt;/p&gt;
+&lt;p&gt;
+ Thomas Lhoste
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:thomas.lhoste&amp;#64;hauteloire.fr" target="_self"&gt;
+  thomas.lhoste&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.40.18
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f40-construire-une-politique-jeunesse-et-soutenir/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>103570</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les porteurs de projets touristiques privés et publics</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Atout France
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FTI projets structurants est un dispositif d&amp;#039;ingénierie lancé par la Banque des territoires, l&amp;#039;Agence Nationale pour la Cohésion des Territoires et Atout France en lien avec les différentes régions. Le dispositif vise à accompagner en ingénierie des projets touristiques de tous types (hébergements, infrastructures, itinérances, équipements publics, sites culturels et patrimoniaux), structurants pour le territoire (taille de l&amp;#039;investissement, capacité à attirer des clientèles à forte valeur ajoutée et à générer des emplois et des retombées importantes) et compatibles avec un développement touristique durable des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de 20 jours d&amp;#039;ingénierie Atout France prise en charge à 100% - Possibilité d&amp;#039;une mission annexe prise en charge jusqu&amp;#039;à 30% d&amp;#039;un montant maximal de 100 000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes de marché, de dimensionnement, de faisabilité d&amp;#039;hôtels, de sites de visite, de sites patrimoniaux, de resorts de golf, aide à l&amp;#039;ouverture d&amp;#039;un musée, d&amp;#039;une route cyclotouristique...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout type d&amp;#039;acteur dès lors que le projet et les besoins correspondent au descriptif du dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les régions sauf : Île-de-France, Normandie, Hauts-de-France.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Possibilité de contacter votre service tourisme régional, la Direction régionale de la Banque des Territoires, l&amp;#039;ANCT ou Atout France, service ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ ingenierie&amp;#64;atout-france.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>amelie.jouandet@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ab87-accompagner-les-porteurs-de-projets-touristiq/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>94848</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les structures d’hébergement touristiques collectifs</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>Plafond : 300.000€ / Plancher : 50.000€</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin d&amp;#039;encourager la transformation de l&amp;#039;offre en hébergements touristiques vers un tourisme plus responsable, plus respectueux de l&amp;#039;environnement, plus connecté (SMART) et plus durable, la Région a mis en place un nouveau dispositif de soutien aux structures de tourisme pour tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif vise à consolider et améliorer l&amp;#039;offre existante en matière d&amp;#039;hébergement touristique collectif afin de proposer une offre en cohérence avec les attentes de la clientèle actuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maxi : 20%
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond : 500.000€
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher : 30.000€
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Remarque
+ &lt;/strong&gt;
+ : Une période de franchise de 3 ans est appliquée avant toute nouvelle demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier complet de demande de subvention doit être déposé avant le
+ &lt;strong&gt;
+  31 décembre 2022.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les pièces justificatives des travaux réalisés devront être transmises
+ &lt;strong&gt;
+  au plus tard 24 mois après la date de notification de la subvention sauf mention contraire prévue dans la convention de financement.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+ Les villages de vacances, les maisons familiales de vacances, les centres de vacances, les centres internationaux de séjour, les auberges de jeunesse...situés sur le territoire de la Région Grand Est : hébergements d&amp;#039;une capacité minimum de 60 lits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ les centres appartenant à un Comité d&amp;#039;Entreprise.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux réalisés par des entreprises spécialisées qui apportent une plus-value qualitative à l&amp;#039;offre d&amp;#039;hébergement de groupe et dont la dépense éligible est supérieure à 50 000 € HT &amp;#43; honoraires d&amp;#039;architecte s&amp;#039;il y a lieu.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le coût du diagnostic d&amp;#039;efficacité énergétique (prise en charge régionale de 80% maximum)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le coût de la procédure de labellisation auprès de l&amp;#039;organisme certificateur (prise en charge régionale de 90% maximum).
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;implantation d&amp;#039;au moins un point de charge pour véhicules à assistance électrique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ mobilier, matériel, éléments non fixes de décoration, literie, travaux d&amp;#039;entretien courant, factures de matériaux ainsi que les acquisitions immobilières et foncières et les investissements prévisibles et réglementaires (travaux de mise aux normes seuls).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutenir-les-structures-de-tourisme-pour-tous/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Sports et du Tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 03 87 33 67 21
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fde4-soutenir-les-structures-de-tourisme-pour-tous/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>44635</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou rénover des équipements sportifs et de loisirs</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
+&lt;/p&gt;
+&lt;p&gt;
+ -	un projet de construction ou de rénovation
+&lt;/p&gt;
+&lt;p&gt;
+ -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création d&amp;#039;un city parc
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;une aire de jeux
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un complexe sportif
+&lt;/p&gt;
+&lt;p&gt;
+ Espace multi-sport, aires de jeux et piste vélo
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Equipement public
+Réhabilitation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>1050</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration et la mise en tourisme des Véloroutes et Voies Vertes</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ambition est de faire de la Région Grand Est une destination d&amp;#039;excellence pour l&amp;#039;itinérance à vélo en fédérant les acteurs et en qualifiant l&amp;#039;offre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+ Investissements permettant la création de circuits d&amp;#039;itinérance douce sur le territoire Grand Est et mise en tourisme de ces circuits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sont éligibles : terrassements, bande de roulement, voirie et aires de repos, signalisation, mobilier de sécurité, réseaux, signalétique touristique de l&amp;#039;itinéraire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sont exclus
+ : installation de chantier, travaux préparatoires, démolitions préalables, passerelles, assistance à maîtrise d&amp;#039;ouvrage, Sécurité et Protection de la Santé, autres honoraires divers, dépenses liées au marché (publicité, éditions...), révisions de prix liées aux marchés publics, travaux d&amp;#039;entretien d&amp;#039;itinéraires cyclables déjà existants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide pour l&amp;#039;investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux maxi : 20 % (hors régimes cadres exemptés)
+ Plafond : 200 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montant des subventions pouvant être accordées par le Conseil régional Grand Est est modulé en fonction de l&amp;#039;intérêt du projet et du plan prévisionnel de l&amp;#039;opération.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage apportera un autofinancement égal, au minimum, à 20 % du montant global de l&amp;#039;opération. Par ailleurs, si le projet comporte plusieurs phases d&amp;#039;investissements pour un même itinéraire, celles-ci devront être préalablement présentées lors de la première demande de subvention, il ne pourra être accordé d&amp;#039;aide régionale qu&amp;#039;une seule fois par année civile pour chaque phase.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le soutien du Conseil régional sur ses fonds propres pourra être complété par la mobilisation de crédits FEDER ou FEADER. Seuls les dossiers répondant aux conditions et obligations du Programme Opérationnel ou du PDR du territoire concerné, et plus généralement aux règlements communautaires encadrant la gestion des fonds structurels seront instruits au titre des fonds FEDER ou FEADER.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide pour le fonctionnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sont éligibles : les projets de mise en tourisme de l&amp;#039;offre « Vélo » à l&amp;#039;échelle d&amp;#039;un itinéraire phare inscrit au schéma national des Véloroutes et Voies Vertes ou sur ceux bénéficiant de financements INTERREG.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maxi : 20 %
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/accompagner-la-structuration-et-la-mise-en-tourisme-des-veloroutes-et-voies-vertes/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Sports et du Tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 03 87 3367 21
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d86d-accompagner-la-structuration-et-la-mise-en-to/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>152366</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l’accessibilité touristique à destination des personnes en situation de handicap par l’acquisition d’équipements adaptés dans 100 entreprises touristiques</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>AAP Handicap et Tourisme</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Améliorer l&amp;#039;accessibilité touristique à destination des personnes en situation de handicap par l&amp;#039;acquisition d&amp;#039;équipements adaptés dans 100 entreprises touristiques des Pays de La Loire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région souhaite accompagner les entreprises touristiques du territoire pour l&amp;#039;acquisition d&amp;#039;équipements adaptés. Les objectifs visés sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Susciter l&amp;#039;émergence de projets inclusifs, basés à la fois sur un programme d&amp;#039;accueil et de communication à destination de ces publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir les entreprises touristiques et de loisirs dans leurs investissements relatifs à des acquisitions de matériels adaptés à tous les publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner nos entreprises vers des investissements leur permettant d&amp;#039;augmenter leurs flux de visiteurs et leurs volumes d&amp;#039;affaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cet appel à projets s&amp;#039;adresse aux entreprises touristiques suivantes : hébergements touristiques classés (hors meublés de tourisme), sites de visite à billetterie, loueurs de vélo, centres nautiques, centres équestres, bateaux à passagers, offices de tourisme, bases de loisirs...).
+&lt;/p&gt;
+&lt;p&gt;
+ Il est destiné aux opérateurs en activité à la date à laquelle ils y répondent.
+ &lt;strong&gt;
+  Un seul dossier sera retenu par bénéficiaire
+ &lt;/strong&gt;
+ pour l&amp;#039;ensemble de la période d&amp;#039;existence du dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quels projets ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les catégories de projets suivants seront éligibles à cet AAP :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la création d&amp;#039;un nouveau produit touristique accessible ou d&amp;#039;une nouvelle expérience pour les publics handicapés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;amélioration significative de prestations touristiques déjà existantes par de petits investissements matériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la diversification de l&amp;#039;activité des entreprises par la proposition de services adaptés aux besoins des publics handicapés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les critères de sélection et le détail des dépenses éligibles sont consultables dans le cahier des charges disponible dans l&amp;#039;onglet « Calendrier et procédure »
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets est ouvert jusqu&amp;#039;au 29/02/2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Handicap
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le soutien régional prend la forme d&amp;#039;une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;attribution de la subvention relève de la compétence de la Commission Permanente, le vote des dossiers se concentrera sur deux périodes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un vote lors d&amp;#039;une Commission permanente du deuxième trimestre pour les dossiers reçus avant le 31 mars,
+ &lt;/li&gt;
+ &lt;li&gt;
+  et un vote lors d&amp;#039;une Commission permanente du quatrième trimestre pour les dossiers reçus avant le 31 août.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de dépôt du dossier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_HANDITOUR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
+ &lt;br /&gt;
+ Stéphanie FILLAUDEAU
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 51 38
+&lt;/p&gt;
+&lt;p&gt;
+ Alice CHANSON
+ &lt;br /&gt;
+ Gestionnaire (départements 44, 72, 53)
+ &lt;br /&gt;
+ Alice.CHANSON&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ 02 28 20 51 41
+&lt;/p&gt;
+&lt;p&gt;
+ Muriel CHIGNARD
+ &lt;br /&gt;
+ Gestionnaire (départements 85, 49)
+ &lt;br /&gt;
+ Muriel.CHIGNARD&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ 02 28 20 59 51
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff00-aap-handicap-et-tourisme/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>149127</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet de développement du tourisme fluvial/fluvestre dans une perspective de promotion d’un tourisme durable, proche de la nature et connecté à son patrimoine</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au développement du tourisme fluvial et fluvestre</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiez d&amp;#039;une subvention régionale pouvant aller :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    jusqu&amp;#039;à 30 000 €  pour les études d&amp;#039;opportunité et de faisabilité, études avant travaux
   &lt;/strong&gt;
   (taux maxi d&amp;#039;aide de 50%)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    jusqu&amp;#039;à 300 000 € - Ports de plaisance, pour les investissements, aménagements liés à la mise en tourisme
   &lt;/strong&gt;
   (taux d&amp;#039;aide de 50%)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    jusqu&amp;#039;à 200 000 € - Haltes, bases et relais nautiques, pour les investissements, aménagements liés à la mise en tourisme
   &lt;/strong&gt;
   (taux d&amp;#039;aide de 50%)
  &lt;/li&gt;
@@ -9864,513 +9085,2354 @@
 Les dépenses suivantes sont prises en compte dans le calcul de l&amp;#039;aide :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les dépenses d&amp;#039;investissement liées à des projets éligibles réalisés sur les canaux et voies d&amp;#039;eau éligibles ou à proximité immédiate de ces derniers, dans un rayon maximal de 5 kilomètres.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Ces projets devront avoir été listés dans les contrats de canaux.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Aides complémentaires
 &lt;/h4&gt;
 &lt;p&gt;
  Une
  &lt;strong&gt;
   aide complémentaire
  &lt;/strong&gt;
  peut être sollicitée auprès des fonds européens au titre du Programme opérationnel FEDER.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P46" s="1" t="inlineStr">
         <is>
           <t>08/04/2022</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-developpement-du-tourisme-fluvial-et-fluvestre/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   A savoir :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une période de franchise de 3 ans est appliquée
  &lt;br /&gt;
  avant toute nouvelle demande de subvention
 &lt;/p&gt;
 &lt;p&gt;
  Comment demander l&amp;#039;aide régionale ?
 &lt;/p&gt;
 &lt;p&gt;
  Les projets sont identifiés dans le cadre de l&amp;#039;élaboration des contrats de canaux.
 &lt;/p&gt;
 &lt;p&gt;
  Nous contacter
 &lt;/p&gt;
 &lt;p&gt;
  Contactez la Direction du Tourisme tourisme&amp;#64;grandest.fr &amp;#43;33 (0)3 87 33 67 21
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f20-soutien-au-developpement-du-tourisme-fluvial-/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>165814</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_2.2_DESTINATIONS_approuve_2026.pdf&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le GAL Loire est constitué de trois destinations touristiques, le Roannais au nord, le Forez au centre et le 
+Pilat au sud, qui partagent des caractéristiques communes :  &lt;/p&gt;&lt;p&gt;− Elles s’appuient sur un patrimoine riche et l’offre pleine nature y est un marqueur important ;&lt;/p&gt;&lt;p&gt;− Elles tendent vers un tourisme quatre saisons durable, respectueux de l’environnement ;&lt;/p&gt;&lt;p&gt;− Elles valorisent des offres expérientielles et le slow tourisme ;&lt;/p&gt;&lt;p&gt;− Leur clientèle est principalement composée de visiteurs issus des bassins urbains de la Région 
+AURA (Lyon, Saint-Etienne, Clermont-Ferrand). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Face à cette convergence, des enjeux communs ont donc pu être définis, notamment dans le cadre d’une 
+amélioration de la notoriété du territoire du GAL et de ses destinations. Dans ce cadre, le présent appel 
+à projets vise à permettre au GAL de soutenir des projets visant à structurer ses destinations. 
+Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Faciliter l’accueil des visiteurs par une communication simple et claire  &lt;/p&gt;&lt;p&gt;− Donner envie de visiter les destinations par une promotion qui correspond à l’offre  &lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Prise en compte de la sobriété des projets au regard de la consommation des ressources&lt;/p&gt;&lt;p&gt;− Analyse de l’intégration des effets du changement climatique dans la définition du projet&lt;/p&gt;&lt;p&gt;− Sensibiliser les visiteurs et usagers&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’objectif du GAL dans le cadre du présent appel à projets est de soutenir la structuration et la 
+promotion des 3 destinations identifiées que sont :&lt;/p&gt;&lt;p&gt;− Le Forez&lt;/p&gt;&lt;p&gt;− Le Pilat&lt;/p&gt;&lt;p&gt;− Le Roannais&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les opérations soumises à cet AAP devront s’inscrire au moins à l’une de ces échelles ou couvrir un 
+territoire plus large.&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets innovants suivants :&lt;/p&gt;&lt;p&gt;− Accompagner les professionnels et prestataires touristiques dans leur engagement dans des 
+démarches de tourisme durable ;&lt;/p&gt;&lt;p&gt;− Développer des produits touristiques correspondant aux attentes de la clientèle et la 
+commercialisation des offres touristiques locales ;&lt;/p&gt;&lt;p&gt;− Structurer et cibler la communication et la promotion des destinations identifiées.&lt;/p&gt;&lt;p&gt;Les projets innovants et de tourisme durable s’apprécieront au regard de la grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/p&gt;&lt;p&gt;− Les actions d’animation ;&lt;/p&gt;&lt;p&gt;− Les actions de communication ;&lt;/p&gt;&lt;p&gt;− Les formations ;&lt;/p&gt;&lt;p&gt;− Les études ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;− La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;− La création et diffusion culturelle et artistique.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Mobilité active : désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_self"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Accès aux services
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q47" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets devront se déployer au minimum à l’échelle de l’une des 3 destinations citées dans 
+la partie descriptif du présent appel à projets. Un argumentaire devra être fourni par le porteur 
+de projet et validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets de développement des produits touristiques devront répondre aux attentes de la 
+clientèle. Un argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » :&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.&lt;/p&gt;&lt;p&gt;Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques)) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les véhicules motorisés thermiques et/ou électriques (hors véhicules répondant à la définition de 
+mobilité active ou permettant exclusivement de développer l’accessibilité des publics empêchés) ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/structurer-les-destinations-touristiques-ligeriennes-pour-ameliorer-leur-notoriete-2/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>166052</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique).&lt;/p&gt;
+&lt;p&gt;Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide CIMA Espaces valléens est destiné à soutenir des territoires de projets qui ont été retenus dans le cadre de l&amp;#039;appel à manifestation d&amp;#039;intérêt &amp;#34;Espaces valléen&amp;#34;. L&amp;#039;aide vise à répondre aux enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;h5&gt;Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;Ce dispositif est destiné à soutenir des territoires de projets regroupant les enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt;
+&lt;h5&gt;Hors Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma inter régional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les thématiques sont larges :&lt;/strong&gt;&lt;br /&gt; bois et forêt, pastoralisme, activités de pleine nature&lt;/p&gt; &lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/espaces-valleens</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/page-intermediaire/espaces-valleens?tx_eannuaires_pi2%5Bbacklink%5D=https%3A%2F%2Fwww.maregionsud.fr%2Fvos-aides%2Fdetail%2Fespaces-valleens&amp;cHash=f8e2b68dcdbef704bcd60ce35716f11e</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-le-tourisme-toutes-saisons-des-vallees-de-montagne/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>164785</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou le développement d’activités touristiques de sites culturels ou patrimoniaux ligériens</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Innovation et transitions pour le tourisme culturel</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le développement de la filière du tourisme culturel et patrimonial est inscrit comme l’une des priorités du Schéma régional de développement du tourisme et des loisirs 2022-2028. A travers cet appel à projets, la Région souhaite développer tout le potentiel touristique du patrimoine culturel emblématique de la Région en accompagnant les acteurs économiques du tourisme culturel dans leurs projets innovants et leurs transitions (numérique et écologique).&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;Qui peut en bénéficier ?&lt;/strong&gt; &lt;br /&gt;Cet appel à projets s’adresse aux propriétaires et exploitants (personnes physiques ou morales publiques et privées) de sites culturels et patrimoniaux déjà ouverts au public ou souhaitant s’ouvrir à une activité touristique régulière adossée à leur activité principale de site culturel.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Pour quels projets ?&lt;/strong&gt;&lt;br /&gt;Les dimensions touristiques et culturelles doivent obligatoirement être présentes dans les projets et chaque projet devra répondre à au moins l’une des thématiques suivantes :&lt;br /&gt;- Innovation : projet proposant une innovation de produit, de procédés ou un regard renouvelé sur le patrimoine,&lt;br /&gt;- Numérique : usage des technologies numériques au profit de l’amélioration des visites (réalité augmentée, outils immersifs et sonores, digitalisation du parcours de visite), &lt;br /&gt;- Transition écologique/durabilité : investissements pour une expérience durable/écologique du visiteur (actions de développement des mobilités douces pour l’accès au site, outils de sensibilisation à la transition écologique…) ou pour le fonctionnement écologique de l’établissement (actions pour la meilleure gestion des déchets, de l’eau, de l’énergie, des achats, du bruit, de l’air, de l’intégration paysagère).&lt;/p&gt;
+&lt;p&gt;Les catégories de projets suivants sont éligibles à cet AAP :&lt;br /&gt;• Création d’un nouveau produit touristique culturel innovant, une nouvelle expérience patrimoniale de visite, appropriation de nouveaux usages et de nouvelles technologies &lt;br /&gt;• Création ou amélioration significative d’aménagements et équipements d’espaces dédiés à l’accueil du public (espaces pédagogiques, d’accueil du public, accessibilité, accueil de cyclotouristes, petite restauration…).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Quels critères d’éligibilité ?&lt;/strong&gt; &lt;br /&gt;Le site culturel/patrimonial devra :&lt;br /&gt;• Présenter une qualité architecturale ou patrimoniale remarquable,&lt;br /&gt;• Disposer d’un potentiel touristique basé sur une offre structurée,&lt;br /&gt;• Proposer ou souhaiter proposer une activité marchande ou une billetterie,&lt;br /&gt;• Etre ouvert ou comptant ouvrir au moins 6 mois par an à l’issue du projet, et pendant les vacances scolaires (exclusion possible des vacances de Noël).&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Entreprises&lt;/p&gt;&lt;p&gt;Particuliers&lt;/p&gt;&lt;p&gt;Collectivités - Institutions - GIP&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES DE SOUTIEN FINANCIER&lt;/strong&gt;&lt;br /&gt;Thématique de projet Plancher de dépenses subventionnables (HT) Plafond de dépenses subventionnables (HT) Taux de subvention Prêt régional&lt;br /&gt;Création d’un produit touristique culturel innovant. Engagement significatif vers les transitions écologiques ou numériques. 5 000 € 100 000 € 40 % En complément ou non d’une subvention et selon le besoin financier, un prêt régional (cf dispositif Pays de la Loire AGIR Tourisme) pourra être proposé.&lt;br /&gt;Création ou amélioration significative d’aménagements et équipement d’espaces dédiés à l’accueil du public. 5 000 € 100 000 € 30 %&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;MONTANT DE L&amp;#039;AIDE&lt;/strong&gt;&lt;br /&gt;L’aide régionale se matérialise sous forme d’une subvention. L’attribution d’un prêt régional complémentaire est possible et sera conditionné à l’attribution d’un prêt bancaire au minimum d’un même montant. Ces possibilités de financement ne sont pas cumulables avec d’autres financements régionaux pour un même projet, sur un même objet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;MODALITES DE DEPOT DU DOSSIER&lt;/strong&gt;&lt;br /&gt;La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/innovation-et-transitions-pour-le-tourisme-culturel</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_TCP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;entreprise et de l&amp;#039;innovation&lt;br /&gt; Service Accompagnement des entreprises&lt;br /&gt; Pôle Tourisme&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Hélène LEROY&lt;br /&gt; tourisme&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 51 71&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innovation-et-transitions-pour-le-tourisme-culturel/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>30/03/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>164099</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le renforcement et la structuration de l'offre touristique durable du Calaisis</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  5</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention &lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 € &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer l’attractivité touristique du territoire tout au long de l’année&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer les coopérations et les échanges entre les territoires de la zone littorale et l’arrière-pays du Calaisis&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’émergence d’offres touristiques durables sur le territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer de l’emploi et de l’activité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Attirer la clientèle locale&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Capter la clientèle de passage et prolonger le séjour des touristes&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner l’obtention de distinctions et labels des professionnels et des lieux d’hébergement&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Développer l’offre d’activités de plein air (vélo, marche à pied, randonnées, activités équestres et fluvestres)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter la visibilité des lieux d’accueil touristique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la qualité de l’accueil touristique et de la promotion du territoire par la mise en réseau de professionnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Monter des projets de coopérations inter territoires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Expérimenter des formes d’accueil touristique et de loisirs&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/971973b9-b8e7-4b9d-af73-ee3e702d9f30/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 5&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour être éligible le projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement .&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Pour être éligible le porteur de projet doit être accompagné par une structure d&amp;#039;accompagnement type Chambres consulaires, BGE, Galillée...&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/53ad699c-2195-48e3-8c6f-ae830225e274/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 5&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-accompagner-le-renforcement-et-la-structuration-de-loffre-touristique-durable-du-calaisis/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD50" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>162939</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Avec sa démarche d’attractivité amorcée depuis 2019, le territoire des Coëvrons poursuit la valorisation des atouts du territoire. Ce dernier possède un patrimoine historique, naturel et bâti riche et marqué par des sites emblématiques et des espaces naturels diversifiés. Doté de propositions culturelles abondantes et d’un tissu associatif dynamique, le territoire des Coëvrons fait preuve d’un dynamisme culturel avéré.&lt;/p&gt;&lt;p&gt;L’enjeu est de renforcer l’appropriation de cette richesse patrimoniale et culturelle par les populations résidentes, de la faire connaitre à tous et de renforcer l’ancrage local des propositions culturelles.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Promouvoir le territoire par son offre touristique et patrimoniale&lt;/p&gt;&lt;p&gt;- Préserver, animer et valoriser le patrimoine naturel, historique et culturel&lt;/p&gt;&lt;p&gt;- Proposer de nouvelles offres touristiques et patrimoniales&lt;/p&gt;&lt;p&gt;- Renforcer l’offre touristique et patrimoniale accessible toute l’année&lt;/p&gt;&lt;p&gt;- Qualifier l’offre touristique et patrimoniale via des labels&lt;/p&gt;&lt;p&gt;- Contribuer à l’animation culturelle sur l’ensemble du territoire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Entretien et restauration du patrimoine&lt;/li&gt;&lt;li&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/li&gt;&lt;li&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/li&gt;&lt;li&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/li&gt;&lt;li&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/li&gt;&lt;li&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/li&gt;&lt;li&gt;- Actions de promotion du territoire&lt;/li&gt;&lt;li&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/li&gt;&lt;li&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/li&gt;&lt;li&gt;- Développement de formes culturelles innovantes&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;- Entretien et restauration du patrimoine&lt;/p&gt;&lt;p&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/p&gt;&lt;p&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/p&gt;&lt;p&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/p&gt;&lt;p&gt;Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/p&gt;&lt;p&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/p&gt;&lt;p&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/p&gt;&lt;p&gt;- Actions de promotion du territoire&lt;/p&gt;&lt;p&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/p&gt;&lt;p&gt;Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/p&gt;&lt;p&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/p&gt;&lt;p&gt;- Développement de formes culturelles innovantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Technologies numériques et numérisation
+Tiers-lieux
+Artisanat
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables-1/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD51" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>156148</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les aménagements, équipements et hébergements à vocation touristique</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>AMÉNAGEMENTS, ÉQUIPEMENTS ET HÉBERGEMENTS À VOCATION TOURISTIQUE</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 40</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>si les investissements visent à obtenir la certification "Ecolabel européen Hébergement touristique" ou "NF Environnement - Sites de visite" et pour la végétalisation des sites et hébergements existants</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner la création, l&amp;#039;amélioration, l&amp;#039;extension ou la réhabilitation de sites, d&amp;#039;aménagements et d&amp;#039;hébergements touristiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Equipement public
+Bâtiments et construction
+Paysage</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme tous statuts
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;opérations éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aménagements de sites et équipements visant à développer les filières identitaires de la destination Seine-Maritime :
+  &lt;/strong&gt;
+  Itinérances, savoir-faire et produits locaux, tourisme de nature et loisirs de pleine nature, tourisme culturel et patrimonial (Ex : outils de mesure de la fréquentation des itinéraires, aménagements et développement de services le long des itinéraires, aménagements des sites de visite, préservation paysagère des sites...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aménagements de sites et équipements visant à développer les filières
+   contributives :
+  &lt;/strong&gt;
+  Tourisme littoral et balnéaire, tourisme fluvial et de croisière, tourisme urbain, tourisme d&amp;#039;affaires (Ex : pontons d&amp;#039;accostage, aménagements de fronts de mer, aménagements pour l&amp;#039;accueil de séminaires...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signalétique et information touristique :
+  &lt;/strong&gt;
+  Signalétique d&amp;#039;information touristique, construction ou réhabilitation d&amp;#039;un office de tourisme, borne d&amp;#039;accueil, point d&amp;#039;information itinérant.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Hébergements à vocation touristique (création, amélioration, extension, réhabilitation) :
+  &lt;/strong&gt;
+  Hébergements de groupe (gîtes de groupe, auberges de jeunesse, villages vacances, gîtes d&amp;#039;étapes) - Hôtellerie de plein air (terrains de camping classés, parcs résidentiels de loisirs, aires de bivouac et aires naturelles de camping) - Aires de camping-cars
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Végétalisation des sites et des hébergements à vocation
+   touristique existants
+   (bâti et abords immédiats) :
+  &lt;/strong&gt;
+  Plantations d&amp;#039;essences locales, semis, mise en place de paillage, désimperméabilisation des sols
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études préalables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions immobilières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de gros et second œuvre réalisés par des entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériaux et équipements achetés par le maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais d&amp;#039;architecte ou de maîtrise d&amp;#039;œuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais facturés par l&amp;#039;AFNOR pour la certification Ecolabel européen – Hébergements touristiques ou NF Environnement – Sites de visite
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de
+   dépenses :
+   3.500€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de
+   dépenses :
+   500.000€
+   HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tout renouvellement de matériel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les panneaux de signalétique routière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition et le renouvellement du mobilier de signalisation directionnelle sur les itinéraires (balises de jalonnement et autres types de balisage)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/amenagements-equipements-et-hebergements-a-vocation-touristique/</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0784-modele/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>05/12/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>156154</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'obtention ou au renouvellement du label « Tourisme et Handicap »</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>OBTENTION DU LABEL « TOURISME ET HANDICAP »</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner le développement du label « Tourisme &amp;amp; Handicap » en Seine- Maritime. Aider au financement d&amp;#039;aménagements permettant d&amp;#039;obtenir ou de renouveler ce label voire de l&amp;#039;étendre à d&amp;#039;autres pictogrammes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Handicap
+Equipement public
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme tous statuts
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition immobilière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux réalisés par des entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériaux et équipements achetés par le maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais d&amp;#039;architecte ou de maîtrise d&amp;#039;œuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements adaptés pour les hébergements touristiques (campings, aires de camping-cars...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond de dépenses :
+ &lt;/strong&gt;
+ 30.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le solde de la subvention sera versé après obtention ou renouvellement du label ou obtention des pictogrammes supplémentaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations proposées devront faire l&amp;#039;objet d&amp;#039;une pré-évaluation obligatoire à l&amp;#039;obtention du label pour 2 handicaps a minima.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les sites de visites doivent être ouverts au public au moins 50 jours dans l&amp;#039;année.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/obtention-du-label-tourisme-et-handicap/</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/43ec-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>160865</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir le territoire via l’activité touristique et écotouristique</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 3</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les patrimoines naturel et bâti dans un développement vertueux, y compris au travers du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Structurer le secteur touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer la qualité et de l&amp;#039;offre d&amp;#039;hébergement dans le secteur du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+  Sur le tourisme, elle se situera dans les interventions répondant à un manque identifié dans le diagnostic, tant en matière d&amp;#039;hébergement (en particulier collectif, durable, tourisme vert) que dans la structuration touristique du territoire, via des études, actions de marketing territorial, applications numériques, coopérations...
+ &lt;/span&gt;
+ &lt;span&gt;
+  Le &amp;#43; LEADER sur le tourisme : impulser une dynamique autour de la problématique de l&amp;#039;hébergement sur le territoire, coordonner les initiatives, accompagner les démarches de marketing territorial en cours
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une attractivité touristique renforcée
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;offre d&amp;#039;hébergements permettant de couvrir des zones en sous-présence et parallèlement de s&amp;#039;adresser à un public non ou peu couvert
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;une offre touristique tournée vers une approche durable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;emplois touristiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la création, réhabilitation, aménagements d&amp;#039;hébergement touristique durable
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+  (individuel ou collectif) visant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  - à valoriser et/ou préserver des ressources, du patrimoine ou de l&amp;#039;offre touristique locale
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - et/ou à résorber des biens vacants recensés dans les politiques d&amp;#039;habitat dégradé.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien aux actions de communication, de promotion et de marketing territorial à l&amp;#039;échelle intercommunale et en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création d&amp;#039;applications numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  ayant une dimension intercommunale, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités. Les études doivent être en lien avec la thématique de la fiche-action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Engagement dans une démarche qualité (labélisation, certification, classement supérieur) en complément de l&amp;#039;investissement matériel
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Pour les projets économiques, une étude de marché montrant les retombées économiques et la pérennité du projet devra être transmise
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Innovation, créativité et recherche
+Equipement public
+Logement et habitat
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c921-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD54" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>141292</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Cohésion Territoriale pour la modernisation des infrastructures touristiques</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Cohésion Territoriale : financer la modernisation des infrastructures du tourisme</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Prêt</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité locale, entreprise publique locale, etc.) et vous souhaitez revaloriser le patrimoine touristique de votre territoire en le dotant de nouvelles infrastructures ? Vous pouvez bénéficier d&amp;#039;un prêt de la Banque des Territoires pour financer votre projet de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre de prêt est mobilisable pour tout projet d&amp;#039;infrastructures de long terme qui vise à moderniser les équipements de votre territoire, ou correspondant à des immobilisations lourdes et relevant du secteur du tourisme (hôtellerie, thalassothérapie, parc de loisir, etc.). Nous vous accompagnons grâce au Prêt Cohésion Territoriale sur 25 ans et plus, et le taux est indexé sur celui du Livret A.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-cohesion-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cohesion_territoriale_psat</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/430a-financer-vos-projets-de-modernisation-dequipe/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>119912</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Développer et mettre en valeur le tourisme artisanal sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Destination France</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez développer une offre touristique durable autour de la valorisation des produits et savoir-faire artisanaux proposés localement afin de renforcer le rayonnement, l&amp;#039;attractivité et la valeur ajoutée de votre territoire, dans le respect de l&amp;#039;environnement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les chambres de métiers et de l&amp;#039;artisanat interviennent pour valoriser le patrimoine artisanal :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de diagnostic et recensement des activités et savoir-faire du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration du patrimoine artisanal au côté du patrimoine naturel et du patrimoine culturel dans l&amp;#039;offre et les parcours touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des entreprises artisanales dans le développement de la visite d&amp;#039;entreprise, l&amp;#039;accueil d&amp;#039;une clientèle touristique, les démonstrations de savoir-faire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des entreprises artisanales dans le développement de pratiques numériques et notamment l&amp;#039;amélioration de leur visibilité en ligne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;une offre d&amp;#039;ateliers culinaires autour de produits locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du territoire au travers d&amp;#039;événements consacrés aux savoir-faire (salon et journées des métiers d&amp;#039;art, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création de parcours touristiques pour découvrir l&amp;#039;artisanat, le savoir-faire et les produits locaux
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b35-copie-14h37-developper-et-mettre-en-valeur-le/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>92609</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le déploiement des outils et projets numériques au service du développement touristique</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 10 K€ par projet dans la limite de 50 K€ par an</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dans le cadre du Schéma Régional de Développement du Tourisme et des Loisirs adopté lors de l&amp;#039;Assemblée plénière du 30 juin 2017, priorité a été notamment donnée aux équipements et aménagements touristiques structurants d&amp;#039;intérêt régional mais également aux investissements touristiques d&amp;#039;intérêt local dans le cadre d&amp;#039;un aménagement touristique équilibré du territoire.
-[...2 lines deleted...]
- A ce titre, pourront être financés dans le cadre de ces dispositifs :
+ Les acteurs du tourisme, afin de mieux répondre aux attentes des visiteurs et renouveler les expériences de découverte des sites et lieux qu&amp;#039;ils promeuvent ou gèrent, doivent s&amp;#039;adapter et proposer des solutions innovantes pour contribuer à bâtir le tourisme de demain.
+En matière d&amp;#039;attractivité touristique et d&amp;#039;outil de découverte, le numérique a un rôle fort à jouer et est indispensable pour le renforcement de l&amp;#039;attractivité des sites touristiques du Vaucluse.
+Le Département souhaite fournir des services innovants et de qualité aux touristes et accompagner financièrement les EPCI, OT et OTI dans leurs projets de développement numériques afin de stimuler l&amp;#039;innovation au sein de la filière du tourisme.
+L&amp;#039;usage du numérique devra par ailleurs aider les acteurs du secteur touristique à intégrer plus rapidement des innovations utiles à leur développement dans la période post-épidémie Covid 19.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets de mise en place d&amp;#039;outils de découverte et de valorisation numérique,  applications numériques ou parcours numériques individualisés ou collectifs (sites intérieurs ou extérieurs).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les aménagements et équipements touristiques et projets de destination d&amp;#039;intérêt régional :
-[...16 lines deleted...]
-  Les investissements touristiques d&amp;#039;intérêt local dont l&amp;#039;objectif est d&amp;#039;assurer un aménagement touristique équilibré du territoire.
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme communaux ou intercommunaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Montant :
-[...3 lines deleted...]
- Taux d&amp;#039;intervention en faveur des aménagements et équipements touristiques et projets de destination d&amp;#039;intérêt régional :
+  Une attention particulière sera portée :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...104 lines deleted...]
-      <c r="AA60" s="1" t="inlineStr">
+  Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;articulation du projet avec les acteurs du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la dimension durable du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d7b5-soutenir-le-deploiement-des-outils-et-projets/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-[...163 lines deleted...]
-      <c r="A62" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>90797</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Soutenir les activités des sites de visite, de loisirs et de pleine nature</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      Cette aide accompagne les maîtres d&amp;#039;ouvrages privés et publics dans leurs offres d&amp;#039;activités de sites de visite, de loisirs et de pleine nature ainsi que la diversification des établissements thermaux.
     &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   renforcer l&amp;#039;attractivité des territoires en développant l&amp;#039;activité et la qualification des sites de visites, des équipements de loisirs et de pleine nature, des équipements régionaux structurants et la diversification économique des établissement thermaux à l&amp;#039;aide du thermoludisme.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une priorité sera donnée aux filières touristiques prioritaires : agritourisme, œnotourisme, pêche, préhistoire, glisse...
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -10380,61 +11442,61 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Entreprises
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Collectivités territoriales
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Etablissements publics
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    SCI exlus
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Intensité de l&amp;#039;aide : les montants sont précisés pour chaque type d&amp;#039;activité dans la rubrique &amp;#34;critères d&amp;#039;éligibilité&amp;#34;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions suivantes sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1) Site de visite, de loisirs et de pleine nature
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Aménagements ludiques et/ou pédagogiques favorisant l&amp;#039;accueil, la découverte et l&amp;#039;interprétation muséographique/scénographique (de savoir-faire, industriel, scientifique, technique, mémoriel, culturel et patrimonial...) réalisés dans le cadre d&amp;#039;un projet global permettant l&amp;#039;enrichissement de l&amp;#039;expérience de visite et destiné à une clientèle touristique notamment pour les filières touristiques prioritaires.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Dépenses éligibles : équipements d&amp;#039;accueil individuel ou collectif et ceux liés au déploiement de l&amp;#039;activité (hors magasin de vente directe), paysagement, outils d&amp;#039;interprétation, aménagement d&amp;#039;accessibilité, aménagement ludique et/ou pédagogique, optimisation énergétique et prestations extérieures de conseil.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Obligations : adhérer à l&amp;#039;Office de Tourisme local, s&amp;#039;engager à maintenir l&amp;#039;activité pendant au moins 5 ans, préciser la stratégie marketing de l&amp;#039;établissement, démontrer l&amp;#039;équilibre économique de l&amp;#039;opération, ouvrir a minima 5 mois dans l&amp;#039;année.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie directe sont exclus.
@@ -10488,66 +11550,66 @@
   &lt;li&gt;
    Thermoludisme : 20% maximum d&amp;#039;un montant de dépenses éligibles HT plafonné à 1 000 000 €
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Une majoration de 5% maximum pourra être opérée pour les projets implantés sur un territoire très vulnérable.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Montant minimum des travaux : 50 000 € (20 000 € pour l&amp;#039;agritourisme et l&amp;#039;œnotourisme)
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Tourisme halieutique : 30 % maximum des dépenses TTC
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/activites-des-sites-de-visite-de-loisirs-et-de-pleine-nature</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Limoges (départements 87-23-19)
 &lt;/p&gt;
 &lt;p&gt;
  Direction du tourisme
 &lt;/p&gt;
 &lt;p&gt;
  27, boulevard de la Corderie
 &lt;/p&gt;
 &lt;p&gt;
  CS 3116
  &lt;br /&gt;
  87031
                                                     Limoges Cedex 1
 &lt;/p&gt;
 &lt;p&gt;
  05 55 45 00 30
 &lt;/p&gt;
 &lt;p&gt;
  Site de Poitiers (départements 79-86-17-16)
 &lt;/p&gt;
 &lt;p&gt;
  Direction du tourisme
 &lt;/p&gt;
@@ -10561,8695 +11623,4531 @@
                                                     Poitiers Cédex
 &lt;/p&gt;
 &lt;p&gt;
  05 49 55 77 00
 &lt;/p&gt;
 &lt;p&gt;
  Site de Bordeaux (départements 33-24-47-40-64)
 &lt;/p&gt;
 &lt;p&gt;
  Direction du tourisme
 &lt;/p&gt;
 &lt;p&gt;
  14, rue François de Sourdis
 &lt;/p&gt;
 &lt;p&gt;
  CS 81383
  &lt;br /&gt;
  33077
                                                     Bordeaux cedex
 &lt;/p&gt;
 &lt;p&gt;
  05 57 57 83 09
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f299-activites-des-sites-de-visite-de-loisirs-et-d/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E63" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>163599</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Créer, diversifier et moderniser des sites de visites et des activités de loisirs</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Création, diversification et modernisation des sites de visites et des activités de loisirs</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
-[...3797 lines deleted...]
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H85" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette aide soutient les projets de création, diversification et modernisation de sites de visites ou d&amp;#039;activités de loisirs : lieu patrimonial, équipement récréatif et de loisirs, activité de pleine nature, etc.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la création, diversification et modernisation de sites et/ou d’activités marchandes.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer l’attractivité des territoires en développant l’activité, la qualification et la diversification des sites de visites, des équipements de loisirs et activités de pleine nature, à vocation économique pour les territoires en carence à destination de clientèles touristiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Intervention :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 500 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 10% à 20% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur, isolation de toiture).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second oeuvre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements d’accueil liés au déploiement de l’activité : outils d’interprétation, aménagements d’accessibilité, aménagements ludiques ou pédagogiques, aménagements paysagers.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisé avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Matériel (canoés, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de jeux de hasard et d’argent.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs motorisées.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en Régie directe.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis de matériaux seuls et devis inférieur à 500€ HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs dont la clientèle touristique (clientèle venue hors département) est inférieure à 50%.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics ou privés&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les SCI, Entreprises individuelles, auto-entrepreneurs, association sans salarié ainsi que les entreprises dont le capital est détenu par une holding basée hors du territoire national sont inéligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les projets d’aménagement de sites ou d’activités non marchands dont la clientèle touristique (clientèle venue hors département) est inférieur à 50%, sont inéligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra avoir une période d&amp;#039;ouverture minimum de 6 mois  par an non consécutifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra maintenir une activité de minimum 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le porteur de projet devra fournir un diagnostic énergétique et une étude de marché et de positionnement en cas de création d&amp;#039;activité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/creation-diversification-et-modernisation-des-sites-de-visites-et-des-activites-de-loisirs</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet avant tout dépôt de demande de subvention.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/creation-diversification-et-modernisation-des-sites-de-visites-et-des-activites-de-loisirs/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-      <c r="A86" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>162646</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Innover en rééquilibrant une offre touristique qui consolide l’identité du territoire</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 3 - Innover en rééquilibrant une offre touristique qui consolide l’identité du territoire</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 80 000 €</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;« On est tous un peu touriste chez soi ». Cet enjeu trouve un écho, avec l’évolution des pratiques touristiques (familles urbaines le temps d’un week-end), des choix de vie (tourisme prospectif en quête d’un nouveau cadre de vie) et de la quête de sens (fier de son territoire, de sa biodiversité, de ses valeurs, de son histoire).&lt;/p&gt;&lt;p&gt;Il s’agit ici de renforcer l’identité d’un territoire, pour des visiteurs (d’ici et d’ailleurs), qui s’éloignent d’un tourisme de masse (faits de piétinements, d’agacements, de saturation et d’inflation) pour favoriser la recherche de destinations calmes et sereines, qui placent les relations humaines et le rapport à la nature au-dessus du nombre de tickets vendus.&lt;/p&gt;&lt;p&gt;Dans le cadre du Schéma Départemental de développement touristique, il s’agit ici de prendre appui sur la thématique de l’eau (dans sa dimension symbolique, fonctionnelle et environnementale) et les autres versants du patrimoine matériel et immatériel du territoire pour définir une identité du territoire.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Concevoir des produits touristiques innovants qui favorisent entre autres « l’expérience utilisateur », c’est-à-dire la rencontre avec les habitants afin de valoriser les ressources patrimoniales matérielles, naturelles et immatérielles du territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Parcours ludiques, pédagogiques et participatifs&lt;br /&gt;• Visite guidée par des habitants ambassadeurs du territoire&lt;br /&gt;• Espaces et équipements de loisirs récréatifs / sportifs à visée touristique&lt;br /&gt;• Sentiers d’interprétation&lt;br /&gt;• Itinéraires culinaires / gastronomie&lt;br /&gt;• Itinéraires pédagogiques tourisme vert&lt;br /&gt;• Circuits thématiques&lt;br /&gt;• Création de contenus …&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Création ou restauration de lieux en vue d’une mise en tourisme&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Aménagements de sites au potentiel touristique avéré pour le territoire&lt;br /&gt;• Création ou aménagement d’hébergements touristiques ...&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Assurer la promotion de cette offre dans et hors du territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation …&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Renforcer l’offre de services, la signalétique et la communication à proximité de lieux et des itinéraires touristiques&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation&lt;br /&gt;• Communication&lt;br /&gt;• Promotion ...&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et/ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les projets d’hébergements touristiques à fort potentiel économique&lt;br /&gt;- Les aires de camping-cars&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Les projets d’aménagement d’espaces naturels portant un intérêt régional&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA3-Tourisme.pdf</t>
+        </is>
+      </c>
+      <c r="W60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-reequilibrant-une-offre-touristique-qui-consolide-lidentite-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>162525</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Développer une agriculture durable et diversifiée, les circuits courts et le tourisme</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui régénère ses éco-systèmes économiques</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F86" s="1" t="inlineStr">
+      <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H86" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
+      <c r="I61" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L86" s="1" t="inlineStr">
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Développer une agriculture durable et diversifiée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;poursuivre l’accompagnement des exploitants agricoles (conversion, transformation des productions, logistique…) et promouvoir des pratiques vertueuses en lien avec les acteurs (lycée agricole, chambre d&amp;#039;agriculture, syndicats d&amp;#039;exploitants)&lt;/li&gt;&lt;li&gt;encourager les micro-projets agricoles&lt;/li&gt;&lt;li&gt;accompagner la structuration d&amp;#039;une filière d’alimentation durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer des circuits courts, dans tous domaines économiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;valoriser les savoir-faire locaux et les activités économiques existantes sur le territoire&lt;/li&gt;&lt;li&gt;accompagner les projets de production, transformation et vente locale&lt;/li&gt;&lt;li&gt;aider l&amp;#039;installation de nouvelles entreprises innovantes sur le territoire (sortie d&amp;#039;incubateurs/couveuses…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accentuer la mise en tourisme du territoire &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner le développement, l’aménagement, l’animation et la valorisation des sites à vocation touristique&lt;/li&gt;&lt;li&gt;accompagner le développement de l’offre cyclo-touristique du territoire (fléchage, signalétique, étude d’identification des itinéraires, aire de service, communication…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité des acteurs publics et économiques à coconstruire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches visant à rendre plus lisibles l’offre de services publics et privés aux porteurs de projet et aux entreprises (communication, outils numériques...),&lt;/li&gt;&lt;li&gt;soutenir les actions en faveur de l&amp;#039;emploi inclusif auprès des employeurs : emploi des personnes en situation de handicap, insertion professionnelle en situation de travail...&lt;/li&gt;&lt;li&gt;soutenir les démarche d&amp;#039;amélioration de la qualité de vie au travail tenant compte des horaires, de la mobilité, de la garde d&amp;#039;enfants, de la parité, du logement...&lt;/li&gt;&lt;li&gt;soutenir les initiatives renforçant le lien apprentissage/formation/entreprises/territoires&lt;/li&gt;&lt;li&gt;accompagner l’émergence d’une offre de formation adaptée aux enjeux industriels locaux&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Handicap
 Egalité des chances
 Cohésion sociale et inclusion
 Santé
 Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P86" s="1" t="inlineStr">
+      <c r="P61" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q86" s="1" t="inlineStr">
+      <c r="Q61" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ligne directe : 02 46 59 15 45&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Standard : 02 46 59 15 40&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif-1/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G87" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>160371</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Développer une offre culturelle et touristique valorisant les atouts du territoire</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...58 lines deleted...]
-      <c r="S87" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J62" s="1" t="inlineStr">
+        <is>
+          <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les milieux naturels de qualité (Site Ramsar Marais Vernier-Risle maritime, tourbière d&amp;#039;Heurteauville, réserve de l&amp;#039;estuaire de la
+ &lt;/span&gt;
+ Seine...), les forêts, les paysages des boucles de Seine et plateaux (méandres, coteaux, champs de lin, clos-masures...), les agglomérations patrimoniales (Pont-Audemer, Rives-en-Seine, Cormeilles, La Bouille), le patrimoine bâti (abbayes, châteaux et manoirs...), les savoir-faire passés et actuels (arboriculture, chaumières, artisans, tannerie, passé maritime et industriel...) sont autant de ressources pour la vie culturelle et d&amp;#039;atouts pour le tourisme. Le territoire bénéficie d&amp;#039;une vie associative riche de laquelle émane des manifestations culturelles variées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les changements sociétaux récents offrent une opportunité pour le développement d&amp;#039;un tourisme familial et de proximité. Le programme
+ &lt;/span&gt;
+ LEADER Seine Normande souhaite encourager l&amp;#039;ancrage local des propositions culturelles et touristiques, afin qu&amp;#039;elles soient un moyen d&amp;#039;une meilleure connaissance du territoire et qu&amp;#039;elles profitent aux excursionnistes comme aux habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectif stratégique : Valoriser les ressources du territoire
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Objectifs opérationnels
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Le développement d&amp;#039;un tourisme responsable valorisant le territoire
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renfort d&amp;#039;une offre culturelle innovante et intégrée au territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER interviendra sur les actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui au développement de la consommation locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la structuration de filières locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au développement du recyclage, du réemploi et de l&amp;#039;économie circulaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les porteurs de projets publics doivent faire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Normande</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-seine-normande.fr/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Emma EL AOUNI, chargée de mission animation LEADER
+&lt;/p&gt;
+&lt;p&gt;
+ 02 76 27 88 55
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  emma.elaouni&amp;#64;leader-seine-normande.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>karine.lecroq@leader-seine-normande.com</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8bc6-valoriser-les-ressources-du-territoire-en-cir/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD62" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...148 lines deleted...]
-      <c r="G89" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>143351</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet en matière d'équipements ou de stratégies touristiques</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;p&gt;
-[...75 lines deleted...]
-&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;équipement ou de stratégies touristiques pour donner des conseils de 1er niveau (conseils administratifs, réglementaires et techniques).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X89" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau sur la gestion, l&amp;#039;exploitation, la commercialisation, la promotion d&amp;#039;un équipement touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition d&amp;#039;une stratégie touristique
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- tourisme&amp;#64;nouvelle-aquitaine.fr
-[...148 lines deleted...]
- Vous pouvez prendre contact afin de connaître les démarches à effectuer.
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>http://www.inge43.fr</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57f-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G91" s="1" t="inlineStr">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>111716</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le sport et les loisirs pour tous (contrat départemental d'animation)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Sport et loisirs pour tous - contrat départemental d'animation</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...6 lines deleted...]
-      <c r="H91" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;p&gt;
-[...25 lines deleted...]
-      <c r="O91" s="1" t="inlineStr">
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communautés de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;agglomérations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes ou syndicats mixtes labellisés stations sports nature
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le contrat départemental d&amp;#039;animation est un dispositif qui s&amp;#039;adresse aux regroupements de communes (excepté pour les communes ou syndicats mixtes labellisés stations sports nature). Les quatres grands domaines d&amp;#039;intervention sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le sport, avec soutien à la pratique des activités de pleine nature non motorisée, à la création et au maintien des écoles multisports (EMS) pour les jeunes, à la pratique sportive diversifiée et tout public (hors contexte fédéral).&lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éducation à l&amp;#039;environnement et au développement durable autour de la compréhension, de la connaissance et de la
+protection des milieux (sachant que les activités de nature peuvent être
+utilisées comme moyen d’immersion dans les milieux naturels) et de l’éducation
+éco citoyenne.&lt;p&gt;&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt; l&amp;#039;été actif et solidaire avec pour objectifs le maintien et l’amélioration de cette opération qui offre à la population locale des animations encadrées de qualité ; poursuite et renforcement des collaborations inter-territoires. Critères de labellisation des sites été actif : l’opération doit être portée (maîtrise d&amp;#039;ouvrage) par un EPCI, dans le respect du cahier des charges départemental annexé au dossier de demande de labellisation.&lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement du fonctionnement des stations sports nature sur la la fonction d’accueil. Le site internet dédié aux sports de nature (https://sportsdenature16.lacharente.fr/) permet une large diffusion de l’information mais ne remplace pas l’accueil physique sur site pour informer et orienter les usagers. Ainsi, une dotation plafonnée à 6 000,00 € par station peut être mobilisée dans le cadre de ce dispositif et contribuer à financer 50% maximum d’un poste d’accueil / coordination durant 4 mois. Ces emplois saisonniers peuvent notamment être accessibles aux étudiants.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention maximale accordée à chaque EPCI est plafonnée et répartie en fonction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de la population : 70%
+ &lt;/li&gt;
+ &lt;li&gt;
+  de la superficie : 30%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide en fonctionnement des stations sports nature est indépendante de ce calcul.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires:
-[...1 lines deleted...]
-&lt;/p&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Les actions éligibles doivent être basées sur la sensibilisation, la pratique et l’éducation&lt;/p&gt;&lt;p&gt;Ces notions s’entendent dans la mesure où le public concerné est actif et acteur et qu’il bénéficie d&amp;#039;un vis-à-vis pédagogique adapté&lt;/p&gt;&lt;p&gt;Les actions éligibles peuvent concerner tous les publics : enfants et jeunes, adultes, familles ; locaux, Charentais, voire touristes pour l’été actif&lt;/p&gt;&lt;p&gt;Les actions éligibles doivent être accessibles à tous et pour cela elles devront prendre en compte les notions d&amp;#039;équité sociale et de solidarité. La traduction de ces objectifs s&amp;#039;évaluera au travers :&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;p&gt;
-[...17 lines deleted...]
-  Les SCI sont exclues du champ des aides.
+  de la politique tarifaire et de la mobilisation des dispositifs d&amp;#039;aides aux usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  de l&amp;#039;accessibilité pour les publics relevant d&amp;#039;un handicap qu&amp;#039;il soit physique ou mental
+ &lt;/li&gt;
+ &lt;li&gt;
+  de la prise en compte de l&amp;#039;enclavement géographique et des problématiques de mobilité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Les budgets doivent correspondre à l&amp;#039;action proprement dite : frais d&amp;#039;encadrements, matériel spécifique au projet, déplacements...
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention du Département est au maximum égale au financement affecté à chaque action par le bénéficiaire et dans la limite de l&amp;#039;enveloppe financière mobilisable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque bénéficiaire d&amp;#039;un CDA doit fournir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  25% maximum
-[...12 lines deleted...]
- : investissements intérieur ou extérieur, de confort (chauffage, isolation, sanitaires, décoration, mobiliers, traitement paysager, économie d&amp;#039;énergie) ainsi que les frais d&amp;#039;étude et d&amp;#039;honoraires concourant à la réalisation des actions.
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  une délibération de la collectivité approuvant le bilan N-1 et le projet pour l&amp;#039;année N
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bilan qualitatif et quantitatif par fiche action de l&amp;#039;année N-1
+ &lt;/li&gt;
+ &lt;li&gt;
+  le budget réalisé par fiche action de l&amp;#039;année N-1
+ &lt;/li&gt;
+ &lt;li&gt;
+  le projet par fiche action de l&amp;#039;année N
+ &lt;/li&gt;
+ &lt;li&gt;
+  le budget prévisionnel du projet par fiche action de l&amp;#039;année N
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : le programme d&amp;#039;actions est travaillé lors de différentes réunions de travail avant d&amp;#039;être transposé dans les fiches action du projet N.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, après la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
-[...102 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/contrat_departemental_animation.pdf</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Grâce à son marché d&amp;#039;ingénierie, l&amp;#039;ANCT accompagne les territoires ayant un projet touristique à établir un diagnostic de l&amp;#039;offre et la demande existantes ou potentielles et à structurer un plan d&amp;#039;actions. Dans certains cas un accompagnement plus complet incluant aussi de l&amp;#039;expertise technique juridique et foncière peut être organisé en complément.
-[...181 lines deleted...]
-  ccas&amp;#64;avranches.fr
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt du dossier sur le portail Subventions16 : avant fin avril de l&amp;#039;année en cours.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Sport - Contrat départemental d&amp;#039;animation
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service sports et activités de pleine nature ; Tél. : 05 16 09 72 44&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5678-favoriser-le-sport-et-les-loisirs-pour-tous-c/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>162309</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’émergence d’une offre innovante, diversifiée et différenciante de tourisme durable en montagne</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région</t>
-[...50 lines deleted...]
-      <c r="N94" s="1" t="inlineStr">
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accompagner l’émergence d’une offre innovante, diversifiée et différenciante de tourisme durable en montagne (activités de pleine nature, bien-être et ressourcement, découverte du territoire, de ses savoir-faire, valorisation de ses sites remarquables, de ses hébergements montagnards dont les refuges, de son histoire, en lien avec les ressources agricoles, paysagères...).&lt;/p&gt;
+&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt; &lt;p&gt; Collectivités&lt;/p&gt;
+ &lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;h5&gt;Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;Ce dispositif est destiné à soutenir des territoires de projets regroupant les enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt;
+&lt;h5&gt;Hors Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma inter régional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les thématiques sont larges :&lt;/strong&gt;&lt;br /&gt; bois et forêt, pastoralisme, activités de pleine nature&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Les partenaires de la CIMA : &lt;/strong&gt;&lt;br /&gt; l&amp;#039;Etat, les Régions Provence-Alpes-Côte d&amp;#039;Azur et Rhône-Alpes, l&amp;#039;agence de l&amp;#039;eau Rhône-Méditerranée-Corse et l&amp;#039;Agence de l&amp;#039;environnement et de la maîtrise de l&amp;#039;énergie.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Tourisme
-Transition énergétique
-[...3 lines deleted...]
-      <c r="O94" s="1" t="inlineStr">
+Espace public
+Biodiversité
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2019</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
-[...48 lines deleted...]
-          <t>published</t>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/espaces-valleens</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/convention-interregionale-du-massif-des-alpes/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-      <c r="A95" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>163027</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
-      <c r="C95" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°2 : Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...4 lines deleted...]
-          <t>Subvention
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière
+Subvention
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
+      <c r="J66" s="1" t="inlineStr">
         <is>
           <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Développer une offre touristique durable en cohérence avec les ressources du territoire et les aspirations des touristes&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Développer une itinérance touristique responsable&lt;/h3&gt;&lt;h4&gt;Adaptation des aménités touristiques du territoire au tourisme itinérant&lt;/h4&gt;&lt;p&gt;Les aménités de l&amp;#039;espace rural (paysages, sites, forêts, cours d’eau, produits locaux, exploitations agricoles, patrimoines…) constituent de forts facteurs d’attractivité mais aussi la « scène » d’une activité en plein essor, l’itinérance. Les demandes de pratiques d’itinérance pédestre, cyclo, équestre et fluviale permettent de constituer une offre touristique de découvertes, des expériences de rencontres très recherchées par les clientèles. Cette offre d’itinérance est pleinement durable car constituée de mobilités douces appréciée et utilisée par les habitants (y compris parfois pour des déplacements « domicile-travail »). Toutefois cela reste une offre à améliorer : jalonnements sentiers, circuits, offre d’interprétation, cohérences des circuits, signalétique, présence de services (pour les vélos par exemple) …&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement de services proposant des séjours touristiques décarbonés (ou à faible impact)&lt;/h4&gt;&lt;p&gt;Pour répondre aux enjeux climatiques et énergétiques et aux attentes des clientèles de plus en plus sensibles sur ces sujets, les gestionnaires du tourisme et les professionnels doivent construire des offres de séjours touristiques décarbonés et peu consommateurs d’énergie. Des projets innovants peuvent émerger pour améliorer l’intermodalité, les recours mobilités douces, les éco-hébergements, les activités avec une faible empreinte écologique. Des calculateurs sont disponibles (Good Planet, Green Tripper) pour expérimenter des initiatives de mesures locales&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Valoriser les atouts culturel, patrimoniaux et les savoir-faire du territoire&lt;/h3&gt;&lt;h4&gt;Valorisation de la présence de l’eau et amélioration de son accessibilité&lt;/h4&gt;&lt;p&gt;L’eau est fortement présente sur le territoire de la CASE. S’il existe déjà des offres touristiques et de loisirs (croisière promenade à la découverte des moulins et impressionnistes / musée de la Batellerie, parc de Léry-Poses et ses plages…), l’itinérance fluviale, les activités nautiques, la baignade, la pêche sont autant de domaines dans lesquels le territoire est déjà engagé mais qui restent porteurs d’un fort potentiel de développement en coopération avec les territoires voisins.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Amélioration de la visibilité des patrimoines et des savoir-faire&lt;/h4&gt;&lt;p&gt;Le territoire est riche de ses patrimoines et savoir-faire mais ils peuvent gagner en visibilité, en mise en cohérence et en mise en tourisme. Le développement de circuits, l’amélioration de la médiation et de l’interprétation, la mise en réseau des acteurs sont autant de leviers qui pourront être soutenus par le GAL.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Renforcement du lien culture-tourisme&lt;/h4&gt;&lt;p&gt;L’offre culturelle sur le territoire est une offre conséquente et présente sur l’ensemble du territoire tant en milieu urbain que rural (lecture publique, enseignement musical spectacle vivant, patrimoine, musique, arts plastiques, cinéma, etc.). La culture doit donc pouvoir constituer une offre touristique majeure pour le territoire. Les Patrimoines (avec approche ludique et numérique via l’application « Seine Eure s’imagine », les évènements (festivals, expositions…), les musées et sites, les résidences d’artistes, les créations sont autant d’opportunités pour ouvrir encore plus la culture vers les habitants et les touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement de l’évènementiel dans sa dimension éco-responsable&lt;/h4&gt;&lt;p&gt;Modestes ou conséquents de nombreux évènements remplissent l’agenda du territoire et constituent des facteurs d’attractivité importants pour la destination. Mais le champ de l’évènementiel est grandement améliorable dans ses impacts ; gestion des déchets, modalités d’accessibilité, consommation énergétique, protection des milieux, accessibilité sociale et inclusive… Autant de sujets qui peuvent donner lieu à des projets inventifs.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Renforcer, diversifier et accompagner la qualification et la diversification des offres touristiques&lt;/h3&gt;&lt;h4&gt;Développement d’une offre de restauration et d’hébergement durable&lt;/h4&gt;&lt;p&gt;Pour une offre touristique durable il est impératif de chercher à améliorer l’offre de restauration et d’hébergements. Cela peut passer par le renforcement des circuits courts et la valorisation des produits locaux (en lien avec l’alimentation – axe 1 mais aussi produits artisanaux et écoconstruction pour les hébergements). Les professionnels doivent être sensibilisés, formés et accompagnés sur les potentiels d’utilisation des produits locaux, sur des pratiques plus économes en énergie, sur la gestion des déchets et de l’eau, sur les offres liées aux mobilités douces pour leurs clients.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Adaptation des offres aux différents publics&lt;/h4&gt;&lt;p&gt;Un tourisme véritablement durable doit adapter son offre à la diversité des publics et porter une attention particulière aux publics en situation de handicap et aux publics en situation de précarité. Cet objectif doit s’articuler avec la démarche en cours de diagnostic sur l’accessibilité Handicap mené par la CASE en partenariat avec les acteurs institutionnels et associatifs concernés. De vraies marges de progrès existent pour améliorer l’accessibilité, en particulier de l’offre patrimoniale, mais aussi sur l’itinérance, pour les publics en situation de handicap et pour les familles (présence seniors et enfants), par exemple. Enfin, la question de l’accessibilité tarifaire doit, autant que possible, être prise en compte pour que certaines activités soient ouvertes à plus de touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des opérateurs dans les démarches de qualification et d’optimisation de leurs services&lt;/h4&gt;&lt;p&gt;De nombreux labels existent (culturels et patrimoniaux/ l’accueil, la qualité et le bien-être / alimentaires / environnementaux…) qui jouent un rôle de certification de qualité, de reconnaissance pour le client. Mais les professionnels ont besoin d’être informés et accompagnés pour choisir les labels qui sont les plus pertinents et efficaces au regard de leurs activités et spécificités. Le GAL doit faciliter ces démarches d’engagement mais en privilégiant les labels cohérents avec la stratégie locale de développement (écolabels, accueil vélo, tourisme et handicap…).&lt;/p&gt;&lt;h4&gt;Amélioration de la communication et de la promotion pour la rendre plus efficiente&lt;/h4&gt;&lt;p&gt;Les actions de communication et de promotion doivent gagner en lisibilité, en cohérence et en efficience. C’est par un travail partenarial, par des gouvernances innovantes que la progression pourra se mettre en œuvre. Le GAL peut jouer un rôle important de facilitateur et d’initiateur de projets qui y contribueront.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P95" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q95" s="1" t="inlineStr">
+      <c r="Q66" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=Le%20programme%20LEADER%20(Liaisons%20Entre,est%20%C3%A0%20sa%20sixi%C3%A8me%20programmation.</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>flavien.andre@seine-eure.com</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-une-offre-touristique-rurale-diversifiee-innovante-et-decarbonee/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD66" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-      <c r="A96" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>163181</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'attractivité touristique orientée vers la culture maritime et la biodiversité</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...8 lines deleted...]
-      <c r="I96" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;De par son ancrage territorial et sa culture maritime, les activités de production
 de la pêche et de la conchyliculture constituent un atout important pour
 l’attractivité touristique du Calvados. Ainsi, les producteurs sont nombreux à
 souhaiter ouvrir leurs portes aux activités touristiques pour trouver de
 nouveaux débouchés pour leurs produits, mais également pour donner une image
 plus réelle de leur métier. Le patrimoine maritime naturel et historique y
 compris gastronomique répondent également à ces nouvelles attentes de tourisme
 qualitatif et durable.&lt;font face="Arial, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Communication&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Réaliser
      des supports de communication sur les savoir-faire, les métiers, les modes
      de production et de transformation  &lt;/li&gt;
  &lt;li&gt;Développer des outils de communication /
      transmission d’information sur la biodiversité&lt;/li&gt;
  &lt;li&gt;Soutenir les publications de mise en valeur du
      patrimoine maritime et les travaux de recherche y concourant&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;strong&gt; Etude&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Etudier la pertinence d’un projet avant son
      déploiement&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Actions de développement&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Ouvrir et adapter les structures professionnelles
      au tourisme d’entreprises&lt;/li&gt;
  &lt;li&gt;Développer des animations professionnelles à
      portée territoriale et touristique&lt;/li&gt;
  &lt;li&gt;Créer des sites de valorisation de la culture
      maritime fixes ou mobiles&lt;/li&gt;
  &lt;li&gt;Développer des animations sur les territoires
      remarquables (RNN, Natura 2000, PNR…)&lt;/li&gt;
  &lt;li&gt;Soutenir la restauration de bâtiments navals ou
      d’autres sites appartenant au patrimoine maritime historique du territoire&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;strong&gt; Mise en réseau&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Créer une offre touristique globale autour de la
      mer à l’échelle du GALPA&lt;/li&gt;
  &lt;li&gt;Mettre en réseau les acteurs maritimes&lt;/li&gt;
  &lt;li&gt;Coopérer avec des territoires extérieurs
      répondant à la stratégie du GALPA et permettant d’apporter une plus-value
      au territoire &lt;font face="Arial, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses
 conformes au décret fixant les règles nationales d’éligibilité des dépenses
 dans le cadre des programmes cofinancés par les FESI dont notamment : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Dépenses de personnel&lt;/li&gt;
  &lt;li&gt;Coûts directs en lien avec
      l’opération dont :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Travaux et
 investissements matériels&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Acquisitions
 ou locations de matériel&lt;/li&gt;&lt;li&gt;Frais de
 communication, d’évènementiel&lt;/li&gt;&lt;li&gt;Prestations
 externes&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Coûts indirects : Un taux
 forfaitaire de 15% des frais de personnel directs éligibles correspondant aux
 coûts indirects liés à l’opération (frais de fonctionnement internes à la
 structure)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les
 projets de coopération uniquement, les frais de déplacement, d’hébergement et
 de restauration seront également éligibles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront
 pas éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Les projets existants ne
      proposant pas de renouvellement ou d’évolution significative&lt;/li&gt;
  &lt;li&gt;Les dépenses de fonctionnement
      courantes des structures, en dehors du forfait sur les dépenses de
      personnel&lt;/li&gt;
  &lt;li&gt;Les investissements immobiliers&lt;/li&gt;
  &lt;li&gt;Les travaux et études portant
      sur les hébergements touristiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les porteurs de projet
 devront donc apporter un autofinancement compris entre 20 et 50%. &lt;/p&gt;&lt;p&gt;Le seuil plancher
 d’intervention du FEAMPA et de la Région est fixé à 5 000 €.&lt;/p&gt;&lt;p&gt;Le plafond d’aide FEAMPA
 maximum est lui fixé à 40 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Margaux Marie&lt;/strong&gt;&lt;br /&gt;
 &lt;strong&gt;Email : &lt;a href="mailto:galpa-calvados&amp;#64;calvados.fr" target="_self"&gt;galpa-calvados&amp;#64;calvados.fr&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;
 &lt;strong&gt;Téléphones : 06 59 48 87 24&lt;/strong&gt; / &lt;strong&gt;02 31 57 18 06&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>galpa-calvados@calvados.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-diversification-des-metiers-de-la-peche-et-de-laquaculture-1/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Département du calvados</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>20/08/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G97" s="1" t="inlineStr">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>140724</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’attractivité et le rayonnement économique et touristique des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Agence de développement 04</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...27 lines deleted...]
-      <c r="N97" s="1" t="inlineStr">
+Région</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil Amont : pour cibler les enjeux du projet et son impact sur le territoire. Données de l&amp;#039;Observatoire touristique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet et financière : pour accompagner le pilotage et la gestion globale du projet tout en faisant le lien avec les partenaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise Technique : pour gérer les aspects techniques spécifiques à un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de Concertation : mobilisation du réseau partenarial
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Livraison aux EPCI des données touristiques : bilans de saisons et annuels.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune de Lauzet Ubaye pour le projet d&amp;#039;usine d&amp;#039;embouteillage d&amp;#039;eau de source (proposition modèle économique, identification de source de financement)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Management de la destination Verdon : coordination et chef de filat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des projets européens comme délégataire (PITEM MITO – plan intégré thématique &amp;#34;Modèles Intégrés pour le Tourisme Outdoor&amp;#34;)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Tourisme
-Espace public
-[...5 lines deleted...]
-      <c r="O97" s="1" t="inlineStr">
+Transition énergétique
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>http://www.investinalpesdehauteprovence.com</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agence de Développement 04
+&lt;/p&gt;
+&lt;p&gt;
+ Contact : 8 rue Bad Mergentheim – Immeuble François Mitterand BP 80170
+&lt;/p&gt;
+&lt;p&gt;
+ 04990 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 31 57 29
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:info&amp;#64;ad04.fr" target="_self"&gt;
+  info&amp;#64;ad04.fr
+ &lt;/a&gt;
+ /
+ &lt;a href="mailto:eco&amp;#64;ad04.fr" target="_self"&gt;
+  eco&amp;#64;ad04.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d9c2-renforcer-lattractivite-et-le-rayonnement-eco/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>103568</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer des potentialités touristiques d'un territoire et aider à la structuration d'un plan d'actions</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement
+Destination France</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement en ingénierie - Diagnostic des potentialités touristiques d'un territoire et aide à la structuration dun plan d'actions comportant des propositions en matière de com</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
+Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="S98" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Grâce à son marché d&amp;#039;ingénierie, l&amp;#039;ANCT accompagne les territoires ayant un projet touristique à établir un diagnostic de l&amp;#039;offre et la demande existantes ou potentielles et à structurer un plan d&amp;#039;actions. Dans certains cas un accompagnement plus complet incluant aussi de l&amp;#039;expertise technique juridique et foncière peut être organisé en complément.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Requalification touristique de l&amp;#039;anse de Peyrefite ; Appui en ingénierie juridique et financière pour la ré-orientation de l&amp;#039;offre de la station Hautacam vers des activités de 4 saisons.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Porteur de projet public ; déficit d&amp;#039;ingénierie locale ; besoin amont identifié.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Préfet de département ou délégué territorial adjoint de l&amp;#039;ANCT dans le département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>amelie.jouandet@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f90c-diagnostiquer-des-potentialites-touristiques-/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-      <c r="A99" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>162369</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Limiter les impacts des mouillages et garantir le développement durable des activités et du tourisme nautique sur notre territoire</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Mouillages organisés -"Sauvons nos Posidonies"</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région apporte un appui technique et financier aux projets de mouillages organisés, répondant à un enjeu environnemental (préservation des fonds marins côtiers).&lt;br /&gt; &lt;br /&gt; Afin de limiter les impacts des mouillages et garantir le développement durable des activités et du tourisme nautique sur notre territoire, la Région accompagne ainsi les projets de mouillage en intervenant prioritairement sur :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les projets de Zones de Mouillage et d’Equipement Légers – ZMEL (petite et grande plaisance) ;&lt;/li&gt; 	&lt;li&gt;les coffres de mouillage (grande plaisance / navires de croisière de moyen tonnage).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Structures gestionnaires d&amp;#039;Aires Marines Protégées&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Opération située sur des sites présentant des enjeux écologiques réels, identifiés dans les secteurs à enjeux de la Stratégie de gestion des mouillages pour la petite et la grande plaisance et de la Stratégie de gestion durable des sites de plongée relevant du Document Stratégique de Façade&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P99" s="1" t="inlineStr">
+      <c r="P70" s="1" t="inlineStr">
         <is>
           <t>09/10/2023</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opération située sur des sites présentant des enjeux écologiques réels, identifiés dans les secteurs à enjeux de la Stratégie de gestion des mouillages pour la petite et la grande plaisance et de la Stratégie de gestion durable des sites de plongée relevant du Document Stratégique de Façade&lt;/p&gt; &lt;p&gt;Dépôt des demandes en ligne, sur le lien indiqué&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/mouillages-organises-sauvons-nos-posidonies</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
+      <c r="W70" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_SNP_MOUILLAGE/depot/simple</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mouillages-organises-sauvons-nos-posidonies/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H100" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>162840</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain: Amélioration de la desserte des lycées et des îles de loisirs</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...109 lines deleted...]
-      <c r="S100" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La Région renforce la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;L’aide est intégrée à l’article 3 du dispositif « maîtrise de la mobilité » dont les bénéficiaires sont : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;É&lt;/span&gt;&lt;span&gt;tat,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation maximale sera égale à 70% de la dépense HT supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation financière de la Région s’applique aux opérations d’infrastructure visant à favoriser la desserte par les transports en commun des grands établissements régionaux suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les lycées d&amp;#039;enseignement général, technologique et professionnel et les établissements d&amp;#039;éducation spéciale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les îles de loisirs.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Peuvent être soutenus : les aménagements de voirie en faveur des transports en commun, dans un périmètre de 300m autour des accès principaux de ces établissements.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs-1/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-[...412 lines deleted...]
-      <c r="E103" s="1" t="inlineStr">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>163892</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations culturelles à vocation touristiques sur la destination Blois - Chambord - Val de Loire</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de soutien aux manifestations culturelles à vocation touristique</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Châteaux (Syndicat mixte)</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d'aide est variable en fonction des dépenses prévisionnelles</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le fonds de soutien aux manifestations touristiques du Pays des Châteaux aide à soutenir les manifestations publiques ou privées, qui concourent à l’attractivité et au rayonnement du territoire du Pays des Châteaux. Les recettes de ce fonds de soutien proviennent de la collecte de la taxe de séjour, les évènement soutenus doivent donc être à vocation principalement touristique, et mettre en valeur un ou des patrimoines (culturel, naturel, historique, gastronomique, savoir-faire…)&lt;/p&gt;&lt;p&gt;Cette aide s’adresse à tous types de maîtres d’ouvrage dont la manifestation se déroule sur le périmètre du Pays des Châteaux : associations, porteurs de projets privés, collectivités territoriales et groupements (EPCI).&lt;/p&gt;&lt;p&gt;Les évènement sont éligibles toute l&amp;#039;année. Attention a bien respecter les périodes de dépôt des dossiers.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avril : Vote des subventions pour les événements d’Avril à Octobre : dossiers déposés avant le 15 février&lt;/li&gt;&lt;li&gt;Septembre : Vote des subventions pour les évènements d’Octobre à Avril : dossiers déposés avant le 15 juillet&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;enveloppe globale du dispositif est voté en Mars (Vote du Budget du Pays des Châteaux par le Comité Syndical), les dossiers  sont instruits par le Bureau du Pays des Châteaux.&lt;/p&gt;&lt;p&gt;L’aide est versée à l’issue de la manifestation, sur présentation du bilan de la manifestation et du bilan comptable. Dans l’hypothèse où les réalisations seraient inférieures aux prévisions, la subvention serait réduite au prorata.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Festival de musique ou de théâtre en plein air, concert, exposition, etc...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Critères d’éligibilité : &lt;span&gt;Pour bénéficier d’une subvention du Pays des Châteaux, les manifestations doivent impérativement répondre aux critères suivants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;manifestation se déroulant sur minimum une des 89 communes du Pays des Châteaux&lt;/li&gt;&lt;li&gt;bénéficier obligatoirement du concours d’autres collectivités, institutions ou programmes…&lt;/li&gt;&lt;li&gt;manifestation mettant en valeur un ou des patrimoines (culturel, naturel, historique, gastronomique, savoir-faire…)&lt;/li&gt;&lt;li&gt;manifestation qui vise à la fois un public touristique et local&lt;/li&gt;&lt;li&gt;importance de la stratégie de communication et du relais-média (au minimum avoir une stratégie régionale)&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Critères supplémentaires d’appréciation des dossiers : Au-delà des critères d’éligibilité obligatoires ci-dessus, les élus valoriseront plusieurs aspects, notamment :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Les événements se déroulant sur plusieurs jours générant des nuitées touristiques&lt;/li&gt;&lt;li&gt;Les événements mettant en avant plusieurs communes du Pays des Châteaux permettant de mieux diffuser les flux touristiques&lt;/li&gt;&lt;li&gt;Les éco-manifestations répondant aux chartes mise en place sur chaque territoire, proposant des produits locaux et mettant en place un système de tri des déchets ou du co-voiturage&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Critères d’exclusion :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Les manifestations à caractère philanthropique ou caritatif sont exclues.&lt;/li&gt;&lt;li&gt;Les manifestations d’ores et déjà soutenues financièrement par l’Office de Tourisme Intercommunautaire de Blois – Chambord – Val de Loire sont exclues.&lt;/li&gt;&lt;li&gt;Les manifestations votives (ou assimilées) ainsi que les manifestations à caractère prioritairement commercial (marchés, foires…) sont exclues.&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DES CHÂTEAUX</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/tourisme/les-manifestations</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr"&gt;Lucie MORIN&lt;/p&gt;&lt;p dir="ltr"&gt;Chargée de mission Tourisme &lt;/p&gt;&lt;p dir="ltr"&gt;Tél. : 02 54 46 09 10 ou 06 88 22 65 34              &lt;/p&gt;&lt;p dir="ltr"&gt;Courriel : &lt;a target="_self"&gt;tourisme&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>developpement@paysdeschateaux.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-manifestations-culturelles-a-vocation-touristiques-sur-la-destination-blois-chambord-val-de-loire/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD72" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2024</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>154976</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Aider au maintien et au développement des établissements scolaires publics du 1er degré, des locaux périscolaires et des accueils de loisirs</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>ÉTABLISSEMENTS SCOLAIRES PUBLICS DU 1ER DEGRÉ, LOCAUX PÉRISCOLAIRES ET ACCUEILS DE LOISIRS</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>- Taux ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - Dispositif concerné par les bonifications environnementale et insertion</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au maintien et au développement des établissements de l&amp;#039;enseignement public du 1er degré, de leurs locaux d&amp;#039;animation, des garderies périscolaires, des accueils de loisirs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d&amp;#039;investissement pour l&amp;#039;achat d&amp;#039;un bâtiment (suivi ou non de travaux), la construction, l&amp;#039;extension ou la réhabilitation d&amp;#039;un bâtiment ayant vocation à en augmenter la valeur ou la durée d&amp;#039;usage (y compris la végétalisation des murs et toitures) à usage scolaire et/ou d&amp;#039;animation, de garderies périscolaires, d&amp;#039;accueil de loisirs, de cantines (y compris leur cuisine si utilisation exclusivement scolaire du 1er degré), &lt;/li&gt;&lt;li&gt;L&amp;#039;aménagement des cours d&amp;#039;école&lt;/li&gt;
+ &lt;li&gt;Les aires de jeux inclusives comportant au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences qu&amp;#039;il soit moteur, auditif, visuel ou mental
+ &lt;/li&gt;
+ &lt;li&gt;Les clôtures et portails (dans le cadre de la sécurisation du site)&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible si leur coût est inférieur à 50% du coût total H.T. du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses concomitantes éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Démolitions et/ou désamiantage liés au projet, (uniquement si accompagnés de travaux de (re)construction, extension, réhabilitation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions de mobilier et de gros matériel fixe (cuisine) uniquement si elles sont liées à un projet de construction, d&amp;#039;extension ou de création,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études d&amp;#039;investissement préalables, ingénierie, assistance à maîtrise d&amp;#039;ouvrage si elles ont fait l&amp;#039;objet d&amp;#039;un mandat dans les 3 ans précédant la date du dépôt de la demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions foncières et / ou bâtimentaires si la date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans les 3 ans précédant la date de dépôt de la demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/etablissements-scolaires-publics-du-1er-degre-locaux-periscolaires-et-accueils-de-loisirs/</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0e3-aider-au-maintien-et-au-developpement-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>154414</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Projeter la destination Blois-Chambord-Val de Loire et ses acteurs vers un tourisme d’avenir</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...10 lines deleted...]
-      <c r="I103" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J103" s="1" t="inlineStr">
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>Montant plancher LEADER : 5 000 € // Montant plafond LEADER : 30 000 €</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Objectifs opérationnels :
 &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser les projets à faible empreinte carbone (dont tourisme pédestre, équestre, « Châteaux à vélo », « Loire à Vélo », etc.)
 &lt;/li&gt;&lt;li&gt;S&amp;#039;inscrire dans la destination Blois – Chambord – Val de Loire et être ambassadeur de cette destination
 &lt;/li&gt;&lt;li&gt;Accompagner la montée en compétence des acteurs du territoire et former à l&amp;#039;offre du territoire
 &lt;/li&gt;&lt;li&gt;Faciliter l&amp;#039;accès au territoire pour les saisonniers (hébergement, transport, etc.)
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Pays des Châteaux a mis à jour sa stratégie touristique en décembre 2021.
 &lt;/p&gt;
 &lt;p&gt;
  11 grands enjeux ont été définis pour la destination touristique Blois-Chambord-Val de Loire avec notamment un nouvel enjeu dédié à la prise en compte du changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  La présente fiche action a pour but de concrétiser cette stratégie :
 &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De tendre vers un tourisme d&amp;#039;avenir
 &lt;/li&gt;&lt;li&gt;D&amp;#039;améliorer la visibilité et l&amp;#039;offre de la destination pour les acteurs locaux, les touristes ou les saisonniers
 &lt;/li&gt;&lt;li&gt;De développer l&amp;#039;économie touristique du territoire
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  De proposer aux habitants d&amp;#039;être ambassadeurs de leur territoire et par conséquent d&amp;#039;accéder à des nouveaux services (navettes touristiques, offre culturelle, ...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mettre en place des itinéraires pédestres / Créer des animations autour des itinéraires
 &lt;/p&gt;
 &lt;p&gt;
  Aménager les sentiers et pistes cyclables pour les adapter aux familles
 &lt;/p&gt;
 &lt;p&gt;
  Permettre le franchissement de la Loire en différents points du territoire (Bac, ...)
 &lt;/p&gt;
 &lt;p&gt;
  Sensibiliser les habitants à la richesse patrimoniale du territoire
 &lt;/p&gt;
 &lt;p&gt;
  Permettre aux jeunes générations de profiter des activités pour les rendre actrices et ambassadrices du territoire
 &lt;/p&gt;
 &lt;p&gt;
  Organiser des journées thématiques auprès des prestataires touristiques et professionnels du tourisme dans une logique d&amp;#039;interconnaissance
 &lt;/p&gt;
 &lt;p&gt;
  Former et accompagner à la montée en compétence sur le tourisme
 &lt;/p&gt;
 &lt;p&gt;
  Réfléchir et investir sur des solutions de logements saisonniers (accueil multifonction, création de logements, état des lieux des logements saisonniers... )
 &lt;/p&gt;
 &lt;p&gt;
  Réfléchir et investir sur des solutions de mobilités douces pour les saisonniers
 &lt;/p&gt;
 &lt;p&gt;
  Mettre en place des services dédiés aux saisonniers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Equipement public
 Réhabilitation
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P103" s="1" t="inlineStr">
+      <c r="P74" s="1" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
-      <c r="Q103" s="1" t="inlineStr">
+      <c r="Q74" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets seront sélectionnés par le Comité de Programmation au regard des critères définis dans la grille d&amp;#039;analyse des projets, conformément aux principes de sélection suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en réseau des acteurs&lt;/li&gt;&lt;li&gt;Echelle d&amp;#039;intervention
 &lt;/li&gt;&lt;li&gt;Caractère innovant et transversal du projet
 &lt;/li&gt;&lt;li&gt;Diversité des publics visés
 &lt;/li&gt;&lt;li&gt;Pérennité du projet
 &lt;/li&gt;&lt;li&gt;Pertinence avec la stratégie du GAL et avec les stratégies de développement régionales et locales existantes&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>PAYS DES CHÂTEAUX</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdeschateaux.fr/leader</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de prétendre à une aide LEADER, merci de contacter l&amp;#039;animateur LEADER pour un premier échange :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt; // 06.32.04.43.15
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>leader@paysdeschateaux.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f83c-projeter-la-destination-blois-chambord-val-de/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD74" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>16/11/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...292 lines deleted...]
-      <c r="G106" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>165821</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine local et les activités touristiques en améliorant les conditions d'accueil des visiteurs du GAL Loire</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Valoriser le patrimoine local et les activités touristiques en améliorant les conditions d'accueil des visiteurs du GAL Loire</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...81 lines deleted...]
-      <c r="S106" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>Ce taux d’aide peut être modulé lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le GAL Loire est constitué de trois destinations touristiques, le Roannais au nord, le Forez au centre et le 
+Pilat au sud, qui partagent des caractéristiques communes :  &lt;/p&gt;&lt;p&gt;− Elles s’appuient sur un patrimoine riche et l’offre pleine nature y est un marqueur important ;&lt;/p&gt;&lt;p&gt;− Elles tendent vers un tourisme quatre saisons durable, respectueux de l’environnement ;&lt;/p&gt;&lt;p&gt;− Elles valorisent des offres expérientielles et le slow tourisme ;&lt;/p&gt;&lt;p&gt;− Leur clientèle est principalement composée de visiteurs issus des bassins urbains de la région 
+AURA (Lyon, Saint-Etienne, Clermont-Ferrand).&lt;/p&gt;&lt;p&gt;Face à cette convergence, des enjeux communs ont donc pu être identifiés tels que :  &lt;/p&gt;&lt;p&gt;− La diversification du tissu touristique autour de valeurs partagées ;&lt;/p&gt;&lt;p&gt;− La montée en gamme de l’offre proposée à la fois par une meilleure structuration de celle-ci 
+et une meilleure valorisation des atouts du territoire ;&lt;/p&gt;&lt;p&gt;− L&amp;#039;amélioration de la capacité d’accueil notamment en prenant en compte tous les types de 
+publics (famille, séniors, personnes en situation de handicap, affinitaires, couples jeunes sans 
+enfants, etc.) ;&lt;/p&gt;&lt;p&gt;− La nécessité de faire redécouvrir le territoire aux habitants en faisant également des sites 
+touristiques des lieux de vie, de loisirs et de rencontre pour les populations locales.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_2.1_VALORISATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Améliorer la médiation et l’accessibilité des sites pour un accueil facilité de tous&lt;/p&gt;&lt;p&gt;− Mettre en valeur et préserver de manière innovante les sites et patrimoines emblématiques&lt;/p&gt;&lt;p&gt;− Faire découvrir le territoire à travers les itinérances&lt;/p&gt;&lt;p&gt;− Garantir une qualité d’accueil&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Prise en compte de la biodiversité dans les projets d’aménagement touristique&lt;/p&gt;&lt;p&gt;− Prise en compte de la sobriété des projets au regard de la consommation des ressources 
+(foncier, eau, énergie…)&lt;/p&gt;&lt;p&gt;− Analyse de l’intégration des effets du changement climatique dans la définition du projet&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets structurants de :&lt;/p&gt;&lt;p&gt;− Valorisation touristique et d’amélioration de conditions d’accueil des visiteurs sur des sites 
+patrimoniaux ;&lt;/p&gt;&lt;p&gt;− Développement de l’offre touristique et d’amélioration de conditions d’accueil des visiteurs en 
+lien avec des sites et activités de pleine nature, des grandes itinérances, des circuits 
+patrimoniaux locaux et leurs connexions entre eux.&lt;/p&gt;&lt;p&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/p&gt;&lt;p&gt;− Les actions d’animation ;&lt;/p&gt;&lt;p&gt;− Les actions de communication ;&lt;/p&gt;&lt;p&gt;− Les formations ;&lt;/p&gt;&lt;p&gt;− Les études ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisitions de matériels et d’équipement ;&lt;/p&gt;&lt;p&gt;− La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;− La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;− Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de développement touristique éligibles au dispositif 7.5.2.5 du FEDER.&lt;/p&gt;&lt;p&gt;Sont inéligibles les projets suivants :&lt;/p&gt;&lt;p&gt;− La création, rénovation ou modernisation d’hébergements touristiques (éligible à l’AAP 2.3) ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel non liées à une 
+activité touristique (éligible à l’AAP 1) ;&lt;/p&gt;&lt;p&gt;− Les initiatives culturelles particulièrement innovantes dont l’objectif principal est la valorisation 
+des centres-bourgs et favorisant le bien-vivre ensemble (éligible à l’AAP 3.1-2) ;&lt;/p&gt;&lt;p&gt;− Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Projet structurant &lt;/strong&gt;: un projet structurant est un projet dont la finalité est de participer à l’attractivité du 
+territoire. Cette notion peut s’apprécier au regard des critères suivants :&lt;/p&gt;&lt;p&gt;− Le périmètre de son rayonnement participant à l’attractivité du territoire ;&lt;/p&gt;&lt;p&gt;− La mise en place des organisations, réseaux ou des outils ayant un impact en termes de synergie
+et de développement pour une communauté, une filière, le territoire ;&lt;/p&gt;&lt;p&gt;− Générer ou appuyer d’autres projets ;&lt;/p&gt;&lt;p&gt;− Fédérer des acteurs locaux d’horizons différents autour d’un objectif commun.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active&lt;/strong&gt; : désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Activité de pleine nature&lt;/strong&gt; : activité physique pratiquée dans un milieu naturel, dont l’exercice présente 
+des risques pris en compte dans l’élaboration des règles encadrant cette pratique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Handicap
+Accès aux services
+Paysage
+Accessibilité
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets concernant des musées devront justifier d’un projet d’établissement ou d’une 
+démarche scientifique et culturelle valide ou en cours d’élaboration. Un justificatif sera 
+demandé au porteur de projet à la demande d’aide.&lt;/p&gt;&lt;p&gt;• Seront éligibles uniquement les projets répondant à la définition des sites et activités présentés
+à l’annexe 1.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à la définition de projet structurant (cf. 1.3. Définition). Un 
+argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;          Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;          Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.&lt;/p&gt;&lt;p&gt;Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les véhicules motorisés thermiques et/ou électriques (hors véhicules répondant à la définition de 
+mobilité active ou permettant exclusivement de développer l’accessibilité des publics empêchés) ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- Les acquisitions de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de gros œuvre nécessaires à la mise hors d’eau et hors d’air ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie, réseaux divers et d’entretien des chemins ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les loyers.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Ce taux d’aide peut être modulé lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide 
+mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en 
+aucun cas excéder celui du présent dispositif. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-le-patrimoine-local-et-les-activites-touristiques-en-ameliorant-les-conditions-d-accueil-des-visiteurs-du-gal-loire/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="107" spans="1:27" customHeight="0">
-[...117 lines deleted...]
-      <c r="A108" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>163170</v>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Une économie locale et touristique diversifiée valorisant les ressources, savoir-faire et acteurs locaux</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F108" s="1" t="inlineStr">
+      <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H108" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I108" s="1" t="inlineStr">
+      <c r="I76" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="J108" s="1" t="inlineStr">
+      <c r="J76" s="1" t="inlineStr">
         <is>
           <t>Aide plancher : 4.000€ / Aide plafond : 60.000€</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays du Bessin dispose d&amp;#039;un tissu économique inégalement réparti et dynamique, fragilisé
 par l&amp;#039;évolution des modes de consommation, la concurrence des grands pôles et, parfois, un
 manque de coopération entre acteurs. Cette fiche vise à soutenir le développement d&amp;#039;une
 économie locale et touristique plus ancrée sur le territoire, en lien avec l&amp;#039;ensemble des
 acteurs.
 La disparité du territoire entre Nord et Sud se fait ressentir dans l’accueil des touristes et le
 nombre de pôles touristiques. Le Sud souffre d’un manque de visibilité et d’attractivité pour
 les touristes étrangers.
 Les opérations accompagnées dans le cadre de cette fiche action sont en cohérence avec 10
 objectifs du SRADDET, notamment développer l’offre de service, sauvegarder les spécificités
 du monde rural, la réduction de l’artificialisation des sols et la gestion des friches, et surtout
 la promotion d’un tourisme durable. Cette fiche action prend également en compte les
 constats du GIEC normand en termes de biodiversité, adaptation aux changements
 climatiques et la pollution de l’air.
 Les actions accompagnées par cette fiche action pourront se faire en partenariat des parcs
 régionaux, offices de tourisme, associations locales.&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner un développement économique et touristique équilibré du territoire.
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Accompagner les projets s&amp;#039;appuyant sur les ressources, savoir-faire et acteur locaux.
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Soutenir le secteur de l&amp;#039;ESS et les démarches d&amp;#039;économie circulaire
 &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Renforcer la connaissance des tissus économiques et touristiques &lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de l&amp;#039;aide : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide plancher : 4.000€&lt;/li&gt;&lt;li&gt;Aide plafond : 60.000€&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Structuration et animation de filières spécifiques au territoire, s&amp;#039;appuyant sur des ressources et savoir-faire locaux ; &lt;/li&gt;&lt;li&gt;Création et animation d&amp;#039;observatoires territoriaux des activités et des friches visant à partager un diagnostic commun
 des besoins et éclairer les décisions ;
 &lt;/li&gt;&lt;li&gt;Réhabilitation et extension de gîtes et hébergements à vocation touristique
 - Réhabilitation et extension de logements pour les personnels saisonniers ;
 &lt;/li&gt;&lt;li&gt;Développement de marchés de producteurs locaux ;
 &lt;/li&gt;&lt;li&gt;Soutien aux projets de tourisme durable ;
 &lt;/li&gt;&lt;li&gt;Création de partenariats entre les sites touristiques majeurs et secondaires ;
 &lt;/li&gt;&lt;li&gt;Adaptation d&amp;#039;une offre existante à l’accueil des cyclotouristes ;
 &lt;/li&gt;&lt;li&gt;Actions favorisant et encourageant le développement de circuits de randonnées pédestres, équestres, trekkings et le
 tourisme à vélo ;
 &lt;/li&gt;&lt;li&gt;Développement de systèmes de billetterie et de réservation en ligne pour les sites touristiques, permettant de réguler
 et réorienter les flux ;
 &lt;/li&gt;&lt;li&gt;Accompagnement des collectivités, entreprises et associations dans leurs démarches d&amp;#039;économie circulaire ;
 &lt;/li&gt;&lt;li&gt;Maintien et développement des activités artisanales et commerciales des centre-bourgs (communes de moins de
 10000 habitants), y compris les activités mobiles.
 &lt;/li&gt;&lt;li&gt;Soutien de la reprise/maintien du dernier commerce du village (collectivités) &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays du Bessin au Virois. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Le projet permet d&amp;#039;accompagner le développement économique touristique équilibré du territoire&lt;br /&gt;&lt;strong&gt;2. &lt;/strong&gt;le projet s&amp;#039;appuie sur les ressources, savoir-faire et acteurs locaux&lt;br /&gt;&lt;strong&gt;3. &lt;/strong&gt;le projet est porté par un acteur de l&amp;#039;ESS et/ou encourage l&amp;#039;économie circulaire&lt;br /&gt;&lt;strong&gt;4. &lt;/strong&gt;Le projet permet de renforcer la connaissance des tissus économiques et touristiques du territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amortissement de biens neufs,&lt;/li&gt;&lt;li&gt;Contribution en nature, &lt;/li&gt;&lt;li&gt;Contrat de crédit-bail,&lt;/li&gt;&lt;li&gt;Bénévolat (dans le cadre d’auto-construction),&lt;/li&gt;&lt;li&gt;TVA (si elle est récupérée par le bénéficiaire),&lt;/li&gt;&lt;li&gt;Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale),&lt;/li&gt;&lt;li&gt;Infrastructures numériques fixes ou mobiles,&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi,&lt;/li&gt;&lt;li&gt;Mise aux normes strictes,&lt;/li&gt;&lt;li&gt;Travaux effectués en régie,&lt;/li&gt;&lt;li&gt;Achat de terrain et de biens immeubles,&lt;/li&gt;&lt;li&gt;Exclusion des retenues de garanties et des aléas (commande publique).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>GAL Pays du Bessin au Virois</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Johanne DELBERGHE&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 11 46&lt;/p&gt;&lt;p&gt;Mathilde BALLIERE&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 18&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:leader.bessinvirois&amp;#64;calvados.fr" target="_blank"&gt;leader.bessinvirois&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>leader.bessinvirois@calvados.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-une-economie-locale-et-touristique-diversifiee-valorisant-les-ressources-savoir-faire-et-acteurs-locaux/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2024</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
-[...188 lines deleted...]
-      <c r="G110" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>159427</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les aménagements urbains liés au bien-être : thermalisme, remise en forme et équipements touristiques des stations</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I110" s="1" t="inlineStr">
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>Dépense minimum subventionnable : 50.000€ HT / Montant maximum d'aide : 30.000€</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une aide pourra être accordée pour la réalisation de travaux d&amp;#039;aménagement urbains liés au thermalisme ainsi que pour la création ou la modernisation d&amp;#039;équipements touristiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets bénéficiant de ces soutiens devront faire apparaître une démarche d&amp;#039;adhésion à la &amp;#34;place de marché départementale&amp;#34; organisée par l&amp;#039;association Landes Attractivité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nature des dépenses subventionnables : aménagements urbains directement liés à l&amp;#039;activité thermale, équipements touristiques, modernisation et équipement des offices de tourisme.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/appui-lattractivite-touristique-0</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
+  tourisme&amp;#64;landes.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ac37-favoriser-les-amenagements-urbains-lies-au-bi/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>154580</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter de bâtiments à usage d’habitats locatifs à vocation non touristique</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Habitat locatif (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 40</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout projet visant à la création, rénovation et réhabilitation de bâtiments à usage d&amp;#039;habitats locatifs à vocation non touristique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Logements dans du patrimoine public
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Reconversion d&amp;#039;un patrimoine communal ou communautaire à des fins de création de logement locatif ou travaux liés à la rénovation et/ou réhabilitation de logements locatifs existants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Construction de logements locatifs
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Construction de logements locatifs dans le cadre de la valorisation de friches existantes en cœur de bourg (à proximité des commerces et des services) ou de dents creuses (en urbanisme, il s&amp;#039;agit d&amp;#039;un espace non construit situé en cœur de bourg et entouré de parcelles bâties, sont donc exclues les zones en extension urbaine), déconstruction, remise en état du terrain et réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Foyers de jeunes travailleurs (FJT)
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les foyers de jeunes travailleurs sont des institutions à but non lucratif qui mettent à la disposition des jeunes de 16 à 30 ans (étudiants, apprentis, stagiaires ou en situation de précarité) qui vivent hors de leur famille un hébergement (chambre et/ou studio) comprenant un ensemble d&amp;#039;installations matérielles, une restauration, ainsi que des moyens qui permettent, directement ou indirectement, de favoriser leur insertion dans la vie sociale.
 &lt;/p&gt;
 &lt;p&gt;
  Ils ont pour mission de favoriser la socialisation des jeunes par l&amp;#039;habitat et par différentes formes d&amp;#039;incitations et d&amp;#039;actions dans des domaines où se forge leur qualification sociale : vie quotidienne, mobilité, emploi, formation, loisirs, culture, etc.
 &lt;/p&gt;
 &lt;p&gt;
  Dans cette phase de transition, il s&amp;#039;agit de rendre possible un parcours résidentiel en créant les conditions d&amp;#039;apprentissage de la vie sociale conduisant à l&amp;#039;autonomie et à la citoyenneté. Le passage en FJT doit donc, par définition, être conçu comme quelque chose de temporaire.
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les seuls travaux préparatoires (démolition, dépollution...) sont éligibles avec engagement de la collectivité pour un projet d&amp;#039;habitat public dans un délai de 5 ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Respect de la réglementation en vigueur, en matière de performance énergétique et d&amp;#039;accessibilité ;
 &lt;/p&gt;
 &lt;p&gt;
  - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
 &lt;/p&gt;
 &lt;p&gt;
  - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
 &lt;/p&gt;
 &lt;p&gt;
  - Bouquet de deux types de travaux énergétiques obligatoire dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
 &lt;/p&gt;
 &lt;p&gt;
  - Pour les logements dans du patrimoine public : gain de 2 étiquettes énergétiques entre avant et après travaux pour les logements classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins ;
 &lt;/p&gt;
 &lt;p&gt;
  - Pour les projets de construction neuve : uniquement dans des friches existantes en cœur de bourg (proximité des services) ou des dents creuses ;
 &lt;/p&gt;
 &lt;p&gt;
  - Pour les FJT : production d&amp;#039;un projet socio-éducatif d&amp;#039;établissement en lien avec la réalisation d&amp;#039;un diagnostic local* intégrant une dimension inclusive (situation de handicap, mixité femmes-hommes...) et présence d&amp;#039;un local permettant d&amp;#039;accueillir des permanences de partenaires dans le domaine de l&amp;#039;insertion ;
 &lt;/p&gt;
 &lt;p&gt;
  *Diagnostic local sur les besoins de logement des jeunes de 16 à 30 ans qu&amp;#039;ils soient en activité professionnelle, demandeurs d&amp;#039;emploi ou en formation (apprenti, alternance, étudiant...)
 &lt;/p&gt;
 &lt;p&gt;
  - Pour les projets d&amp;#039;habitat inclusif : production du projet de vie sociale.
 &lt;/p&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/habitat-locatif-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W110" s="1" t="inlineStr">
+      <c r="W78" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.33.05.97.79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c27-habitat-locatif-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-      <c r="A111" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>158948</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Définir un plan d'implantation de Pôles d'Echanges Multimodaux et leur faisabilité technique à destination des déplacements domicile-travail et touristiques</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité technique à l'installation de différents types de Pôles d'Echanges Multimodaux</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Force d&amp;#039;une expertise et de retours d&amp;#039;expériences sur plusieurs de ses réseaux, PIM Mobility vous propose, en amont de tout déploiement, un accompagnement complet, reprenant vos études et réflexions en cours, en vue de créer des espaces de rétention de voyageur et instaurer une pratique multimodale durable :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification géographique et définition des typologies des sites étudiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des profils voyageurs présents, leur consentement à changer de comportement et leurs besoins de services associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  cartographie des offres de transport présentes, en cours de déploiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faisabilité technique  chiffré
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hubs de mobilité sur des lignes de covoiturage et lignes BHNS/cars express ; aires de services vélo sur des grands itinéraires touristiques, espaces relais vélos en libre service et stationnement vélos en parc d&amp;#039;activités, aires de covoiturage et relais transport en commun, revitalisation et valorisation multimodale de parvis de gare TER.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une collectivités, une entreprise, un syndicat ou un office du tourisme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://pim-mobility.com/contact/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;pim-mobility.com&lt;br /&gt;06 22 45 03 36&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>p.renault@pim-mobility.com</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5313-definir-un-plan-dimplantation-de-poles-dechan/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>PIM Mobility</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>138003</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature ou de loisirs en accompagnant les communes sur la règlementation des boisements</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Réglementation des boisements et reboisements</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>Financement 100% des procédures sous maîtrise d&amp;#039;ouvrage départementale.</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La réglementation des boisements est un outil d&amp;#039;aménagement du territoire mis à la disposition des communes ou des intercommunalités, financé intégralement par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est de favoriser une meilleure répartition entre les terres agricoles, la forêt, les espaces de nature ou de loisirs et les espaces habités en milieu rural, tout en assurant la préservation de milieux naturels ou de paysages remarquables.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle permet de réglementer ou d&amp;#039;interdire les semis et (re)plantations d&amp;#039;essences forestières, hormis les productions d&amp;#039;arbres de noël soumises à des règles spécifiques, les parcs et jardins, les pépinières déclarées comme tel au registre du commerce et des sociétés, les vergers, les haies et alignements d&amp;#039;arbres constitués d&amp;#039;essences feuillues, les plantations pare-neige / anti-congères.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Communes.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Délibération de la commune.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réglementation des boisements sur 198 communes de Haute-Loire.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ouvert à toutes les communes.&lt;/p&gt;&lt;p&gt;Procédure régie par le Code rural et de la pêche maritime (L 126-1 et L126-2).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Les-reglementations-des-boisements.html</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;
+&lt;p&gt;
+ Eloi RONDEAU&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:developpement-durable&amp;#64;hauteloire.fr" target="_self"&gt;eloi.rondeau&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 43 07 11 83
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e006-favoriser-une-meilleure-repartition-entre-les/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>101009</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Innvover en milieu rural sur les thématiques suivantes : développement économique, consommation de produits locaux, préservation du patrimoine agro-environnemental et tourisme</t>
         </is>
       </c>
-      <c r="C111" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes de la Dombes</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H111" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I111" s="1" t="inlineStr">
+      <c r="I81" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 80</t>
         </is>
       </c>
-      <c r="J111" s="1" t="inlineStr">
+      <c r="J81" s="1" t="inlineStr">
         <is>
           <t>Co-financement public obligatoire</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour la période de programmation 2014-2020, le Groupe d&amp;#039;Action Locale (GAL), composé d&amp;#039;élus et d&amp;#039;acteurs locaux, a fait le choix d&amp;#039;axer l&amp;#039;intervention LEADER dans les 4 domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;économie
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;environnement
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;agriculture et la pisciculture
  &lt;/li&gt;
  &lt;li&gt;
   Le tourisme
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour mettre en œuvre cette stratégie, le GAL dispose d&amp;#039;une enveloppe initiale de 1.995.800 € répartie entre les 4 fiches actions suivantes
  &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
   en téléchargement sur cette page
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Des exemples de projets réalisés
  &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
   sur cette page
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Tourisme
 Forêts
 Recyclage et valorisation des déchets
 Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Biodiversité
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>GAL Dombes Saône</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.ccdombes.fr/entreprendre/programme-leader/</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Coordination générale du programme LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laetitia DUCROZET
  &lt;br /&gt;
  territoire&amp;#64;ccdombes.fr
  &lt;br /&gt;
  04 74 61 93 03
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Gestion et animation du programme LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Agathe DESFORET :
  leader&amp;#64;ccdombes.fr
  &lt;br /&gt;
  04 74 61 96 87
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>amelie.quillet@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56ac-innvover-en-milieu-rural-sur-les-thematiques-/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD81" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="112" spans="1:27" customHeight="0">
-[...297 lines deleted...]
-      <c r="A114" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>98917</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Promouvoir l'agritourisme et l'écotourisme</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Agritourisme et tourisme vert - Fiche Actions 2</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Groupe d'action locale (GAL) Nord et Centre de Mayotte</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...8 lines deleted...]
-      <c r="I114" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J114" s="1" t="inlineStr">
+      <c r="J82" s="1" t="inlineStr">
         <is>
           <t>100% (sur remboursement des dépenses du projet)</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide LEADER est un financement des projets qui développe le territoire du GAL. Elle consiste aussi en un accompagnement des porteurs de projet pour le montage du dossier de demande de financement LEADER.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Elle a pour enjeux de:
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Promouvoir l&amp;#039;écotourisme comme moteur de développement économique, et de valorisation et de préservation du patrimoine naturel et culturel.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les impacts attendus sur le territoire sont:
 &lt;/p&gt;
 &lt;p&gt;
  Effets directs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création/amélioration de l&amp;#039;offre en terme de structures d&amp;#039;écotourisme (gites ruraux, chambres d&amp;#039;hôte, restaurants à base de produits locaux etc.)
  &lt;/li&gt;
  &lt;li&gt;
   Développement d&amp;#039;activités de découverte du patrimoine agritouristique (ferme pédagogique, circuit agro-touristique avec visites d&amp;#039;exploitations, ateliers etc.)
  &lt;/li&gt;
  &lt;li&gt;
   Montée en compétence des acteurs de l&amp;#039;écotourisme et de l&amp;#039; agritourisme
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Effets indirects :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement de la filière Tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Augmentation de la fréquentation touristique en zone rurale
  &lt;/li&gt;
  &lt;li&gt;
   Création et pérennisation de postes d&amp;#039;emplois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  pour être éligible, le projet doit correspondre à un des Types d&amp;#039;Opérations (TO) suivant:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   TO 2.1 : Soutien aux actions de formation et de mise en réseau des acteurs de l&amp;#039;agritourisme et de l&amp;#039;écotourisme
  &lt;/li&gt;
  &lt;li&gt;
   TO 2.2 : Soutien à la création et à l&amp;#039;aménagement de structures d&amp;#039;hébergement touristiques
  &lt;/li&gt;
  &lt;li&gt;
   TO 2.3 : Soutien à la création et l&amp;#039;aménagement de points d&amp;#039;accueil et/ou de découverte agritouristique/écotouristique
  &lt;/li&gt;
  &lt;li&gt;
   TO 2.4 : Soutien à la création et l&amp;#039;aménagement de structures de restauration à base de produits locaux
  &lt;/li&gt;
  &lt;li&gt;
   TO 2.5 : Soutien aux actions de promotion, communication et valorisation des actions agritouristiques et écotouristiques.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>GAL Nord et Centre de Mayotte</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://leader-mayotte.yt/wp-content/uploads/2021/05/20200213_FA2.pdf</t>
         </is>
       </c>
-      <c r="W114" s="1" t="inlineStr">
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://leader-mayotte.yt/</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Romain DELARUE
 &lt;/p&gt;
 &lt;p&gt;
  Animateur du GAL Nord et Centre de Mayotte
 &lt;/p&gt;
 &lt;p&gt;
  06.39.65.74.83
 &lt;/p&gt;
 &lt;p&gt;
  adnc.mayotte&amp;#64;gmail.com
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>adnc.mayotte@gmail.com</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/70a5-copie-12h27-developpement-des-circuits-courts/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>GAL Nord et centre de Mayotte</t>
+        </is>
+      </c>
+      <c r="AD82" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="115" spans="1:27" customHeight="0">
-[...105 lines deleted...]
-      <c r="A116" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>155109</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Créer et réaménager des espaces publics favorisant le lien social et les échanges intergénérationnels (parcs, espaces de loisirs, jardins publics etc.)</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Espaces publics de loisirs : parcs et jardins, aires de jeux, espaces sport-santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H116" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création et réaménagement d&amp;#039;espaces publics favorisant le lien social et les échanges intergénérationnels : parcs, espaces de loisirs et jardins publics pouvant inclure des équipements tels qu&amp;#039;une aire de jeux, un espace sport-santé, un mini-golf, un arboretum, un skate park, une aire extérieure de street workout et fitness (combinaison de gymnastique et de musculation) ...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    présence d&amp;#039;un écologue pour la conception et la réalisation du projet, projet de renaturation d&amp;#039;un espace public (opération pour restaurer un meilleur état écologique des sites pour favoriser le cycle de l&amp;#039;eau en réduisant le ruissellement, favoriser la biodiversité et réduire les îlots de chaleur, ...), définition d&amp;#039;une gestion différenciée des espaces et/ou identification d&amp;#039;un périmètre de non intervention, mise en place d&amp;#039;une action de suivi de la faune et la flore sur le site pour mesurer l&amp;#039;impact du projet, réduction de places de stationnement en cœur de bourg, installation d&amp;#039;équipements relatifs aux mobilités douces (bornes de recharges, casiers, abri-vélos couverts, station de gonflage, abri-piétons, points d&amp;#039;eau), utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;espace public, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales...), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    présence d&amp;#039;une aire de jeux 100% inclusive, présence d&amp;#039;une aire de fitness s&amp;#039;adressant à différents publics : seniors pour prévenir leur perte d&amp;#039;autonomie, les personnes nécessitant de la rééducation, les sportifs pour entretenir leur forme, les personnes à mobilité réduite, présence d&amp;#039;équipements adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), signalétique adaptée, participation usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espaces verts
 Espace public</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  1 - Les propositions d&amp;#039;aménagement devront s&amp;#039;appuyer sur une analyse de la situation existante identifiant les points noirs à régler et les atouts de l&amp;#039;espace à valoriser ;
 &lt;/p&gt;
 &lt;p&gt;
  2 - Le projet d&amp;#039;aménagement devra traiter à la fois les enjeux de circulations des différents usagers de l&amp;#039;espace tout en travaillant un paysagement de qualité permettant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau, l&amp;#039;utilisation des essences locales, ...
 &lt;/p&gt;
 &lt;p&gt;
  3 - L&amp;#039;ensemble des conditions d&amp;#039;éligibilité présenté induit la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre pluridisciplinaire ou un maître d&amp;#039;œuvre s&amp;#039;appuyant sur des études pré-opérationnelles ou mobilisant des compétences externes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concernant l&amp;#039;aménagement d&amp;#039;une aire de jeux :
  &lt;/strong&gt;
  cette dernière devra être accessible à tous les enfants quelle que soit leur singularité (Cf guide-conseil sur les aires jeux inclusives en document joint).
 &lt;/p&gt;
 &lt;p&gt;
@@ -19330,540 +16228,310 @@
    Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement).
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-publics-de-loisirs-parcs-et-jardins-aires-de-jeux-espaces-sport-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W116" s="1" t="inlineStr">
+      <c r="W83" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ddd0-espaces-publics-de-loisirs-parcs-et-jardins-a/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="117" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G117" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>159426</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement du thermalisme</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Etudes et recherches en matière de tourisme de santé</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...290 lines deleted...]
-      <c r="H119" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J119" s="1" t="inlineStr">
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
         <is>
           <t>Montant maximum d'aide : 15.000€</t>
         </is>
       </c>
-      <c r="K119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L119" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une aide pourra être accordée pour la réalisation d&amp;#039;études ayant pour objet la validation médicale et scientifique du thermalisme, le diagnostic des équipements thermaux, la conception et le développement de pilotes relatifs aux soins thermaux et aux dérivés de l&amp;#039;eau thermale et du péloïde.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N119" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S119" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X119" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/appui-la-filiere-thermale-0</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
   tourisme&amp;#64;landes.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/93ea-soutenir-le-developpement-du-thermalisme/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="120" spans="1:27" customHeight="0">
-      <c r="A120" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>131254</v>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’immobilier d’entreprise (A.I.E) pour les hebergements trouristiques</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E120" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>AIDE A L'IMMOBILIER D'ENTREPRISE (A.I.E) POUR LES HEBERGEMENTS TOURISTIQUES : AIE Tourisme</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G120" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K120" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L120" s="1" t="inlineStr">
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Le Département souhaite proposer une aide à l&amp;#039;immobilier d&amp;#039;entreprise (AIE) en faveur des hébergements touristiques. Cette création reste conditionnée par un conventionnement avec les EPCI, seuls compétents en matière d&amp;#039;AIE.
 &lt;/p&gt;
 &lt;p&gt;
  En effet, les EPCI doivent adopter le règlement d&amp;#039;aide dans un premier temps, puis voter une délégation de compétence au Département pour la mise en œuvre de ce règlement, et enfin, le Département valide par un vote, l&amp;#039;accord de la délégation de compétence et le règlement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPCI doit participer financièrement à la subvention finale à hauteur de 10 % des dépenses éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet de règlement d&amp;#039;AIE Tourisme vise à apporter un soutien aux établissements d&amp;#039;hébergement touristique pour la mise en place des équipements nécessaires à l&amp;#039;accueil des cyclistes et le déploiement du Label Accueil Vélo dans la Drôme.
 &lt;/p&gt;
 &lt;p&gt;
  Ses objectifs sont les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  – Garantir un accueil de qualité des cyclistes au sein des hébergements touristiques de la Drôme,
 &lt;/p&gt;
 &lt;p&gt;
@@ -19929,904 +16597,915 @@
 &lt;p&gt;
  La demande de paiement devra comprendre toutes les pièces relatives aux dépenses, (factures signées et acquittées) et tout document attestant du respect de la publicité du soutien du Département et de l&amp;#039;intercommunalité. Le solde sera arrêté au prorata des dépenses réalisées et justifiées.
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  – Article L.3211-1 du Code général des collectivités territoriales,
 &lt;/p&gt;
 &lt;p&gt;
  – Article L.1511-3 du Code général des collectivités territoriales,
 &lt;/p&gt;
 &lt;p&gt;
  – Règlement UE 1407/2013 portant sur les aides de minimis pour la période 2014-2023
 &lt;/p&gt;
 &lt;p&gt;
  – Arrêté du 22 février 2018 constatant le classement de communes en zone de revitalisation rurale.
 &lt;/p&gt;
 &lt;p&gt;
  – Convention de délégation d&amp;#039;octroi de l&amp;#039;aide à l&amp;#039;immobilier entre l&amp;#039;EPCI et le Département de la Drôme
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N120" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R120" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Travaux de création, modernisation ou extension d&amp;#039;abris vélos ainsi que des équipements indissociables des travaux (dont prise électrique et arrivée d&amp;#039;eau), nécessaires à un accueil de qualité et à l&amp;#039;obtention du Label Accueil Vélo.
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Exclusions
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Les dépenses liées aux acquisitions foncières, au mobilier, à la décoration, aux acquisitions en crédit bail, les frais de communication, de promotion, de certification, de labellisation...ainsi que les frais de fonctionnement de l&amp;#039;établissement (impôts, taxes) ne sont pas éligibles.
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Les bénéficiaires identifiés sont les hôtels et hôtels restaurants, les hébergements de plein air, les hébergements collectifs de groupe, les gîtes et meublés, saisonniers ou permanents relevant d&amp;#039;une gestion personnelle, indépendante ou familiale de type individuel ou en société.
 &lt;/p&gt;
 &lt;p&gt;
  Le critère de la capacité d&amp;#039;accueil prévoit de retenir les établissements à partir de 10 lits (et de 30 pour les établissements de plein air).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;hébergeur doit être situé à moins de « 5 km d&amp;#039;un itinéraire cyclable « , permettant l&amp;#039;itinérance des cyclistes afin de pouvoir être éligible au Label Accueil Vélo.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire est l&amp;#039;exploitant, qu&amp;#039;il soit propriétaire des murs et fonds ou du fonds seulement.
 &lt;/p&gt;
 &lt;p&gt;
  Les hébergements touristiques concernés doivent être classés et/ou labellisés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S120" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T120" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V120" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X120" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/aide-a-limmobilier-dentreprise-a-i-e-pour-les-hebergements-touristiques-aie-tourisme/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Service Instructeur et Référent
  &lt;/strong&gt;
  s
 &lt;/h3&gt;
 &lt;p&gt;
  DGA Développement/ Mission Tourisme
 &lt;/p&gt;
 &lt;p&gt;
  Suivi administratif et technique du dossier :
  &lt;strong&gt;
   Mélanie SERGENT – Tél : 04 75 82 19 23 –
   &lt;a href="mailto:msergent&amp;#64;ladrome.fr"&gt;
    msergent&amp;#64;ladrome.fr
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Engagement du bénéficiaire
 &lt;/h4&gt;
 &lt;p&gt;
  Après engagement sur l&amp;#039;attribution de l&amp;#039;aide, l&amp;#039;entreprise devra apposer à l&amp;#039;entrée du bâtiment une affiche comportant la mention « financé avec le soutien du Département de la Drôme et de l&amp;#039;EPCI XXX », ainsi que leurs logos. Cette affiche sera fournie par le Département au moment de l&amp;#039;accord de subvention.
 &lt;/p&gt;
 &lt;h4&gt;
  Durée de validité du règlement
 &lt;/h4&gt;
 &lt;p&gt;
  Ce règlement est valable à partir de son adoption par le conseil communautaire de l&amp;#039;EPCI XXX et la Commission permanente du Département de la Drôme. Il prend fin au 31/12/2023.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y120" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z120" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/119d-aide-a-limmobilier-dentreprise-aie-pour-les-h/</t>
         </is>
       </c>
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="121" spans="1:27" customHeight="0">
-      <c r="A121" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>127476</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Accompagner la création d'hôtellerie de plein air</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>AIDE À L’HÔTELLERIE DE PLEIN AIR, AUX VILLAGES DE VACANCES, AUX RÉSIDENCES DE TOURISME ET AUX HÉBERGEMENTS INSOLITES</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I121" s="1" t="inlineStr">
+      <c r="I86" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 35</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En vue de développer la capacité et la qualité de l&amp;#039;hébergement touristique sur le territoire haut-marnais, le conseil départemental apporte son soutien financier aux maîtres d&amp;#039;ouvrage dans le cadre de leurs investissements.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement aux investissements suivants :
 &lt;/p&gt;
 &lt;p&gt;
  I - viabilisation de terrains destinés à accueillir un camping-caravaning, une aire de camping-cars, un village de vacances, une résidence de tourisme, des hébergements insolites,
 &lt;/p&gt;
 &lt;p&gt;
  II - implantation d&amp;#039;unités d&amp;#039;hébergement telles que chalets, mobile-homes, hébergements en dur, hébergements insolites (roulottes, cabanes, yourtes, etc.),
 &lt;/p&gt;
 &lt;p&gt;
  III - mise en place d&amp;#039;équipements structurants en annexe ou à proximité de structures d&amp;#039;hébergement touristique existantes ou en phase d&amp;#039;être créées.
 &lt;/p&gt;
 &lt;p&gt;
  Sous réserve que la structure réponde, à la fin de travaux, conformément à la législation en vigueur, aux normes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    sécurité incendie
   &lt;/li&gt;
   &lt;li&gt;
    accessibilité pour les personnes handicapées
   &lt;/li&gt;
   &lt;li&gt;
    thermiques
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Maîtres d&amp;#039;ouvrage éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    communes
   &lt;/li&gt;
   &lt;li&gt;
    établissements publics de coopération intercommunale (EPCI) à fiscalité propre
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2021/10/tourisme/Aide%20a%20lhotellerie%20de%20plein%20air.pdf</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:direction.amenagement.territoire&amp;#64;haute-marne.fr" target="_self"&gt;
   direction.amenagement.territoire&amp;#64;haute-marne.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>oceane.faipoux@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6186-accompagner-la-creation-dhotellerie-de-plein-/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="122" spans="1:27" customHeight="0">
-      <c r="A122" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>92610</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Soutenir les évènements ou manifestations renforçant l’attractivité du territoire</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J122" s="1" t="inlineStr">
+      <c r="J87" s="1" t="inlineStr">
         <is>
           <t>Aide de 500 € à 20 K€ par projet dans la limite de 300 K€ par an</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les manifestations et évènements organisés à l&amp;#039;échelle locale peuvent concourir au renforcement de l&amp;#039;attractivité du territoire y compris hors de la saison touristique estivale.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département souhaite accompagner financièrement les Communes, EPCI et associations dans leurs actions et manifestations touristiques en cohérence et synergie avec les objectifs du Schéma Départemental de Développement Touristique du Vaucluse 2020-2025 (SDDT).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M122" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions en lien direct avec les filières touristiques définies dans le SDDT du Vaucluse (cf. ci-après) et pouvant en particulier être déployées pour allonger la saison touristique hors de la période estivale :
 &lt;/p&gt;
 &lt;p&gt;
  Filières prioritaires identifiées dans le SDDT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La culture, le patrimoine et l&amp;#039;événementiel
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;art de vivre, identifié par sa gastronomie, son terroir et l&amp;#039;œnotourisme
  &lt;/li&gt;
  &lt;li&gt;
   Les itinérances
  &lt;/li&gt;
  &lt;li&gt;
   Le tourisme d&amp;#039;affaires
  &lt;/li&gt;
  &lt;li&gt;
   Les savoir-faire du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Les loisirs familiaux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Attractivité économique
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les petites manifestations d&amp;#039;intérêt local (corso, foires locales...)
  &lt;/li&gt;
  &lt;li&gt;
   Les animations ou manifestations dont la l&amp;#039;organisation est déléguée à des organisateurs à but lucratif
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une attention particulière sera portée :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
  &lt;/li&gt;
  &lt;li&gt;
   Au caractère innovant du projet
  &lt;/li&gt;
  &lt;li&gt;
   A l&amp;#039;articulation du projet avec les acteurs du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
  &lt;/li&gt;
  &lt;li&gt;
   A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
  &lt;/li&gt;
  &lt;li&gt;
   A la dimension durable du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-soutenir-les-evenements-ou-manifestations-ren/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="123" spans="1:27" customHeight="0">
-      <c r="A123" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>163705</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement global du camping indépendant</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Hébergement : Hôtellerie de plein air indépendante</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H123" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette aide accompagne le développement global du camping indépendant, qu’il s’agisse de sa création, extension ou modernisation, tout en favorisant l’adaptation et la diversification de l’offre touristique du territoire.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif du dispositif est le soutien au projet global de développement (création, extension et modernisation) des campings indépendants à travers la réalisation de travaux, et la mise en place d&amp;#039;équipements essentiels au camping.&lt;/p&gt;&lt;p&gt;Pour les projets implantés hors communes littorales, l&amp;#039;objectif est également de développer de nouveaux services dans un projet global d&amp;#039;investissement.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Projets implantés sur des communes littorales&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond de dépenses éligibles : 300 000 € HT.&lt;/p&gt;&lt;p&gt;Taux d’intervention : 15 à 25% maximum.&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Travaux de gros oeuvre, de second oeuvre et d&amp;#039;équipements portant sur les blocs-sanitaire, cheminements, travaux paysager, emplacements nus, bâtiment d’accueil, VRD (hors assainissement) et aire de camping-car.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Investissements &amp;#34;durables&amp;#34;.&lt;/p&gt;&lt;p&gt; Dépenses non-éligibles :&lt;/p&gt;&lt;p&gt;Acquisition de locatifs de type Habitation Légère de Loisirs.&lt;/p&gt;&lt;p&gt;Acquisition de locatifs de type mobile-home.&lt;/p&gt;&lt;p&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/p&gt;&lt;p&gt;Travaux d&amp;#039;assainissement.&lt;/p&gt;&lt;p&gt;Piscine (construction, aménagement, réparation....).&lt;/p&gt;&lt;p&gt;Devis inférieurs à 500 € HT.&lt;/p&gt;&lt;p&gt;Projets implantés sur des communes hors littoral &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Intervention :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Seuil minimum de dépenses éligibles: 50 000 € HT.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond de dépenses éligibles : 400 000 € HT.&lt;/p&gt;&lt;p&gt;Taux d’intervention : 15 à 25% maximum.&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Travaux de gros oeuvre, de second oeuvre, équipements avec une priorité sur les investissements durables et à performance énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Equipements pour les services aux camping-cars, l’accueil de vélos ou ceux permettant un allongement de la saison d’ouverture de l’établissement.&lt;/p&gt;&lt;p&gt;Espace aquatique (modernisation et création uniquement pour les établissements n&amp;#039;en possédant pas, dépenses plafonnées à 200 000 € HT). &lt;/p&gt;&lt;p&gt;Acquisition de 5 unités maximum de locatifs durables dans le cadre d&amp;#039;une diversification de l&amp;#039;offre de type chalet, (hors mobile-home), uniquement pour les campings n&amp;#039;ayant aucun locatif.&lt;/p&gt;&lt;p&gt;Travaux et équipement permettant la création de logements saisonniers au sein du camping (9 lits maximum).&lt;/p&gt;&lt;p&gt; Dépenses non-éligibles&lt;/p&gt;&lt;p&gt;Acquisition de locatifs sauf cas mentionné ci-dessus pour les camping n&amp;#039;ayant aucun locatif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/p&gt;&lt;p&gt;Travaux d&amp;#039;assainissement.&lt;/p&gt;&lt;p&gt;Frais d&amp;#039;entretien des piscines.&lt;/p&gt;&lt;p&gt;Devis inférieurs à 500 € HT.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Logement et habitat
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Entreprises (hors SCI et entreprise individuelle).&lt;/p&gt;&lt;p&gt;Camping de tourisme indépendants ou engagés dans une chaine volontaire qui disposent à minima de 10 % d&amp;#039;emplacements nus hors locatifs (ou de 10 emplacements libres hors locatif).&lt;/p&gt;&lt;p&gt;Les Parcs Résidentiels de Loisirs, les campings de loisirs, les franchisés, les aires naturelles sont inéligibles, ainsi que les bénéficiaires dont le capital de l’entreprise est détenu par une holding basée hors du territoire national.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Le projet devra concerner un camping de tourisme indépendant ou engagé dans une chaîne volontaire qui dispose à minima de 10% d’emplacements nus plafonné à 10 emplacements.&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement devra répondre à un classement entre 3* à 5* après travaux.&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;/p&gt;&lt;p&gt;Le capital social de la structure portant le projet devra être de 5 000 € minimum.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/hebergement-hotellerie-de-plein-air-independante</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet, avant tout dépôt de demande de subvention.&lt;/p&gt;&lt;p&gt;Correspondants&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction du tourisme&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/hebergement-hotellerie-de-plein-air-independante/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="124" spans="1:27" customHeight="0">
-      <c r="A124" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>77377</v>
       </c>
-      <c r="B124" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’image de marque du territoire Comminges Pyrénées</t>
         </is>
       </c>
-      <c r="C124" s="1" t="inlineStr">
+      <c r="C89" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Pays Comminges Pyrénées</t>
         </is>
       </c>
-      <c r="G124" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...8 lines deleted...]
-      <c r="I124" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
         <is>
           <t> Max : 64</t>
         </is>
       </c>
-      <c r="J124" s="1" t="inlineStr">
+      <c r="J89" s="1" t="inlineStr">
         <is>
           <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
  &lt;/strong&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Objectif stratégique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Grâce à une richesse et une diversité des milieux naturels du territoire, le Comminges est un lieu privilégié pour le développement d’un tourisme sportif et de loisirs de pleine nature (ski, randonnée, escalade, spéléologie, cyclotourisme, thermalisme, thermoludisme, etc.), au bénéfice des touristes extérieurs comme des habitants. Le territoire, qui compte deux Grands Sites Occitanie (Saint-Bertrand-de-Comminges et Bagnères-de-Luchon) est également un lieu privilégié pour le développement d’un tourisme culturel grâce à son patrimoine historique (préhistorique, romain, féodal…) et architectural important. Le territoire est aussi riche en animations et manifestations culturelles et a engagé une démarche précurseuse en adoptant, en 2022, une Charte de projet culturel de territoire fondée sur le respect des droits culturels de la personne.&lt;/p&gt;&lt;p&gt;Les enjeux : conforter l’attractivité de la destination Comminges Pyrénées et garantir une offre touristique et de loisirs respectueuse de l’environnement ; contribuer à la mise en œuvre des droits culturels des personnes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;br /&gt;&lt;/strong&gt;4 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.1 Promouvoir la destination Comminges Pyrénées&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;3.1.1 Soutenir les démarches mettant en valeur un site ou un thème du territoire&lt;/li&gt;&lt;li&gt;3.1.2 Valoriser la richesse environnementale du territoire&lt;/li&gt;&lt;li&gt;3.1.3 Accompagner les réseaux des acteurs du tourisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3.2 Développer une offre touristique de qualité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;3.2.1 Développer et diversifier une offre touristique, sportive et de loisirs, durable et responsable&lt;/li&gt;&lt;li&gt;3.2.2 Accompagner la montée en gamme des professionnels du tourisme et des hébergements&lt;/li&gt;&lt;li&gt;3.2.3 Développer le tourisme alternatif&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3.3 Renforcer et développer l’offre culturelle&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;3.3.1 Développer l’offre culturelle et les résidences d&amp;#039;artistes&lt;/li&gt;&lt;li&gt;3.3.2 Développer les actions en faveur de l’accès à la culture&lt;/li&gt;&lt;li&gt;3.3.3 Valoriser le patrimoine culturel local&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3.4 Valoriser le patrimoine bâti&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;3.4.1 Réhabiliter et mettre en valeur le patrimoine bâti historique, de caractère ou vernaculaire&lt;/li&gt;&lt;li&gt;3.4.2 Soutenir les actions de sensibilisation, d&amp;#039;éducation et de médiation&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M124" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Diffusion de l’identité de territoire, soutien des sites classés existants ou à venir, etc. ;&lt;/p&gt;&lt;p&gt;- Rénovation d’hébergements de tourisme, amélioration de l’accueil des offices de tourisme, développement des activités de pleine nature, etc. ;&lt;/p&gt;&lt;p&gt;- Rénovation d’un théâtre municipal, agrandissement de musée, résidences d’artistes, etc. ;&lt;/p&gt;&lt;p&gt;- Valorisation des castrums, des fresques des églises, des châteaux et du patrimoine vernaculaire, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ADMISSIBILITE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;3.2. Développer une offre touristique de qualité&lt;/em&gt;&lt;br /&gt;Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;3.2. Développer une offre touristique de qualité&lt;/em&gt;&lt;br /&gt;A la demande d’aide le porteur de projet devra fournir une attestation de la part du label stipulant qu’il s’engage dans la démarche.&lt;/p&gt;&lt;p&gt;&lt;em&gt;3.2. Développer une offre touristique de qualité&lt;/em&gt;&lt;br /&gt;Pour les opérations de création d’équipements touristiques, l’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;/p&gt;&lt;p&gt;&lt;em&gt;3.3 Renforcer et développer l’offre culturelle &lt;/em&gt;&lt;br /&gt;Les projets doivent s’inscrire dans une démarche partenariale rassemblant à minima 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;em&gt;3.4 Valoriser le patrimoine bâti&lt;/em&gt;&lt;br /&gt;Les projets doivent justifier d’un programme d’animation.&lt;br /&gt;Pour le patrimoine vernaculaire, 2 éléments patrimoniaux à minima devront être concernés et mis en valeur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;
 &lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T124" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;
 &lt;p&gt;
  05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>pays@commingespyrenees.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a328-developper-la-qualification-et-la-diversifica/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD89" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="125" spans="1:27" customHeight="0">
-[...119 lines deleted...]
-      <c r="A126" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>120412</v>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Financer les études pour développer les sports de nature</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>ETUDES SPORTS DE NATURE</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G126" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H126" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K126" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L126" s="1" t="inlineStr">
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  Objectif
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aider les gestionnaires d&amp;#039;espaces, sites et itinéraires (ESI) à financer un conseil extérieur pour des études en lien avec le développement maîtrisé des sports de nature.
  &lt;/li&gt;
  &lt;li&gt;
   Structurer l&amp;#039;offre sports de nature et améliorer la connaissance sur les pratiques et les            pratiquants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide et montant :
  &lt;/strong&gt;
  subvention de fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Plafond à 60 000€ TTC de dépenses éligibles. Le temps de travail interne à la structure est exclu.
    &lt;/span&gt;
    &lt;br /&gt;
@@ -20871,233 +17550,263 @@
 &lt;p&gt;
  Instruction interne au service. Dépôt en ligne via
  &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
   Drôm&amp;#039;Démat.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TELESERVICE
  &lt;/strong&gt;
  : Sport et sports de nature
  &lt;br /&gt;
  &lt;strong&gt;
   DISPOSITIF
  &lt;/strong&gt;
  : Etudes sports de nature
 &lt;/p&gt;
 &lt;h4&gt;
  Versement
 &lt;/h4&gt;
 &lt;p&gt;
  Livrable de l&amp;#039;étude et copies des factures acquittées de l&amp;#039;opération
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M126" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     étude stratégique en lien avec les sports de nature (ex: stratégie territoriale sports de
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     nature)
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     étude de fréquentation ou d&amp;#039;analyse de fréquentation, qualitative ou quantitative
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Ces études devront être en cohérence avec les objectifs fixés par le schéma départemental des sports de nature.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R126" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les études de faisabilité d&amp;#039;aménagement de lieux de pratique sports de nature relèvent du dispositif « aménagement des espaces, sites et itinéraires de sports de nature »
  &lt;/li&gt;
  &lt;li&gt;
   les études dont l&amp;#039;objet est directement lié au tourisme (ex: stratégie marketing sports de nature) relèvent du règlement départemental tourisme
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Collectivités et syndicats mixtes
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Associations et comités départementaux
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Office National des Forêts (ONF)
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T126" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/etudes-sports-de-nature/</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Instructeur et Référent : Direction Environnement – Service Environnement, Sports
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nature –
  &lt;a href="mailto:environnement&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
   environnement&amp;#64;ladrome.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  – 04 75 79 81 52
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ea51-etudes-sports-de-nature/</t>
         </is>
       </c>
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="127" spans="1:27" customHeight="0">
-      <c r="A127" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>120421</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'aménagement des espaces, sites et itinéraires de sports de nature</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>AMENAGEMENT DES ESPACES, SITES ET ITINERAIRES DE SPORTS DE NATURE</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I127" s="1" t="inlineStr">
+      <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 60</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L127" s="1" t="inlineStr">
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Aider les gestionnaires d&amp;#039;espaces, sites et itinéraires (ESI) à aménager et équiper les lieux de pratique sports de nature.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Subvention d&amp;#039;investissement
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Étude : plafond à 20 000€ de dépenses éligibles
  &lt;/p&gt;
  &lt;p&gt;
   Travaux et acquisition foncière : plancher à 2 000€ et plafond à 80 000€ de dépenses éligibles
  &lt;/p&gt;
  &lt;p&gt;
@@ -21156,51 +17865,51 @@
 &lt;/h4&gt;
 &lt;p&gt;
  Instruction interne au service.
  &lt;br /&gt;
  Dépôt en ligne via
  &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
   Drôm&amp;#039;Démat.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TELESERVICE
  &lt;/strong&gt;
  : Sport et sports de nature
  &lt;br /&gt;
  &lt;strong&gt;
   DISPOSITIF
  &lt;/strong&gt;
  : Aménagement des lieux de pratique sports de nature
 &lt;/p&gt;
 &lt;p&gt;
  Versement : Copies des factures acquittées de l&amp;#039;opération.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M127" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ol&gt;
   &lt;li&gt;
    &lt;span&gt;
     Étude de faisabilité d&amp;#039;aménagement d&amp;#039;un ESI
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Aménagement/équipement sur les espaces, sites et itinéraires :
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ol&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
@@ -21237,405 +17946,594 @@
     équipements d&amp;#039;accueil du public : cabanon d&amp;#039;accueil, ...
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     signalétique sous réserve de respect de la charte départementale
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     acquisition foncière permettant la pérennisation foncière de l&amp;#039;ESI, son accès et/ou le stationnement
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  NB : pour des travaux situés en propriété privée des personnes privées, la maîtrise foncière devra être assurée par le biais d&amp;#039;un bail ou un engagement d&amp;#039;ouverture au public de 10 ans minimum.
 &lt;/p&gt;
 &lt;p&gt;
  Les aménagements devront être réalisés dans le respect du développement maîtrisé des sports de nature (intégration paysagère, concertation avec les différents usagers, limitation de l&amp;#039;impact environnemental, ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R127" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont exclus du dispositif les équipements de loisirs ne relevant pas d&amp;#039;une fédération (sentier thématique, d&amp;#039;interprétation, parcours acrobatique en hauteur, luge d&amp;#039;été, ...), les aménagements touristiques (tables de pique-niques, table d&amp;#039;orientation...), le matériel lié à la pratique (baudriers, bateaux, avions, ...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Collectivités et syndicats mixtes
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Associations et comités départementaux
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Office National des Forêts (ONF)
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T127" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/amenagement-des-espaces-sites-et-itineraires-de-sports-de-nature/</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Environnement – Service Environnement, Espaces Naturels Sensibles, Sports de Nature –
  &lt;a href="mailto:sportsnature&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
   sportsnature&amp;#64;ladrome.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  – 04 75 79 81 52
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/84de-amenagement-des-espaces-sites-et-itineraires-/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="128" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E128" s="1" t="inlineStr">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>162314</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l'aide aux communes pour les forces de l'ordre</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux forces de sécurité</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G128" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...3 lines deleted...]
-      <c r="H128" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le dispositif « Région sûre » permet aux communes éligibles de solliciter un cofinancement régional pour l’acquisition d’équipements pour les services de police municipale qui bénéficient d’une convention de coordination passée entre la commune et l’Etat&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour moderniser les conditions d’exercice des missions dévolues aux forces de sécurité de l’Etat en Provence-Alpes-Côte d’Azur, renforcer la sécurité des usagers des gares et des transports publics, renforcer la sécurité des élèves et des personnels des lycées, des centres de formation d’apprentis, des centres de formations sanitaires et sociales relevant de la compétence régionale, ainsi que de leurs moyens de transports, et renforcer la sécurité des touristes, dont la qualité de l’accueil est déterminant pour l’attractivité internationale et le tissu économique régional.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le soutien renforcé auprès des forces de l’ordre&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région poursuit son engagement auprès des forces de l’ordre, que ce soit auprès des communes pour la police municipale, de la police nationale et de la gendarmerie nationale  ainsi que de tous ceux qui contribuent à l’exercice de cette compétence.&lt;/p&gt; &lt;p&gt;Le dispositif « Région sûre » s’adresse aux communes&lt;/p&gt; &lt;p&gt;Une  convention a été signée avec l’Etat (Ministre de l’Intérieur) pour répondre aux quatre objectifs suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de moderniser les conditions d’exercice des missions dévolues aux forces de sécurité de l’Etat en Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;de renforcer la sécurité des usagers des gares et des transports publics,&lt;/li&gt; 	&lt;li&gt;de renforcer la sécurité des élèves et des personnels des lycées, des centres de formation d’apprentis, des centres de formations sanitaires et sociales relevant de la compétence régionale, ainsi que de leurs moyens de transports,&lt;/li&gt; 	&lt;li&gt;de renforcer la sécurité des touristes, dont la qualité de l’accueil est déterminant pour l’attractivité internationale et le tissu économique régional.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ainsi, peuvent être soutenues les opérations de construction ou de reconstruction de locaux affectés aux polices municipales, à la police nationale ou à la gendarmerie nationale, de même que  leurs équipements.&lt;/p&gt;
+&lt;p&gt;Aujourd’hui nous allons plus loin en soutenant les communes pour leur équipement en vidéoprotection.&lt;/p&gt; &lt;p&gt;Le dispositif « Région sûre » s’adresse aux communes pour leurs polices municipales lorsqu’une convention de coordination a été passée avec l’Etat.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Sont notamment éligibles les services de police municipale installés ou intervenant sur les périmètres suivants :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les zones touristiques internationales et celles fixées par arrêtés des Préfet de Département en région Provence-Alpes-Côte d’Azur, les communes disposant d’offres d’accueil touristiques, les stations thermales et les stations de sport d’hiver ;&lt;/li&gt; 	&lt;li&gt;Les communes accueillant un ou plusieurs lycées ;&lt;/li&gt; 	&lt;li&gt;Les communes « stations classées » et les communes touristiques ;&lt;/li&gt; 	&lt;li&gt;Les communes desservies par une ligne de Train Express Régionale, une Ligne Express Régionale, une ligne de bus régulière mise en œuvre par la Région.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2022</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif « Région sûre » s’adresse aux communes pour leurs polices municipales lorsqu’une convention de coordination a été passée avec l’Etat.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Sont notamment éligibles les services de police municipale installés ou intervenant sur les périmètres suivants :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les zones touristiques internationales et celles fixées par arrêtés des Préfet de Département en région Provence-Alpes-Côte d’Azur, les communes disposant d’offres d’accueil touristiques, les stations thermales et les stations de sport d’hiver ;&lt;/li&gt; 	&lt;li&gt;Les communes accueillant un ou plusieurs lycées ;&lt;/li&gt; 	&lt;li&gt;Les communes « stations classées » et les communes touristiques ;&lt;/li&gt; 	&lt;li&gt;Les communes desservies par une ligne de Train Express Régionale, une Ligne Express Régionale, une ligne de bus régulière mise en œuvre par la Région.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les demandes de subvention sont impérativement déposées sur la plateforme régionale en ligne : &lt;a href="https://subventionsenligne.maregionsud.fr/"&gt;https://subventionsenligne.maregionsud.fr/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-aux-forces-de-securite</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:afs&amp;#64;maregionsud.fr"&gt;afs&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-communes-pour-les-forces-de-lordre/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>162728</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir la culture et le savoir-faire alpins</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Promotion de la culture et des savoir-faire alpins</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
 &lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Culture&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;c’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;Groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Types d’actions éligibles :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Actions portant la restauration des patrimoines vernaculaires en lien avec les savoir-faire alpins et dans une démarche de mise en tourisme au sein des stratégies espaces valléens ;&lt;/li&gt; 	&lt;li&gt;projets de développement et maintien des savoir-faire en matière d’artisanat local (promotion, formation, transmission, école des savoir-faire…) ;&lt;/li&gt; 	&lt;li&gt;actions visant la mise en tourisme (itinérance / découverte) de savoir-faire, traditions, de coutumes montagnardes, d’art, de chemins de mémoire ;&lt;/li&gt; 	&lt;li&gt;démarches de sensibilisation auprès des populations locales (jeunes, scolaires) et touristiques ;&lt;/li&gt; 	&lt;li&gt;projets de découverte des métiers artisanaux (conception) ;&lt;/li&gt; 	&lt;li&gt;actions portant sur des évènements/ festivals de portée régionale, interrégionale voire nationale ;&lt;/li&gt; 	&lt;li&gt;création d’ateliers partagés (mise en commun de matériel de transformation) ;&lt;/li&gt; 	&lt;li&gt;actions portant sur la signalétique et les supports de communication dématérialisés ;&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Types d’actions non éligibles :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;evènements/ festivals de portée locale.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Toutes les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens ».&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Tourisme
 Espace public
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O128" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P128" s="1" t="inlineStr">
+      <c r="P93" s="1" t="inlineStr">
         <is>
           <t>29/05/2024</t>
         </is>
       </c>
-      <c r="R128" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Types d’actions éligibles :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Actions portant la restauration des patrimoines vernaculaires en lien avec les savoir-faire alpins et dans une démarche de mise en tourisme au sein des stratégies espaces valléens ;&lt;/li&gt; 	&lt;li&gt;projets de développement et maintien des savoir-faire en matière d’artisanat local (promotion, formation, transmission, école des savoir-faire…) ;&lt;/li&gt; 	&lt;li&gt;actions visant la mise en tourisme (itinérance / découverte) de savoir-faire, traditions, de coutumes montagnardes, d’art, de chemins de mémoire ;&lt;/li&gt; 	&lt;li&gt;démarches de sensibilisation auprès des populations locales (jeunes, scolaires) et touristiques ;&lt;/li&gt; 	&lt;li&gt;projets de découverte des métiers artisanaux (conception) ;&lt;/li&gt; 	&lt;li&gt;actions portant sur des évènements/ festivals de portée régionale, interrégionale voire nationale ;&lt;/li&gt; 	&lt;li&gt;création d’ateliers partagés (mise en commun de matériel de transformation) ;&lt;/li&gt; 	&lt;li&gt;actions portant sur la signalétique et les supports de communication dématérialisés ;&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Types d’actions non éligibles :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;evènements/ festivals de portée locale.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Toutes les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens ».&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V128" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/promotion-de-la-culture-et-des-savoir-faire-alpins</t>
         </is>
       </c>
-      <c r="W128" s="1" t="inlineStr">
+      <c r="W93" s="1" t="inlineStr">
         <is>
           <t>Pas pour le moment dés que l'appel à projet sera annoncé</t>
         </is>
       </c>
-      <c r="X128" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Service Montagne et Massif Alpin&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z128" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promotion-de-la-culture-et-des-savoir-faire-alpins/</t>
         </is>
       </c>
-      <c r="AA128" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="129" spans="1:27" customHeight="0">
-      <c r="A129" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>1053</v>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Développer et diversifier l'offre des stations de montagne</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G129" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H129" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I129" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J129" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Plafond : 300 000 €.</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Par ce dispositif, la Région Grand Est décide de soutenir les projets situés sur le Massif des Vosges dans le Grand Est, afin de capter de nouvelles clientèles mais également de fidéliser celles de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  Il convient de renforcer l&amp;#039;attractivité de la montagne en y développant une offre touristique durable quatre saisons, en accompagnant les opérateurs dans la diversification de leurs activités dans un contexte de changement climatique. Il s&amp;#039;agit de développer un tourisme durable qui prend en compte les impacts économiques, sociaux et environnementaux présents et futurs, au regard des besoins des visiteurs et des professionnels.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R129" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif vise ainsi à soutenir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les investissements privés et publics destinés à renforcer et diversifier l&amp;#039;offre touristique dans les stations de ski sur une période transitoire, liée aux changements climatiques ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;amélioration des services aux visiteurs ;
  &lt;/li&gt;
  &lt;li&gt;
   les projets des collectivités et des structures privées contribuant au développement d&amp;#039;une activité et d&amp;#039;une offre touristique quatre saisons sur le massif des Vosges.
  &lt;/li&gt;
  &lt;li&gt;
   Sont éligibles, les investissements d&amp;#039;équipements touristiques structurants d&amp;#039;envergure régionale, nationale ou internationale, visant l&amp;#039;excellence dans les services proposés aux visiteurs. Ces investissements devront s&amp;#039;inscrire dans un programme pluriannuel de développement prévoyant des créations d&amp;#039;emplois.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble des dépenses répondant aux objectifs visés. Les investissements liés aux enneigeurs seront étudiés pour le renouvellement du matériel existant par du matériel plus économe en eau. et en énergie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont inéligibles les dépenses suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Achat de terrain et de bâtiment.
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de voirie et de parking.
  &lt;/li&gt;
  &lt;li&gt;
   Signalétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T129" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/developper-et-diversifier-loffre-des-stations-de-montagne/</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Siège du Conseil Régional - Strasbourg :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél. &amp;#43;33 (0)3 88 15 68 67
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Coordonnées des Maisons de la Région :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maison de la Région – Charleville-Mézières / Verdun : 22 Avenue Georges Corneau 08000 CHARLEVILLE-MÉZIÈRES – Téléphone : 03 26 70 86 30 – maison.charleville-verdun&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Service Transport : 03 26 70 77 99
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Charleville-Mézières / Verdun : 44 Rue du Ru 55000 VERDUN – Téléphone : 03 26 70 74 80 – maison.charleville-verdun&amp;#64;grandest.fr
@@ -21660,760 +18558,514 @@
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Metz : 1 Place Gabriel Hocquard 57000 METZ – Téléphone : 03 87 61 65 49 – maison.metz&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Nancy : 4 Rue Piroux 54000 NANCY – Téléphone : 03 87 54 32 51 – maison.nancy&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Epinal : 40 Quai des Bons Enfants 88000 ÉPINAL – Téléphone : 03 87 33 62 47 – maison.epinal&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Saverne /Haguenau : 39 Rue Saint Nicolas 67700 SAVERNE – Téléphone : 03 88 03 40 80 – maison.saverne-haguenau&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Strasbourg : 26 Avenue de la Paix 67000 STRASBOURG – Téléphone : 03 88 15 67 40 – maison.strasbourg&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Sélestat : 1 Avenue de la Liberté 67600 SÉLESTAT – Téléphone : 03 88 58 41 11 – maison.selestat&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Mulhouse : 4 Avenue du Général Leclerc 68100 MULHOUSE – Téléphone : 03 89 36 67 68 – maison.mulhouse&amp;#64;grandest.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/12da-developper-et-diversifier-loffre-des-stations/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="130" spans="1:27" customHeight="0">
-[...320 lines deleted...]
-      <c r="G132" s="1" t="inlineStr">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>166079</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir la culture et les savoir-faire alpins</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Promotion de la culture et des savoir-faire alpins</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise publique locale (Sem, Spl, SemOp)
-[...32 lines deleted...]
-      <c r="O132" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La cohésion du massif des Alpes repose sur la reconstruction d’une culture commune alpine s’appuyant sur les patrimoines culturels typiques à l’arc alpin et dans sa capacité à tisser des liens afin de permettre aux territoires de préserver leurs savoir-faire spécifiques.&lt;br /&gt; &lt;br /&gt; Ce dispositif a pour objectifs :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le maintien et le développement d’une culture alpine vivante, avec des actions de sauvegarde et de valorisation des patrimoines culturels typiques à l’arc alpin (immatériels et matériels) qui visent à la fois l’histoire locale, les savoir-faire locaux et les patrimoines bâtis associés, qui fondent l’identité des territoires.&lt;/li&gt; 	&lt;li&gt;La promotion de la culture alpine en direction des populations locales, notamment les jeunes, et touristiques.&lt;/li&gt; 	&lt;li&gt;De traiter la culture sous un angle thématique ou de filière, de façon transversale en relation avec les domaines d’intervention de la CIMA (agriculture, bois, eau, risques…)&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;Groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions portant la restauration des patrimoines vernaculaires en lien avec les savoir-faire alpins et dans une démarche de mise en tourisme au sein des stratégies espaces valléens ;&lt;/li&gt; 	&lt;li&gt;Projets de développement et maintien des savoir-faire en matière d’artisanat local (promotion, formation, transmission, école des savoir-faire…) &lt;/li&gt; 	&lt;li&gt;Actions visant la mise en tourisme (itinérance / découverte) de savoir-faire, traditions, de coutumes montagnardes, d’art, de chemins de mémoire &lt;/li&gt; 	&lt;li&gt;Démarches de sensibilisation auprès des populations locales (jeunes, scolaires) et touristiques ; projets de découverte des métiers artisanaux (conception) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur des évènements/ festivals de portée régionale, interrégionale voire nationale ;&lt;/li&gt; 	&lt;li&gt;Création d’ateliers partagés (mise en commun de matériel de transformation) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur la signalétique et les supports de communication dématérialisés ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Evènements/ festivals de portée locale.&lt;/li&gt; 	&lt;li&gt;Toutes les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens ».&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères de priorisation&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets de coopération inter-espace valléens et tous autres projets conduits à l’échelle interrégionale sont vivement encouragés. Ils devront être validés par les instances dédiées.&lt;/li&gt; 	&lt;li&gt;Les actions ayant un caractère d’exemplarité, transposable, duplicable seront recherchées.&lt;/li&gt; 	&lt;li&gt;Les projets ayant un impact local favorisant la dimension économique de la culture montagnarde.&lt;/li&gt; 	&lt;li&gt;Une priorité sera accordée aux projets favorisant la découverte des savoir-faire par des publics jeunes et des populations à revenu modeste.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères d’éco conditionnalité&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarche d’écolabels environnement pour la garantie d’un tourisme durable (charte européenne du tourisme durable …).&lt;/li&gt; 	&lt;li&gt;Intérêt du projet en termes de valorisation et de transfert vers d’autres territoires alpins ou de massifs.&lt;/li&gt; 	&lt;li&gt;Recours à des matériaux certifiés ou labélisés sur le plan environnemental (lieux de production, conditions de fabrication, de transport, de durabilité, impact environnemental).&lt;/li&gt; 	&lt;li&gt;Utilisation ou mobilisation de ressources en matériaux et compétences locales ou du massif visant à limiter les transports et développer les circuits courts.&lt;/li&gt; 	&lt;li&gt;Accroissement de la part de réunions de travail organisées en visioconférence pour la conception et la mise en oeuvre, afin de limiter les déplacements induits.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R132" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="S132" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions portant la restauration des patrimoines vernaculaires en lien avec les savoir-faire alpins et dans une démarche de mise en tourisme au sein des stratégies espaces valléens ;&lt;/li&gt; 	&lt;li&gt;Projets de développement et maintien des savoir-faire en matière d’artisanat local (promotion, formation, transmission, école des savoir-faire…) &lt;/li&gt; 	&lt;li&gt;Actions visant la mise en tourisme (itinérance / découverte) de savoir-faire, traditions, de coutumes montagnardes, d’art, de chemins de mémoire &lt;/li&gt; 	&lt;li&gt;Démarches de sensibilisation auprès des populations locales (jeunes, scolaires) et touristiques ; projets de découverte des métiers artisanaux (conception) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur des évènements/ festivals de portée régionale, interrégionale voire nationale ;&lt;/li&gt; 	&lt;li&gt;Création d’ateliers partagés (mise en commun de matériel de transformation) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur la signalétique et les supports de communication dématérialisés ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Evènements/ festivals de portée locale.&lt;/li&gt; 	&lt;li&gt;Toutes les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens ».&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères de priorisation&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets de coopération inter-espace valléens et tous autres projets conduits à l’échelle interrégionale sont vivement encouragés. Ils devront être validés par les instances dédiées.&lt;/li&gt; 	&lt;li&gt;Les actions ayant un caractère d’exemplarité, transposable, duplicable seront recherchées.&lt;/li&gt; 	&lt;li&gt;Les projets ayant un impact local favorisant la dimension économique de la culture montagnarde.&lt;/li&gt; 	&lt;li&gt;Une priorité sera accordée aux projets favorisant la découverte des savoir-faire par des publics jeunes et des populations à revenu modeste.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères d’éco conditionnalité&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarche d’écolabels environnement pour la garantie d’un tourisme durable (charte européenne du tourisme durable …).&lt;/li&gt; 	&lt;li&gt;Intérêt du projet en termes de valorisation et de transfert vers d’autres territoires alpins ou de massifs.&lt;/li&gt; 	&lt;li&gt;Recours à des matériaux certifiés ou labélisés sur le plan environnemental (lieux de production, conditions de fabrication, de transport, de durabilité, impact environnemental).&lt;/li&gt; 	&lt;li&gt;Utilisation ou mobilisation de ressources en matériaux et compétences locales ou du massif visant à limiter les transports et développer les circuits courts.&lt;/li&gt; 	&lt;li&gt;Accroissement de la part de réunions de travail organisées en visioconférence pour la conception et la mise en oeuvre, afin de limiter les déplacements induits.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/promotion-de-la-culture-et-des-savoir-faire-alpins</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/dashboard/accueil</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Montagne et Massif Alpin&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promotion-de-la-culture-et-des-savoir-faire-alpins-1/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="133" spans="1:27" customHeight="0">
-      <c r="A133" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>105341</v>
       </c>
-      <c r="B133" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Accompagner des collectivités pour obtenir le label Station Verte</t>
         </is>
       </c>
-      <c r="C133" s="1" t="inlineStr">
+      <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Station Verte</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Fédération des Stations Vertes</t>
         </is>
       </c>
-      <c r="G133" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H133" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K133" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Accompagner des communes touristiques à se positionner sur l&amp;#039;écotourisme en s&amp;#039;appuyant sur le label Station Verte, porteur de valeurs autour d&amp;#039;un tourisme de proximité, à visage humain, respectueux  du cadre de vie et des terroirs,
  &lt;/li&gt;
  &lt;li&gt;
   Développer avec les Stations Vertes des offres de séjours et de loisirs de type nature en lien avec l&amp;#039;écotourisme et d&amp;#039;itinérances douces,
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner les Stations Vertes dans la mise en avant du label et dans la démarche écotouristique,
  &lt;/li&gt;
  &lt;li&gt;
   Renforcer les liens et le rapprochement entre communes labellisées
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer à la préservation des terroirs et à leur dynamisme économique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lien vers la plaquette :
  &lt;a href="https://drive.google.com/file/d/1yvkR5rVYC9dPzt7iw9zgC0cZpqU3xmnh/view" rel="noopener" target="_blank"&gt;
   https://drive.google.com/file/d/1yvkR5rVYC9dPzt7iw9zgC0cZpqU3xmnh/view
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M133" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les DécouVertes de Flora l&amp;#039;écotouriste : une invitation à vivre des expériences écotouristiques dans nos Stations Vertes &amp;#61;&amp;gt; flora.stationverte.com
  &lt;/li&gt;
  &lt;li&gt;
   Les Escapades inter Stations Vertes : mettre en réseau des élus et techniciens des communes labellisées pour construire des itinéraires en mode slow tourisme &amp;#61;&amp;gt; exemple des Escapades à vélo dans 10 Stations Vertes du PNR des Ballons des Vosges
   &lt;a rel="noopener" target="_blank"&gt;
    bit.ly/2AA77vk
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Quant au territoire souhaitant candidater au label Station Verte :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être une commune de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   avoir un office de tourisme investi sur le territoire de la commune candidate au label Station Verte
  &lt;/li&gt;
  &lt;li&gt;
   mener au moins 2 actions en faveur de l&amp;#039;éducation à l&amp;#039;environnement tant auprès des habitants que de touristes
  &lt;/li&gt;
  &lt;li&gt;
   mener au moins 2 actions en faveur de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   avoir au moins un restaurant et un commerce mettant à l&amp;#039;honneur les produits du terroir en circuits courts
  &lt;/li&gt;
  &lt;li&gt;
   avoir 2 modes d&amp;#039;hébergements classés, marqués ou labellisés
  &lt;/li&gt;
  &lt;li&gt;
   proposer une offre de déplacements doux
  &lt;/li&gt;
  &lt;li&gt;
   avoir une démarche écoresponsable et impliquer les socioprofessionnels et acteurs associatifs, notamment l&amp;#039;AAPPMMA
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accessibilité pour tous
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V133" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.stationverte.com/fr/obtenir-le-label-station-verte_45.html</t>
         </is>
       </c>
-      <c r="X133" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  BERNEZ Philippe, Directeur de la Fédération des Stations Vertes
 &lt;/p&gt;
 &lt;p&gt;
  Tél. 06.80.30.50.65 philippe.bernez&amp;#64;stationverte.com
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>philippe.bernez@stationverte.com</t>
         </is>
       </c>
-      <c r="Z133" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5c2-accompagner-des-collectivites-pour-obtenir-le/</t>
         </is>
       </c>
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Stations Vertes</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>08/12/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="134" spans="1:27" customHeight="0">
-      <c r="A134" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>94676</v>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G134" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L134" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M134" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -22526,528 +19178,203 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R134" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W134" s="1" t="inlineStr">
+      <c r="W97" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="135" spans="1:27" customHeight="0">
-[...361 lines deleted...]
-      <c r="A137" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>103263</v>
       </c>
-      <c r="B137" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Développer l'usage du vélo au quotidien</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Plan vélo régional</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G137" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H137" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L137" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p width="100%;"&gt;
  &lt;/p&gt;&lt;p&gt;
   La Région souhaite développer l&amp;#039;usage du vélo au quotidien. Le Plan vélo vise au triplement de la pratique par l&amp;#039;apport de réponses concrètes aux usagers : itinéraires sécurisés et jalonnés, stationnement, services (réparation, etc.).
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;strong&gt;
      Pour quel type de projet ?
     &lt;/strong&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Réalisation d&amp;#039;un schéma stratégique cyclable,
    &lt;/li&gt;
    &lt;li&gt;
     Réalisation d&amp;#039;études de faisabilité pour la création d&amp;#039;un ouvrage d&amp;#039;art cyclable,
    &lt;/li&gt;
    &lt;li&gt;
     Réalisation d&amp;#039;itinéraires et d&amp;#039;équipements cyclables pour l&amp;#039;amélioration des accès au réseau de transport public, aux équipements régionaux, aux pôles d&amp;#039;emploi et d&amp;#039;éducation,
    &lt;/li&gt;
    &lt;li&gt;
     Généralisation du partage de la rue (apaisement de la circulation et mise en double sens cyclable des voiries à sens unique),
    &lt;/li&gt;
    &lt;li&gt;
@@ -23111,1210 +19438,1236 @@
 &lt;/p&gt;
 &lt;p&gt;
  Les pièces nécessaires sont différentes en fonction du type de projet, et du taux de subvention sollicité. Le formulaire annexé à la présente fiche récapitule les éléments nécessaires.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les maîtres d&amp;#039;ouvrages publics, le soutien au taux maximum est conditionné à l&amp;#039;existence d&amp;#039;un schéma stratégique cyclable répondant aux critères définis par le Plan vélo régional, et par un engagement dans un plan d&amp;#039;action triennal
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;strong&gt;
    A noter :
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Ce dispositif est éligible au
   &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
    budget participatif écologique de la Région Île-de-France
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   .
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N137" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O137" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R137" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités territoriales et leurs groupements,
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;État et ses établissements publics,
  &lt;/li&gt;
  &lt;li&gt;
   Les gestionnaires des îles de loisirs de la Région Île-de-France,
  &lt;/li&gt;
  &lt;li&gt;
   Les associations pour les actions ayant trait aux services et sous réserve de bénéficier d&amp;#039;un appui de la collectivité concernée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V137" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-velo-regional</t>
         </is>
       </c>
-      <c r="X137" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports / service Pôles et Voiries
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   directiondestransports&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y137" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z137" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ec7-plan-velo-regional/</t>
         </is>
       </c>
-      <c r="AA137" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="138" spans="1:27" customHeight="0">
-[...122 lines deleted...]
-      <c r="A139" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>120317</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de développement maîtrisé des sports de nature</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Projet de développement maîtrisé des sports de nature</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L139" s="1" t="inlineStr">
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
   Informations générales sur le cadre juridique, le contexte réglementaire et la politique départementale
  &lt;/li&gt;
  &lt;li&gt;
   Envoi de documentation selon besoin
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des réunions d&amp;#039;information
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite sur site
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement méthodologique, juridique et technique, en mobilisant si besoin son réseau de partenaires ( Mouvement sportif – la Drôme tourisme –  LPO...),
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement à la définition de la stratégie de la collectivité,
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement à la définition d&amp;#039;un réseau de randonnées, réalisation d&amp;#039;un diagnostic de réseau permettant ensuite l&amp;#039;implantation de la signalétique directionnelle de randonnée et la création de bons plans randos sous la maîtrise d&amp;#039;ouvrage départementale,
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement réglementaire, technique et financier, aide à la recherche de financement pour la création et l&amp;#039;aménagement de lieux de pratique
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement dans la gestion des conflits d&amp;#039;usage
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Mise en place de stratégies de développement maîtrisé des sports de nature à l&amp;#039;échelle des territoires,
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement à la prise de compétence intercommunale « gestion des sentiers de randonnée » et à sa mise en œuvre,
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement à la création ou à l&amp;#039;aménagement, la sécurisation de lieux de pratique sports de nature
   &lt;/li&gt;
   &lt;li&gt;
    Promotion de la filière « outdoor/sports de nature» en lien avec la stratégie tourisme
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/projet-developpement-maitrise-sports-de-nature/</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme
 &lt;/p&gt;
 &lt;p&gt;
  Service Environnement Sports Nature
 &lt;/p&gt;
 &lt;p&gt;
  04.75.79.81.52
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:sportsnature&amp;#64;ladrome.fr"&gt;
   environnement&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b354-projet-de-developpement-maitrise-des-sports-d/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="140" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G140" s="1" t="inlineStr">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>162499</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur le patrimoine local</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL Soissonnais Valois - Réouverture de la programmation LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Soissonnais (PETR)</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H140" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;***  EFFETS ATTENDUS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• La définition d’une identité touristique commune à tout le territoire&lt;/p&gt;&lt;p&gt;• L’augmentation du nombre de sites patrimoniaux ouverts à la visite&lt;/p&gt;&lt;p&gt;• L’augmentation du nombre de sites naturels aménagés et valorisés&lt;/p&gt;&lt;p&gt;• L’augmentation de la fréquentation des sites touristiques&lt;/p&gt;&lt;p&gt;• La mise en valeur de sites méconnus&lt;/p&gt;&lt;p&gt;• La préservation du patrimoine bâti et naturel&lt;/p&gt;&lt;p&gt;• L’augmentation du nombre et de la qualité des parcours touristiques&lt;/p&gt;&lt;p&gt;• L’augmentation du nombre et de la qualité d’évènements et de manifestations ponctuelles à vocation touristique&lt;/p&gt;&lt;p&gt;• L’embellissement des centres bourgs&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;*** DESCRIPTIF DES ACTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1/ Définir l’identité touristique du territoire autour de ses richesses naturelles et patrimoniales :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Tout projet concourant à la définition d’une identité touristique commune du territoire autour de ses richesses naturelles et patrimoniales&lt;/p&gt;&lt;p&gt;- Tout projet permettant de développer une offre différenciante – un produit phare partagé par tous&lt;/p&gt;&lt;p&gt;- La mise en œuvre de campagnes de promotion visant à cibler une clientèle touristique axée sur cette thématique&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2/ Créer une expérience touristique autour de circuits de découvertes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- L’animation et la création de nouvelles expériences touristiques notamment autour de routes touristiques, de parcours à créer ou à redynamiser&lt;/p&gt;&lt;p&gt;- Le développement de la mise en tourisme de certains sites industriels&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3/ Accompagner des actions de valorisation ou de préservation des patrimoines naturels et bâtis :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- La mise en œuvre d’une signalétique du patrimoine local&lt;/p&gt;&lt;p&gt;- L’accompagnement à la rénovation et à la préservation des patrimoines permettant d’ouvrir au public de nouveaux sites touristiques ou de mettre en lumière des sites non valorisés&lt;/p&gt;&lt;p&gt;- L’accompagnement à la valorisation et à l’embellissement des centres bourgs&lt;/p&gt;&lt;p&gt;- L’accompagnement à l’organisation de manifestations ponctuelles et de de mises en évènements des sites (commémorations, reconstitutions, anniversaires...)&lt;/p&gt;&lt;p&gt;- Les études en vue d’un investissement&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P100" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2024</t>
+        </is>
+      </c>
+      <c r="Q100" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Soissonnais Valois</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdusoissonnaisvalois.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;Kassandra SANDJAK&lt;/span&gt; : &lt;/span&gt;&lt;span&gt;(&lt;/span&gt;&lt;em&gt;Portable ) 06 58 62 11 58 ou (&lt;/em&gt;&lt;em&gt;Fixe)  03 23 73 75 69, adresse mail : &lt;a target="_self"&gt;ksandjak&amp;#64;soissonnaisvalois.fr&lt;/a&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Adélaïde DUFRESNE&lt;/span&gt; :   &lt;em&gt;(&lt;/em&gt;&lt;em&gt;Fixe)  03 23 73 75 69,  &lt;/em&gt;&lt;/span&gt;&lt;em&gt;Adresse mail : &lt;a target="_self"&gt;adufresne&amp;#64;soissonnaisvalois.fr&lt;/a&gt;&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>ksandjak@soissonnaisvalois.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-valeur-le-patrimoine-local/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Soissonnais Valois</t>
+        </is>
+      </c>
+      <c r="AD100" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>16/04/2024</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>162730</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Services et mobilités&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; 	&lt;li&gt;expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d’actions non éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Formation professionnelle
+Biodiversité
+Equipement public
+Bâtiments et construction
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P101" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; 	&lt;li&gt;expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d’actions non éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>78203</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I140" s="1" t="inlineStr">
+      <c r="I102" s="1" t="inlineStr">
         <is>
           <t> Max : 64</t>
         </is>
       </c>
-      <c r="J140" s="1" t="inlineStr">
+      <c r="J102" s="1" t="inlineStr">
         <is>
           <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
         </is>
       </c>
-      <c r="K140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L140" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M140" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N140" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Innovation, créativité et recherche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Paysage
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O140" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R140" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S140" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T140" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
         </is>
       </c>
-      <c r="V140" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
         </is>
       </c>
-      <c r="X140" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>pays@commingespyrenees.fr</t>
         </is>
       </c>
-      <c r="Z140" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
         </is>
       </c>
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD102" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="141" spans="1:27" customHeight="0">
-      <c r="A141" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>22759</v>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Fonds d'Aide au Football Amateur (FAFA)</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
-      <c r="F141" s="1" t="inlineStr">
+      <c r="F103" s="1" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
         </is>
       </c>
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I141" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J141" s="1" t="inlineStr">
+      <c r="J103" s="1" t="inlineStr">
         <is>
           <t>Aide de 20 000 € maximum dans la limite de 50 % du coût total du projet. Un abondement de 30 000 € pourra être accordé dans le cadre d’un projet de couverture de ce terrain.</t>
         </is>
       </c>
-      <c r="K141" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L141" s="1" t="inlineStr">
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dispositif Fonds d&amp;#039;Aide au Football Amateur - Chapitre Équipement (Nouvelle pratique : Beach Soccer)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Beach Soccer est en plein essor à la Fédération Française de Football depuis quelques années
 et nécessite aujourd&amp;#039;hui la construction de terrains spécifiques permanents ou saisonniers pour
 accompagner le déploiement de cette pratique dans tous les territoires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de la F.F.F. est de permettre à toutes ses ligues régionales et ses districts de disposer de
 terrains destinés à accueillir des rencontres officielles sous la forme d&amp;#039;événements promotionnels et
 de compétitions, l&amp;#039;occasion aussi pour les clubs de football résidents de proposer cette pratique à
 leurs licenciés.
 &lt;/p&gt;
 &lt;p&gt;
  Elle souhaite donc accompagner la construction de terrains spécifiques, dont les possibilités
 d&amp;#039;implantation sont diverses avec les complexes sportifs existants, les établissements publics
 dédiés aux loisirs ou les centres aquatiques, les plans d&amp;#039;eau (bords de lac, bords de rivière) et bien
 évidemment le littoral (plages).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P141" s="1" t="inlineStr">
+      <c r="P103" s="1" t="inlineStr">
         <is>
           <t>01/06/2025</t>
         </is>
       </c>
-      <c r="Q141" s="1" t="inlineStr">
+      <c r="Q103" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R141" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Le porteur du projet doit être, soit un club affilié à la FFF, soit une collectivité locale en
 collaboration avec un club support affilié à la FFF ;
  &lt;/li&gt;
  &lt;li&gt;
   Le terrain doit être conforme aux lois du jeu FIFA du Beach Soccer (reprises dans le
 guide interactif de la pratique) ;
  &lt;/li&gt;
  &lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date de
 commencement des travaux ;&lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;équipement projeté doit être situé, soit au sein d&amp;#039;un complexe sportif dont les
 installations existantes sont classées de niveau 6 minimum, soit dans un établissement
 public dédié aux loisirs équipé de vestiaires et sanitaires (base de loisirs, complexe
 aquatique), sur le littoral et sur un plan d&amp;#039;eau (bord de lac, rivière). Dans le cas où l’équipement serait installé de manière temporaire une attestation
 précisant les conditions de la mise à disposition doit être jointe au dossier ;&lt;/li&gt;
  &lt;li&gt;
   Le porteur de projet doit impérativement présenter un projet d&amp;#039;utilisation des installations
 envisagées dans le respect des attentes de la FFF ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter
 de la date d&amp;#039;attribution de la subvention par la FFF.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T141" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.fff.fr/fafa</t>
         </is>
       </c>
-      <c r="W141" s="1" t="inlineStr">
+      <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_beach-soccer-25-26_vdef.pdf</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Madame Lou LE NEDIC, Cheffe de projets à la FFF : llenedic&amp;#64;fff.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y141" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>spessoa@fff.fr</t>
         </is>
       </c>
-      <c r="Z141" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b243-dispositif-fonds-daide-au-football-amateur-ch/</t>
         </is>
       </c>
-      <c r="AA141" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2020</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="142" spans="1:27" customHeight="0">
-[...79 lines deleted...]
-      <c r="O142" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>166082</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Services et mobilités en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Le dispositif vise à apporter des réponses nouvelles aux besoins liés :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;A l’amélioration des conditions de vie en montagne des résidents à l’année ou à la saison au travers notamment d’opérations d’aménagement exemplaire intégrant l’habitat (offre de logement diversifiée et performance énergétique des logements neufs ou réhabilités), l’aménagement d’espaces publics et des équipements (commerces et services, dont ceux proposés aux familles), services aux salariés, dont ceux spécifiques à destination des saisonniers, accès à l’emploi et à la formation, etc. ;&lt;/li&gt; 	&lt;li&gt;Aux stratégies et services de mobilité, notamment celle des : derniers kilomètres ; accessibilité aux villages et stations, aux sites touristiques et liaisons régulières ou à la demande avec les villes en vallées, que ce soit des solutions de mobilités multimodales (Pôles d’échange multimodal PEM), douces, à énergie décarbonée ainsi que l’accompagnement des projets d’ascenseurs valléens et des transports collectifs interrégionaux (lignes ferroviaires, …).&lt;/li&gt; 	&lt;li&gt;Aux actions de natures diverses entre communes et intercommunalités, en partenariat avec les acteurs locaux, répondant aux enjeux de : réciprocité ; vallées-villages ou stations (échanges matériels ou immatériels entre collectivités, habitants, entreprises, etc. visant à apporter des ressources, entraides, complémentarités entre territoires en interrelations).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Formation professionnelle
+Equipement public
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
-[...231 lines deleted...]
-      <c r="S143" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T143" s="1" t="inlineStr">
-[...72 lines deleted...]
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="144" spans="1:27" customHeight="0">
-      <c r="A144" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>159911</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Sauvegarder le patrimoine mobilier (église, château, moulin, hôpital, etc.)</t>
         </is>
       </c>
-      <c r="D144" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Aide départementale pour la sauvegarde du patrimoine immobilier (église, château, moulin, hôpital, etc.)</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H144" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Eglise protégée et non protégée Monument historique (communes - 5 000 habitants)
 &lt;/p&gt;
 &lt;p&gt;
  Eglise protégée Monument historique (communes &amp;#43; 5 000 habitants)
 &lt;/p&gt;
 &lt;p&gt;
  Immeuble protégé Monument historique (communes &amp;#43; 5 000 habitants, EPCI, commune classée station de tourisme, propriétaire privé, établissement public, association reconnue d&amp;#039;utilité publique)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Architecture</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R144" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Communes de -1 000 h. éligibles au FDTADE*, hors communes classées tourisme
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Diagnostic architecte, étude préalable, AMO
 &lt;/p&gt;
 &lt;p&gt;
  35 %
 &lt;/p&gt;
 &lt;p&gt;
  - Travaux: Toiture, charpente, maçonnerie, assainissement, vitraux
 &lt;/p&gt;
 &lt;p&gt;
  35 % montant HT des travaux
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -24389,14097 +20742,297 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes de moins de 5 000 habitants : la participation financière du Département est majorée de 5% du coût HT des travaux lorsque la commune, ou une association de protection et de mise en valeur, met en œuvre une souscription publique permettant aux habitants de se mobiliser autour du projet de restauration ou de valorisation, et/ou en cas d&amp;#039;ouverture au grand public (journée du Patrimoine, Pierres en lumière, etc.).
   &lt;/li&gt;
   &lt;li&gt;
    Communes de plus de 5 000 habitants, les EPCI, les communes classées station de tourisme, les établissements publics, les associations reconnues d&amp;#039;utilité publique et les propriétés privées : l&amp;#039;attribution de la subvention pour des travaux sur un immeuble, est conditionnée par l&amp;#039;un des critères suivants : l&amp;#039;organisation d&amp;#039;une souscription publique et/ou l&amp;#039;obtention de mécénat financier, en nature ou de compétence (Fondation du patrimoine, Mission Bern, chantier de bénévoles), la mobilisation de la population autour du projet, l&amp;#039;ouverture au grand public (au moins des extérieurs pour les propriétés privées (journée du Patrimoine, Pierres en lumière, etc...), la présence d&amp;#039;une association de sauvegarde qui accompagne financièrement le projet ou qui organise des activités culturelles au sein de l&amp;#039;édifice.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES NON ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses d&amp;#039;entretien courantes (y compris orgues et cloches), le chauffage, l&amp;#039;électricité, les dépenses liées au culte ; les travaux réalisés en régie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T144" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/aide-departementale-pour-la-sauvegarde-du-patrimoine-immobilier-eglise-chateau-moulin-hopital-etc/</t>
         </is>
       </c>
-      <c r="W144" s="1" t="inlineStr">
+      <c r="W105" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DGA « Appui aux territoires et attractivité » Conseil départemental de la Manche - Direction du patrimoine et des musées  Pôle administratif
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.55.50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:patrimoine&amp;#64;manche.fr" target="_self"&gt;
   patrimoine&amp;#64;manche.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-aide-departementale-pour-la-sauvegarde-du-pat/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2024</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="145" spans="1:27" customHeight="0">
-      <c r="A145" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>163217</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Restaurer le patrimoine protégé</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Plan églises et petits patrimoines remarquables</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Association</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I145" s="1" t="inlineStr">
+      <c r="I106" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J145" s="1" t="inlineStr">
+      <c r="J106" s="1" t="inlineStr">
         <is>
           <t>Dépense plafonnée à 1 000 000 € HT</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a adopté lors de l’Assemblée départementale du 27 juin 2022, un «plan églises – petits patrimoines remarquables» pour la période 2022-2025, en faveur de la restauration des églises et du patrimoine local eurélien. Ce patrimoine contribue grandement à l’identité de nos territoires et mérite une action particulière de rénovation et de mise en valeur, en vue d’une valorisation touristique notamment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Bénéficiaires&lt;/span&gt;&lt;span&gt;
 :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes,&lt;/li&gt;&lt;li&gt;Particuliers ou associations propriétaires de
 monuments ou de mobiliers protégés (classés ou inscrits) à l’inventaire
 supplémentaire des monuments historiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Opérations
 éligibles&lt;/u&gt; :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration et mise en valeur des
 monuments (églises, château…)&lt;/li&gt;&lt;li&gt;Restauration
 et mise en valeur du mobilier (tableau, fresque, statue, sculpture, banc,
 autel, retable…), &lt;/li&gt;&lt;li&gt;Restauration
 et mise en valeur &lt;span&gt;du patrimoine local : moulin,
 colombier, lavoir, monument aux morts, calvaires, pompe, éolienne de type
 bollée, bâtiment communal remarquable (grange, ancienne école, presbytère, pont
 piétons, passerelle, ancienne gare…).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Dépenses éligibles : &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études, diagnostics, &lt;/li&gt;&lt;li&gt;Maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de restauration,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Travaux d’aménagement annexe (sonorisation,
 chauffage, mise en lumière).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les divers et imprévus ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Montant
 de l’aide&lt;/u&gt; :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être
 égal ou supérieur à 1 000 €.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 financements seront attribués dans la limite de l’enveloppe budgétaire
 disponible.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M145" s="1" t="inlineStr">
+      <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration d&amp;#039;une église protégée&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R145" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Conditions d’attribution :&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les communes suivantes sont limitées à 1 dossier / an : Chartres, Dreux, Châteaudun, Nogent-le-Rotrou, Lucé, Mainvilliers, Vernouillet.&lt;/li&gt;&lt;li&gt;Pour les monuments historiques, l’opération doit être subventionnée par l’Etat (Direction régionale des affaires culturelles – (DRAC)).&lt;/li&gt;&lt;li&gt;Pour les particuliers ou associations, les bâtiments doivent être ponctuellement ouverts au public et figurer sur les plans de jalonnement touristique.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T145" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/plan-eglises-petits-patrimoines/</t>
         </is>
       </c>
-      <c r="W145" s="1" t="inlineStr">
+      <c r="W106" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-le-patrimoine-protege/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...13851 lines deleted...]
-          <t>published</t>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>