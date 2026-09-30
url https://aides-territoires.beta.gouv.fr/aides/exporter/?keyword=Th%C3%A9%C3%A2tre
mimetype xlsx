--- v0 (2026-05-12)
+++ v1 (2026-09-30)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH141"/>
+  <dimension ref="A1:AH145"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -443,51 +443,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/ef8f-soutien-aux-festivals-et-manifestations-denve/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>01/04/2019</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>12/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>144485</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Aider à la diffusion du spectacle vivant : festivals, saisons culturelles</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
@@ -628,51 +628,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>137951</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner les structures culturelles (salle de spectacle ...) sur le territoire - Spectacle vivant</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Aide au spectacle vivant (accompagnement des structures culturelles)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -837,409 +837,243 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>162757</v>
+        <v>165980</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+          <t>Soutenir les festivals et manifestations de musique, théâtre, arts du mouvement et arts visuels</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Soutien aux festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt; 	&lt;li&gt; Contribuer à structurer une offre artistique et culturelle accessible, diversifiée et de qualité,&lt;/li&gt; 	&lt;li&gt; Favoriser la programmation d’artistes professionnels régionaux, nationaux, internationaux&lt;/li&gt; 	&lt;li&gt;Soutenir l’emploi et participer à l’émergence d’artistes et au développement des carrières,&lt;/li&gt; 	&lt;li&gt; Développer des événements artistiques, festivals et expositions dans le domaine des arts visuels,&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et au développement économique et touristique des territoires,&lt;/li&gt; 	&lt;li&gt; Favoriser la rencontre avec un public large et diversifié, en période estivale et aussi toute l’année,&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
-[...164 lines deleted...]
-        <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible, diversifiée et de qualité,&lt;/li&gt; 	&lt;li&gt; Favoriser la programmation d’artistes professionnels régionaux, nationaux, internationaux&lt;/li&gt; 	&lt;li&gt;Soutenir l’emploi et participer à l’émergence d’artistes et au développement des carrières,&lt;/li&gt; 	&lt;li&gt; Développer des événements artistiques, festivals et expositions dans le domaine des arts visuels,&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et au développement économique et touristique des territoires,&lt;/li&gt; 	&lt;li&gt; Favoriser la rencontre avec un public large et diversifié, en période estivale et aussi toute l’année,&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt;Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (collectivités, Etat, Europe...)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Et présentant un dossier complet :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt; Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations portés par les structures d’enseignement artistique&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les grands orchestres, opéras, ballets et centres chorégraphiques nationaux&lt;/li&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt; Soutien au fonctionnement dans la musique et les arts de la scène :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation artistique détaillée garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt; une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt; une dynamique de développement et une prise de risque artistique&lt;/li&gt; 	&lt;li&gt; l’emploi d’artistes professionnels, notamment régionaux et émergents&lt;/li&gt; 	&lt;li&gt; un projet de territoire à rayonnement régional ou intercommunal a minima ou concourant à la valorisation d’un patrimoine remarquable&lt;/li&gt; 	&lt;li&gt;une durée supérieure à 2 jours et des actions dans l’année&lt;/li&gt; 	&lt;li&gt;des collaborations avec les acteurs du territoire (éducatif, social, entreprises, tourisme, etc.)&lt;/li&gt; 	&lt;li&gt;une démarche écoresponsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Soutien au fonctionnement dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation d’exposition(s) présentant les oeuvres de créateurs et tout particulièrement la création émergente,&lt;/li&gt; 	&lt;li&gt; une action culturelle de diffusion et de promotion des artistes à destination des publics de la région,&lt;/li&gt; 	&lt;li&gt;l’organisation d’actions de communication et de promotion destinées à sensibiliser le public régional et le milieu de l’art contemporain à la créativité des artistes, des galeries et des musées du secteur&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Le montant de l’aide régionale est plafonné à 500 000 euros et ne peut excéder 40 % du montant total des dépenses subventionnables retenues.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Le montant de l’aide est estimé en fonction de :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la qualité artistique et culturelle du projet et l’accompagnement des artistes&lt;/li&gt; 	&lt;li&gt;de l’impact social auprès des publics&lt;/li&gt; 	&lt;li&gt;de l’engagement et de l’implication des financeurs publics et privés&lt;/li&gt; 	&lt;li&gt;de la participation à la structuration de la filière professionnelle des arts visuels&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional : &lt;/strong&gt;Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les manifestations ponctuelles ou à rayonnement exclusivement local&lt;/li&gt; 	&lt;li&gt;les commémorations et anniversaires&lt;/li&gt; 	&lt;li&gt;les festivals du rire&lt;/li&gt; 	&lt;li&gt;les reconstitutions historiques ou folkloriques&lt;/li&gt; 	&lt;li&gt;les manifestations liées aux fêtes religieuses&lt;/li&gt; 	&lt;li&gt;les rencontres citoyennes sans caractère culturel&lt;/li&gt; 	&lt;li&gt;les manifestations à but commercial, ou ayant pour but la récolte de fonds&lt;/li&gt; 	&lt;li&gt;les jumelages entre villes&lt;/li&gt; 	&lt;li&gt;les voyages à caractère culturel&lt;/li&gt; 	&lt;li&gt;les conférences&lt;/li&gt; 	&lt;li&gt;les concours&lt;/li&gt; 	&lt;li&gt;les tremplins/battles&lt;/li&gt; 	&lt;li&gt;les manifestations représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les académies de formation musicale&lt;/li&gt; 	&lt;li&gt; les spectacles de cabaret et d’humour&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Ne sont pas éligibles: &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Les projets ponctuels d’exposition, de résidence, de production ou d’édition qui sont examinés dans le cadre du dispositif « Carte blanche aux artistes Arts Visuels ».&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt; Pour un projet d’investissement :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt;Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;Equipements bureautique et informatique, achat de véhicules, création et maintenance de sites internet.&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Pour les arts visuels : &lt;/span&gt;seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>150663</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Soutenir les salons, festivals et manifestations</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Soutien à la vie littéraire (salons, festivals et manifestations)</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F7" s="1" t="inlineStr">
+      <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démarche s&amp;#039;adresse aux porteurs de projets de manifestations littéraires sous diverses formes qui s&amp;#039;inscrivent dans les objectifs de la politique publique du livre et de la lecture du ministère de la Culture et notamment du soutien à l&amp;#039;économie du livre.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Que sont les salons, festivals et manifestations ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les manifestations littéraires et notamment les salons et festivals qui contribuent au soutien aux acteurs de l&amp;#039;économie de livre par la mise en œuvre de diverses actions reliant les œuvres et leurs auteurs avec les lecteurs peuvent bénéficier d&amp;#039;un soutien du ministère de la Culture.
 &lt;/p&gt;
 &lt;p&gt;
  Les critères appréciés pour évaluer la demande sont notamment l&amp;#039;implication des différents acteurs de la chaîne du livre, l&amp;#039;implantation dans un territoire et les partenariats avec d&amp;#039;autres structures locales, la qualité des propositions de médiation proposées, les publics visés et l&amp;#039;intervention de professionnels du livre ; selon les objectifs du ministère de la Culture.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La présente démarche a pour objectif de soutenir les salons, festivals et autres manifestations littéraires qui mobilisent plusieurs acteurs de la chaîne du livre (auteurs, maisons d&amp;#039;éditions, bibliothèques, librairies...), et ce, afin d&amp;#039;encourager la présence du livre dans les territoires, de renforcer l&amp;#039;économie du livre, de favoriser la rencontre avec les œuvres passées ou contemporaines et les auteurs et autrices vivantes, et enfin d&amp;#039;encourager la pratique de la lecture et de l&amp;#039;écriture.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;examen et la décision d&amp;#039;acceptation de la demande relèvent des services déconcentrés du ministère de la Culture.
@@ -1269,61 +1103,61 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les subventions d&amp;#039;investissement : versement dans le respect du décret n° 2018-514 du 25 juin 2018 relatif aux subventions de l&amp;#039;Etat pour des projets d&amp;#039;investissement.
  &lt;br /&gt;
  Pour les subventions de fonctionnement : versement de la subvention au plus tard à la notification d&amp;#039;acceptation de la demande.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;évaluation des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont étudiés par les services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Être une personne de droit moral privé ou public.
 &lt;/p&gt;
@@ -1331,79 +1165,79 @@
  &lt;strong&gt;
   → Critères de non-éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Personnes physiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Définis par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Définis par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-a-la-vie-litteraire-salons-festivals-et-manifestations</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur le soutien aux salons, festivals et manifestations, vous êtes invités à vous adresser au Service du Livre et de la Lecture :
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale des médias et des industries culturelles (DGMIC)
  &lt;br /&gt;
  Service du Livre et de la Lecture
  &lt;br /&gt;
  Ministère de la Culture
  &lt;br /&gt;
  &lt;a href="mailto:livre-lecture&amp;#64;culture.gouv.fr"&gt;
   livre-lecture&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
  182 rue Saint-Honoré, 75001 Paris
 &lt;/p&gt;
 &lt;p&gt;
  ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Auvergne-Rhône-Alpes
  &lt;/a&gt;
 &lt;/h2&gt;
@@ -1816,122 +1650,122 @@
 &lt;h2&gt;
  &lt;a&gt;
   Nouvelle-Calédonie
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Franck LEANDRI, 06 87 24 21 84
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Saint-Pierre-et-Miquelon
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rosiane DE LIZARAGA :
   &lt;a href="mailto:rosiane.de-lizarraga&amp;#64;culture.gouv.fr"&gt;
    rosiane.de-lizarraga&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4731-soutien-aux-salons-festivals-et-manifestation/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>92587</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals et manifestations culturelles</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une attention particulière sera portée aux manifestations organisées sur des secteurs géographiques isolés et/ou hors période estivale, ainsi qu&amp;#039;à celles œuvrant à la promotion des talents émergents, aux créations inédites ou à l&amp;#039;innovation artistique.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;envergure du festival et de la manifestation constituera un critère d&amp;#039;appréciation du projet. Cette dimension sera évaluée de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Dimension nationale ou internationale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fréquentation supérieure à 10 000 spectateurs par édition
  &lt;/li&gt;
  &lt;li&gt;
   Manifestation reconnue par les professionnels dans l&amp;#039;esthétique qu&amp;#039;elle représente et identifiée comme l&amp;#039;une des plus importantes au niveau national
  &lt;/li&gt;
  &lt;li&gt;
   Personnels permanents affectés au festival
  &lt;/li&gt;
  &lt;li&gt;
   Plan de communication multiple par le biais de supports et médias nationaux
  &lt;/li&gt;
@@ -1979,274 +1813,274 @@
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions et outils de médiation associés à la manifestation (cartels, livrets pédagogiques, visites accompagnées...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Cinéma :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nombre et caractéristiques des films programmés (cinéma d&amp;#039;auteurs, premiers films, thématiques,...)
  &lt;/li&gt;
  &lt;li&gt;
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions de médiation
 o Jurys et prix
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles les festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les festivals et manifestations dont la programmation est déléguée à des organisateurs de tournées à but lucratif et dont l&amp;#039;organisation ne s&amp;#039;inscrit pas dans une politique publique d&amp;#039;action culturelle
  &lt;/li&gt;
  &lt;li&gt;
   Les restitutions d&amp;#039;ateliers de travail, colloques, conférences, salons, expositions-ventes à but commercial ou dans lesquels les artistes doivent s&amp;#039;acquitter d&amp;#039;un droit de participation
  &lt;/li&gt;
  &lt;li&gt;
   Les projets initiés par un lieu permanent ou une structure de diffusion recevant une subvention pour son activité annuelle (volet 1 du présent dispositif)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide variable en fonction de la nature et de l&amp;#039;intérêt du projet de la structure, de son implantation, des actions et partenariats menés pendant l&amp;#039;année, des co-financements mobilisés.
 &lt;/p&gt;
 &lt;p&gt;
  Assiette éligible : intégralité du budget prévisionnel sur lequel porte la demande de subvention, à l&amp;#039;exception des contributions en nature.
 Sera également prise en compte dans l&amp;#039;analyse des demandes la pluralité des financements alloués au projet. Une participation financière significative de la collectivité organisatrice (commune ou EPCI) sera attendue.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc2a-soutenir-les-festivals-et-manifestations-cult/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>20428</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Financer des festivals d'arts de la scène</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La région Occitanie est une région particulièrement riche en festivals. Les festivals sont d&amp;#039;importants diffuseurs de la culture. Ils participent à la circulation des artistes et permettent à un large public de découvrir des œuvres de qualité. Ils renforcent la cohésion territoriale et sociale par la mobilisation d&amp;#039;un important bénévolat, par la conduite d&amp;#039;actions hors période festivalière (programmation à l&amp;#039;année, actions  de médiation : stages, rencontres, échanges). Ils contribuent ainsi à la démocratisation culturelle et à l&amp;#039;aménagement du territoire, en palliant parfois le manque d&amp;#039;infrastructure, notamment en milieu rural.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, les festivals œuvrent pour la valorisation du patrimoine régional et pour le développement du tourisme. Leur rôle est conséquent en matière économique directe et indirecte (hôtels, restaurants, campings...). Ils jouent un rôle croissant dans le champ du développement durable. La Région soutient de nombreux festivals et promeut leur action via son site Web.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un égal accès des publics à la culture ;
  &lt;/li&gt;
  &lt;li&gt;
   un soutien à l&amp;#039;économie des festivals et au tourisme ;
  &lt;/li&gt;
  &lt;li&gt;
   une aide pour développer des actions en faveur du développement durable ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour de projets artistiques majeurs ou innovants ;
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de projets à rayonnement régional et/ou national.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant est déterminé en fonction des critères énoncés ci-dessus et de l&amp;#039;économie globale du projet. Dans le cadre de sa nouvelle politique culturelle et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en œuvre d&amp;#039;un projet participant à un programme européen.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides s&amp;#039;adressent aux festivals ayant au minimum un an d&amp;#039;existence.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets, pour bénéficier de l&amp;#039;aide de la Région, doivent répondre aux conditions suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Implantation et activité en région ;
   &lt;/li&gt;
   &lt;li&gt;
    Viabilité économique du projet ;
   &lt;/li&gt;
   &lt;li&gt;
    Durée minimale : 2 jours ;
   &lt;/li&gt;
   &lt;li&gt;
    Situation régulière au regard des obligations réglementaires en matière de spectacle vivant (obligations fiscales et sociales, licence d&amp;#039;entrepreneur de spectacles...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Budget réalisé de la dernière édition du festival : 25 000 € minimum.
@@ -2257,170 +2091,170 @@
   Ce dispositif n&amp;#039;est pas cumulable avec les financements accordés au titre de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;aide à la saison,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide à la diffusion de proximité,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide aux lieux structurants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses artistiques, techniques et administratives, à l&amp;#039;exception de la valorisation du bénévolat, des mises à disposition en nature, des dotations aux amortissements, des provisions, des intérêts des emprunts et des agios. Un lien direct doit être établi entre les dépenses éligibles et la réalisation du programme subventionné, en particulier pour les dépenses éventuellement réalisées avant la date du dépôt du dossier de demande de subvention. Le Règlement de Gestion des Financements Régionaux (RGFR) prévoit que les charges indirectes peuvent être éligibles sous certaines conditions et qu&amp;#039;elles pourront, si la nature de l&amp;#039;opération le justifie, être calculées selon une méthode simplifiée préétablie et conventionnée de taux forfaitaire. Explication de la méthode utilisée : Méthode calcul du le temps passé (temps passé sur l&amp;#039;action / temps de travail total des salariés de la structure). Ces charges indirectes ne pouvant pas dépasser 25 % du budget établi par la structure.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-scene-Aide-aux-Festivals</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande doit être envoyée par courrier aux adresses suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier 201 avenue de la Pompignane 34064 Montpellier cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse 22 Boulevard du Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour plus d&amp;#039;informations :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2eb1-arts-de-la-scene-aide-aux-festivals/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>129698</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Aides déconcentrées au spectacle vivant (ADSV) : Aide au projet en théâtre, arts de la rue et arts du cirque</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Aides déconcentrées au spectacle vivant (ADSV) : Aide au projet en théâtre, arts de la rue et arts du cirque</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Destinées à soutenir la création et la diffusion au public de spectacles vivants dans les domaines de la danse, de la musique, du théâtre, des arts de la rue et des arts du cirque, les ADSV se déclinent en deux aides financières : l&amp;#039;aide au projet et le conventionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Cette page présente les spécificités des aides au projet en théâtre, arts de la rue et arts du cirque.
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;p&gt;
  Pour en savoir plus sur les aides déconcentrées au spectacle vivant (ADSV), et notamment sur les critères d&amp;#039;éligibilité, les modalités d&amp;#039;évaluation des dossiers et les modalités d&amp;#039;attribution de la subvention communs à toutes les esthétiques, rendez-vous ici :
 &lt;/p&gt;
 &lt;a href="https://www.culture.gouv.fr/fr/Demarches-en-ligne/Par-type-de-demarche/Subvention/Aides-aux-equipes-independantes-aides-deconcentrees-au-spectacle-vivant-ADSV" rel="noopener noreferrer" target="_blank"&gt;
  Présentation générale des ADSV
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;h3&gt;
  L&amp;#039;aide déconcentrée au spectacle vivant en théâtre, arts de la rue et arts du cirque
 &lt;/h3&gt;
 &lt;p&gt;
  L&amp;#039;aide au projet en théâtre, arts de la rue et arts du cirque est une aide ponctuelle, qui contribue à la production d&amp;#039;une création, d&amp;#039;une recréation ou d&amp;#039;une reprise et concoure prioritairement :
 &lt;/p&gt;
@@ -3010,193 +2844,193 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Une question ?
 &lt;/h4&gt;
 &lt;p&gt;
  Pour toute question sur le conventionnement théâtre, arts de la rue et arts du cirque en Normandie, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Julien DELOT, Conseiller Théâtre et arts associés / site de Rouen,
   &lt;a href="mailto:julien.delot&amp;#64;culture.gouv.fr"&gt;
    julien.delot&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Joël COLLEVILLE, Assistant-Gestionnaire, Théâtre et arts associés / site de Rouen,
   &lt;a href="mailto:joel.colleville&amp;#64;culture.gouv.fr"&gt;
    joel.colleville&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Véronique FRICOTEAUX, Conseillère Théâtre et&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>10.000 € minimum
 &lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Suivant région</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/fr/catalogue-des-demarches-et-subventions/subvention/aides-aux-equipes-independantes-aides-deconcentrees-au-spectacle-vivant-adsv#:~:text=Le%20dispositif%20des%20aides%20déconcentrées,375%20ensembles%20musicaux</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>Délégation générale de la création artistique (DGCA)
 demarches-sv-dgca&amp;#64;culture.gouv.fr
 01 40 15 80 00</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b8b-aides-deconcentrees-au-spectacle-vivant-adsv-/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>12/02/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>131363</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de création et de diffusion du spectacle vivant</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Aide au spectacle vivant</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le règlement « Aide au spectacle vivant » vise à soutenir les associations, les communes et EPCI dans les projets de création des compagnies professionnelles, de diffusion du spectacle vivant et de production d&amp;#039;évènements d&amp;#039;envergure régionale, nationale et internationale, sur le territoire haut-marnais.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers seront examinés au regard des éléments suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la qualité artistique et culturelle du projet,
   &lt;/li&gt;
   &lt;li&gt;
    le rayonnement territorial du projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;inscription dans un projet culturel de territoire et la capacité du projet à fédérer (autres acteurs culturels, inscription dans des réseaux locaux...),
   &lt;/li&gt;
   &lt;li&gt;
    la diversité des publics cibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Pour les compagnies professionnelles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
@@ -3217,631 +3051,631 @@
  &lt;/ul&gt;
 &lt;p&gt;
  Les critères suivants seront obligatoirement remplis :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;aide au projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication d&amp;#039;un EPCI ou de deux autres partenaires au moins dans l&amp;#039;élaboration et le plan de financement du projet,
   &lt;/li&gt;
   &lt;li&gt;
    un seul financement du conseil départemental par structure, hors actions subventionnées dans le cadre du parcours d&amp;#039;éducation artistique et culturelle en milieu scolaire,
   &lt;/li&gt;
   &lt;li&gt;
    la conformité de la structure avec la réglementation en vigueur,
   &lt;/li&gt;
   &lt;li&gt;
    le dossier complet.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/reglement_spectacle%20vivant%2014122018.pdf</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://messervicesenligne.haute-marne.fr</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, des sports et du monde associatif
 &lt;/p&gt;
 &lt;p&gt;
  Service action culturelle, sportive et territoriale
 &lt;/p&gt;
 &lt;p&gt;
  Tél. 03 25 32 88 19
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toute correspondance doit être adressée à :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Monsieur le Président du conseil départemental
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Direction de la culture, des sports et du monde associatif
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Service action culturelle, sportive et territoriale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   1 rue du Commandant Hugueny – CS 62127
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   52905 Chaumont Cedex 9
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>romain.paillard@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/507f-accompagner-les-projets-de-creation-et-de-dif/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>10/03/2023</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>137949</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner les organisateurs d événements culturels - Festivals</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Aide au spectacle vivant - Festival (accompagnement des organisateurs d événements culturels)</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Aides selon le lieu de la manifestation, l’originalité du thème, la période, la fréquentation.</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;:&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soutenir la diffusion et la programmation des différentes disciplines artistiques par des évènements porteurs d&amp;#039;une identité départementale, et par des évènements de moindre ampleur mais qui permettent l&amp;#039;animation de territoires ruraux.
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en place des actions en direction des publics cibles identifiés par le Département  en relation avec leur territoire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  tout public et public cible politique culturelle
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lettre demande&lt;/li&gt;&lt;li&gt;Dossier artistique&lt;/li&gt;&lt;li&gt;Présentation du projet&lt;/li&gt;&lt;li&gt;Budget&lt;/li&gt;&lt;li&gt;Bilan
 de l&amp;#039;année N-1 (si une aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Dossier de demande de subvention complété
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  annuelle&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour
 les demandes de subvention en fonctionnement
 : &lt;strong&gt;Formulaire
 CERFA N°12156*06&lt;/strong&gt; :  &lt;a href="https://www.service-public.gouv.fr/particuliers/vosdroits/R1271"&gt;https://www.service-public.gouv.fr/particuliers/vosdroits/R1271&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf) &lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide au financement de manifestations organisées (plus d&amp;#039;une dizaine de festivals : Festival Musiques en Vivarais Lignon...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://www.service-public.gouv.fr/particuliers/vosdroits/R1271</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine - culture.patrimoine&amp;#64;hauteloire.fr - 04 71 07 43 76 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Gestionnaire : Jérôme TOURNAYRE - jerome.tournayre&amp;#64;hauteloire.fr - 04 71 07 43 53&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cca9-soutenir-la-diffusion-et-la-programmation-des/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>94834</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Soutenir la concertation et l’accompagnement des projets d’énergies renouvelables</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Soutien à la concertation et à l’accompagnement favorisant l'acceptabilité de projets d’énergies renouvelables</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  Objectifs
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs du SRADDET
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergies fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Montant de l&amp;#039;aide
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Soutien aux démarches de concertation favorisant l&amp;#039;acceptabilité de projets énergies renouvelables →
    &lt;/strong&gt;
    T
    aux : Toutes les cibles : 70 %
 Plafond : 15 000 € d&amp;#039;aide, 17 000 € pour les territoires en zone Pacte de ruralité
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens →
    &lt;/strong&gt;
    Taux : 70 %
 Plafond : 10 000 € d&amp;#039;aide, 12 000 € pour les territoires en zone Pacte de ruralité
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  Bénéficiaires
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Soutien aux démarches de concertation favorisant l&amp;#039;acceptabilité de projets énergies renouvelables → Communes, groupements de communes, associations, les entreprises ayant une finalité participative et citoyenne
   &lt;/li&gt;
   &lt;li&gt;
    Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens → Communes, groupements de communes, associations, uniquement les entreprises ayant une finalité participative et citoyenne. Les projets portés par l&amp;#039;Etat, les Départements et leurs opérateurs sont exclus des dispositifs.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;h4&gt;
  Projets éligibles
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Soutien aux démarches de concertation favorisant l&amp;#039;acceptabilité de projets énergies renouvelables : assistance à maîtrise d&amp;#039;ouvrage proposant une démarche de concertation auprès des citoyens afin de favoriser l&amp;#039;acceptabilité de projets EnR (méthanisation, éolien, géothermie profonde, micro-hydraulique, photovoltaïque). Cette mission peut comprendre entre autre l&amp;#039;organisation de réunions de concertation et d&amp;#039;information, de visites de sites, d&amp;#039;un referendum local (ou autre démarche innovante...) avec le cas échéant la création d&amp;#039;outils de communication/de sensibilisation.
   &lt;/li&gt;
   &lt;li&gt;
    Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens : assistance à maîtrise d&amp;#039;ouvrage portant sur la définition du projet, la structuration juridique (mode de gouvernance, ....), le modèle économique, les choix techniques et la stratégie de « recrutement » de citoyens...
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/concertation-accompagnement-projets-energies-renouvelables/</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0185/depot/simple</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Strasbourg : 03 88 15 66 33
   &lt;/li&gt;
   &lt;li&gt;
    Site de Metz : 03 87 33 61 40
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/23bc-soutien-a-la-concertation-et-a-laccompagnemen/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>95245</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Intervenir en faveur du spectacle vivant</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet de règlement se présente sous la forme de 3 dispositifs visant une réponse globale aux attentes des acteurs et aux spécificités du domaine :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aides à l&amp;#039;organisation de festivals, manifestations et programmations artistiques comprenant des représentations de spectacles et des activités culturelles accessibles au grand public.
  &lt;/li&gt;
  &lt;li&gt;
   Aides à la production de spectacles destinés à une diffusion au sein des réseaux professionnels.
  &lt;/li&gt;
  &lt;li&gt;
   Aides en faveur des structures artistiques permanentes assurant la gestion d&amp;#039;un équipement ou d&amp;#039;un projet itinérant sur le territoire dans le cadre d&amp;#039;une saison culturelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le dispositif n°1, le Département apporte son concours à l&amp;#039;organisation de festivals, manifestations et programmations artistiques comprenant des représentations de spectacles, des concerts et des activités culturelles (stages, ateliers de sensibilisation, résidences d&amp;#039;artistes) accessibles du grand public.
  Les projets doivent comporter des recettes propres (billetterie, vente de marchandises) à l&amp;#039;exception des propositions dans l&amp;#039;espace public reposant sur une démarche artistique singulière (espace scénique, mise en valeur du patrimoine).
 &lt;/p&gt;
 &lt;p&gt;
  Dans le dispositif n°2, l&amp;#039;action du Département dans le domaine du spectacle vivant a pour objectifs de favoriser l&amp;#039;accès du public à des propositions culturelles et artistiques de qualité, de soutenir la création artistique et d&amp;#039;accompagner les professionnels du secteur dans la recherche d&amp;#039;une économie viable de leurs activités. E
  n la matière, le Département apporte son concours aux structures artistiques (collectif d&amp;#039;artistes, compagnie dramatique ou chorégraphique, entreprise artistique et culturelle etc.) pour la production de spectacles destinés à une diffusion au sein des réseaux professionnels.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le dispositif n°3, l&amp;#039;action du Département dans le domaine du spectacle vivant a pour objectifs de favoriser l&amp;#039;accès du public à des propositions culturelles et artistiques de qualité et de soutenir les professionnels du secteur. Elle vise notamment à consolider l&amp;#039;offre d&amp;#039;accueil et de diffusion sur le territoire départemental et son insertion dans les réseaux régionaux et nationaux du spectacle.
  En la matière, le Département apporte son concours aux structures associatives et  publiques pour la réalisation d&amp;#039;un projet de développement artistique et culturel global.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Dispositif n°1 :
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne concerne pas :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Première édition d&amp;#039;un festival ou manifestation
  &lt;/li&gt;
  &lt;li&gt;
   Projet contenant une seule représentation d&amp;#039;un spectacle ou concert
  &lt;/li&gt;
  &lt;li&gt;
   Projet réservé à une catégorie particulière de public (spectacles en entreprises, spectacles destinés à des élèves en milieu scolaire, kermesses, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   Prestation artistique pour le compte d&amp;#039;un commanditaire dans le cadre d&amp;#039;une relation marchande (agence d&amp;#039;évènementiel, tourneur)
@@ -4009,254 +3843,254 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Intérêts débiteurs, frais financiers
  &lt;/li&gt;
  &lt;li&gt;
   Achat de biens durables, dotations aux amortissements et provisions
  &lt;/li&gt;
  &lt;li&gt;
   Valorisation du bénévolat et des mises à disposition en nature
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
  Les dépenses d&amp;#039;investissement des structures publiques (construction de bâtiment, réhabilitation etc.)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/des-aides-pour-soutenir-le-spectacle-vivant</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Culture
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Secrétaire - Audrey De Bentzmann
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:audrey.debentzmann&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
    audrey.debentzmann&amp;#64;aude.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone :
  04.68.11.64.95
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il faut adresser votre dossier de demande avant le 31 décembre de l&amp;#039;année précédant votre action assorti d&amp;#039;un courrier d&amp;#039;accompagnement adressé à M. le Président du Conseil Départemental, à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    CONSEIL DÉPARTEMENTAL DE L&amp;#039;AUDE
   &lt;/li&gt;
   &lt;li&gt;
    Service Culture
   &lt;/li&gt;
   &lt;li&gt;
    allée Raymond-Courrière
   &lt;/li&gt;
   &lt;li&gt;
    11855 CARCASSONNE cedex 9
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b2d9-intervention-en-faveur-du-spectacle-vivant/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>98771</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Coopérer et favoriser la concertation (LEADER)</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>Dans la limite de 70 000 €</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Pays de Ploërmel-Coeur de Bretagne développe des programmes de coopération depuis plus de 10 ans. Grâce
  à LEADER, il a pu initier une forte ouverture vers d&amp;#039;autres territoires en France mais également en Europe,
  conduisant certains acteurs à ouvrir des perspectives de plus longs terme à travers des partenariats et d&amp;#039;autres
  programmes européens de coopération.
 &lt;/p&gt;
 &lt;p&gt;
  La Coopération a une forte valeur ajoutée. Elle favorise la concertation en interne au territoire, elle est source de
  dialogues et d&amp;#039;échanges d&amp;#039;idées et de savoir-faire, elle offre un espace de créativité nouveau et le plus souvent
  elle est un effet levier pour les acteurs locaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Échanges de savoir-faire et d&amp;#039;expériences
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation de la population, promotion du territoire et éducation à l&amp;#039;environnement
  &lt;/li&gt;
  &lt;li&gt;
   Création artistique et valorisation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Expérimentations croisées dans le domaine de la mobilité et de l&amp;#039;habitat des jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Nouveaux usages NTIC
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 International
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles sont les dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Dépenses de personnel
  &lt;/li&gt;
  &lt;li&gt;
   Coûts indirects, correspondant aux frais de fonctionnement internes à la structure : calculés sur la base
  d&amp;#039;un taux forfaitaire de 15 % appliqué aux frais de personnel directs éligibles
  &lt;/li&gt;
  &lt;li&gt;
   Coûts directs en lien avec l&amp;#039;opération, dont :
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux
  &lt;/li&gt;
  &lt;li&gt;
   acquisition ou location de matériel,
  &lt;/li&gt;
  &lt;li&gt;
@@ -4280,708 +4114,437 @@
 &lt;p&gt;
  Les dépenses engagées avant la date de réception de la demande d&amp;#039;aide ne seront pas prises en compte.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses présentées doivent faire l&amp;#039;objet de plusieurs devis afin de vérifier la mise en concurrence et le caractère raisonnable des coûts.
 &lt;/p&gt;
 &lt;p&gt;
  Avant de déposer un courrier de demande de subvention, le porteur doit présenter une délibération:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   approuvant le projet et son plan de financement
  &lt;/li&gt;
  &lt;li&gt;
   sollicitant une subvention européenne dans le cadre de LEADER
  &lt;/li&gt;
  &lt;li&gt;
   autorisant l&amp;#039;exécutif à signer tout document y afférent
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>SCOT DU PAYS DE PLOERMEL</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Marjolaine PONDARD, Chargée de mission contractualisation :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:m.pondard&amp;#64;pays-ploermel.fr" rel="noopener" target="_blank"&gt;
   m.pondard&amp;#64;pays-ploermel.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 06 69 71 55 38 - 02 30 19 01 82
 &lt;/p&gt;
 &lt;p&gt;
  PETR Pays de Ploërmel - Cœur de Bretagne : 7 rue du Val - Les Carmes, BP30555 - 56800 Ploërmel
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.pays-ploermel.fr/" rel="noopener" target="_blank"&gt;
   https://www.pays-ploermel.fr/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>m.pondard@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f2cd-copie-14h00-valoriser-et-promouvoir-le-territ/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD15" s="1" t="inlineStr">
+      <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>26/07/2021</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E16" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165889</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals, manifestations et la diffusion du cinéma et de l’audiovisuel</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux festivals, manifestations et à la diffusion : cinéma et audiovisuel</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le soutien à la diffusion a pour but de contribuer à :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;favoriser un accès à la diversité de la création cinématographique et audiovisuelle pour tous et sur l’ensemble du territoire régional ;&lt;/li&gt; 	&lt;li&gt;développer l&amp;#039;animation de proximité, faciliter la diffusion des œuvres cinématographiques et audiovisuelles de qualité et souvent peu médiatisées ;&lt;/li&gt; 	&lt;li&gt;contribuer à l’attractivité économique des territoires, à la professionnalisation des acteurs du cinéma et de l’audiovisuel en région ;&lt;/li&gt; 	&lt;li&gt;accompagner la création cinématographique et audiovisuelle ;&lt;/li&gt; 	&lt;li&gt;soutenir l’émergence de nouveaux talents sur le territoire ;&lt;/li&gt; 	&lt;li&gt;renouveler et rajeunir le public en salles ;&lt;/li&gt; 	&lt;li&gt;mettre en place des mesures réduisant l’empreinte écologique des festivals et des lieux de diffusion ;&lt;/li&gt; 	&lt;li&gt;aider à la structuration du secteur en développant des marchés professionnels et rencontres de l’écosystème.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Des associations :&lt;/p&gt;
-&lt;ul&gt; 	&lt;li&gt;dont l’objet statutaire est en lien avec le cinéma ou l’audiovisuel ;&lt;/li&gt; 	&lt;li&gt;pouvant justifier d’au moins une année de fonctionnement ;&lt;/li&gt; 	&lt;li&gt;présentant un compte de résultat équilibré à l’année N-1.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour les festivals et manifestation&lt;/span&gt;&lt;/p&gt;
-[...6 lines deleted...]
-      <c r="N16" s="1" t="inlineStr">
+&lt;ul&gt; 	&lt;li&gt;dont l’objet statutaire est en lien avec le cinéma ou l’audiovisuel ;&lt;/li&gt; 	&lt;li&gt;pouvant justifier d’au moins une année de fonctionnement ;&lt;/li&gt; 	&lt;li&gt;présentant un compte de résultat équilibré à l’année N-1.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Pour les festivals et manifestation&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Une durée supérieure à 3 jours ;&lt;/li&gt; 	&lt;li&gt;une direction artistique affirmée attestant d’un travail de fond sur les œuvres cinématographiques ou audiovisuelles concernées, avec une place donnée à la découverte, à l’émergence et à l&amp;#039;innovation dans la programmation. Une part très significative du budget doit être consacrée aux postes artistiques ;&lt;/li&gt; 	&lt;li&gt;une recherche de la diversification des publics par la mise en place : 	&lt;ul&gt; 		&lt;li&gt;d&amp;#039;une politique tarifaire et de relations avec les populations, en particulier le public jeune (lycéens, apprentis) ainsi que les publics issus de milieux défavorisés ou éloignés de la culture ;&lt;/li&gt; 		&lt;li&gt;d&amp;#039;actions culturelles (rencontres avec les scolaires, ateliers d’éducation aux images...), avec implication du tissu professionnel, économique, social et associatif local dans la mise en œuvre de l&amp;#039;événement ;&lt;/li&gt; 		&lt;li&gt;approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans les équipes artistiques et techniques, les intervenants et le public.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;développer une démarche écoresponsable lors de la préparation et pendant le déroulement du festival ou de la manifestation afin de réduire l’empreinte carbone et sensibiliser les intervenants et le public à cette démarche ;&lt;/li&gt; 	&lt;li&gt;une démarche de structuration du secteur ;&lt;/li&gt; 	&lt;li&gt;accueil de réalisateurs, de techniciens, d&amp;#039;interprètes ;&lt;/li&gt; 	&lt;li&gt;rencontres professionnelles ;&lt;/li&gt; 	&lt;li&gt;participation à des réseaux régionaux ou nationaux ;&lt;/li&gt; 	&lt;li&gt;développement de partenariats avec d&amp;#039;autres manifestations ou structures culturelles ;&lt;/li&gt; 	&lt;li&gt;organisation d’événements (rencontres, ateliers, résidences) visant l’appui à la jeune création, l&amp;#039;émergence ou l’accompagnement de nouveaux scénaristes ;&lt;/li&gt; 	&lt;li&gt;des implications financières multiples : publiques et privées, et en particulier une aide significative des collectivités locales (communes et/ou communauté de communes, département) manifestant ainsi leur intérêt et leur soutien pour les projets présentés. La Région n’intervient pas isolément des autres partenaires institutionnels qui partagent avec elle la responsabilité du territoire de Provence-Alpes-Côte d’Azur ; elle ne peut donc pas être appelée en substitution aux carences des autres collectivités publiques ;&lt;/li&gt; 	&lt;li&gt;un partenariat (information, communication, suivi, bilan) avec l&amp;#039;institution régionale pour : 	&lt;ul&gt; 		&lt;li&gt;une complémentarité avec la politique régionale menée sur le cinéma et l&amp;#039;audiovisuel (éducation aux images, diffusion de films produits ou réalisés en région, etc.) ;&lt;/li&gt; 		&lt;li&gt;favoriser la dimension territoriale régionale et la dynamique culturelle en termes de diffusion, création (soutien aux artistes régionaux), partenariat et communication avec les autres manifestations.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Pour le soutien à la diffusion&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Sont éligibles :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;l’activité de réseau de salles labellisées art et essai et indépendantes ;&lt;/li&gt; 	&lt;li&gt;les réseaux itinérants dans la mesure où ils sont labellisés art et essai et donnent accès à la diversité de la création cinématographique dans les territoires éloignés de la culture (à l’exclusion des salles fixes) ;&lt;/li&gt; 	&lt;li&gt;la diffusion du patrimoine cinématographique, y compris dans le cadre d’actions de collecte, de conservation et de valorisation de ce patrimoine et dans la mesure où les normes requises en la matière sont respectée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Une demande en action spécifique&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Les subventions spécifiques doivent avoir un effet incitatif, c&amp;#039;est-à-dire que le porteur de projet doit déposer sa demande de subvention à la Région au plus tard trois mois avant la date prévisionnelle de début de réalisation de l’action en question. Le dépôt de dossier de demande de subvention ne vaut pas promesse de subvention.&lt;/p&gt;
 &lt;p&gt;Le dépôt de dossier de demande de subvention ne vaut pas promesse de subvention.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Une demande en exploitation&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Les demandes de subvention d’exploitation doivent être déposées au plus tard trois mois avant le début de l’exercice comptable concerné. Un même bénéficiaire ne peut prétendre à plus d’une subvention d’exploitation sur un même exercice comptable.&lt;/p&gt;
 &lt;p&gt;Le dépôt de dossier de demande de subvention ne vaut pas promesse de subvention.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Une demande en investissement&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Les subventions régionales doivent avoir un effet incitatif, c’est-à-dire que le porteur de projet doit déposer sa demande de subvention à la Région au moins trois mois avant la date prévisionnelle de commencement d’exécution du projet en question.&lt;/p&gt;
 &lt;p&gt;Le dépôt de dossier de demande de subvention ne vaut pas promesse de subvention.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-festivals-aux-manifestations-et-a-la-diffusion</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Fanny GRAFFAULT, Chargée de mission production-diffusion&lt;/p&gt;
 &lt;p&gt;&lt;a href="mailto:fgraffault&amp;#64;maregionsud.fr"&gt;       fgraffault&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;Jocelyne ROGLIANO, Assistante gestionnaire&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;&lt;u&gt;&lt;a href="mailto:jrogliano&amp;#64;maregionsud.f"&gt;jrogliano&amp;#64;maregionsud.f&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-festivals-manifestations-et-a-la-diffusion-cinema-et-audiovisuel/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...3 lines deleted...]
-      <c r="B17" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165933</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir les artistes : musique, théâtre, arts du mouvement</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Soutien aux artistes : musique, théâtre, arts du mouvement</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...136 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt; favoriser la permanence d’artistes professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt;encourager leur rayonnement en région et à l’échelle nationale et internationale&lt;/li&gt; 	&lt;li&gt; soutenir l’emploi des artistes professionnels&lt;/li&gt; 	&lt;li&gt; soutenir la création et la production dans la pluralité des esthétiques musicales&lt;/li&gt; 	&lt;li&gt;encourager la rencontre avec les publics les plus diversifiés et les acteurs des territoires&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;Ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Les compagnies&lt;/li&gt; 	&lt;li&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/li&gt; 	&lt;li&gt;Les autres structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;Les communes et intercommunalités et leurs établissements publics&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P18" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Sont éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ayant au moins une année d’existence à la date du vote&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne sont pas éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Les compagnies&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les autres structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les communes et intercommunalités et leurs établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour bénéficier de l’aide régionale, les structures présentent un programme prévisionnel.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;a) Pour une aide au fonctionnement annuel (exploitation)&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Les programmes d’activité annuels doivent répondre aux critères suivants :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Un projet artistique et culturel détaillé garantissant une qualité artistique&lt;/li&gt; 	&lt;li&gt;Un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;Un ancrage territorial&lt;/li&gt; 	&lt;li&gt;Une mise en œuvre régulière de nouvelles productions et de créations, et la diffusion d’un répertoire&lt;/li&gt; 	&lt;li&gt;Une diffusion à l’échelle régionale, nationale et internationale&lt;/li&gt; 	&lt;li&gt;Un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt;Des collaborations régulières avec les acteurs culturels du territoire régional&lt;/li&gt; 	&lt;li&gt;Une démarche écoresponsable&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;b) Pour une aide au projet (action spécifique)&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Le programme du projet doit répondre aux critères suivants :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Projets d’artistes professionnels et confirmés, s’appuyant sur une dynamique de coopération entre des acteurs de terrain : acteurs publics locaux, équipes artistiques et acteurs associatifs culturels et non culturels, sur les pratiques des populations et permettant de répondre à des disparités d’offre culturelle&lt;/li&gt; 	&lt;li&gt;Projets structurants d’accueil en résidence artistique longue permettant l’inscription d’artistes et de groupes professionnels confirmés sur un territoire, mis en œuvre par au moins trois acteurs de terrain différents autour de l’artiste : acteurs publics, associations culturelles et non culturelles&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Pacte régional : Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Sont exclus : &lt;/strong&gt;les actions pouvant être examinées dans le cadre de l&amp;#039;action éducative de la Région, les projets de création artistique pouvant être examinés dans le cadre de l’appel à projets Carte blanche aux artistes, les stages et master-classes, les tremplins, les concours, les cours de pratiques artistiques, les académies de formation musicale.&lt;/p&gt;
  &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique ou une demande concernant de l&amp;#039;investissement, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, de l&amp;#039;achat, de l&amp;#039;investissement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-artistes-musique-theatre-arts-du-mouvement</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-artistes-musique-theatre-arts-du-mouvement-1/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-[...134 lines deleted...]
-      <c r="A20" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>24873</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals promouvant la création en langues occitane et catalane</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite accompagner les festivals qui jouent un rôle important pour la promotion de la création en langues occitane et catalanes. Les festivals permettent ainsi la diffusion des œuvres et la démocratisation culturelle auprès d&amp;#039;un large public, notamment au travers de l&amp;#039;action culturelle qu&amp;#039;ils peuvent développer. Ils jouent aussi un rôle important en matière économique, en matière touristique et en matière d&amp;#039;aménagement et d&amp;#039;attractivité des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de sélection :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les aides s&amp;#039;adressent prioritairement aux festivals ayant au minimum un an d&amp;#039;existence. La sélection du dossier et le montant de l&amp;#039;aide Régionale sont conditionnés à l&amp;#039;analyse de tous les critères suivants par le comité conseil.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programmation :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Programmation de qualité (spectacles professionnels, choix permettant l&amp;#039;émergence d&amp;#039;une ligne artistique)
  &lt;/li&gt;
  &lt;li&gt;
   Diversité artistique, singularité et innovation de la programmation
  &lt;/li&gt;
  &lt;li&gt;
@@ -5027,1450 +4590,1300 @@
   Aménagement et dynamisation du territoire avec une attention portée aux territoires ruraux et péri-urbains, à la dynamique sociale (mobilisation de la population locale)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Développement durable
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Promotion du développement durable au travers des axes : sensibilisation, citoyenneté et solidarité, égalité Femme/Homme, responsabilité sociétale des entreprises, transports doux et économiques, gestion des déchets et de la ressource...
   Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;examen des dossiers se fera au fur et à mesure de leur dépôt sur la plateforme.
 &lt;/p&gt;
 &lt;p&gt;
  En cas d&amp;#039;éligibilité, les demandes d&amp;#039;aides déposées entre septembre et décembre de l&amp;#039;année N, pour un festival se déroulant sur l&amp;#039;exercice N&amp;#43;1, seront soumises pour vote à l&amp;#039;instance délibérante régionale (Commission Permanente) au cours de l&amp;#039;année suivante, soit année N&amp;#43;1.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   implantation et activité en région
  &lt;/li&gt;
  &lt;li&gt;
   viabilité économique du projet
  &lt;/li&gt;
  &lt;li&gt;
   Durée minimale de 2 jours
  &lt;/li&gt;
  &lt;li&gt;
   Au moins 50% de la programmation doit être en langue occitane et/ou catalane
  &lt;/li&gt;
  &lt;li&gt;
   La langue occitane et/ou catalane doit être présente sur le lieu et dans les outils de communication.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Toutes les dépenses de fonctionnement sauf :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création et la maintenance de sites Internet
  &lt;/li&gt;
  &lt;li&gt;
   Diffusion de CD
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-diffusion-des</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://mesaidesenligne.laregion.fr/aides/#/croccitanie/connecte/F_DCP_FESTIVALS/depot/simple</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour la gestion administrative du dossier :
  &lt;/strong&gt;
  caroline.cavailhes&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la nature du projet :
  &lt;/strong&gt;
  philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c6b7-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF20" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>1067</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Soutenir les lieux et les projets de spectacle vivant structurants</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise ainsi à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les lieux permanents professionnels et les projets annuels structurants du spectacle vivant, ancrés localement et de rayonnement régional, jouant un rôle majeur en matière de création, de diffusion et de dynamique culturelle territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   réduire les inégalités territoriales d&amp;#039;accès à la culture,
  &lt;/li&gt;
  &lt;li&gt;
   encourager les projets s&amp;#039;inscrivant dans une stratégie de développement culturel territorial,
  &lt;/li&gt;
  &lt;li&gt;
   amener les lieux à travailler en réseau et à chercher de nouvelles synergies visant à améliorer les conditions de la création artistique ainsi que l&amp;#039;offre culturelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide régionale est octroyée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   présenter un projet artistique et culturel global comprenant un volet création, un volet diffusion et un volet action culturelle, et pouvant s&amp;#039;accompagner d&amp;#039;actions complémentaires, ex : résidences, évènements associés,
  &lt;/li&gt;
  &lt;li&gt;
   disposer de ressources humaines professionnelles et justifier de l&amp;#039;indépendance de la direction artistique,
  &lt;/li&gt;
  &lt;li&gt;
   respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant,
  &lt;/li&gt;
  &lt;li&gt;
   justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité locale, voire d&amp;#039;un conventionnement spécifique avec d&amp;#039;autres partenaires publics, Etat ou collectivités.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/aides-aux-lieux-projets-structurants/</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>http://culture-subvention@grandest.fr</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  culture-subvention&amp;#64;grandest.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour les demandes de paiement : versements-creation&amp;#64;grandest.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/47f8-aide-aux-lieux-et-projets-annuels-structurant/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>01/04/2019</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>12/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>165309</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des missions d’ingénierie de la participation et de la concertation</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Missions d’ingénierie de la participation et de la concertation</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin d’assurer un dialogue et une concertation apaisée sur les 
 territoires, l’agence de l’eau accompagne les porteurs de projets pour 
 des prestations ponctuelles d’appui et conseil en sciences sociales sur 
 les usages, les représentations et les concertations liés à 
 l’environnement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Appui méthodologique
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-missions-dingenierie-de-la-participation-et-de-la-concertat.html</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-missions-dingenierie-de-la-participation-et-de-la-concertation/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>165275</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Accompagner les missions d’ingénierie de la participation et de la concertation (Sage et PTGE)</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Mission d’ingénierie de la participation et de la concertation</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau accompagne la structuration et l’animation des 
 démarches de Sage (schéma d’aménagement et de gestion des eaux) et des 
 projets de territoire pour la gestion de l’eau (PTGE).&lt;/p&gt;
 &lt;p&gt;Elle soutient les missions d’ingénierie de la participation et de la 
 concertation dès l’émergence de la démarche, pour faciliter le dialogue.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q23" s="1" t="inlineStr">
+      <c r="Q20" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-mission-dingenierie-de-la-participation-et-de-la-concertati.html</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-missions-dingenierie-de-la-participation-et-de-la-concertation-sage-et-ptge/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>26/06/2025</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>162467</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F24" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides au fonctionnement ou au projet ont comme objectif de soutenir la diversité des esthétiques, des expressions, des formes et des formats dans le champ des arts visuels, du théâtre, de la marionnette, des arts du cirque et de la rue, de la danse et de musique. Les services déconcentrés ou centraux du ministère de la culture apportent ainsi une aide au fonctionnement à des structures ou une aide à des projets spécifiques de création et de diffusion artistiques. &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que l&amp;#039;aide au projet ou au fonctionnement, spectacle vivant et arts visuels ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Selon les dispositifs et types d’aides, l’instruction de la demande est réalisée à partir de formulaires différents.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention, chaque dispositif a un calendrier propre, qui peut être différent selon les régions. &lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_creation-artistique-2024</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question, vous êtes invités à vous adresser aux conseillers arts visuels et spectacle vivant de votre Direction régionale aux affaires culturelles (DRAC). Ils sont les interlocuteurs privilégiés des acteurs culturels et des porteurs de projet en&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>07/04/2024</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>137950</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Accompagner les établissements d enseignements artistiques (musique, danse, théâtre)</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Soutien au fonctionnement des établissements d enseignements artistiques (musique, danse, théâtre)</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J22" s="1" t="inlineStr">
         <is>
           <t>Forfait en fonction des type d établissement défini dans le schéma</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien au fonctionnement de l&amp;#039;établissement intégré au schéma départemental des enseignements artistiques (musique, danse, théâtre).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  élèves / jeunes inscrits dans les établissements ; mais aussi habitants des territoires
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lettre de demande de
      subvention&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
      aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier spécifique de demande de
      subvention complété&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  annuelle&lt;/p&gt;&lt;p&gt;Pour
 le formulaire spécifique de demande de subvention : se rapprocher du
 gestionnaire &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;Être intégré au schéma départemental des enseignements artistiques.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  -    Elus du Département de la Haute-Loire :
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -    Service gestionnaire :
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine - &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;culture.patrimoine&amp;#64;hauteloire.fr&lt;/a&gt; - 04 71 04 43 76&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Gestionnaire : Emilie LANGLOIS - emilie.langlois&amp;#64;hauteloire.fr - 04 71 07 40 28
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3ff2-soutenir-le-fonctionnement-du-schema-departem/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>10304</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Programmer des spectacles présentés par des équipes artistiques régionales</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J23" s="1" t="inlineStr">
         <is>
           <t>50% maximum</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les projets soutenus par la Région doivent permettre :
   &lt;/li&gt;
   &lt;li&gt;
    un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
   &lt;/li&gt;
   &lt;li&gt;
    une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
   &lt;/li&gt;
  &lt;/ul&gt;
  L&amp;#039;aide accordée ne peut excéder 50% du montant mentionné dans le contrat de cession. Son montant ne peut être inférieur à 500 €  (plancher) et supérieur à 2 000 € (plafond). Le montant annuel cumulé pour un même programmateur est limité à 4 000 €, pour un maximum de 5 représentations par an. Dépenses éligibles : Dépenses artistiques liées à la programmation du spectacle faisant l&amp;#039;objet de la demande : cession ou rémunération directe (frais d&amp;#039;approche non pris en compte).
  &lt;p&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
   &lt;/li&gt;
   &lt;li&gt;
    Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, ...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
   &lt;/li&gt;
   &lt;li&gt;
    Ces spectacles peuvent faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 3 années civiles suivant l&amp;#039;année de leur création, dans la limite de 12 représentations maximum ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide est sollicitée pour une représentation par spectacle programmé, hors séances scolaires ;
   &lt;/li&gt;
   &lt;li&gt;
    Un même programmateur peut mobiliser le dispositif dans la limite de 5 dates au total par année civile ;
   &lt;/li&gt;
   &lt;li&gt;
    De la même façon, un même lieu peut accueillir une programmation mobilisant le dispositif dans la limite de 5 dates au total par année civile ;
   &lt;/li&gt;
   &lt;li&gt;
    La demande de soutien doit être adressée à la Région impérativement avant la date de la représentation (ou de la première représentation en cas de programmation groupée).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture et du Patrimoine  Service Arts de la Scène et Art Contemporain
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : artsetspectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04bb-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E27" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>165985</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="N27" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif doit soutenir nos partenaires culturels professionnels sur l’ensemble du territoire, offrir aux publics et aux artistes des conditions techniques et d’accueil optimales et permettre une transition vers des investissements durables et éco-responsables.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P27" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
-[...133 lines deleted...]
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les structures:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;bénéficiant d’un soutien régional au fonctionnement ou d’une convention particulière avec la Région, ayant un établissement ou une succursale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;situés en Région Provence-Alpes-Côte d’Azur et ayant au moins une année d’existence à la date du vote.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les bâtiments privés, obligation est faite de détenir un bail non précaire d’une durée au moins égale à la durée d’amortissement des travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les studios d’enregistrement&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures d’enseignement artistique (hors Pôles d’enseignement supérieur)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les établissements scolaires et universitaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les centres sociaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures non financées en fonctionnement par la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable (voir annexes pour la prise en compte des critères et pièces spécifiques).&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Le demandeur ne pourra présenter une nouvelle aide à l’investissement qu&amp;#039;après présentation des justificatifs définitifs de réalisation du projet pour lequel il a déjà été aidé.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INVMUSIQ/depot/simple</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-investissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>139366</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Aider les équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Aides aux équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L29" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif des « aides déconcentrées au spectacle vivant » (ADSV) constitue le socle de la politique du ministère de la Culture en faveur des équipes artistiques. Ce dispositif soutient les artistes ou équipes artistiques indépendants pour qu&amp;#039;ils puissent développer leur travail de création et en faire bénéficier le public le plus large possible (diffusion). Il contribue à l&amp;#039;accompagnement du parcours de l&amp;#039;artiste ou de l&amp;#039;équipe artistique dans sa dynamique de création avec des aides ponctuelles (aide au projet) ou pluriannuelles (conventionnements pour 2, 3 ou 4 années consécutives).
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;h3&gt;
  Que sont les aides déconcentrées au spectacle vivant (ADSV) ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le dispositif des aides déconcentrées au spectacle vivant (ADSV) constitue le socle de la politique du ministère de la Culture en faveur des équipes artistiques.
 &lt;/p&gt;
 &lt;p&gt;
  En 2021, le dispositif a concerné :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   1.412 équipes artistiques dont :
   &lt;ul&gt;
    &lt;li&gt;
     375 ensembles musicaux
    &lt;/li&gt;
    &lt;li&gt;
     313 compagnies de danse
@@ -7035,1216 +6448,1079 @@
     4 partenaires avec apports en numéraire
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour une demande de conventionnement à 4 ans
   &lt;/strong&gt;
   :
   &lt;ul&gt;
    &lt;li&gt;
     180 représentations dans 3 régions minimum (150 représentations pour le cirque, les arts de la rue et les DOM)
    &lt;/li&gt;
    &lt;li&gt;
     5 partenaires avec apports en numéraire
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lors de la phase d&amp;#039;instruction du dossier, le service déconcentré du ministère de la Culture pourra identifier les projets qui rendent difficilement applicables l&amp;#039;ensemble des critères &amp;#34;
  &lt;em&gt;
   en raison de la singularité des esthétiques, de propositions de forme atypique, de conditions de production ou&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Selon discipline et projet</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aides-aux-equipes-independantes-aides-deconcentrees-au-spectacle-vivant-adsv</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>DGCA
 demarches-sv-dgca&amp;#64;culture.gouv.fr ; 01 40 15 80 00
 182, rue Saint Honoré - 75001 Paris</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2d7a-aides-aux-equipes-independantes-aides-deconce/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>23/04/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>117402</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la mise en œuvre de projets culturels, de spectacles et de résidences artistiques</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre aux EPCI de développer leur offre culturelle dans les domaines du spectacle vivant et des arts visuels :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Accompagnement dans la mise en œuvre de projets culturels dans les domaines du spectacle vivant et des arts visuels : saisons de spectacles, festivals, résidences d&amp;#039;artistes, projets d&amp;#039;action culturelle...
   &lt;/li&gt;
   &lt;li&gt;
    Conseil dans les domaines artistiques, techniques et administratifs et juridiques.
   &lt;/li&gt;
   &lt;li&gt;
    Mise à disposition de documents de référence. Accompagnement des processus de définition de projets.
   &lt;/li&gt;
   &lt;li&gt;
    Co-organisation de projets, impliquant l&amp;#039;intervention de professionnels du secteur.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Variables (Jusqu&amp;#039;à 7500 € pour la mise en œuvre d&amp;#039;une résidence artistique).
 &lt;/p&gt;
 &lt;p&gt;
  Cofinancements possibles Département de Seine-et-Marne / Région Ile-de-France / Direction régionale des Affaires Culturelles d&amp;#039;Ile-de-France.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/621a-accompagner-les-collectivites-dans-la-mise-en/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/05/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>95032</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les réseaux et centres de ressources spectacle vivant et arts visuels</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux réseaux et centres de ressources spectacle vivant et Arts visuels</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise ainsi à :
+ Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  soutenir les lieux permanents professionnels et les projets annuels structurants du spectacle vivant, ancrés localement et de rayonnement régional, jouant un rôle majeur en matière de création, de diffusion et de dynamique culturelle territoriale,
-[...8 lines deleted...]
-  amener les lieux à travailler en réseau et à chercher de nouvelles synergies visant à améliorer les conditions de la création artistique ainsi que l&amp;#039;offre culturelle.
+  soutenir les structures professionnelles positionnées en réseaux ou en centres de ressources et qui contribuent, via l&amp;#039;animation de réseaux et des actions d&amp;#039;information, de médiation ou de formation, à l&amp;#039;accompagnement des acteurs culturels et au développement de la culture sur le territoire et en direction de tous les publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  réduire les inégalités d&amp;#039;accès à la culture.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide régionale est octroyée.
+Recommandation : le versement du solde de l&amp;#039;aide antérieure est demandé au plus tard à la date du dépôt du nouveau dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2017</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations culturelles, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est. Seules sont concernées les structures dirigées par des professionnels disposant d&amp;#039;une expertise dans la discipline artistique qui est la leur et pouvant justifier du rayonnement de leur activité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Dépôt des dossiers :
-[...2 lines deleted...]
-   &lt;/a&gt;
+   justifier de son rôle de réseau ou de centre de ressources pour les acteurs culturels et du rayonnement territorial de la structure, être en relation partenariale avec d&amp;#039;autres acteurs de la vie culturelle régionale,
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...23 lines deleted...]
-&lt;/p&gt;
+ présenter un projet artistique et culturel global comprenant un ou plusieurs des volets suivants :
+ &lt;br /&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Les associations culturelles, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est. Seules sont concernées les structures pouvant s&amp;#039;entourer ou étant dirigées par des professionnels disposant d&amp;#039;une expertise dans la discipline artistique qui est la leur et pouvant justifier de l&amp;#039;appui d&amp;#039;une autre collectivité ou de l&amp;#039;Etat pour leur fonctionnement. Ne sont pas concernées par ce dispositif les structures disposant d&amp;#039;un label national au titre de la circulaire du 31 août 2010 du Ministère de la culture et de la communication, ou du programme de scène conventionnée au titre de la circulaire du 5 mai 1999 du Ministère de la culture et de la communication.
+   veille sur un sujet déterminé du développement culturel,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ingénierie, expertise, conseil aux porteurs de projets,
+  &lt;/li&gt;
+  &lt;li&gt;
+   conception et diffusion d&amp;#039;outils d&amp;#039;appui, d&amp;#039;études,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ressources en diffusion ou en matériel,
+  &lt;/li&gt;
+  &lt;li&gt;
+   animation, structuration de réseau,
+  &lt;/li&gt;
+  &lt;li&gt;
+   accompagnement, appui, conseil, formation en direction d&amp;#039;artistes professionnels ou en voie de professionnalisation,
+  &lt;/li&gt;
+  &lt;li&gt;
+   accompagnement des pratiques amateurs,
+  &lt;/li&gt;
+  &lt;li&gt;
+   actions culturelles en direction de publics spécifiques,
+  &lt;/li&gt;
+  &lt;li&gt;
+   disposer de ressources humaines professionnelles adaptées à la nature du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   avoir conventionné avec d&amp;#039;autres partenaires publics – Etat, Villes notamment – constitue un atout,
+  &lt;/li&gt;
+  &lt;li&gt;
+   présenter un budget global de fonctionnement de la structure sur 3 ans si le projet s&amp;#039;inscrit sur une durée de 3 ans dans le cadre d&amp;#039;une convention, sur la base de budgets prévisionnels annuels détaillés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles
-[...20 lines deleted...]
- &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
- &lt;br /&gt;
+&lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X31" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-reseaux-centres-de-ressources/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0018/depot/simple</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...14 lines deleted...]
- &lt;br /&gt;
+ Pour les demandes de paiement :
+&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:versements-creation&amp;#64;grandest.fr"&gt;
     versements-creation&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;
+ Les demandes se font exclusivement en ligne. Un guide et un mode d&amp;#039;emploi sont à votre disposition pour vous aider dans cette démarche :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
+    Guide utilisateurs du portail des aides dématérialisées
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/mode-emploi-demande-aide-demat-arpege-simpl.pdf"&gt;
+    Mode d&amp;#039;emploi de l&amp;#039;outil de dépôt en ligne
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dc33-soutien-aux-reseaux-et-centres-de-ressources-/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>95024</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Aider les lieux et projets annuels culturels dans le domaine du spectacle vivant</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux lieux et projets annuels culturels dans le domaine du spectacle vivant</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
+ Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise ainsi à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  soutenir les structures professionnelles positionnées en réseaux ou en centres de ressources et qui contribuent, via l&amp;#039;animation de réseaux et des actions d&amp;#039;information, de médiation ou de formation, à l&amp;#039;accompagnement des acteurs culturels et au développement de la culture sur le territoire et en direction de tous les publics,
-[...2 lines deleted...]
-  réduire les inégalités d&amp;#039;accès à la culture.
+  soutenir les lieux permanents professionnels et les projets annuels structurants du spectacle vivant, ancrés localement et de rayonnement régional, jouant un rôle majeur en matière de création, de diffusion et de dynamique culturelle territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  réduire les inégalités territoriales d&amp;#039;accès à la culture,
+ &lt;/li&gt;
+ &lt;li&gt;
+  encourager les projets s&amp;#039;inscrivant dans une stratégie de développement culturel territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amener les lieux à travailler en réseau et à chercher de nouvelles synergies visant à améliorer les conditions de la création artistique ainsi que l&amp;#039;offre culturelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide régionale est octroyée.
-Recommandation : le versement du solde de l&amp;#039;aide antérieure est demandé au plus tard à la date du dépôt du nouveau dossier.
-[...11 lines deleted...]
-      <c r="O32" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Dépôt des dossiers :
+   &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr"&gt;
+    culture-subvention&amp;#64;grandest.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P32" s="1" t="inlineStr">
+      <c r="P28" s="1" t="inlineStr">
         <is>
           <t>03/08/2017</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les associations culturelles, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est. Seules sont concernées les structures dirigées par des professionnels disposant d&amp;#039;une expertise dans la discipline artistique qui est la leur et pouvant justifier du rayonnement de leur activité.
-&lt;/p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les associations culturelles, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est. Seules sont concernées les structures pouvant s&amp;#039;entourer ou étant dirigées par des professionnels disposant d&amp;#039;une expertise dans la discipline artistique qui est la leur et pouvant justifier de l&amp;#039;appui d&amp;#039;une autre collectivité ou de l&amp;#039;Etat pour leur fonctionnement. Ne sont pas concernées par ce dispositif les structures disposant d&amp;#039;un label national au titre de la circulaire du 31 août 2010 du Ministère de la culture et de la communication, ou du programme de scène conventionnée au titre de la circulaire du 5 mai 1999 du Ministère de la culture et de la communication.
+  &lt;/li&gt;
+ &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   présenter un projet artistique et culturel global comprenant un volet création, un volet diffusion et un volet action culturelle, et pouvant s&amp;#039;accompagner d&amp;#039;actions complémentaires, ex : résidences, évènements associés,
+  &lt;/li&gt;
+  &lt;li&gt;
+   disposer de ressources humaines professionnelles et justifier de l&amp;#039;indépendance de la direction artistique,
+  &lt;/li&gt;
+  &lt;li&gt;
+   respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant,
+  &lt;/li&gt;
+  &lt;li&gt;
+   justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité locale, voire d&amp;#039;un conventionnement spécifique avec d&amp;#039;autres partenaires publics, Etat ou collectivités.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...51 lines deleted...]
-&lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X32" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/aide-aux-lieux-projets-annuels-structurants/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour les demandes de paiement :
-&lt;/p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr"&gt;
+    culture-subvention&amp;#64;grandest.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Demandes de paiement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:versements-creation&amp;#64;grandest.fr"&gt;
     versements-creation&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...14 lines deleted...]
- &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/980b-aide-aux-lieux-et-projets-annuels-culturels-d/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF32" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...137 lines deleted...]
-      <c r="A34" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>164934</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Former les citoyens de demain à une gestion durable et concertée de l’eau</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Min : 75 Max : 85</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Interventions pédagogiques en milieu scolaire, périscolaire et extrascolaire visant la préservation des milieux aquatiques, de la biodiversité aquatique, de la gestion des ressources en eau.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://eaureunion.fr/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;aidesfinancieres&amp;#64;eaureunion.fr&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/former-les-citoyens-de-demain-a-une-gestion-durable-et-concertee-de-leau/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Réunion</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>07/05/2025</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>165274</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Aider la décision, pour une gestion résiliente, sobre et concertée de la ressource en eau (études)</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Études d’aide à la décision pour une gestion résiliente, sobre et concertée de la ressource en eau</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau finance les études et équipements nécessaires à 
 l’amélioration de la connaissance pour une gestion résiliente, sobre et 
 concertée de la ressource en eau. Ces études sont indispensables pour 
 mesurer les effets du dérèglement climatique et suivre les évolutions 
 prévisibles sur les milieux aquatiques en vue d’établir un état des 
 lieux partagé à partir de données locales.&lt;/p&gt;
 &lt;p&gt;L’agence accompagne les études d’aide à la décision notamment celles 
 abordant les volets sociologique, économique et financier de la gestion 
 de la ressource en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P35" s="1" t="inlineStr">
+      <c r="P30" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q35" s="1" t="inlineStr">
+      <c r="Q30" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-etudes-daide-a-la-decision-pour-une-gestion-resiliente-sobr.html</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aider-la-decision-pour-une-gestion-resiliente-sobre-et-concertee-de-la-ressource-en-eau-etudes/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>26/06/2025</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>153932</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Soutenir les écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide est à la fois:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une aide au fonctionnement, égalitaire, prenant en compte à la fois le nombre d&amp;#039;élèves (tous les élèves, enfants et adultes confondus, suivant un cursus ou des ateliers en musique, danse, théâtre, arts du cirque et/ou arts visuels), la masse salariale, l&amp;#039;accessibilité des tarifs et le niveau de formation des enseignants. Cette aide est par ailleurs modulée en fonction de la richesse des territoires (cf. politique contractuelle du département) ;
   &lt;/li&gt;
   &lt;li&gt;
    Une aide au(x) projet(s) mis en place au cours de l&amp;#039;année scolaire, inscrits dans l&amp;#039;une des 5 thématiques prédéfinies et répondant aux critères de recevabilité ;
   &lt;/li&gt;
   &lt;li&gt;
    Une aide à l&amp;#039;investissement
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Le Conseil départemental apporte un soutien aux projets répondant à l&amp;#039;une des 5 thématiques suivantes :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     La diversification des disciplines et des esthétiques;
    &lt;/li&gt;
    &lt;li&gt;
@@ -8270,193 +7546,193 @@
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Présence d&amp;#039;un directeur ou d&amp;#039;un professeur coordinateur clairement identifié et rémunéré;
    &lt;/li&gt;
    &lt;li&gt;
     Existence d&amp;#039;un projet d&amp;#039;établissement pluriannuel vivant et concerté, évalué à échéance régulière ;
    &lt;/li&gt;
    &lt;li&gt;
     Enseignement au minimum de 5 disciplines cohérentes entre elles et permettant les pratiques d&amp;#039;ensemble ;
    &lt;/li&gt;
    &lt;li&gt;
     Enseignants formés (niveau DE souhaité, DEM requis ou en cours de formation) ;
    &lt;/li&gt;
    &lt;li&gt;
     Soutien affiché des collectivités locales, assurant le bon fonctionnement de l&amp;#039;école ;
    &lt;/li&gt;
    &lt;li&gt;
     Minimum de 50 enfants
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chaque école peut déposer chaque année 3 projets maximum (6 pour les territoires fusionnant leurs établissements à l&amp;#039;occasion de regroupements intercommunaux), qu&amp;#039;il s&amp;#039;agisse de projets d&amp;#039;école ou de projets de réseau (rassemblant plusieurs écoles), inscrits dans l&amp;#039;une et/ou l&amp;#039;autre des 5 thématiques prédéfinies et répondant aux critères de recevabilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/ecoles-de-musique-danse-theatre-art-du-cirque-et-arts-visuels/</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W31" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 96 47
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/547c-ecoles-de-musique-danse-theatre-art-du-cirque/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF36" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>150679</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Financer des investissements mobiliers et immobiliers dans les secteurs du spectacle vivant et des arts visuels</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Aide à l&amp;apos;investissement mobilier et immobilier dans les secteurs du spectacle vivant et des arts visuels</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F37" s="1" t="inlineStr">
+      <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la culture peut attribuer des aides à l&amp;#039;investissement, mobilier ou immobilier, à des structures de production, diffusion, enseignement spécialisé ou enseignement supérieur, des arts visuels et du spectacle vivant.
  &lt;br /&gt;
  Ces aides sont notamment encadrées par le décret n° 2018-514 du 25 juin 2018 relatif aux subventions de l&amp;#039;Etat pour des projets d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les aides sont attribuées dans le cadre d&amp;#039;opérations de travaux, et/ou d&amp;#039;investissements mobilier, par exemple pour des études préalables, des travaux sur les bâtiments, l&amp;#039;équipement mobilier dans le cadre de travaux de rénovation, etc.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000037106457?init&amp;#61;true&amp;amp;page&amp;#61;1&amp;amp;query&amp;#61;2018-514&amp;#43;du&amp;#43;25&amp;#43;juin&amp;#43;2018&amp;#43;&amp;amp;searchField&amp;#61;ALL&amp;amp;tab_selection&amp;#61;all" rel="noopener" target="_blank"&gt;
   En savoir plus
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Nature des dépenses éligibles
@@ -8501,235 +7777,236 @@
  Un autre délai de 8 mois à partir de l&amp;#039;accusé de réception court pour l&amp;#039;instruction du dossier et l&amp;#039;éventuelle décision d&amp;#039;attribution d&amp;#039;une subvention, qui fait alors l&amp;#039;objet d&amp;#039;un arrêté ou d&amp;#039;une convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;absence de réponse de l&amp;#039;administration dans un délai de
  &lt;strong&gt;
   8 mois à compter de la date d&amp;#039;accusé de réception de la demande de subvention vaut refus d&amp;#039;attribution de subvention.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En cas de décision favorable, des versements intermédiaires peuvent avoir lieu en cours de projet, sur présentation de pièces justifiant la dépense, c&amp;#039;est-à-dire des factures acquittées par le bénéficiaire de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  À la fin des travaux, le bénéficiaire doit ensuite fournir, dans un délai de 12 mois à compter de la date prévisionnelle d&amp;#039;achèvement du projet indiquée dans la convention, l&amp;#039;ensemble des factures acquittées et une attestation d&amp;#039;achèvement des travaux présentant le décompte final des dépenses et la liste des aides publiques perçues.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Selon région
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Communes
   &lt;/li&gt;
   &lt;li&gt;
    Départements
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises privées
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises publiques locales
   &lt;/li&gt;
   &lt;li&gt;
    EPCI à fiscalité propre
   &lt;/li&gt;
   &lt;li&gt;
    Établissements publics / Services de l&amp;#039;État
   &lt;/li&gt;
   &lt;li&gt;
    Organismes de recherche
   &lt;/li&gt;
   &lt;li&gt;
    Régions
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les aides à l&amp;#039;investissement sont destinées aux structures culturelles et d&amp;#039;enseignement déjà soutenues en fonctionnement par le ministère de la culture.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du projet
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet ne doit pas avoir débuté au moment du dépôt de la demande. L&amp;#039;exécution peut commencer seulement après la réception par le demandeur de l&amp;#039;accusé de réception du dossier complet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets ne doivent pas faire l&amp;#039;objet d&amp;#039;une aide par l&amp;#039;ASTP (association pour le soutien du théâtre privé) ou par le CNM (centre national de la musique).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;acquisition d&amp;#039;œuvres par les FRAC font l&amp;#039;objet d&amp;#039;une démarche spécifique, avec un formulaire spécifique
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;orgues non classés font l&amp;#039;objet d&amp;#039;une démarche spécifique
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-l-investissement-mobilier-et-immobilier-dans-les-secteurs-du-spectacle-vivant-et-des-arts-visuels</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur les subventions d&amp;#039;investissement mobilier et immobilier dans les secteurs du spectacle vivant et des arts visuels, vous êtes invités à vous adresser à la DRAC/DAC de votre région.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cf52-aide-a-linvestissement-mobilier-et-immobilier/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>19894</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Diffuser l'art contemporain en organisant des expositions, des résidences, des événements et des festivals</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte tenu de la richesse de l&amp;#039;art contemporain en région, mais aussi des fragilités identifiées dans ce secteur, la Région Occitanie a souhaité en faire un axe fort de sa politique régionale Culture et Patrimoine.
  Aussi, la Région impulse, facilite et accompagne des initiatives dont la vocation est de porter l&amp;#039;art contemporain au plus près de chacun avec une ambition qualitative et une volonté de rayonnement régional.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un égal accès des publics à la culture ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement d&amp;#039;artistes professionnels vivant et travaillant sur le territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour de projets artistiques majeurs ou innovants ;
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de projets à rayonnement régional, national ou international.
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -8738,64 +8015,64 @@
   Montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de l&amp;#039;aide est défini en fonction de la dimension du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de sa nouvelle politique culturelle et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en œuvre d&amp;#039;un projet participant d&amp;#039;un programme européen.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt de la demande :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt de la demande doit être antérieur à la réalisation du projet.
  Il doit être fait avant l&amp;#039;échéance fixée pour ce dispositif et pour l&amp;#039;exercice concerné.
 &lt;/p&gt;
 &lt;p&gt;
  La demande doit impérativement être déposée au moyen du dossier type de demande de subvention (plus envoi par email) intégrant l&amp;#039;ensemble des pièces à fournir et accompagné d&amp;#039;un RIB et d&amp;#039;un courrier de demande de soutien adressé à la Présidente de la Région Occitanie.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;aides et dispositions spécifiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    A/ Aide aux expositions, résidences et événements de création visuelle
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le champ concerné est celui de l&amp;#039;art contemporain et de l&amp;#039;architecture contemporaine.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif concerne :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    des structures conventionnées et bénéficiant éventuellement d&amp;#039;un label d&amp;#039;État (centre d&amp;#039;art, FRAC, ...) pour l&amp;#039;ensemble de leur programme d&amp;#039;activité, c&amp;#039;est-à-dire pour leur programmation artistique et culturelle à l&amp;#039;année ;
   &lt;/li&gt;
   &lt;li&gt;
@@ -9012,462 +8289,333 @@
    Dépenses éligibles :
   &lt;/strong&gt;
  &lt;/p&gt;
  Sont éligibles : Toutes les charges directes liées à l&amp;#039;opération faisant l&amp;#039;objet de la demande de subvention (dépenses artistiques et pédagogiques, frais de personnel, de communication, de transport, ...) quelle que soit la date à laquelle la dépense est réalisée, à la condition qu&amp;#039;elles soient en lien direct et justifié avec le programme subventionné.
 &lt;p&gt;
  Sont exclus de l&amp;#039;assiette subventionnable et donc de la dépense éligible :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la valorisation du bénévolat et des mises à disposition en nature ;
   &lt;/li&gt;
   &lt;li&gt;
    les dotations aux amortissements et aux provisions ;
   &lt;/li&gt;
   &lt;li&gt;
    les intérêts des emprunts et les agios ;
   &lt;/li&gt;
   &lt;li&gt;
    les impôts et taxes.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Art-contemporain-Dispositif-d-aide-a-la-diffusion-Expositions</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour les départements 11, 30, 34, 48 et 66 :
  &lt;/strong&gt;
  Région Occitanie – site de Montpellier 201 avenue de Pompignane 34064 Montpellier cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  Courriel : laurianne.hidalgo&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82 :
  &lt;/strong&gt;
  Région Occitanie – site de Toulouse 22 boulevard du Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Courriel : clement.montel&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0479-art-contemporain-aide-a-la-diffusion-expositi/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>31/12/2019</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E39" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>165981</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les lieux dédiés à la musique, au théâtre, aux arts du mouvement et aux arts visuels</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux lieux : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
-[...128 lines deleted...]
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible et de qualité toute l’année, complémentaires aux festivals et manifestations&lt;/li&gt; 	&lt;li&gt;Favoriser la présence d’artistes sur le territoire et accompagner les artistes, notamment régionaux, dans leur parcours et soutenir l’emploi des professionnels&lt;/li&gt; 	&lt;li&gt;Accueillir les artistes et les œuvres majeures de l’art d’aujourd’hui dans le domaine des arts visuels&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et à l’attractivité économique et touristique du territoire&lt;/li&gt; 	&lt;li&gt;Favoriser la rencontre de l’offre culturelle avec les publics les plus diversifiés, par des actions de diffusion, de médiation, de participation et de recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; Encourager la coopération professionnelle et territoriale dans une dynamique de filière et de mutualisations&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles à une aide régionale :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;&lt;span&gt; &lt;/span&gt;les lieux et structures de production et/ou de diffusion dirigés par des artistes ou des professionnels du monde culturel,&lt;/li&gt; 	&lt;li&gt;ayant un établissement ou une succursale situés en région Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote,&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée,&lt;/li&gt; 	&lt;li&gt;le droit de la propriété intellectuelle et du travail,&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Et présentant un dossier complet :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P40" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Soutien au fonctionnement des lieux dans la musique et les arts de la scène :&lt;/span&gt;&lt;br /&gt; L’aide régionale participe au financement de lieux qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet artistique et culturel détaillé garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt;un soutien à la création artistique, aux artistes, en particulier régionaux, à travers des résidences, des soutiens à la production, à l’insertion professionnelle&lt;/li&gt; 	&lt;li&gt; un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt; des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; 	&lt;li&gt;une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; &lt;span&gt;Soutien au fonctionnement des lieux dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Une programmation d’expositions régulières qui présentent les artistes confirmés ou émergents de la scène de l’art contemporain et contribuent à la recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; L’organisation d’un programme de résidence d’artistes et/ou de spectateurs conciliant temps de création des artistes et participation des spectateurs et actions de rencontres avec le grand public, le public professionnel et les publics éloignés&lt;/li&gt; 	&lt;li&gt;La proposition d’actions culturelles et artistiques de médiation, d’échanges et de rencontres avec le public, en particulier les jeunes et les publics éloignés de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt;Les conditions générales de l’accueil des artistes doivent faire l’objet d’une convention entre la structure d’accueil et les artistes. La résidence et le travail des artistes doivent être rémunérés conformément au droit du travail et au code de la propriété littéraire et artistique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional :&lt;/strong&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour un projet d’investissement&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;&lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF40" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>10158</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Financer une partie de la saison artistique d'une communauté de communes assurant la diffusion de spectacles professionnels</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J41" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>L'aide annuelle représentera un maximum de 50% des charges éligibles.</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La circulation des artistes et des œuvres est à la fois un outil de développement privilégié pour les équipes artistiques et un enjeu majeur pour l&amp;#039;aménagement culturel du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un développement des publics par le biais d&amp;#039;actions de médiation et de sensibilisation ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour des projets artistiques des équipes en région et des territoires de proximité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale tend notamment à favoriser la prise de compétence culturelle des communautés de communes. Elle encourage ainsi le développement culturel au travers de programmes d&amp;#039;actions de qualité intégrant la diffusion de spectacles professionnels et la sensibilisation des publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Liste des pré-requis :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    une programmation professionnelle de qualité constituée d&amp;#039;un minimum de 12 dates, portée par un opérateur structuré juridiquement mobilisant des moyens et compétences adaptés ;
   &lt;/li&gt;
   &lt;li&gt;
    la capacité d&amp;#039;offrir aux artistes des conditions d&amp;#039;accueil professionnelles : plateau en ordre de marche, moyens techniques et humains nécessaires au bon déroulement de la représentation, communication de la programmation à destination du public et des réseaux professionnels ;
   &lt;/li&gt;
   &lt;li&gt;
    la présence d&amp;#039;au moins 30% d&amp;#039;équipes régionales professionnelles dans la programmation ;
   &lt;/li&gt;
   &lt;li&gt;
    un volet d&amp;#039;actions culturelles en direction des publics, en lien avec la programmation
   &lt;/li&gt;
   &lt;li&gt;
    une programmation de spectacles en contrats de cession ou, le cas échéant, avec une prise en charge directe des salaires des artistes ;
   &lt;/li&gt;
   &lt;li&gt;
    la détention par le demandeur de la licence d&amp;#039;entrepreneur de spectacles.
@@ -9505,294 +8653,418 @@
   &lt;/li&gt;
  &lt;/ul&gt;
  Sont exclus des dépenses éligibles la valorisation du bénévolat et des mises à disposition en nature, les dotations aux amortissements et aux provisions, les impôts et taxes, les intérêts des emprunts et les agios.
 &lt;p&gt;
  &lt;strong&gt;
   Les opérateurs devront garantir :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;intérêt de la programmation : prise de risque artistique, programmation réservant une place aux propositions destines au jeune public, aux esthétiques dont la diffusion est la plus fragile, telles que la danse contemporaine, la musique contemporaine, les arts de la marionnette, par exemple ;
   &lt;/li&gt;
   &lt;li&gt;
    Un travail en complémentarité avec les acteurs culturels du territoire.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le cas échéant, des projets de saisons réalisés sur plusieurs sites de diffusion pourront faire l&amp;#039;objet d&amp;#039;une demande de subvention à la Région, sous réserve du respect des critères d&amp;#039;éligibilité listés ci-dessus, si le projet est pensé de manière collégiale et présente une cohérence territoriale.
 &lt;/p&gt;
 &lt;p&gt;
  Peuvent également être retenus les projets de saison mettant en avant des logiques de coopération et de partenariat entre acteurs culturels régionaux, notamment dans le cadre de réseaux régionaux de soutien à la création et à la diffusion.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-saison</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande doit être envoyée par courrier avant la date indiquée ci-dessus aux adresses suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional Occitanie
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier 201 avenue de la Pompignane 34064 Montpellier cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse 22 Boulevard du Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour plus d&amp;#039;informations : Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/108c-arts-de-la-scene-aide-a-la-saison/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF41" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>165983</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;br /&gt; &lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
 &lt;p&gt;La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt; &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P42" s="1" t="inlineStr">
+      <c r="P36" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-offre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF42" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>162881</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les propriétaires forestiers souhaitant s’engager dans la rédaction d’un document de gestion durable, individuel ou concerté</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la gestion durable des forêts franciliennes</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;La Région Île-de-France soutient les propriétaires forestiers souhaitant s’engager dans la rédaction d’un document de gestion durable, individuel ou concerté, et/ou dans la réalisation de diagnostics sylvo-climatiques.&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2026</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les bénéficiaires peuvent être :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Une personne physique (propriétaire forestier) ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une personne morale (groupements forestiers, sociétés civiles immobilières, associations syndicales de propriétaires – libres, autorisées).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Dans le cas de personnes morales, seules les structures dont le siège est localisé en Île-de-France sont éligibles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;En cas de PSG concertés, l’aide est attribuée au propriétaire mandaté par les autres propriétaires.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;L’aide régionale est attribuée dans la limite des crédits disponible sur la base des forfaits selon le type de &lt;/span&gt;&lt;span&gt;documents de gestion durable :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour un &lt;/span&gt;&lt;strong&gt;&lt;span&gt;RTG&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; ou &lt;/span&gt;&lt;strong&gt;&lt;span&gt;CBPS&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : base de 400 € (dès 4 ha) &amp;#43; 100 € par hectare supplémentaire, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour un &lt;/span&gt;&lt;span&gt;Plan Simple de Gestion volontaire&lt;/span&gt;&lt;span&gt; : base de 800 €&lt;span&gt;  &lt;/span&gt;(dès 10 ha) &amp;#43; 100 € par hectare supplémentaire,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pur un &lt;/span&gt;&lt;span&gt;Plan Simple de Gestion&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;concerté&lt;/span&gt;&lt;span&gt; : base de 1 200 € (dès 10 ha) &amp;#43; 100 € par hectare supplémentaire, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour un &lt;/span&gt;&lt;span&gt;diagnostic &lt;/span&gt;&lt;strong&gt;&lt;span&gt;sylvo-climatiques&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : base de 800 € (dès 4 ha) &amp;#43; 50 € par hectare supplémentaire.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les dépenses éligibles sont prises en compte à partir de la date de validation du dossier.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;L’aide fera l’objet d’un paiement unique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Dans le cadre de l&amp;#039;Acte 2 de sa stratégie pour la forêt et le bois, la Région s&amp;#039;engage pour une filière essentielle à la transition écologique de l&amp;#039;Île-de-France.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les projets soutenus concernent :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La réalisation de documents de gestion durable : code des bonnes pratiques sylvicoles (CBPS), Règlement type de gestion (RTG) ou Plan simple de gestion (PSG), volontaire ou concerté. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La réalisation de diagnostics sylvo-climatiques, s’appuyant sur des démarches approuvées et mises en œuvre par les organismes forestiers compétents. &lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les demandes d’aides doivent être déposées sur la plateforme régionale &lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/"&gt;&lt;span&gt;https://mesdemarches.iledefrance.fr/&lt;/span&gt;&lt;/a&gt;&lt;span&gt;.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les instructions se font au fil de l’eau sur la base de dossiers complets. &lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-gestion-durable-des-forets-franciliennes</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Contact &lt;/span&gt;&lt;/strong&gt;: &lt;a href="mailto:mailto;foret_energie_biosources&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;span&gt;foret_energie_biosources&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-gestion-durable-des-forets-franciliennes-1/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>145872</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les VHSS (violences et harcèlement sexistes et sexuels) dans le spectacle vivant et les arts visuels (FALC)</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les VHSS (violences et harcèlement sexistes et sexuels) dans le spectacle vivant et les arts visuels (version en français simplifié)</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la Culture a mis en place un plan pour lutter contre les violences et harcèlement sexistes et sexuels ou VHSS. Vous travaillez dans le secteur du spectacle vivant et des arts visuels ? Vous demandez ou souhaitez renouveler une aide financière auprès du ministère de la culture ?
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2022, les structures culturelles du
  &lt;strong&gt;
   spectacle vivant
  &lt;/strong&gt;
  et des
  &lt;strong&gt;
   arts visuels
  &lt;/strong&gt;
  doivent respecter le plan de lutte contre les VHSS. C&amp;#039;est une condition pour recevoir les aides financières du ministère de la culture.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que le plan de lutte contre les VHSS ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le ministère de la Culture a mis en place le plan de lutte contre les VHSS (violences et harcèlements sexistes et sexuels). C&amp;#039;est la loi &amp;#34;Schiappa&amp;#34;, votée le 3 août 2018.
 &lt;/p&gt;
 &lt;p&gt;
  La loi &amp;#34;Schiappa&amp;#34; renforce la lutte contre les violences sexuelles et sexistes. Par exemple contre les violences sexuelles, contre les comportements ou les paroles mal placées à connotations sexuelles, ...
@@ -9902,416 +9174,416 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Cliquer sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
  &lt;/li&gt;
  &lt;li&gt;
   Connectez-vous ou créez un compte, puis laissez-vous guider pour remplir le formulaire.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  Si le ministère de la Culture vous accorde une aide financière, le formulaire sera un document officiel. Ce formulaire sera joint aux documents du projet, c&amp;#039;est-à-dire à la convention ou l&amp;#039;arrêté de subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci signifie que vous devrez mettre en place les actions pour lutter contre les VHSS décrites dans le formulaire.
 &lt;/p&gt;
 &lt;p&gt;
  Nous vous demanderons un bilan détaillé des actions réalisées à la fin du projet ou tous les ans si le projet dure plusieurs années.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Êtes-vous concerné par cette démarche ?
 &lt;/p&gt;
 &lt;p&gt;
  Vous devez déposer un dossier si :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous travaillez dans le secteur des arts visuels et du spectacle vivant
  &lt;/li&gt;
  &lt;li&gt;
   Vous êtes :
   &lt;ul&gt;
    &lt;li&gt;
     Une association
    &lt;/li&gt;
    &lt;li&gt;
     Une commune
    &lt;/li&gt;
    &lt;li&gt;
     Un département
    &lt;/li&gt;
    &lt;li&gt;
     Une EPCI à fiscalité propre
    &lt;/li&gt;
    &lt;li&gt;
     Un établissement public
    &lt;/li&gt;
    &lt;li&gt;
     Une entreprise privée
    &lt;/li&gt;
    &lt;li&gt;
     Une entreprise publique locale
    &lt;/li&gt;
    &lt;li&gt;
     Une personne physique qui travaille dans une structure culturelle
    &lt;/li&gt;
    &lt;li&gt;
     Une région
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Vous avez déposé une demande d&amp;#039;aide financière auprès du ministère de la culture pour un projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/declaration-renouvellement/lutte-contre-les-vhss-violences-et-harcelement-sexistes-et-sexuels-dans-le-spectacle-vivant-et-les-arts-visuels-version-en-francais-simplifie</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/theatre-spectacle_vhss</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La sous-direction des affaires financières et générales (SDAFIG) répond à toutes vos questions sur la lutte contre les VHSS :
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale de la création artistique (DGCA)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous-direction des affaires financières et générales
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:demarchevhss.creation&amp;#64;culture.gouv.fr" target="_self"&gt;
   demarchevhss.creation&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 40 15 88 32
 &lt;/p&gt;
 &lt;p&gt;
  62 Rue Beaubourg, 75003 Paris
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1290-lutte-contre-les-vhss-violences-et-harcelemen/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>16/07/2023</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>165376</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Redynamiser les communes via des démarches participatives : logements collectifs innovants, concertation nouvelles formes urbaines, éco mobilité</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>FA1_(Re)dynamiser les centralités via des démarches participatives et innovantes</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>GAL LEADER Ardèche</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J44" s="1" t="inlineStr">
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>de Taux d'Aides Publiques max</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1/ Création et développement de nouvelles
 formes d&amp;#039;habitat pour des logements collectifs innovants :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude, expertise, projet de recherche,
 action d&amp;#039;animation, de communication pour accroitre le nombre de logements
 collectifs innovants&lt;/li&gt;&lt;li&gt;Mission de maîtrise d’œuvre, travaux et
 aménagements, acquisition d’équipements et de matériels pour la création de
 nouveaux logements collectifs innovants&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2/ Démarches participatives visant à développer de nouvelles formes
 urbaines concertées et/ ou visant à favoriser l&amp;#039;intégration et l&amp;#039;implication
 des jeunes et des habitants :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Etude, expertise, projet de recherche&lt;/li&gt;&lt;li&gt;     Action d&amp;#039;animation et de communication pour et
 par les habitants autour des projets de réaménagement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3/ Mise en place de mobilités durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Action d&amp;#039;animation et de communication en
 matière d&amp;#039;éco mobilité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4/ Montée en compétence des acteurs du territoire :
 développer des actions démonstratives et pédagogiques en direction des élus,
 habitants et acteurs privés pour faciliter le changement de comportements en
 matière d’urbanisme et de préservation des paysages :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;
 Action d&amp;#039;animation, de communication, de promotion, de
 valorisation, de formation visant à favoriser le changement de comportement de
 tout public en matière de construire, de rénover, d’habiter et d’aménager
 l’espace et de préserver les paysages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Revitalisation</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P44" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q44" s="1" t="inlineStr">
+      <c r="Q39" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Ardèche</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://leader-ardeche.fr/</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;leader&amp;#64;archeagglo.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>m.chapron@archeagglo.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/redynamiser-les-communes-via-des-demarches-participatives-logements-collectifs-innovants-concertation-nouvelles-formes-urbaines-eco-mobilite/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>ACHE Agglo</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>06/08/2025</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>153933</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de création artistique en amateur inscrits dans la durée</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Création artistique en amateur (musique, danse, théâtre, arts du cirque) – Aide aux projets</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L45" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;appel à projets vise à soutenir des projets de création artistique en amateur inscrits dans la durée. Ceux-ci doivent s&amp;#039;articuler autour de rendez-vous réguliers avec les artistes professionnels (minimum 3 rendez-vous sur la durée du projet) et se finaliser par un temps de restitution publique (a minima une étape de travail)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour prétendre à une aide au projet, la structure doit :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Proposer une pratique collective ;
   &lt;/li&gt;
   &lt;li&gt;
    Avoir un encadrement dont les compétences sont avérées (diplômes ou formations régulières) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travailler en lien étroit avec les professionnels (encadrement ou rencontres artistiques) et avec les acteurs culturels locaux : écoles de musique, bibliothèques, associations, etc. et les lieux structurants du département : scène nationale, scènes conventionnées, pôle national des arts du cirque, centres d&amp;#039;art, etc.
   &lt;/li&gt;
   &lt;li&gt;
    Avoir des répétitions régulières toute l&amp;#039;année ;
@@ -10328,968 +9600,628 @@
  &lt;strong&gt;
   Nature des projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création établie en lien avec un artiste ou une équipe artistique professionnel(le).
 &lt;/p&gt;
 &lt;p&gt;
  Est considéré comme artiste professionnel, toute personne qui :
 &lt;/p&gt;
 &lt;p&gt;
  - A une formation spécialisée et/ou une expérience significative dans son domaine / esthétique d&amp;#039;intervention ;
 &lt;/p&gt;
 &lt;p&gt;
  - Crée ses propres œuvres, qui sont ensuite exposées, publiées, diffusées, représentées en public ;
 &lt;/p&gt;
 &lt;p&gt;
  - Bénéficie de la reconnaissance de ses pairs, et des institutions du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Projet donnant lieu à une restitution publique finale (sous forme aboutie ou d&amp;#039;une étape de travail)
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le soutien du Département a pour finalité de développer une pratique artistique soucieuse de la progression des amateurs et de leur ouverture culturelle (pluridisciplinarité, formation, rencontres avec les professionnels). C&amp;#039;est pourquoi, ne sont en aucun cas éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les projets dont le seul objectif est la diffusion d&amp;#039;un spectacle, sans un travail spécifique innovant du groupe amateur au regard de sa pratique habituelle ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets qui font exclusivement appel à l&amp;#039;intervenant qui encadre ou accompagne habituellement le groupe ;
   &lt;/li&gt;
   &lt;li&gt;
    Des dépenses de fonctionnement liées aux activités habituelles de la structure.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/creation-artistique-en-amateur-musique-danse-theatre-arts-du-cirque-aide-aux-projets/</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 96 47
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e27-creation-artistique-en-amateur-musique-danse-/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF45" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="H46" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>111712</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la diffusion culturelle en lien avec les territoires</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la diffusion culturelle en lien avec les territoires</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...31 lines deleted...]
- &lt;/span&gt;
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes (sauf Angoulême et les communes du Grand Angoulême comptant plus de 4 000 habitants sur leur territoire, les communes de Barbezieux, Soyaux, Rouillac, Ruffec, Cognac, Alloue, Chalais et La Rochefoucauld-en-Angoumois)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale (EPCI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maisons de retraite / hôpitaux (statuts public, associatif ou privé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les centres culturels financés en fonctionnement, proposant des spectacles en dehors de leur commune de référence
+ &lt;/li&gt;&lt;li&gt;Autres organismes de droit privé&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  D&lt;/strong&gt;&lt;strong&gt;ESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutien à la diffusion ponctuelle de spectacles professionnels &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux d&amp;#039;intervention pour les spectacles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30% du cachet artistique et frais techniques ou scéniques hors frais annexes (transport, hébergement, restauration) pour toutes les compagnies professionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  40% du cachet artistique et frais techniques ou scéniques hors frais annexes (transport, hébergement, restauration) pour :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -	les compagnies aidées à la création par le Département
+&lt;/p&gt;
+&lt;p&gt;
+ -	les spectacles à l&amp;#039;attention du jeune public
+&lt;/p&gt;
+&lt;p&gt;
+ -	les spectacles en faveur des personnes résidant en maisons de retraite ou en établissements spécifiques (hôpital, IME…) .
+&lt;/p&gt;
+&lt;p&gt;Plafond de subvention : 1 000 euros par représentation&lt;/p&gt;&lt;p&gt;Plancher de subvention pour les spectacles tout public : 500 euros&lt;/p&gt;&lt;p&gt;Plancher de subvention pour les spectacles jeune public et sénior : 300 euros&lt;/p&gt;&lt;p&gt;Limitée à 4 demandes par bénéficiaire et par année civile&lt;/p&gt;&lt;p&gt;Si un organisme présente une véritable programmation comportant plusieurs représentations (au moins 3) pour lesquelles le calcul de la subvention serait inférieur aux seuils, le cumul des aides pourra être proposé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Programmer un spectacle professionnel tout public, jeune public ou en EHPAD ou établissement de santé&lt;/li&gt;&lt;li&gt;Le spectacle pourra être gratuit pour le public sous réserve que l’organisateur assure 30 % d’autofinancement &lt;/li&gt;&lt;li&gt;Demande limitée à 4 aides par bénéficiaire par année civile&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Même gratuit pour le public, le budget prévisionnel doit comporter un autofinancement ≥ 30 % du total (billetterie, buvette…).&lt;/p&gt;&lt;p&gt;&lt;em&gt;Nota : les spectacles comme les carnavals, les artistes de notoriété nationale (dits « têtes d’affiches »), les kermesses, les repas-spectacles et repas-dansants sont exclus de ce dispositif.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Chaque proposition de spectacle devra, dans son budget prévisionnel (en subvention ou en valorisation), faire apparaître une demande auprès de la commune et l’EPCI du lieu de diffusion du spectacle.&lt;/p&gt;&lt;p&gt;Le Département se réserve toutefois un avis d’opportunité sur le projet financé.&lt;/p&gt;&lt;p&gt;Dépense éligible : cachet artistique et frais techniques ou scéniques hors frais annexes (transport, hébergement, restauration, Sacem…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la demande « aide à la diffusion d&amp;#039;un spectacle » sur le site Internet du Département www.lacharente.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;il s&amp;#039;agit d&amp;#039;une collectivité territoriale, l&amp;#039;extrait de délibération portant sur cette action
+ &lt;/li&gt;
+ &lt;li&gt;le budget prévisionnel spécifique (modèle fourni sur www.lacharente.fr)&lt;/li&gt;
+ &lt;li&gt;
+  le contrat signé établi avec la Compagnie faisant engagement de chacune des parties ou la simulation des charges auprès du GUSO
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis détaillés des coûts techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  les supports de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les  associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMUNICATION&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Les supports de communication (flyers, affiches...) comporteront le logo du Département
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, à la notification de décision ou dès signature la convention, sous réserve de la complétude du dossier
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : au 30 juin de l&amp;#039;année suivante celle de l&amp;#039;attribution
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X46" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/01-Action_culturelle/aide_a_la_diffusion_en_lien_avec_les_territoires.pdf</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
-&lt;/p&gt;
-[...32 lines deleted...]
-      <c r="AA46" s="1" t="inlineStr">
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Culture - Subventions de fonctionnement ou d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 3 mois avant la représentation
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service évènements culturels ; Tél. : 05 16 09 74 51
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Eco-charte : Pour vous guider dans l&amp;#039;élaboration de votre projet, le Département a rédigé une charte reprenant les thèmes de l&amp;#039;Agenda 2030 :
+ &lt;a href="https://www.lacharente.fr/fileadmin/user_upload/Medias/2-le_departement/competences_du_departement/action_culturelle/Pdf/Eco_Charte.pdf" rel="noopener" target="_blank"&gt;
+  Consulter l&amp;#039; éco-charte
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ad83-soutenir-la-diffusion-culturelle-en-lien-avec/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>164942</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Déclaration de représentation(s), dans un but lucratif, avec participation d'artistes amateurs</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Déclaration de représentation(s), dans un but lucratif, avec participation d&amp;apos;artistes amateurs</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Présentation du dispositif&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Contexte&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La loi n° 2016-925 du 7 juillet 2016 relative à la liberté de la création, à l&amp;#039;architecture et au patrimoine précise à l’article 32 III les conditions à respecter par les entrepreneurs de spectacle vivant pour pouvoir faire appel à des artistes amateurs dans des représentations en public de spectacles organisés dans un cadre lucratif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cette réglementation a pour objectif de sécuriser les représentations effectuées en public par des artistes amateurs, de prévenir les situations de concurrence déloyale entre les artistes amateurs non rémunérés et les artistes professionnels rémunérés, et à garantir les droits des artistes professionnels.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Qu’est-ce qu’un artiste amateur ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Est artiste amateur dans le domaine de la création artistique toute personne qui pratique seule ou en groupe une activité artistique à titre non professionnel et qui n&amp;#039;en tire aucune rémunération.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le cadre non lucratif constitue le cadre habituel de l’activité des artistes amateurs, y compris dans le cadre de festivals de pratique en amateur. La loi reconnait dans ce cadre le droit aux artistes amateurs ou aux groupements d’artistes amateurs / associations d’amateurs de participer à des représentations en public d’œuvres de l’esprit organisées dans un cadre non lucratif et de :&lt;/p&gt;&lt;p&gt;Faire de la publicité ;&lt;/p&gt;&lt;p&gt;D’utiliser du matériel professionnel ;&lt;/p&gt;&lt;p&gt;De mettre en place une billetterie payante servant à financer leurs activités et les frais engagés pour les représentations. &lt;/p&gt;&lt;p&gt;Dans un cadre non lucratif, les artistes amateurs ne relèvent pas de la présomption de salariat.&lt;/p&gt;&lt;p&gt;Dans un cadre non lucratif, les groupements d’artistes amateurs peuvent faire appel à des artistes professionnels rémunérés encadrants ou solistes, par exemple des chefs de chœur, chefs d’orchestre, ou metteurs en scène.&lt;/p&gt;&lt;p&gt;Participation d&amp;#039;artistes amateurs à une ou des représentations de spectacles dans un cadre lucratif&lt;/p&gt;&lt;p&gt;Dans un cadre lucratif, toute personne qui participe à un spectacle doit être rémunérée en contrepartie de sa prestation et relève des dispositions relatives à la présomption de salariat prévue par le code du travail (C. trav., art. L. 7121-3 et L. 7121-4). Lorsqu’ils participent à un spectacle organisé dans un cadre lucratif, l’artiste amateur ou le groupement d’artistes amateurs doivent donc être en principe déclarés et rémunérés au minimum conventionnel. Le simple défraiement ne constitue pas une rémunération au minimum conventionnel.&lt;/p&gt;&lt;p&gt;Par exception, l’article 32 III de la loi relative à la liberté de la création, à l’architecture et au patrimoine permet aux entrepreneurs de spectacles vivants de faire appel à des artistes amateurs pour participer à un spectacle organisé dans un cadre lucratif, sans être tenus de les rémunérer, si le spectacle est organisé dans le cadre d&amp;#039;un accompagnement de la pratique amateur ou d&amp;#039;actions pédagogiques et culturelles. Cette possibilité est toutefois soumise au respect de quatre conditions cumulatives (voir ci-après). &lt;/p&gt;&lt;p&gt;La participation d’un groupement d’amateurs constitué sous forme associative à de telles représentations dans un cadre lucratif ne doit pas constituer la part principale de leur activité.&lt;/p&gt;&lt;p&gt;Objectifs de la démarche&lt;/p&gt;&lt;p&gt;La démarche de « Déclaration de représentation(s) dans un but lucratif avec participation d’artistes amateurs » est l’outil permettant de déclarer les spectacles organisés dans un cadre lucratif faisant participer des artistes amateurs non rémunérés afin d’encadrer leur pratique qui déroge au principe de présomption de salariat prévu par le code du travail pour les artistes du spectacle (C. trav., art L. 7121-3 et L. 7121-4).&lt;/p&gt;&lt;p&gt;Les données collectées par le ministère de la culture, lors de la télédéclaration, peuvent donner lieu à des études ou des travaux statistiques, après avoir fait l’objet d’un traitement afin d’occulter les mentions permettant l’identification des personnes qui y sont nommées ou afin de rendre impossible leur identification.&lt;/p&gt;&lt;p&gt;Vous pouvez télécharger le schéma d&amp;#039;explication ci-dessous : &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Tout entrepreneur de spectacles vivants (structure de production, de diffusion et d’exploitation de lieux de spectacles) qui organise un spectacle faisant participer des artistes professionnels (obligatoirement rémunérés) et des artistes amateurs non rémunérés.&lt;/p&gt;&lt;p&gt;Il peut s&amp;#039;agir de :&lt;/p&gt;&lt;p&gt;Associations &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Communes&lt;/p&gt;&lt;p&gt;Départements &lt;/p&gt;&lt;p&gt;Entreprises privées &lt;/p&gt;&lt;p&gt;Entreprises publiques locales &lt;/p&gt;&lt;p&gt;EPCI à fiscalité propre &lt;/p&gt;&lt;p&gt;Établissements de recherche&lt;/p&gt;&lt;p&gt;Établissements publics / Services de l&amp;#039;État &lt;/p&gt;&lt;p&gt;Régions&lt;/p&gt;&lt;p&gt;Critères d’éligibilité du demandeur&lt;/p&gt;&lt;p&gt;Pour pouvoir faire participer des artistes amateurs à un spectacle organisé dans un cadre lucratif, l’entrepreneur de spectacles vivants doit :&lt;/p&gt;&lt;p&gt;Avoir déclaré son activité d’entrepreneur de spectacles vivants à l’aide d’un récépissé de déclaration d’entrepreneur de spectacles vivants valant licence en cours de validité ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avoir conclu une convention d’accompagnement de la pratique amateur avec l’Etat (généralement au niveau de la DRAC) ou une collectivité territoriale (voir détails dans la rubrique Procédure ci-dessous). &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/declaration-renouvellement/declaration-de-representation-s-dans-un-but-lucratif-avec-participation-d-artistes-amateurs</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/declaration-representations-artistes-amateurs</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une question ?&lt;/p&gt;&lt;p&gt;Pour toute question sur la déclaration de représentation(s), dans un but lucratif, avec participation d&amp;#039;artistes amateurs, vous êtes invités à vous adresser à :&lt;/p&gt;&lt;p&gt;Direction Générale de la Création Artistique (DGCA) &lt;/p&gt;&lt;p&gt;Délégation aux politiques professionnelles et sociales des auteurs et aux politiques de l&amp;#039;emploi &amp;gt; Département des politiques de l’emploi et de la formation professionnelle du spectacle vivant et enregistré &lt;/p&gt;&lt;p&gt;amateurs.dgca&amp;#64;culture.gouv.fr&lt;/p&gt;&lt;p&gt;54, rue des Franc-Bourgeois 75004 Paris&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/declaration-de-representation-s-dans-un-but-lucratif-avec-participation-dartistes-amateurs/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>11/05/2025</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-[...432 lines deleted...]
-      <c r="A50" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>58698</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Arts de la Scène - Aide à la diffusion de proximité</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
  &lt;/li&gt;
  &lt;li&gt;
   la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Éligibilité du diffuseur
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Le prix de vente pour chaque spectacle faisant l&amp;#039;objet de la demande ne peut être inférieur à 1 000 € HT (hors frais annexes).
  &lt;/li&gt;
  &lt;li&gt;
   Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, manifestations diverses) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aide est sollicitée pour une seule représentation par spectacle programmé, hors séances scolaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dispositif peut être mobilisé un maximum de 5 fois par année civile par le même programmateur et par un même lieu.
  &lt;/li&gt;
  &lt;li&gt;
@@ -11303,396 +10235,396 @@
 &lt;ul&gt;
  &lt;li&gt;
   un spectacle peut faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 4 années civiles suivant l&amp;#039;année de sa création, dans la limite de 12 représentations maximum ;
  &lt;/li&gt;
  &lt;li&gt;
   Le spectacle doit être proposé par une équipe artistique repérée dans les réseaux de diffusion régionaux, attestant d&amp;#039;un répertoire, d&amp;#039;une diffusion antérieure, d&amp;#039;une activité exercée exclusivement à titre professionnel,
  &lt;/li&gt;
  &lt;li&gt;
   En cas de contrat de cession, l&amp;#039;équipe artistique doit être portée par une structure juridique de production (licence d&amp;#039;entrepreneur notamment), domiciliée en région Occitanie, dont les conditions réglementaires d&amp;#039;embauche et de rémunération des artistes et techniciens sont respectées (présence d&amp;#039;un personnel administratif notamment)
  &lt;/li&gt;
  &lt;li&gt;
   Sont concernés les spectacles de création, mobilisant des formes et écritures artistiques contemporaines dans le domaine des arts de la scène, de la rue ou de la piste.
  &lt;/li&gt;
  &lt;li&gt;
   Les autres propositions, notamment les productions relevant d&amp;#039;autres disciplines artistiques, du répertoire traditionnel, de l&amp;#039;animation ou de l&amp;#039;action pédagogique ne sont pas visées par les dispositifs régionaux.
  &lt;/li&gt;
  &lt;li&gt;
   Une attention particulière est accordée aux équipes artistiques ayant bénéficié d&amp;#039;un soutien de la Région au cours des 3 exercices précédant la demande (aide à la création notamment).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Arts de la Scène
 &lt;/p&gt;
 &lt;p&gt;
  artsdelascene&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e0df-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>31445</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Soutenir la diffusion de proximité dans le domaine des arts de la scène</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J51" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>on montant ne peut être inférieur à 500€ (plancher) et supérieur à 2.000€ (plafond). Le montant annu</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
  &lt;/li&gt;
  &lt;li&gt;
   la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers éligibles seront présentés en Commission Culture et Patrimoine selon le calendrier suivant : 2 commissions au 1er semestre et 2 commissions au 2nd semestre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
   &lt;/li&gt;
   &lt;li&gt;
    Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, ...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
   &lt;/li&gt;
   &lt;li&gt;
    Ces spectacles peuvent faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 3 années civiles suivant l&amp;#039;année de leur création, dans la limite de 12 représentations maximum ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide est sollicitée pour une représentation par spectacle programmé, hors séances scolaires ;
   &lt;/li&gt;
   &lt;li&gt;
    Un même programmateur peut mobiliser le dispositif dans la limite de 5 dates au total par année civile ;
   &lt;/li&gt;
   &lt;li&gt;
    De la même façon, un même lieu peut accueillir une programmation mobilisant le dispositif dans la limite de 5 dates au total par année civile ;
   &lt;/li&gt;
   &lt;li&gt;
    La demande de soutien doit être adressée à la Région impérativement avant la date de la représentation (ou de la première représentation en cas de programmation groupée).
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  Dépenses artistiques liées à la programmation du spectacle faisant l&amp;#039;objet de la demande : cession ou rémunération directe (frais d&amp;#039;approche non pris en compte).
 </t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://mesaidesenligne.laregion.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Arts de la Scène
 &lt;/p&gt;
 &lt;p&gt;
  Mail : artsdelascene&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc72-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>03/04/2020</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>155124</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;espaces de diffusion et de pratiques artistiques et culturelles : cinémas, théâtres, salles de concert, salles culturelles, résidences d&amp;#039;artistes, établissements d&amp;#039;enseignement de musique, de danse, du théâtre, des arts du cirque et des arts visuels...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Note d&amp;#039;opportunité développant le projet culturel ou le projet d&amp;#039;établissement, le budget de fonctionnement prévisionnel pluriannuel et le partenariat développé sur le territoire avec les acteurs culturels, éducatifs, sociaux, ...
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Bâtiments et construction
 Réhabilitation
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -11757,329 +10689,1294 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non-collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-de-creation-de-diffusion-et-de-pratiques-artistiques-et-culturelles-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>140794</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement économique, à l’attractivité et à l’aménagement du territoire</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Chambre de commerce et d'industrie (CCI) des Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : réalisation de diagnostics de l&amp;#039;appareil commercial, et de diagnostics économiques (études, plan d&amp;#039;actions, recueil en concertation avec les acteurs locaux...)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de CONCERTATION : animation de territoire (mise en réseau d&amp;#039;entreprises, développement de l&amp;#039;attractivité du territoire et des liens entre tous les acteurs économiques du territoire...) et animation d&amp;#039;associations de commerçants, et d&amp;#039;entreprises de ZA, appui à la dynamisation des centres-villes.
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE : réalisation d&amp;#039;études commerciales et de marchés, développement des entreprises
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;un diagnostic commercial : élaborer un état des lieux fiable et précis sur le tissu commercial, formuler des préconisations de développement et proposer des enrichissements
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;étude d&amp;#039;implantation commerciale : faciliter les prises de décisions en matière d&amp;#039;aménagement, d&amp;#039;implantation et de dynamisme commercial à partir d&amp;#039;une approche marché personnalisée, et informer sur les accompagnements complémentaires proposés par la CCI (accompagnement du porteur de projet dans le montage du dossier...)
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;un hôtel d&amp;#039;entreprises
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les collectivités, la CCI intervient en tant que prestataire, via la signature de contrats de prestation rémunérés.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>http://www.digne.cci.fr/</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 60 bd Gassendi 04000 Digne-les-Bains
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 92 30 80 80 (Digne-les-Bains)
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 92 72 31 52 (Manosque)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:accueil&amp;#64;digne.cci.fr" target="_self"&gt;
   accueil&amp;#64;digne.cci.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/97a1-contribuer-au-developpement-economique-a-latt/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>164925</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;agence de l’eau soutient l&amp;#039;animation territoriale nécessaire à la réalisation des actions liées à la gestion de l&amp;#039;eau, en favorisant une gouvernance locale efficace, représentant les divers usages.&lt;br /&gt;
+&lt;br /&gt;
+Elle encourage la création de structures de concertation multi-partenariales et l&amp;#039;émergence de maîtrises d&amp;#039;ouvrage locales pour répondre aux enjeux des bassins versants. De plus, l&amp;#039;agence soutient les &amp;#34;têtes de réseau&amp;#34; qui facilitent la mise en relation et le partage de ressources entre les acteurs. En milieu rural, elle accompagne les services d&amp;#039;assistance technique pour améliorer les infrastructures d&amp;#039;eau et d&amp;#039;assainissement. Enfin, l&amp;#039;agence promeut la participation citoyenne et la concertation pour enrichir les projets liés à l&amp;#039;eau, en permettant aux citoyens de s&amp;#039;impliquer activement dans leur élaboration et leur mise en œuvre.</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>Emergence et animation de la gouvernance locale de l’eau&lt;br /&gt;
+Emergence de projets ou de maîtrise d&amp;#039;ouvrage locale multithématique&lt;br /&gt;
+Animation de démarches contractuelles multithématiques&lt;br /&gt;
+Animation visant à améliorer la synergie entre les politiques de l&amp;#039;eau et l&amp;#039;aménagement du territoire&lt;br /&gt;
+Animation portée par les têtes de réseau &lt;br /&gt;
+Animation de démarches participatives&lt;br /&gt;
+Communication, sensibilisation et éducation aux enjeux de l’eau</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q47" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>voir conditions dans les fiches aides et dans les conditions générales</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Rhône-Méditerranée</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_128698/fr/gouvernance-locale-de-l-eau-animation-sensibilisation-et-education-aux-enjeux-de-l-eau</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
+ - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
+ - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
+ - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
+ - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>contact.cda@eaurmc.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gouvernance-locale-de-leau-animation-sensibilisation-et-education-aux-enjeux-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>144487</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, l'aménagement et l'équipement de salles de cinéma</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la construction, l'aménagement et l'équipement de salles de cinéma</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologie « Projets d’investissement structurants ».
+Sont susceptibles d’être subventionnés les travaux d’aménagement et 
+d’équipement de salles de spectacle cinématographiques (création de 
+salles, réhabilitation ou modernisation). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dépenses éligibles du projet :
+Sont éligibles les dépenses suivantes :
+− les créations de salles ayant reçu l&amp;#039;agrément du Centre National du 
+Cinéma et de l&amp;#039;Image Animée (CNC),
+− les réhabilitations ou les modernisations de salles existantes ayant 
+donné lieu à l&amp;#039;octroi d&amp;#039;un soutien financier du CNC, pour ce qui 
+concerne le domaine du cinéma.
+Critères obligatoires :
+Agrément de la salle par le CNC et accord du CNC pour les travaux.&lt;/p&gt;
+            &lt;p&gt;Le taux d&amp;#039;aide défini dans le règlement pour les projets structurants est appliqué.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;plancher de dépenses éligibles : 50 000 € HT,&lt;/li&gt;&lt;li&gt;plafond de dépenses éligibles : 500 000 €, soit une aide plafonnée à 100 000 €.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-amenagement-et-equipement-de-salles-de-cinema</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:culture&amp;#64;landes.fr" target="_self"&gt;
+  culture&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ffe-aider-a-la-construction-lamenagement-et-lequi/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>140792</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une expertise sur les différents domaines de l'urbanisme et du développement territorial</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'urbanisme du Pays d'Aix-Durance</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil amont : prospective et observation des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de concertation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie foncière : aide à l&amp;#039;élaboration de stratégies foncières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie réglementaire et juridique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la réalisation du Plan Vélo de la ville de Manosque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de mobilité pour la commune de Trets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reconquête des friches agricoles d&amp;#039;intérêt DFCI et développement du pastoralisme en forêt dans la planification
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de projets urbains communaux : Rognes, étude de faisabilité stationnement avenue de Lambesc D15 / Gréasque, restructuration de l&amp;#039;entrée de ville et construction d&amp;#039;une maison médicale / Saint-Antonin-sur-Bayon, réalisation d&amp;#039;un schéma directeur des espaces publics et requalification de trois secteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertuis 2040 ; un exercice de prospective territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Finalisation de la démarche d&amp;#039;élaboration du PLH de PAA
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des impacts de la crise sanitaire sur les marchés immobiliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de qualification des friches industrielles à potentiel foncier pour l&amp;#039;économie productive
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Adhésion de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coût de l&amp;#039;adhésion pour les communes : forfait de 1000 €/an et conventionnement selon le programme d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coût pour les autres adhérents : conventionnement selon le programme d&amp;#039;études
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence, Hautes-Alpes et Bouches-du-Rhône</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>http://www.aupa.fr</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : Le Mansard - Bât C- 4e Etage, 1 Place Martin Luther King, Avenue du 8 mai 1945, 13090 Aix-en-Provence
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 42 23 12 17
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:aupa&amp;#64;aupa.fr" target="_self"&gt;
+  aupa&amp;#64;aupa.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/474e-expertise-au-service-des-territoires-sur-les-/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>165308</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et bilan de la démarche territoriale</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Études et bilan de la démarche territoriale</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau finance les études de territoire identifiant les 
+enjeux locaux permettant l&amp;#039;élaboration d&amp;#039;une stratégie concertée et un 
+programme d’actions ainsi que le bilan de la démarche engagée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-etudes-et-bilan-de-la-demarche-territoriale.html</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-et-bilan-de-la-demarche-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>165864</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la conservation, la restauration et la mise en valeur du patrimoine public</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Plan concerté de restauration et valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Soutenir la conservation, la restauration et la mise en valeur du patrimoine public, aider les collectivités gestionnaires à mener des programmations concertées de valorisation à l’échelle d’un territoire dans un objectif de dynamisation économique et touristique.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les communes et les intercommunalités en charge du patrimoine&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les personnes publiques propriétaires d’une œuvre située sur le territoire visé par le Plan concerté ou agissant en tant que maître d’ouvrage délégué d’une autre personne publique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent porter sur un territoire pris dans sa globalité (commune, intercommunalité) et être inscrits dans des logiques de développement et d&amp;#039;aménagement du territoire. Ils doivent faire l’objet d’une planification pluriannuelle des travaux et des financements.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Domaines patrimoniaux éligibles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Architecture, décors portés, mobilier monumental et objets de propriété publique, qu&amp;#039;ils soient protégés ou non au titre des Monuments historiques, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les édifices protégés au titre des Monuments historiques, le plan de financement devra obligatoirement faire apparaître une participation du ministère en charge de la Culture (Direction régionale des Affaires culturelles).&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les opérations de conservation préventive, de restauration, de réhabilitation, de mise aux normes de sécurité&lt;/li&gt; 	&lt;li&gt; Les études de diagnostic ou expertise d&amp;#039;ingénierie patrimoniale&lt;/li&gt; 	&lt;li&gt; Pour les édifices du culte, le projet doit englober le bâti et le mobilier&lt;/li&gt; 	&lt;li&gt; Le projet doit comporter un volet de mise en valeur ou de restitution au public.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-plan-concerte-de-restauration-et-valorisation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PCRVPR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chef de service adjoint (Patrimoine, Traditions, Inventaire) :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pascal Guillermin: &lt;a href="mailto:pguillermin&amp;#64;maregionsud.fr"&gt;pguillermin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-plan-concerte-de-restauration-et-valorisation-du-patrimoine-1/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>140779</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de production d'électricité par énergie renouvelable (éolien et photovoltaïque)</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement personnalisé de la collectivité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Identifier les points clés du projet
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Piloter le projet  les échanges avec le développeur
+&lt;/p&gt;
+&lt;p&gt;
+ - Optimiser les recettes pour le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Mener un projet concerté, avec les acteurs locaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Agir dans le cadre d&amp;#039;une démarche participative
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  contact&amp;#64;territoire-energie-bfc.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/63ca-accompagner-les-projets-de-production-delectr/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>94924</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Soutenir les initiatives artistiques et culturelles locales</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Soutien aux initiatives artistiques et culturelles locales</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide &amp;#34;Soutien aux initiatives artistiques et culturelles locales&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Objectif : Par ce dispositif, la Région Grand Est décide de contribuer au développement culturel des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir des projets culturels ponctuels sur les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives enrichissant l&amp;#039;offre culturelle dans les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des projets de diffusion culturelle et participer à une démarche d&amp;#039;irrigation des territoires associant praticiens amateurs encadrés par des artistes et des techniciens professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives associatives portant un projet relevant d&amp;#039;une démarche artistique et culturelle favorisant l&amp;#039;accès des citoyens aux différentes formes d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -12090,926 +11987,2010 @@
 &lt;p&gt;
  Les associations culturelles ou porteuses d&amp;#039;un projet culturel ayant leur siège dans la région Grand Est, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide revêt la forme d&amp;#039;une subvention de fonctionnement. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide est octroyée.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Demande d&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont traités au fil de l&amp;#039;eau. La date de réception par la Région du dossier complet doit être antérieure de 4 mois avant la date de démarrage de l&amp;#039;opération.
  &lt;strong&gt;
   Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention.
  &lt;/strong&gt;
  Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P54" s="1" t="inlineStr">
+      <c r="P53" s="1" t="inlineStr">
         <is>
           <t>18/06/2019</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    présenter dans la programmation une ligne éditoriale artistique identifiée et répondant aux exigences techniques et artistiques indispensables à la bonne conduite d&amp;#039;un tel projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire appel à des artistes et des techniciens professionnels,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    pour les manifestations, être d&amp;#039;une durée minimale de 3 jours pour les arts visuels et spectacle vivant ou donner au moins 6 représentations pour le spectacle vivant,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire apparaitre clairement la part artistique dans le budget,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité territoriale sachant que la Région ne saurait être le premier financeur,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    s&amp;#039;inscrire dans une dynamique et un rayonnement a minima intercommunal,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant et de arts visuels.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
   &lt;/strong&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/initiatives-artistiques-et-culturelles-locales/</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention. Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;
 &lt;p&gt;
  Dossier de demande de subvention à retourner par email au minimum 4 mois avant la date de démarrage de l&amp;#039;opération à l&amp;#039;adresse suivante :
  &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr" rel="noopener" target="_blank"&gt;
   culture-subvention&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c472-soutien-aux-initiatives-artistiques-et-cultur/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>164932</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser aux enjeux de l’eau</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Min : 75 Max : 85</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Evènementiel (festival, concours, hackathon…), support physique, numérique ou artistique visant à sensibiliser tout public aux enjeux de la préservation des milieux aquatiques, de la biodiversité aquatique, de la gestion des ressources en eau.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://eaureunion.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;aidesfinancieres&amp;#64;eaureunion.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y54" s="1" t="inlineStr">
         <is>
-          <t>olivier.claudel@grandest.fr</t>
+          <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
       <c r="Z54" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c472-soutien-aux-initiatives-artistiques-et-cultur/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-aux-enjeux-de-leau/</t>
         </is>
       </c>
       <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
       <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF54" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG54" s="1" t="inlineStr">
         <is>
-          <t>01/07/2021</t>
+          <t>07/05/2025</t>
         </is>
       </c>
       <c r="AH54" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
+        <v>165698</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'élaboration d'un schéma directeur des énergies renouvelables (SDEnR)</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Appui à l’établissement d’un document stratégique et de planification qui vise à organiser, coordonner et optimiser le développement des énergies renouvelables et de récupération sur un territoire donné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement à la carte (la collectivité peut choisir parmi les accompagnements) intégrant :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La préfiguration de la démarche (validation des attentes politiques et techniques, de la stratégie de concertation...)&lt;/li&gt;&lt;li&gt;Les études et diagnostic du territoire (état des lieux des moyens de production énergétiques, des consommation énergétique et du potentiel de développement des EnR&amp;amp;R sur le territoire)&lt;/li&gt;&lt;li&gt;L&amp;#039;élaboration de la stratégie en concertation avec les acteurs du territoire (élaboration de scenarii, rédaction de la stratégie, définition d&amp;#039;objectifs globaux et d&amp;#039;axes opérationnels...)&lt;/li&gt;&lt;li&gt;La définition du suivi et de la mise en œuvre du SDEnR (intégration dans les autres politiques de la collectivité, mise en place d&amp;#039;un outil de suivi des indicateurs...)&lt;/li&gt;&lt;li&gt;La finalisation de la démarche (rédaction de l&amp;#039;ensemble des pièces, aide à la diffusion...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Livrables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cartographies et graphiques ;&lt;/li&gt;&lt;li&gt;Un rapport de diagnostic et un rapport stratégique ;&lt;/li&gt;&lt;li&gt;Une synthèse ;&lt;/li&gt;&lt;li&gt;Supports de diffusion...&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués et plafonnée à 20 000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour connaître l&amp;#039;éligibilité de votre collectivité, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Léa PAMBRUN&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;lea.pambrun&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-elaboration-d-un-schema-directeur-des-energies-renouvelables-sdenr/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>165244</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser du public pendant les consultations réglementaire pour l’élaboration du Sdage</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Actions de mobilisation de l’avis du public pendant les consultations prévues réglementairement pour l’élaboration du Sdage</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne encourage les initiatives de 
+mobilisation du public pendant les consultations menées par le comité de
+ bassin Loire-Bretagne. Elle finance les actions qui favorisent 
+l&amp;#039;appropriation et la mise en œuvre du Sdage, le débat sur l&amp;#039;eau, les 
+concertations et les consultations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Animation et mise en réseau
+Médias et communication
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-actions-de-mobilisation-de-lavis-du-public-pendant-les-cons.html</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-du-public-pendant-les-consultations-reglementaire-pour-lelaboration-du-sdage/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>165310</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre des missions de coordination et d’appui thématique - communication</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Missions de coordination et d’appui thématique - communication</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des accords de territoire, l’agence de l’eau finance les 
+missions de coordination et d’animation thématiques nécessaires pour 
+mettre en œuvre le programme d’actions issus d’une stratégie concertée. 
+La communication permettant la promotion de la démarche territoriale est
+ également soutenue.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-missions-de-coordination-et-dappui-thematique-communication.html</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-missions-de-coordination-et-dappui-thematique-communication/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>101582</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la biodiversité, l'environnement et les paysages</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3118-amenager-les-espaces-agricoles-et-forestiers-/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>24913</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création artistique régionale en langue catalane et/ou occitane et au conventionnement tremplin</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite encourager et soutenir les créations en langues régionales et leur diffusion, ainsi que la professionnalisation des compagnies et groupes dont les matériaux de création sont les langues catalane et/ou occitane.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : Soutenir la création en langue catalane et/ou occitane dans les domaines du théâtre, de la musique, de la danse, de la littérature, de l&amp;#039;édition et de l&amp;#039;audiovisuel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Toutes les dépenses de fonctionnement sauf :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la création et la maintenance de sites Internet
+  &lt;/li&gt;
+  &lt;li&gt;
+   la diffusion de CD.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;aides et dispositions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   A) Aide au projet
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;écriture dramatique ou composition d&amp;#039;œuvres contenant au moins 50% de texte en langues catalane et/ou occitane, la création ou la reprise d&amp;#039;une œuvre en occitan ou en catalan.
+&lt;/p&gt;
+&lt;p&gt;
+ La sélection du dossier et le montant de l&amp;#039;aide régionale sont conditionnés à l&amp;#039;analyse de tous les critères suivants par le comité conseil :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   exigence artistique : elle renvoie à un engagement et à la recherche d&amp;#039;une rigueur dans un travail suivi. L&amp;#039;exigence artistique s&amp;#039;exprime et se construit dans le parcours d&amp;#039;un artiste. Elle se distingue de la notion d&amp;#039;excellence fondée sur une échelle de valeur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   capacité des créateurs à diffuser leurs œuvres. Tous les éléments permettant d&amp;#039;analyser la capacité du projet de création à entrer dans les circuits de diffusion devront être communiqués : préachat, budget de production faisant apparaître d&amp;#039;autres financeurs publics (collectivités territoriales, Etat), des sociétés civiles, des lieux de diffusion (coproduction, production déléguée, coréalisation...), diffusion et repérage des compagnies par les professionnels sur leurs précédents projets etc...
+  &lt;/li&gt;
+  &lt;li&gt;
+   qualité de la langue catalane et/ou occitane
+  &lt;/li&gt;
+  &lt;li&gt;
+   Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   B) Conventionnement « tremplin » 2 ans
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;aider les compagnies émergentes qui créent en occitan et/ou en catalan, la Région peut accompagner de façon globale, dans leurs projets de création, de diffusion, de reprise, d&amp;#039;action culturelle, des équipes artistiques professionnelles de rayonnement régional et dont l&amp;#039;exigence artistique est avérée. Ce conventionnement permet à la compagnie de se professionnaliser afin de pouvoir ensuite émarger sur les dispositifs d&amp;#039;aides au spectacle vivant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Cette aide porte sur deux ans et doit permettre aux équipes artistiques de se doter d&amp;#039;une permanence administrative. La sélection du dossier et le montant de l&amp;#039;aide régionale sont conditionnés à l&amp;#039;analyse de tous les critères suivants par le comité conseil :
+  &lt;/li&gt;
+  &lt;li&gt;
+   régularité de l&amp;#039;exigence du propos artistique de la compagnie ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   capacité à s&amp;#039;inscrire dans une dynamique territoriale et à mobiliser des ressources d&amp;#039;autres partenaires publics ou privés pour construire l&amp;#039;activité régulière avec permanence administrative
+  &lt;/li&gt;
+  &lt;li&gt;
+   investissement régulier auprès des publics, et en particulier éloignés de la culture, par une activité d&amp;#039;action culturelle diversifiée et tournée vers la recherche de formes singulières ou innovantes de médiation ou de rencontres
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ La compagnie conventionnée est aidée pour l&amp;#039;ensemble de ses activités et ne peut pas bénéficier d&amp;#039;une aide au projet ou à la résidence pendant la durée de son conventionnement. Pendant la durée de la convention, le projet de la compagnie devra comporter au moins une création. Après la fin de la convention, celle-ci pourra être renouvelée une fois seulement.
+&lt;/p&gt;
+&lt;p&gt;
+ Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   C) Conventionnement 3 ou 4 ans
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les compagnies déjà structurées, il s&amp;#039;agit alors d&amp;#039;émarger sur les critères des dispositifs génériques accompagnant le spectacle vivant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-creation</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour la gestion administrative du dossier :
+ &lt;/strong&gt;
+ Audrey CASSAR Mail : audrey.cassar&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour la nature du projet :
+ &lt;/strong&gt;
+ Philippe VIALARD Mail : philippe.vialard&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89c0-langues-et-cultures-catalane-et-occitane-aide/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>117576</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Être assisté dans le management des projets Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Assistance au management des projets Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose une assistance aux chefs de projet des territoires Avenir Montagnes afin d&amp;#039;être aidé dans votre démarche visant à développer une offre touristique diversifiée, durable, résiliente et toutes saisons.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette assistance prend la forme d&amp;#039;un financement à 100 %, dans la limite de 50 000 € par territoire et durant le programme Avenir Montagnes Ingénierie, des interventions de consultants experts.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement vous permet d&amp;#039;être aidé pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Structurer le projet (aide dans la mise en œuvre du processus organisationnel et de coordination des partenariats, dans la définition de la programmation technique et financière, dans la décision pour préparer les arbitrages, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des outils de pilotage et de suivi (organigramme des tâches, calendrier prévisionnel, outils de suivi des alertes, référentiel budgétaire, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définir et mettre en œuvre les dispositifs de concertation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préparer et animer la comitologie de projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Produire des éléments de langage et de présentation du plan d&amp;#039;actions ou de projets ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animer des dispositifs de concertation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définir vos besoins d&amp;#039;expertises complémentaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser les démarches administratives et méthodologiques (documents de consultation, cahier des charges, fiche-action, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Montagne</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/avenir-montagnes-management-projet?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projets_avenir_montagnes_osat</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46b6-etre-assiste-dans-le-management-des-projets-a/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>153929</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Disposer du parc de matériel scénique</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Parc de matériel scénique</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le parc de matériel scénique de la Manche est un outil d&amp;#039;accompagnement de premier plan dans une logique de mutualisation au service des acteurs culturels. Structuré autour d&amp;#039;une large gamme de matériels techniques et scéniques, le parc est animé par une équipe de professionnels : régisseur général, techniciens son et lumières et magasiniers qui, en plus de proposer un service de location de ces produits à des tarifs très abordables, peuvent apporter des conseils adaptés en fonction des besoins exprimés et de la nature des événements envisagés.
 Les tarifs du catalogue de matériel sont donnés à titre indicatif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avant toute réservation, l&amp;#039;équipe du parc de matériel scénique se tient à la disposition des emprunteurs pour envisager ensemble le projet de spectacle vivant : le matériel le plus adapté pourra être mis à disposition en fonction de la programmation, des contraintes de lieux...
 Les prêts de matériels et de leurs accessoires sont soumis aux conditions générales (voir règlement en téléchargement).
 L&amp;#039;acceptation du devis par l&amp;#039;emprunteur entraîne automatiquement pour lui l&amp;#039;acceptation des conditions générales de prêt et des tarifs en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature des proje
  &lt;/strong&gt;
  &lt;strong&gt;
   ts éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le matériel propriété du Département de la Manche est mis à disposition sous réserve d&amp;#039;un droit de participation à sa maintenance, aux communes et aux associations culturelles du département de la Manche qui ont un projet d&amp;#039;action culturelle dans le domaine du spectacle vivant (sont donc exclus les comités, associations et les collectivités à finalité politique, économique, ou religieuse).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le matériel est destiné à être utilisé dans le département de la Manche uniquement, dans le cadre de manifestations de spectacle vivant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/parc-de-materiel-scenique/</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.33.05.90.92
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec36-parc-de-materiel-scenique/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF55" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>164139</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Créer un ouvrage de stockage de l'eau</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J56" s="1" t="inlineStr">
+      <c r="J62" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M56" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La création d’ouvrages de stockage est éligible, dès lors que toutes les mesures d’économies d’eau ne suffisent 
 pas. Le financement de ce type d’ouvrage sera limité aux seuls volumes d’eau substitués, c’est-à-dire qui 
 soulagent une ressource plus fragile, et jugés prioritaires, ainsi qu’aux volumes destinés uniquement au soutien 
 d’étiage. Le principe de bénéfice pour le milieu devra être démontré&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour qu’il soit finançable par l’Agence 
 de l’eau, un projet de stockage de l’eau 
 devra de façon cumulative : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être situé dans une zone de tension 
 quantitative ; &lt;/li&gt;&lt;li&gt;Emaner d’une démarche de concertation 
 de type Projet de Territoire pour la 
 Gestion de l’Eau respectant les principes 
 de concertation. &lt;/li&gt;&lt;li&gt;Dans le cadre d’une telle concertation, 
 avoir fait l’objet d’une étude à l’échelle du 
 bassin versant démontrant le bénéfice 
 global de l’ouvrage. Cette étude 
 identifiera les prélèvements actuels, leurs 
 impacts sur les milieux aquatiques ainsi 
 que les volumes prélevables. Elle analysera 
 les coûts-bénéfices de l’ouvrage en 
 intégrant à l’étude la viabilité de l’ouvrage 
 sur l’ensemble de sa durée de vie 
 prévisionnelle compte tenu de l’évolution 
 du climat. Une attention particulière sera 
 portée sur les impacts engendrés sur le 
 milieu, et pas uniquement sur les 
 bénéfices économiques des parties 
 prenantes. Cette étude doit permettre 
 d’évaluer l’ensemble des coûts afférents à 
 la création d’un ouvrage et de les mettre 
 en regard de tous les bénéfices pouvant 
 en être retirés, qu’ils soient économiques, 
 écologiques, ou de toute autre nature.
 &lt;/li&gt;&lt;li&gt;Être accompagné d’une démarche de 
 sobriété assortie d’un pilotage par la 
 ressource et non par la demande, ce qui
 suppose une démarche globale de 
 transition écologique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-1/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>22/01/2025</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>165246</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Développer et structurer l'éducation à l'environnement sur le volet « eau »</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Projets régionaux d’éducation à l’environnement sur le volet « eau »</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
+Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
-[...30 lines deleted...]
-Eau pluviale
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les actions visant à développer et à 
+structurer l&amp;#039;éducation à l&amp;#039;environnement à l&amp;#039;échelle régionale autour 
+des enjeux de l&amp;#039;eau. Elle finance des actions éducatives dans le cadre 
+de partenariats concertés avec les acteurs de l&amp;#039;éducation à 
+l&amp;#039;environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O57" s="1" t="inlineStr">
+Education et renforcement des compétences
+Biodiversité
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P63" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q57" s="1" t="inlineStr">
+      <c r="Q63" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-projets-regionaux-deducation-a-lenvironnement-sur-le-volet.html</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-leducation-a-lenvironnement-sur-le-volet-eau/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>140724</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’attractivité et le rayonnement économique et touristique des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de développement 04</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil Amont : pour cibler les enjeux du projet et son impact sur le territoire. Données de l&amp;#039;Observatoire touristique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet et financière : pour accompagner le pilotage et la gestion globale du projet tout en faisant le lien avec les partenaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise Technique : pour gérer les aspects techniques spécifiques à un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de Concertation : mobilisation du réseau partenarial
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Livraison aux EPCI des données touristiques : bilans de saisons et annuels.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune de Lauzet Ubaye pour le projet d&amp;#039;usine d&amp;#039;embouteillage d&amp;#039;eau de source (proposition modèle économique, identification de source de financement)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Management de la destination Verdon : coordination et chef de filat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des projets européens comme délégataire (PITEM MITO – plan intégré thématique &amp;#34;Modèles Intégrés pour le Tourisme Outdoor&amp;#34;)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>http://www.investinalpesdehauteprovence.com</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agence de Développement 04
+&lt;/p&gt;
+&lt;p&gt;
+ Contact : 8 rue Bad Mergentheim – Immeuble François Mitterand BP 80170
+&lt;/p&gt;
+&lt;p&gt;
+ 04990 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 31 57 29
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:info&amp;#64;ad04.fr" target="_self"&gt;
+  info&amp;#64;ad04.fr
+ &lt;/a&gt;
+ /
+ &lt;a href="mailto:eco&amp;#64;ad04.fr" target="_self"&gt;
+  eco&amp;#64;ad04.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d9c2-renforcer-lattractivite-et-le-rayonnement-eco/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-[...152 lines deleted...]
-      <c r="A59" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>95064</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Mener des projets d'énergie renouvelable (EnR)</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Soutien au montage de projets énergies renouvelables participatifs et citoyens</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;
  Objectifs
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
  &lt;/li&gt;
  &lt;li&gt;
   Substituer des énergie fossiles
  &lt;/li&gt;
  &lt;li&gt;
   Réduire les émissions de GES
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir la production d&amp;#039;énergie renouvelable
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Créer de l&amp;#039;activité économique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P65" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Soutien aux démarches de concertation favorisant l&amp;#039;acceptabilité de projets énergies renouvelables: Communes, groupements de communes, associations Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens: Communes, groupements de communes, associations, uniquement les entreprises ayant une finalité participative et citoyenne. Les projets portés par l&amp;#039;État, les Départements et leurs opérateurs sont exclus des dispositifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Soutien aux démarches de concertation favorisant l&amp;#039;acceptabilité de projets énergies renouvelables : assistance à maîtrise d&amp;#039;ouvrage proposant une démarche de concertation auprès des citoyens afin de favoriser l&amp;#039;acceptabilité de projets EnR (méthanisation, éolien, géothermie profonde). Cette mission peut comprendre entre autre l&amp;#039;organisation de réunions publiques, de visites de sites, d&amp;#039;un referendum local (ou autre démarche innovante...) avec le cas échéant la création d&amp;#039;outils de communication/de sensibilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens : assistance à maîtrise d&amp;#039;ouvrage portant sur la définition du projet, la structuration juridique (mode de gouvernance, ....), le modèle économique, les choix techniques et la stratégie de « recrutement » de citoyens.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
@@ -13036,4671 +14017,4136 @@
    Plafond : 15 000 € d&amp;#039;aide, 17 000 € pour les territoires en zone Pacte de ruralité
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Mission d&amp;#039;accompagnement au montage de projets EnR participatifs et citoyens
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Taux : 70%
   &lt;/li&gt;
   &lt;li&gt;
    Plafond : 15 000 € d&amp;#039;aide, 17 000 € pour les territoires en zone Pacte de ruralité
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-projets-energie-renouvelable/</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_0186/depot/simple</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Strasbourg : 03 88 15 66 33
   &lt;/li&gt;
   &lt;li&gt;
    Site de Metz : 03 87 33 62 85
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/61de-soutien-projet-energie-renouvelable-enr-accom/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>131362</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les pratiques artistiques et culturelles en amateur</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux pratiques artistiques et culturelles en amateur</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...71 lines deleted...]
-      <c r="O60" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le règlement « Aide aux pratiques artistiques et culturelles en amateur » vise à soutenir les associations, les communes et EPCI dans le développement qualitatif des pratiques artistiques et culturelles innovantes, non professionnelles, dans les domaines suivants : musique, danse, théâtre, chant choral, arts visuels, culture numérique, etc..., ainsi que les projets des structures émergentes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S60" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers seront examinés au regard des éléments suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la qualité artistique et culturelle du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le rayonnement territorial du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;inscription dans un projet culturel de territoire et la capacité du projet à fédérer (autres acteurs culturels, inscription dans des réseaux locaux...),
+  &lt;/li&gt;
+  &lt;li&gt;
+   la diversité des publics cibles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les critères suivants seront obligatoirement remplis :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l&amp;#039;aide au projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;implication d&amp;#039;un EPCI ou de deux autres partenaires au moins dans l&amp;#039;élaboration et le plan de financement du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   un seul financement du conseil départemental par structure,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la conformité de la structure avec la réglementation en vigueur,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le dossier complet.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X60" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/reglement_pratiques_amateurs%20modifi%C3%A9%2014122018.pdf</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://messervicesenligne.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contact : Le Mansard - Bât C- 4e Etage, 1 Place Martin Luther King, Avenue du 8 mai 1945, 13090 Aix-en-Provence
-[...2 lines deleted...]
- Tél : 04 42 23 12 17
+ Direction de la culture, des sports et du monde associatif
+&lt;/p&gt;
+&lt;p&gt;
+ Service action culturelle, sportive et territoriale
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. 03 25 32 86 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Toute correspondance doit être adressée à :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Monsieur le Président du conseil départemental
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Direction de la culture, des sports et du monde associatif
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Service action culturelle, sportive et territoriale
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  1 rue du Commandant Hugueny – CS 62127
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  52905 Chaumont Cedex 9
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>romain.paillard@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5056-accompagner-les-pratiques-artistiques-et-cult/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>161683</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Amener vos collaborateurs, élus, concitoyens à travailler en mode collaboratif</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil en organisation des ressources publiques</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez amener vos collaborateurs, élus, concitoyens à travailler en mode collaboratif. L&amp;#039;Agence vous propose :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De faciliter vos projets,&lt;/li&gt;&lt;li&gt;De fédérer autour d’une démarche participative : réunions, ateliers de concertation, séminaires, tables rondes, enquêtes...&lt;/li&gt;&lt;li&gt;D’animer et conduire les réunions en mode intelligence collective (brainstorming / vision commune / plan d’action …).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amener-vos-collaborateurs-elus-concitoyens-a-travailler-en-mode-collaboratif/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>131823</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Se déplacer au congrès annuel de l'AMF</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AMV 88 organise un
+ &lt;strong&gt;
+  déplacement &amp;#34;clés en main&amp;#34;
+ &lt;/strong&gt;
+ afin de permettre à ses adhérents de se rendre au
+ &lt;strong&gt;
+  congrès annuel de l&amp;#039;AMF
+ &lt;/strong&gt;
+ (Association des Maires de France et des présidents d&amp;#039;intercommunalité).
+&lt;/p&gt;
+&lt;p&gt;
+ Ce grand événement se déroule habituellement en novembre à Paris.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prix de ce déplacement inclut les frais de transport, d&amp;#039;hébergement, de restauration, ainsi que les spectacles et visites organisés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les participants au Congrès assistent à l&amp;#039;assemblée générale de l&amp;#039;AMF mais peuvent également assister à de nombreuses conférences, débats en plénière, forums thématiques ou points infos sur les
+ &lt;strong&gt;
+  grands sujets d&amp;#039;actualité ou d&amp;#039;action des communes
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est l&amp;#039;occasion de
+ &lt;strong&gt;
+  débattre, d&amp;#039;échanger et d&amp;#039;interpeller les pouvoirs publics
+ &lt;/strong&gt;
+ sur des enjeux majeurs comme l&amp;#039;avenir de la décentralisation, la transition écologique, l&amp;#039;accès aux services essentiels de proximité ou encore l&amp;#039;évolution des finances locales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhérer à l&amp;#039;Association.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maires88.asso.fr/deplacement-au-congres-de-lamf</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez retrouver
+ &lt;strong&gt;
+  le
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  programme du Congrès et le bulletin d&amp;#039;inscription
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  au déplacement &amp;#34;clés en main&amp;#34;
+ &lt;/strong&gt;
+ sur le site de l&amp;#039;AMV 88
+ &lt;em&gt;
+  (éléments qui sont publiés sur une période)
+ &lt;/em&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, vous pouvez contacter Marie-Paule MASSON par téléphone au 03 29 29 88 23 ou par mail à
+ &lt;a target="_self"&gt;
+  mpmasson&amp;#64;vosges.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ AMV 88
+ &lt;br /&gt;
+ Courriel :
+ &lt;a target="_self"&gt;
+  amv88&amp;#64;vosges.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél. : 03 29 29 88 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>amv88@vosges.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6e6e-deplacement-au-congres-annuel-de-lamf/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>140804</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Protéger des espaces agricoles, naturels et forestiers et la transparence du marché foncier rural</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Société d'aménagement foncier et d'établissement rural (SAFER) Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil amont : connaissance territoriale de la structure foncière et des dynamiques agricoles. Aide à la définition d&amp;#039;une stratégie foncière rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie foncière : évaluation foncière, négociation et animation foncière, portage foncier (stockage), accompagnement des procédures biens sans maître
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de la concertation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la gestion et à l&amp;#039;exploitation : gestion locative des propriétés agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  162 communes des Alpes de Haute-Provence dotées d&amp;#039;une convention de surveillance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conventions de concours technique auprès de collectivités pour la maîtrise foncière de projets d&amp;#039;intérêt général
+ &lt;/li&gt;
+ &lt;li&gt;
+  10 installations hors cadre familial / an dans les Alpes de Haute-Provence
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - obligations légales d&amp;#039;information : bilan tous les 6 mois des ventes en zones agricole et naturelle  sur le territoire communal (gratuit)
+ &lt;br /&gt;
+ - prestations rémunérées de différents types (avec conventionnement) :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   surveillance des notifications de vente au fil de l&amp;#039;eau pour envisager une préemption
+  &lt;/li&gt;
+  &lt;li&gt;
+   projet : installation agricole, constitution de réserve foncière, restructuration parcellaire
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ - concours technique pour la mise en œuvre d&amp;#039;opérations foncières (art L.141-5 et R. 141-2 du code rural et de la pêche maritime) : prestation rémunérée au résultat
+ &lt;br /&gt;
+</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>http://www.safer-paca.com/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 580, Avenue de la Libération - CS 20017 - 04107 MANOSQUE CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 88 78 00 04
 &lt;/p&gt;
 &lt;p&gt;
  Email :
- &lt;a href="mailto:aupa&amp;#64;aupa.fr" target="_self"&gt;
-  aupa&amp;#64;aupa.fr
+ &lt;a href="mailto:dds04&amp;#64;safer-paca.com" target="_self"&gt;
+  dds04&amp;#64;safer-paca.com
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/665a-missions-de-service-public-contribuant-en-pri/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-[...166 lines deleted...]
-      <c r="E62" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>165838</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets et manifestations d'intérêt régional conçus dans la perspective de valoriser auprès des publics les expressions artistiques</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Traditions - Valorisation et diffusion des traditions régionales</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
-[...567 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...135 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;objectif du dispositif est de soutenir des projets et manifestations d&amp;#039;intérêt régional conçus dans la perspective :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;de valoriser auprès des publics les expressions artistiques et les pratiques culturelles traditionnelles matérielles et immatérielles,&lt;/li&gt; 	&lt;li&gt;de transmettre et renouveler les approches de la culture et des traditions régionales.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P67" s="1" t="inlineStr">
+      <c r="P70" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;collectivités régionales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les actions de valorisation, d&amp;#039;initiation aux langues régionales et langues de France au sens de la Délégation à la langue française et aux langues de France du ministère de la culture et de la communication,&lt;/li&gt; 	&lt;li&gt;l&amp;#039;organisation d&amp;#039;expositions destinées à diffuser une meilleure connaissance de la culture régionale et des traditions,&lt;/li&gt; 	&lt;li&gt;les manifestations et festivals qui proposent une programmation représentative des mouvements contemporains de la création et de leurs sources traditionnelles et populaires,&lt;/li&gt; 	&lt;li&gt; les spectacles de danse, musique, conte, théâtre, mettant en scène le répertoire traditionnel une évolution contemporaine de ce répertoire. Ces manifestations doivent avoir recours à des artistes professionnels ou à des troupes amateurs ayant un nombre significatif d’adhérents.&lt;/li&gt; 	&lt;li&gt;les actions ou manifestations perpétuant et valorisant le patrimoine culturel immatériel et les savoir-faire régionaux&lt;/li&gt; 	&lt;li&gt; la publication de revues d&amp;#039;information et de valorisation destinées à diffuser des informations d&amp;#039;actualité et de réflexion consacrées à la situation et aux mutations des traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition d’ouvrages de recherche ou de témoignage sur la culture et les traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition de produits audiovisuels et numériques destinés à la diffusion de la culture et des traditions régionales&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Ces projets devront répondre aux critères suivants :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; la présentation d&amp;#039;une programmation d&amp;#039;activités détaillée et argumentée garantissant une qualité artistique, scientifique ou technique des propositions faites aux publics régionaux&lt;/li&gt; 	&lt;li&gt; une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/traditions-valorisation-et-diffusion-des-traditions-regionales</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Traditions et Cultures régionales&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Adeline Aouni : &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/traditions-valorisation-et-diffusion-des-traditions-regionales-1/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E68" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>163578</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils en solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un conseiller financé par l&amp;#039;ADEME est à votre disposition pour vous accompagner dans vos projets.&lt;/p&gt;&lt;p&gt;Sa mission :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les points clés du développement &lt;/span&gt;&lt;span&gt;si
+la collectivité a un projet ou si elle est démarchée&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aider la collectivité à piloter son projet et les échanges avec les
+développeurs&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Optimiser ses recettes &lt;/span&gt;&lt;span&gt;au-delà
+du foncier et de la fiscalité classique&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Faire de son projet &lt;span&gt;un
+projet concerté &lt;/span&gt;&lt;span&gt;qui
+implique (tous) les acteurs locaux&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Informer et mobiliser les citoyens &lt;span&gt;si
+elle le souhaite, en collaboration étroite avec les associations Energie
+Partagée et &lt;/span&gt;&lt;span&gt;EnergEthic&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te80.fr/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>dt2e@fde-somme.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-solaire-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>165171</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études patrimoniales et des campagnes de recherche de fuites des réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Études patrimoniales et campagnes de recherche de fuites</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...4 lines deleted...]
-      <c r="H68" s="1" t="inlineStr">
+Région</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="O68" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
+permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
+mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
+ concertée de l’eau, elle accompagne également le remplacement de 
+canalisations fuyardes. Ces actions essentielles s’appuient sur une 
+structuration solide et bien définie de la compétence eau potable, afin 
+de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P68" s="1" t="inlineStr">
+      <c r="P72" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S68" s="1" t="inlineStr">
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2030</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W68" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-etudes-patrimoniales-et-campagnes-de-recherche-de-fuites.html</t>
+        </is>
+      </c>
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
-  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-patrimoniales-et-des-campagnes-de-recherche-de-fuites-des-reseaux-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E69" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>165170</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser la lutte contre les fuites</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Équipements permettant d’optimiser la lutte contre les fuites</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...4 lines deleted...]
-      <c r="H69" s="1" t="inlineStr">
+Région</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="O69" s="1" t="inlineStr">
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
+permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
+mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
+ concertée de l’eau, elle accompagne également le remplacement de 
+canalisations fuyardes. Ces actions essentielles s’appuient sur une 
+structuration solide et bien définie de la compétence eau potable, afin 
+de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P69" s="1" t="inlineStr">
+      <c r="P73" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q69" s="1" t="inlineStr">
+      <c r="Q73" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U69" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W69" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-equipements-permettant-doptimiser-la-lutte-contre-les-fuite.html</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
-  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/optimiser-la-lutte-contre-les-fuites/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-[...333 lines deleted...]
-      <c r="A72" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>164286</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Maintenir une diversité et une richesse culturelle et patrimoniale</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Maintenir une diversité et une richesse culturelle et patrimoniale</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I72" s="1" t="inlineStr">
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;2.1     
 Créer du lien et
 de l’interrelation : « faire territoire ensemble »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;2.1.1    
 Mettre en réseau
 les acteurs&lt;/p&gt;&lt;p&gt;2.1.2    Améliorer la
 communication pour rendre l’offre accessible à tous&lt;/p&gt;&lt;p&gt;2.1.3    Encourager et
 valoriser le bénévolat par la formation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.2     
 Développer l’offre
 culturelle&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a name="_Hlk155954921"&gt;&lt;strong&gt;2.3     
 Renforcer le
 maillage des équipements culturels&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.4     
 Préserver,
 valoriser, transmettre les patrimoines et matrimoines&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;2.4.1     Sauvegarder le patrimoine emblématique,
 remarquable, rare et favoriser sa découverte&lt;/p&gt;&lt;p&gt;2.4.2     Favoriser la transmission intergénérationnelle et
 la collecte de mémoires&lt;/p&gt;&lt;p&gt;2.4.3  Créer, accompagner et mettre en réseau les lieux
 d’interprétation, de conservation et de découverte&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.5     
 Créer des
 aménagements paysagers et accompagner les réseaux paysagers&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création d’outils de communication, etc. ;&lt;/li&gt;&lt;li&gt;Résidence contextuelle, pratique artistique,
 création participative, offre/spectacles          itinérants, etc. ;&lt;/li&gt;&lt;li&gt;Construction d’une salle
 culturelle, achat d’une scène mobile, etc. ;&lt;/li&gt;&lt;li&gt;Création et aménagement de
 lieux d’interprétation, montage d’expositions, etc. ;&lt;/li&gt;&lt;li&gt;Aménagement de points de
 vue, journées de sensibilisation, etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Paysage
 Animation et mise en réseau
 Spectacle vivant
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q72" s="1" t="inlineStr">
+      <c r="Q74" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les festivals, saisons
 et événements culturels pourront être aidés 2 ans maximum (soit un projet
 sur 2 ans ou 2 mêmes projets d’un an), pendant la durée du programme. Seules les opérations présentant un financement d’un EPCI
 seront éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>GAL Grand Quercy</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.grandquercy.fr/leader/</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
 des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
 Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
 - 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
 Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
 PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
 - 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
 - 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>cpleimpon@grandquercy.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/culture-et-patrimoine/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB72" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="AD72" s="1" t="inlineStr">
+      <c r="AD74" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>03/02/2025</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...323 lines deleted...]
-      </c>
       <c r="AH74" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:34" customHeight="0">
       <c r="A75" s="1">
-        <v>140724</v>
+        <v>140802</v>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Renforcer l’attractivité et le rayonnement économique et touristique des Alpes-de-Haute-Provence</t>
+          <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>Agence de développement 04</t>
+          <t>Parc naturel régional du LUBERON (PNR)</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...2 lines deleted...]
-Région</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H75" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Conseil Amont : pour cibler les enjeux du projet et son impact sur le territoire. Données de l&amp;#039;Observatoire touristique.
-[...8 lines deleted...]
-  Ingénierie de Concertation : mobilisation du réseau partenarial
+  Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : appui des collectivités pour répondre aux appels à projets, et appui à la commande publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE et ingénierie de PROJET : conseil architectural et paysager auprès des porteurs de projets publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux portés par le Parc, médiation et aide au soutien au pastoralisme dans un contexte de prédation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M75" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...46 lines deleted...]
-        <is>
           <t>&lt;p&gt;
- Agence de Développement 04
-[...244 lines deleted...]
-&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   la qualité artistique et culturelle du projet,
-[...29 lines deleted...]
-   le dossier complet.
+   Coin de verdure pour la pluie - la désimperméabilisation des cours d&amp;#039;écoles
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement des communes au dispositif Territoires engagés pour la Nature
+  &lt;/li&gt;
+  &lt;li&gt;
+   Programme Économisons l&amp;#039;eau - Chaque goutte compte
+  &lt;/li&gt;
+  &lt;li&gt;
+   Communication auprès du public sur les chiens de protection
+  &lt;/li&gt;
+  &lt;li&gt;
+   Marque Valeur Parc
+  &lt;/li&gt;
+  &lt;li&gt;
+   Luberon Labo Vélo
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement écoquartier de Reillanne
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plateforme SARE (rénovation énergétique)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Animation de sites Natura 2000
+  &lt;/li&gt;
+  &lt;li&gt;
+   Inventaire du patrimoine bâti
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
-[...1128 lines deleted...]
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Biodiversité</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adhérer à la Charte du Parc, et verser une cotisation au syndicat mixte.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>PNR du Luberon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.parcduluberon.fr/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 60 places Jean Jaurès BP 122 – 84404 Apt CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 90 04 42 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:accueil&amp;#64;parcduluberon.fr" target="_self"&gt;
   accueil&amp;#64;parcduluberon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ea04-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>140801</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement local durable du territoire du Parc</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Parc national du Mercantour</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ingénierie amont : rédaction de porter à connaissance pour plans, programmes et projets d&amp;#039;aménagement. Sensibilisation des acteurs. Contribution aux stratégies de développement du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie financière : dispositif de subvention directe aux communes ayant adhéré à la charte du Parc, aide à la recherche de financement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet : aide à la définition de commande, de cahier des charges, suivi d&amp;#039;étude, assistance à maîtrise d&amp;#039;ouvrage pour les communes
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de concertation : organisation d&amp;#039;ateliers, de formations, de voyages d&amp;#039;études
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Appui à la mise en place d&amp;#039;une navette touristique estivale vers le Lauzanier à Val d&amp;#039;Oronaye
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la commune d&amp;#039;Uvernet-Fours pour la création d&amp;#039;une boucle pédestre de proximité autour de l&amp;#039;ancien moulin du Bachelard
  &lt;/li&gt;
  &lt;li&gt;
   Recherche de financements et assistance à maîtrise d&amp;#039;ouvrage pour la rénovation de la cabane pastorale du Prayer à Larche
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement de l&amp;#039;installation de panneaux photovoltaïques pour l&amp;#039;autonomie énergétique du refuge du lac d&amp;#039;Allos
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement de la commune d&amp;#039;Uvernet Fours pour la restauration de la chapelle des Agneliers en prenant en compte la présence d&amp;#039;une colonie de chauve-souris
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la requalification paysagère du col d&amp;#039;Allos dans le cadre du programme Espaces Naturels Sensibles porté par le Département
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement technique pour une rénovation des éclairages publics de Barcelonnette et cofinancement d&amp;#039;un centre de découverte de l&amp;#039;astronomie et de la biodiversité nocturne
  &lt;/li&gt;
  &lt;li&gt;
   Appui technique à la commune d&amp;#039;Allos pour la régulation des accès touristiques au site du lac d&amp;#039;Allos
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Pour les communes : avoir adhéré à la Charte du Parc par délibération du conseil municipal
  &lt;/li&gt;
  &lt;li&gt;
   Pour un EPCI-FP : avoir sur son territoire des communes qui ont adhéré à la charte du parc
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Parc national du Mercantour</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>http://www.mercantour-parcnational.fr/fr</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : 23 rue d&amp;#039;Italie, CS 51316, 06006 Nice Cedex 1,
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;mercantour-parcnational.fr" target="_self"&gt;
   contact&amp;#64;mercantour-parcnational.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphones :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Antenne Ubaye : 04 92 81 21 31
  &lt;/li&gt;
  &lt;li&gt;
   Antenne Verdon : 04 92 83 04 18
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6556-contribuer-au-developpement-local-durable-du-/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-[...140 lines deleted...]
-      <c r="D87" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>161746</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Demander un dispositif d’aide aux études de potentiel territorial, de faisabilité et d'avant-projet pour la mise en place d’une installation hydroélectrique</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Études pour une installation hydroélectrique</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="N87" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif dédié à l&amp;#039;hydroélectricité vise la &lt;strong&gt;réalisation de projets de production électrique&lt;/strong&gt; par la &lt;strong&gt;force motrice de l’eau&lt;/strong&gt; d’un cours d’eau, d’une rivière, d’un lac ou des eaux captées par gravitation (turbinage d’eau potable ou usée par exemple).&lt;/p&gt;&lt;p&gt;Les futurs aménagements hydroélectriques sont envisagés sur des &lt;strong&gt;chutes existantes créées par un seuil ou un barrage&lt;/strong&gt; (la construction d’un nouveau seuil ou  barrage constitue une difficulté majeure dans le contexte actuel et une telle étude ne sera pas finançable).&lt;/p&gt;&lt;p&gt;Cela correspond à l’un des cas suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Réalisation d’un aménagement&lt;/strong&gt; neuf de production d&amp;#039;énergie sur un seuil existant qui n’a jamais été équipé auparavant.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Remise en service &lt;/strong&gt;d’un équipement n’étant plus en activité, mais bénéficiant ou pas d’un droit d’eau (fondé en titre, autorisation, etc.) et pouvant prouver l’existence de la chute et des organes qui utilisent ou ont utilisés la force hydraulique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Optimisation &lt;/strong&gt;d’un équipement complémentaire sur un site actuellement exploité.&lt;/li&gt;&lt;li&gt;Le&lt;strong&gt; turbinage d’eau déjà captée&lt;/strong&gt; (eau potable ou eaux usées).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La &lt;strong&gt;concertation des enjeux énergétiques et enjeux environnementaux&lt;/strong&gt; doit obligatoirement être menée dès la phase d&amp;#039;étude de faisabilité. La &lt;strong&gt;concertation avec tous les usagers du cours d&amp;#039;eau&lt;/strong&gt; (pêche, pratiques loisirs ou sportives, navigation, etc.) est également à rechercher. La mise en place de réunions de démarrage et de restitution impliquant les acteurs de l&amp;#039;eau et de l&amp;#039;environnement est obligatoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3 types d&amp;#039;études peuvent être financées&lt;/strong&gt; avec des spécificités régionales :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’étude de &lt;strong&gt;potentiel&lt;/strong&gt; devra déterminer le potentiel administratif, énergétique, environnemental et économique des seuils/sites potentiels sur un territoire/cours d’eau défini.&lt;/li&gt;&lt;li&gt;L’étude de &lt;strong&gt;faisabilité&lt;/strong&gt; devra démontrer la faisabilité administrative, technique, environnementale et économique d’une centrale hydroélectrique afin de fournir au maître d’ouvrage des éléments clairs, fiables et chiffrés lui permettant d’apprécier l’intérêt de réaliser ce projet.&lt;/li&gt;&lt;li&gt;L’étude d’&lt;strong&gt;avant-projet&lt;/strong&gt; devra préciser les conditions techniques et économiques de réalisation de l’installation au regard de l’implantation sur le site avec des études de sol, de génie civil, des relevés topographiques précis voire tout autre type d&amp;#039;études préalablement validées  en concertation avec l&amp;#039;ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les études d&amp;#039;ordre réglementaires ne sont pas éligibles aux subventions de l&amp;#039;ADEME.&lt;/p&gt;&lt;p&gt;Pour les régions Bourgogne-Franche-Comté, Auvergne-Rhône-Alpes et Occitanie, les trois types d&amp;#039;études sont éligibles.&lt;/p&gt;&lt;p&gt;Pour les régions Provence-Alpes-Côte-d&amp;#039;Azur et Nouvelle-Aquitaine, les études de potentiel et de faisabilité sont éligibles. Les études d&amp;#039;avant-projet ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X87" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>regions_27_75_76_84_93</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-installation-hydroelectrique</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-une-installation-hydroelectrique/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF87" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG87" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D88" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>165630</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études pour une installation hydroélectrique</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Études pour une installation hydroélectrique</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N88" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide dédiée à l’hydroélectricité vise la &lt;strong&gt;réalisation de projets de production électrique&lt;/strong&gt; par la &lt;strong&gt;force motrice de l’eau&lt;/strong&gt; d’un cours d’eau, d’une rivière, d’un lac ou des eaux captées par gravitation (turbinage d’eau potable ou usée, par exemple).&lt;/p&gt;&lt;p&gt;Les futurs aménagements hydroélectriques sont envisagés sur des &lt;strong&gt;chutes existantes créées par un seuil ou un barrage&lt;/strong&gt; (la construction d’un nouveau seuil ou barrage constitue une difficulté majeure dans le contexte actuel et une telle étude ne sera pas finançable).&lt;/p&gt;&lt;p&gt;Cela correspond à l’un des cas suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;réalisation d’un aménagement&lt;/strong&gt; neuf de production d’énergie sur un seuil existant qui n’a jamais été équipé auparavant ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;remise en service &lt;/strong&gt;d’un équipement n’étant plus en activité, mais bénéficiant ou pas d’un droit d’eau (fondé en titre, autorisation, etc.) et pouvant prouver l’existence de la chute et des organes qui utilisent ou ont utilisé la force hydraulique ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;optimisation &lt;/strong&gt;d’un équipement complémentaire sur un site actuellement exploité ;&lt;/li&gt;&lt;li&gt;le&lt;strong&gt; turbinage d’eau déjà captée&lt;/strong&gt; (eau potable, eaux usées, réseau neige...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La &lt;strong&gt;concertation des enjeux énergétiques et enjeux environnementaux&lt;/strong&gt; doit obligatoirement être menée dès la phase d’étude de faisabilité. La &lt;strong&gt;concertation avec tous les usagers du cours d’eau&lt;/strong&gt; (pêche, pratiques de loisirs ou sportives, navigation, etc.) est également à rechercher. La mise en place de réunions de démarrage et de restitution impliquant les acteurs de l’eau et de l’environnement est obligatoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3 types d’études peuvent être financés&lt;/strong&gt; avec des spécificités régionales :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’étude de &lt;strong&gt;potentiel&lt;/strong&gt; devra déterminer le potentiel administratif, énergétique, environnemental et économique des seuils/sites potentiels sur un territoire/cours d’eau défini.&lt;/li&gt;&lt;li&gt;L’étude de &lt;strong&gt;faisabilité&lt;/strong&gt; devra démontrer la faisabilité administrative, technique, environnementale et économique d’une centrale hydroélectrique afin de fournir au maître d’ouvrage des éléments clairs, fiables et chiffrés lui permettant d’apprécier l’intérêt de réaliser ce projet.&lt;/li&gt;&lt;li&gt;L’étude d’&lt;strong&gt;avant-projet&lt;/strong&gt; devra préciser les conditions techniques et économiques de réalisation de l’installation au regard de l’implantation sur le site avec des études de sol, de génie civil, des relevés topographiques précis, voire tout autre type d’études préalablement validées en concertation avec l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les études d’ordre réglementaires ne sont pas éligibles aux subventions de l’ADEME.Pour les régions Bourgogne-Franche-Comté et Auvergne-Rhône-Alpes, les trois types d’études sont éligibles.&lt;/p&gt;&lt;p&gt;Pour les régions Provence-Alpes-Côte d’Azur, Nouvelle-Aquitaine, les études de potentiel et de faisabilité sont éligibles. Les études d’avant-projet ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X88" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>regions_27_75_84_93</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-pour-une-installation-hydroelectrique</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-une-installation-hydroelectrique-2/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF88" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG88" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E89" s="1" t="inlineStr">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>166565</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Développement d’une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Développement d’une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Actions favorisant l’accès aux produits alimentaires locaux issus de l’agriculture : accompagnement à la création de marchés de producteurs ou à la redynamisation de marchés existants (marchés permanents ou ponctuels liés à un événement), accompagnement à la création d’un nouveau point de vente de produits locaux (étude de marché, animation du groupe de producteurs...), appui à la création de projet alimentaire territorial, promotion de la plate-forme Agrilocal (en partenariat avec le Département).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Écoute, précision et retranscription des besoins de la collectivité territoriale (enjeux, objectifs)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Analyse des besoins du territoire au regard de ses spécificités et des caractéristiques des territoires limitrophes.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Proposition d’un plan d’actions adapté à la demande de la collectivité et aux spécificités du territoire&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Diffusion des premières préconisations générales et points de vigilance&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en relation avec des personnes ressources&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Discussion et validation du plan d’actions avec la collectivité&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Mise en œuvre du plan d’actions (spécifique à chaque collectivité)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Animation d’une instance de concertation entre la Chambre d’Agriculture et la collectivité (comité de pilotage, de suivi…)
+&lt;br /&gt;
+Exemple pour la création d’un marché de producteurs :
+&lt;br /&gt;
+– étude de marché
+&lt;br /&gt;
+– recrutement de producteurs locaux
+&lt;br /&gt;
+– suivi du marché (enquête de satisfaction auprès des consommateurs et des producteurs)
+&lt;br /&gt;
+– suggestion d’animations
+&lt;br /&gt;
+– réalisation de bilans réguliers
+&lt;br /&gt;
+– médiation des relations producteurs / agents communaux.
+&lt;br /&gt;
+Exemple pour l’élaboration d’un projet alimentaire :
+&lt;br /&gt;
+– diagnostic alimentaire du territoire
+&lt;br /&gt;
+– concertation avec les acteurs du système alimentaire
+&lt;br /&gt;
+– définition d’un plan d’actions
+&lt;br /&gt;
+– évaluation du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/developpement-dune-alimentation-de-proximite</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>Chambre d’Agriculture de la Drôme
+Service Alimentation et Tourisme
+04 75 26 99 43 • n&lt;a href="mailto:ina.croizet&amp;#64;drome.chambagri.fr"&gt;ina.croizet&amp;#64;drome.chambagri.fr&lt;/a&gt;
+&lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;www.synagri.com/drome&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developpement-d-une-alimentation-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>103485</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux travaux et à l'acquisition d'équipements</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le dispositif permet le soutien à la construction et la restructuration des équipements culturels relevant des quatre disciplines suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Enseignement artistique : conservatoires agrées par le ministère de la culture,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Spectacle vivant : lieux de répétition, de formation et de diffusion du spectacle vivant, lieux labellisés par le ministère de la culture,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Arts plastiques : centres d&amp;#039;art, espace collectifs de travail, ateliers,
+  &lt;/li&gt;
+  &lt;li&gt;
+   livre et lecture : bibliothèques, médiathèques et lieux de vie littéraire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le dispositif permet également l e soutien à la rénovation, l&amp;#039;extension ou l&amp;#039;aménagement des cinémas classés art et essai.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le dispositif permet le soutien à l&amp;#039;acquisition d&amp;#039;équipements :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mobilier lié à l&amp;#039;accueil du public,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Fonds initial de la collection d&amp;#039;une nouvelle bibliothèque,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Matériel numérique et scénographique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un dossier de candidature complet .
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2019</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention, d&amp;#039;un montant maximum de 30% des dépenses éligibles , avec un plafond de dépense de 6,5 M€ pour les travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond peut monter à 40 % des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements, les dépenses éligibles correspondent aux montants des devis des acquisitions envisagées.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En fonction du secteur dont relève le projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Spectacle vivant et enseignement artistique
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Christine Vacher -
+  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   christine.vacher&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Arts plastiques
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
+   cinema.audiovisuel&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Livre et lecture
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/326d-investissement-culturel-aide-aux-travaux-et-a/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>140793</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la démarche entrepreneuriale et responsable des agriculteurs, ainsi que la création d’entreprise et le développement de l’emploi</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Chambre d'agriculture des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : co-construire des diagnostics, stratégies et projets de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : accompagner les projets territorialisés, animer et structurer les filières locales ou les projets alimentaires de territoire, communiquer sur les produits et les métiers, accompagner les projets de gestion de l&amp;#039;eau et d&amp;#039;irrigation, favoriser l&amp;#039;économie circulaire, intégrer la préservation de l&amp;#039;environnement dans les pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie FONCIÈRE : faciliter l&amp;#039;installation et la transmission d&amp;#039;exploitations agricoles, maintenir une dynamique agricole sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  CONCERTATION : participer ou animer des réunions sur la place des agriculteurs dans la société
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de journées thématiques à destination des élus des collectivités ou du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic agricole et foncier prospectif préalable à un document d&amp;#039;urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la gestion des déchets verts  (ex co-compostage avec CC Alpes Provence Verdon)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des programmes d&amp;#039;actions sur les aires d&amp;#039;alimentation de captage d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la mise en place de Zone Agricole Protégée (ex ZAP du Val de Durance)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de projets structurants d&amp;#039;irrigation, dans un objectif de préservation de la ressource (Réseaux collectifs, Retenues collinaires)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de Marchés de Producteurs (marchés Paysans du Verdon, marché d&amp;#039;Aiglun...), accompagnement des modes de commercialisation collectifs en Circuits Courts
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Emploi</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Partenariat, conventionnement, prestation de services selon le type de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestation rémunérée d&amp;#039;expertises dans les domaines agricoles, de gestion de l&amp;#039;eau, de l&amp;#039;aménagement du territoire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>http://www.chambre-agriculture04.fr</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 66 Bd Gassendi, CS90117, 04995 Digne-les-Bains Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 57 57
+&lt;/p&gt;
+&lt;p&gt;
+ Email :  :
+ &lt;a href="mailto:accueil&amp;#64;ahp.chambagri.fr" target="_self"&gt;
+  accueil&amp;#64;ahp.chambagri.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ac8-accompagner-la-demarche-entrepreneuriale-et-r/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>165871</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réalisation de Plan d'Occupation Pastorale Intercommunal</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de Plan d'Occupation Pastorale Intercommunal</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le POPI (Plan d’Occupation Pastorale Intercommunale), est conçu comme un outil de concertation visant à dynamiser le pastoralisme à l’échelle des intercommunalités. Ce plan vise à donner plus de visibilité au pastoralisme (cartographie des territoires pastoraux, fiches individuelles des éleveurs, plan d&amp;#039;actions) tout en confortant son poids économique,&lt;br /&gt; social et territorial.&lt;/p&gt;
+&lt;p&gt;La première étape du POPI est la réalisation, sous forme d’enquêtes individuelles, d’un état des lieux précis des exploitations et des territoires pastoraux de chaque éleveur des communes (éleveur local ou transhumant), des périodes d’utilisation, des modes de gestion et des principales contraintes de chaque exploitation. La seconde étape du POPI vise à élaborer une Charte Pastorale Intercommunale par le biais d’un important travail de concertation avec les élus locaux, d’une part, et d’ateliers thématiques avec les élus, les éleveurs et les partenaires techniques impliqués sur le territoire, d’autre part.&lt;/p&gt;
+&lt;p&gt;Le POPI définira les enjeux et déclinera des actions spécifiques ainsi qu’un plan d&amp;#039;actions pastoral (visant à synthétiser les actions de chaque enjeu en les priorisant, en proposant des partenaires et en définissant les moyens nécessaires à engager).&lt;/p&gt;
+&lt;p&gt;Les résultats attendus portent sur la mise en valeur de l&amp;#039;importance de l&amp;#039;activité pastorale et ses bénéfices pour le territoire, sur la traduction d’actions afin de maintenir et développer le pastoralisme, dont notamment la préservation des zones pastorales via les documents d&amp;#039;urbanisme.&lt;/p&gt;
+&lt;p&gt;L’élaboration de cet outil permettra d’enclencher, de définir une politique de soutien du pastoralisme par la mise en oeuvre d’actions concrètes et adaptées aux besoins du territoire.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Agriculture et agroalimentaire
+Equipement public
+Bâtiments et construction
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités territoriales et leurs groupements.&lt;/p&gt;&lt;ul&gt; 	&lt;li&gt;Les travaux d’élaboration de POPI devront être conduits par un organisme reconnu sur le champ de l’expertise pastorale.&lt;/li&gt; 	&lt;li&gt;Les usagers des espaces considérés devront être associés à la réflexion dès l’entame des travaux, avec des temps de restitution, à prévoir tout au long du déroulement du processus d’élaboration du Plan d’occupation Pastorale Intercommunale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer sa demande 3 mois avant le démarrage du travail d&amp;#039;expertise sur le Portail des Aides.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/popi</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_POPI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Isaline Besnier - Chargée de mission élevage et pastoralisme&lt;br /&gt; &lt;a href="mailto:ibesnier&amp;#64;maregionsud.fr"&gt;ibesnier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-realisation-de-plan-d-occupation-pastorale-intercommunal/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>120275</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Développer une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Développement d’une alimentation de proximité</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Chambre d'agriculture de la Drôme</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Actions favorisant l&amp;#039;accès aux produits alimentaires locaux issus de l&amp;#039;agriculture : accompagnement à la création de marchés de producteurs ou à la redynamisation de marchés existants (marchés permanents ou ponctuels liés à un événement), accompagnement à la création d&amp;#039;un nouveau point de vente de produits locaux (étude de marché, animation du groupe de producteurs...), appui à la création de projet alimentaire territorial, promotion de la plate-forme Agrilocal (en partenariat avec le
+ &lt;a href="https://collectivites.ladrome.fr/service/approvisionnement-en-produits-locaux-avec-la-plateforme-agrilocal/"&gt;
+  Département
+ &lt;/a&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Écoute, précision et retranscription des besoins de la collectivité territoriale (enjeux, objectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des besoins du territoire au regard de ses spécificités et des caractéristiques des territoires limitrophes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;un plan d&amp;#039;actions adapté à la demande de la collectivité et aux spécificités du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diffusion des premières préconisations générales et points de vigilance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en relation avec des personnes ressources
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Discussion et validation du plan d&amp;#039;actions avec la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre du plan d&amp;#039;actions (spécifique à chaque collectivité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation d&amp;#039;une instance de concertation entre la Chambre d&amp;#039;Agriculture et la collectivité (comité de pilotage, de suivi...)
+  &lt;br /&gt;
+  Exemple pour la création d&amp;#039;un marché de producteurs :
+  &lt;br /&gt;
+  – étude de marché
+  &lt;br /&gt;
+  – recrutement de producteurs locaux
+  &lt;br /&gt;
+  – suivi du marché (enquête de satisfaction auprès des consommateurs et des producteurs)
+  &lt;br /&gt;
+  – suggestion d&amp;#039;animations
+  &lt;br /&gt;
+  – réalisation de bilans réguliers
+  &lt;br /&gt;
+  – médiation des relations producteurs / agents communaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;span&gt;
+   Exemple pour l&amp;#039;élaboration d&amp;#039;un projet alimentaire :
+  &lt;/span&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   diagnostic alimentaire du territoire
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   concertation avec les acteurs du système alimentaire
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   définition d&amp;#039;un plan d&amp;#039;actions
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   évaluation du projet
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/developpement-dune-alimentation-de-proximite/</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Chambre d&amp;#039;Agriculture de la Drôme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Service Alimentation et Tourisme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone : 04 75 26 99 43
+  &lt;/li&gt;
+  &lt;li&gt;
+   Email :
+   &lt;a href="mailto:nina.croizet&amp;#64;drome.chambagri.fr" rel="noopener" target="_blank"&gt;
+    nina.croizet&amp;#64;drome.chambagri.fr
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;a href="http://rhone-alpes.synagri.com/portail/accueil26"&gt;
+    www.synagri.com/drome
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6651-developpement-dune-alimentation-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>153930</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures de développement et de diffusion culturelle et les équipes artistiques</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Structures et actions d&amp;rsquo;intérêt départemental ou supra-départemental dans le domaine culturel</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de soutenir les structures de développement et de diffusion culturelle et les équipes artistiques (tous secteurs confondus : arts plastiques, audiovisuel, livre et lecture, musiques, patrimoine, spectacle vivant).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment bénéficier de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt de la demande d&amp;#039;aide :
+La demande pour l&amp;#039;année N doit être déposée sur la plateforme à la mi-octobre de l&amp;#039;année N-1.
+Exemple : le Département n&amp;#039;instruit plus de demandes de subventions pour l&amp;#039;année 2024 ; pour les demandes de 2025, elles peuvent être déposées jusqu&amp;#039;au dimanche 15 octobre 2024.;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Adéquation du projet avec les objectifs départementaux &amp;#34;partagés&amp;#34; avec les opérateurs locaux :
+&lt;/p&gt;
+&lt;p&gt;
+ - caractère professionnel de l&amp;#039;organisation,
+&lt;/p&gt;
+&lt;p&gt;
+ - respect de la réglementation,
+&lt;/p&gt;
+&lt;p&gt;
+ - capacité à mobiliser des partenaires et travail en réseau,
+&lt;/p&gt;
+&lt;p&gt;
+ - rayonnement de l&amp;#039;action et cohérence action/territoire (action en territoire rural déficitaire, action structurante en
+&lt;/p&gt;
+&lt;p&gt;
+ - territoire urbain, absence de concurrence/thématique),
+&lt;/p&gt;
+&lt;p&gt;
+ - impact du projet en termes de dynamique et d&amp;#039;attractivité du territoire,
+&lt;/p&gt;
+&lt;p&gt;
+ - reconnaissance ou label culturel,
+&lt;/p&gt;
+&lt;p&gt;
+ - inscription dans une démarche de développement durable (éco-festival),
+&lt;/p&gt;
+&lt;p&gt;
+ - ouverture au plus grand nombre.,
+&lt;/p&gt;
+&lt;p&gt;
+ 2. Qualité du projet ou de l&amp;#039;action :
+&lt;/p&gt;
+&lt;p&gt;
+ - risque artistique avéré,
+&lt;/p&gt;
+&lt;p&gt;
+ - développement d&amp;#039;actions périphériques,
+&lt;/p&gt;
+&lt;p&gt;
+ - maturité de l&amp;#039;action et identité culturelle.,
+&lt;/p&gt;
+&lt;p&gt;
+ 3. Mobilisation des financements :
+&lt;/p&gt;
+&lt;p&gt;
+ - implication des collectivités locales,
+&lt;/p&gt;
+&lt;p&gt;
+ - participation d&amp;#039;autres partenaires publics et privés,
+&lt;/p&gt;
+&lt;p&gt;
+ - autofinancement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-et-actions-dinteret-departemental-ou-supra-departemental-dans-le-domaine-culturel/</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.99.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e855-structures-et-actions-drsquointeret-departeme/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>140803</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional du VERDON (PNR)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement des sites naturels fréquentés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas communaux participatifs de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de sites Natura 2000
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ecogardes, gestion de la fréquentation touristique, prévention incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réouverture d&amp;#039;espaces enfrichés au pâturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Replantation de haies et restauration des trames écologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui des communes pour leurs documents d&amp;#039;urbanisme
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Forêts
+Montagne
+Transition énergétique
+Education et renforcement des compétences
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui et conseil technique ponctuel gratuit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>PNR du Verdon (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>http://parcduverdon.fr/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 74 68 00
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
+  info&amp;#64;parcduverdon.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>165982</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion et l'investigation de réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et investigation de réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutien à la gestion de Réserve naturelle régionale&lt;/p&gt;
+&lt;p&gt;La Région soutient les coûts relatifs à la gestion, le gardiennage, la surveillance de la Réserve naturelle régionale.&lt;/p&gt;
+&lt;p&gt;Soutien aux investigations de nouvelles Réserves naturelles régionales&lt;/p&gt;
+&lt;p&gt;La Région soutient les études relatives aux investigations pour la création de nouvelle réserves naturelles régionales (justification patrimoniale, proposition d’un périmètre, animation foncière, concertation pour élaborer une proposition de réglementation...)&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour les investigations :&lt;/span&gt; temps passé pour l&amp;#039;étude et/ou prestations externes.&lt;br /&gt; &lt;span&gt;Pour la gestion:&lt;/span&gt; temps passé du/de la conservateur/rice, sur un exercice annuel.&lt;/p&gt;
+&lt;p&gt;Frais annexes de fonctionnement (petits matériels et consommables), déplacements (dans la limite de 20 % des dépenses éligibles).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P86" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements (notamment Syndicats mixtes)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Groupements d’intérêts publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’espaces naturels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-investigation-de-reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_GEST_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:ebouvier&amp;#64;maregionsud.fr"&gt;ebouvier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-investigation-de-reserves-naturelles-regionales/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>140795</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la médiation entre le secteur public et les entreprises, contribuer à leur développement économique et au développement des territoires</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Chambre des métiers et de l'artisanat (CMA) Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT et ingénierie de PROJET : Diagnostic économique pour permettre aux collectivités de disposer de données statistiques sur l&amp;#039;artisanat de leur territoire, réaliser un état des lieux sur les pratiques, les usages, les attentes et besoins des entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : Favoriser la réponse des entreprises artisanales locales aux marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : Soutien à l&amp;#039;animation du territoire, contribution à l&amp;#039;émergence de circuits courts de commercialisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : Proposition de solution répondant aux besoins des collectivités de développement numérique des entreprises artisanales, d&amp;#039;aménagement du territoire, d&amp;#039;accès à la commande publique, de réponse aux enjeux du développement durable et de l&amp;#039;attractivité touristique, de formation des chefs d&amp;#039;entreprise.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observatoire économique, étude de marché, diagnostic d&amp;#039;entreprise artisanale régional (DEAR) et proposition de plan d&amp;#039;actions pour répondre aux enjeux stratégiques et opérationnels des collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction de marchés publics permettant de faciliter l&amp;#039;accès aux entreprises locales et accompagnement des entreprises pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Club Rénover &amp;#43;, club de la Fabrique de l&amp;#039;Artisanat, Commissions territoriales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet alimentaire territorial (PAT), marchés aux saveurs des Alpes du Sud et artisans sans vitrine, boutique éphémère, salon des Arts &amp;amp; Gourmandises, Maison de produits de pays...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic et accompagnement des chefs d&amp;#039;entreprises artisanales dans leur projet de développement (numérique, commercial...) et de transmission
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement durable (Ecodéfis, Rénover &amp;#43;, attribution de labels, conseils en structuration et économies d&amp;#039;énergie...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Formation professionnelle
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Signature d&amp;#039;une Charte par les communes et conventionnement avec les EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations payantes au cas par cas (en fonction des projets)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cmar-paca.fr</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 23 Allée des fontainiers, 04000 Digne-les-Bains
+ &lt;br /&gt;
+ Tél : 04 92 30 90 90
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact04&amp;#64;cmar-paca.fr" target="_self"&gt;
+  contact04&amp;#64;cmar-paca.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a75-favoriser-la-mediation-entre-le-secteur-publi/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>166605</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>FINANCER MON PROJET DE DEVELOPPEMENT TOURISTIQUE</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>FINANCER MON PROJET DE DEVELOPPEMENT TOURISTIQUE</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectifs&lt;/h3&gt;
+&lt;p&gt;Le Département de la Drôme a adopté en juin 2023 une stratégie d’attractivité touristique et résidentielle 2023-2028 « Une Terre d’Hospitalité, un Département par et pour ses habitants ».&lt;br /&gt;Le présent règlement vise à soutenir les projets de développement touristique permettant de répondre aux objectifs fixés dans la stratégie :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Concilier attractivité touristique et résidentielle, capitaliser sur les attraits touristiques pour générer des emplois pérennes, une animation locale et l’envie de l’installation durable,&lt;/li&gt;
+&lt;li&gt;Optimiser la durée de séjour et les retombées économiques sur le territoire par la création d’offres de services à forte valeur ajoutée permettant de proposer une expérience aux visiteurs notamment hors saison ;&lt;/li&gt;
+&lt;li&gt;Développer une identité de territoire, connue hors Drôme et partagée en Drôme, sous la bannière « Drôme c’est ma Nature » (DCMN) de manière complémentaire aux marques infra-territoriales ;&lt;/li&gt;
+&lt;li&gt;Développer le travail collectif et mettre en synergie les ressources de l’ensemble des acteurs&lt;/li&gt;
+&lt;li&gt;Améliorer la qualité de l’accueil de nos hôtes temporaires.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Conformément à la stratégie attractivité ainsi qu’au positionnement du territoire en cohérence avec les valeurs de la marque DCMN, il s’agira de conforter plus particulièrement 4 points d’appui :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Pleine Nature et itinérance (tourisme durable)&lt;/li&gt;
+&lt;li&gt;Patrimoine et culture (patrimoine, cinéma d’animation, mémoire)&lt;/li&gt;
+&lt;li&gt;Gastronomie, agriculture (agritourisme)&lt;/li&gt;
+&lt;li&gt;Savoir-faire artisanaux et industriels.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Sont prioritaires, les projets qui, répondant aux objectifs ci-dessus, sont mutualisés entre plusieurs OT et/ou plusieurs EPCI, ou des OT et EPCI de territoires différents, ou des associations de développement touristique dont les projets dépassent le territoire d’un EPCI. Ces projets ont pour objet la valorisation des atouts du territoire drômois. Tout autre objet ne pourra être que dérogatoire et accessoire à cet objet principal.&lt;br /&gt;Cette mutualisation donnera lieu au dépôt d’un seul dossier identifiant :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;un porteur unique supportant la totalité de la dépense éligible et attributaire du financement départemental ;&lt;/li&gt;
+&lt;li&gt;la répartition des dépenses éligibles supportées par chacune des structures parties prenantes au projet. Dans ce cas, chacune des structures sera attributaire du financement départemental.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Toute action co-financée avec l’agence d’attractivité&lt;/li&gt;
+&lt;li&gt;Temps de travail;&lt;/li&gt;
+&lt;li&gt;Frais de déplacement;&lt;/li&gt;
+&lt;li&gt;Frais des maintenances des applicatifs,&lt;/li&gt;
+&lt;li&gt;Opérations de référencement sur le web sauf pour celles conduites en partenariat avec l’agence d’attractivité dans le cadre d’un plan marketing concerté ;&lt;/li&gt;
+&lt;li&gt;Opérations de promotion hors régions limitrophes sauf pour celles conduites en partenariat avec l’agence d’attractivité dans le cadre d’un plan marketing concerté.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Les bénéficiaires sont les EPCI, les OT, et les associations de développement et/ou de promotion touristique de la Drôme.&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention d’investissement et/ou de fonctionnement&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Le montant de l’aide peut aller jusqu’à 60 % des dépenses, dans la limite des enveloppes globales en fonctionnement et investissement attribuées au budget. Ce taux pourra être majoré sur décision de la commission permanente du Conseil départemental pour les projets concernant l’ensemble du territoire de la Drôme. Si le dossier n’est pas mutualisé mais répond aux objectifs de la stratégie départementale ci-dessus rappelés, le taux sera réduit à 20 % maximum.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;p&gt;Demande émanant de plusieurs EPCI ou de plusieurs OT ou d’une association de développement et/ou de promotion touristique pour le compte de plusieurs partenaires,&lt;/p&gt;
+&lt;p&gt;Projet global, détaillé et chiffré faisant état de la stratégie de développement et/ou promotion ainsi qu’un tableau détaillé sur les dépenses relevant de l’investissement et/ou du fonctionnement.&lt;/p&gt;
+&lt;h3&gt;Instruction des dossiers/Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;Dépôt dématérialisée via la plateforme &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm Démat&lt;/a&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;: Tourisme&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Dispositif : &lt;/strong&gt;Soutien au tourisme&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Après instruction par les services départementaux, la Commission Permanente du Conseil départemental attribuera les subventions.&lt;/p&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Le versement interviendra à la réalisation d’objectifs énumérés dans la convention liant le Département et les bénéficiaires.&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt;Article L.3211-1 &lt;em&gt;du Code général des Collectivités
+territoriales, tel que modifié par la loi NOTRe du 7 août 2015.&lt;/em&gt;&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Sont prioritaires, les projets qui, répondant aux objectifs ci-dessus, sont mutualisés entre plusieurs OT et/ou plusieurs EPCI, ou des OT et EPCI de territoires différents, ou des associations de développement touristique dont les projets dépassent le territoire d’un EPCI. Ces projets ont pour objet la valorisation des atouts du territoire drômois. Tout autre objet ne pourra être que dérogatoire et accessoire à cet objet principal.&lt;br /&gt;Cette mutualisation donnera lieu au dépôt d’un seul dossier identifiant :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;un porteur unique supportant la totalité de la dépense éligible et attributaire du financement départemental ;&lt;/li&gt;
+&lt;li&gt;la répartition des dépenses éligibles supportées par chacune des structures parties prenantes au projet. Dans ce cas, chacune des structures sera attributaire du financement départemental.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Toute action co-financée avec l’agence d’attractivité&lt;/li&gt;
+&lt;li&gt;Temps de travail;&lt;/li&gt;
+&lt;li&gt;Frais de déplacement;&lt;/li&gt;
+&lt;li&gt;Frais des maintenances des applicatifs,&lt;/li&gt;
+&lt;li&gt;Opérations de référencement sur le web sauf pour celles conduites en partenariat avec l’agence d’attractivité dans le cadre d’un plan marketing concerté ;&lt;/li&gt;
+&lt;li&gt;Opérations de promotion hors régions limitrophes sauf pour celles conduites en partenariat avec l’agence d’attractivité dans le cadre d’un plan marketing concerté.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Les bénéficiaires sont les EPCI, les OT, et les associations de développement et/ou de promotion touristique de la Drôme.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/appel-a-projets-epci-actions-developpement-touristique/</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-mon-projet-de-developpement-touristique/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>165932</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
       <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;objectif est la diversification de l&amp;#039;offre d&amp;#039;information en direction des publics, par des pratiques systématiques de diffusion des résultats des inventaires, par le soutien aux projets de médiatisation du patrimoine, répond aux ambitions de qualité scientifique, d&amp;#039;efficacité, d&amp;#039;impact sur la vie culturelle régionale propres à une réelle valorisation économique et touristique des territoires.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
       <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
@@ -17750,51 +18196,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/valorisation-du-patrimoine/</t>
         </is>
       </c>
       <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH89" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:34" customHeight="0">
       <c r="A90" s="1">
         <v>130980</v>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement les projets visant à développer et à valoriser le patrimoine linguistique (français, langues régionales et non territoriales, langue des signes...)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Valorisation des langues de France</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -18513,1314 +18959,659 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
       <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>26/02/2023</t>
         </is>
       </c>
       <c r="AH90" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:34" customHeight="0">
       <c r="A91" s="1">
-        <v>103485</v>
+        <v>166599</v>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements</t>
+          <t>Actions culturelles</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Investissement culturel - Aide aux travaux et à l'acquisition d'équipements</t>
+          <t>Actions culturelles</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Le pôle actions culturelles et patrimoniales du Département vous accompagne pour vos actions culturelles dans l&amp;#039;enseignement musical et artistique, le spectacle vivant, le cinéma, le patrimoine…&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou par mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur le cadre juridique, le contexte réglementaire, la procédure administrative et financière, les partenaires, les acteurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Conseil sur la méthodologie&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la définition des besoins (objectifs, priorités, opportunités, contraintes)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Conseil à l’élaboration de cahier des charges, de convention.&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Participation aux réunions&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Orientation vers les partenaires institutionnels potentiels (Etat – Région –…) et les dispositifs techniques et financiers mobilisables&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/actions-culturelles</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>Pôle Actions culturelles et patrimoniales
+04 75 79 26 01– culture&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-culturelles/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>166665</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>ANIMATION TERRITORIALE SPORTS DE NATURE</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>ANIMATION TERRITORIALE SPORTS DE NATURE</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;Soutenir les moyens d’animation nécessaires à la mise en œuvre des compétences sports de nature des territoires.&lt;/p&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;Moyens humains nécessaires à l’animation d’une ou plusieurs compétences sports de nature :&lt;/p&gt;
+&lt;p&gt;– Gestion des sentiers de randonnée.&lt;/p&gt;
+&lt;p&gt;– Gestion des sites naturels d’escalade.&lt;/p&gt;
+&lt;p&gt;– Concertation/conciliation des usages (seuls les PNR sont éligibles).&lt;/p&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p&gt;Ne sont pas éligibles les territoires ne disposant pas de compétence sports de nature.&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les Etablissements Publics de Coopération Intercommunale (EPCI)&lt;/li&gt;
+&lt;li&gt;Les syndicats mixtes (Parcs Naturels Régionaux)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;Subvention de fonctionnement.&lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt;Moyens d’animation charges comprises&lt;/p&gt;
+&lt;h3&gt;Montant/Taux de l’aide&lt;/h3&gt;
+&lt;p&gt;Le Département soutiendra les volumes d’animation à hauteur de :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;30 % pour la prise et/ou l’exercice d’une seule compétence&lt;/li&gt;
+&lt;li&gt;40 % pour la prise et/ou l’exercice de deux compétences&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Le plafond de dépenses éligibles est fixé à 40 000 € maximum par structure, charges comprises, avec un minimum de 0,5 ETP et un maximum de 1 ETP soutenu.&lt;/p&gt;
+&lt;p&gt;Dans le cas de territoires bi-départementaux, la proratisation se fera en fonction du nombre de communes situées en Drôme.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Le courrier &lt;/strong&gt;faisant acte de candidature&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Les délibérations &lt;/strong&gt;justifiant des prises de compétence&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;La présentation du territoire&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;NB : &lt;/strong&gt;Une description claire de la répartition des missions est attendue dans le cas de territoires inclus dans le périmètre d’un Parc Naturel Régional&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;La stratégie &lt;/strong&gt;en matière de développement des sports de nature, avec un lien particulier sur les compétences identifiées&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Le plan d’action &lt;/strong&gt;sur l’année à venir, en lien avec la/les compétence(s) identifiée(s). Il comprendra des objectifs chiffrés facilement évaluables lors de la phase de bilan annuel&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Le plan de financement &lt;/strong&gt;du volume d’animation sollicité&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Les justificatifs &lt;/strong&gt;des moyens d’animation (fiche de poste, fiche de paie)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers_Demande de dématérialisation&lt;/h3&gt;
+&lt;p&gt;Instruction interne au service.&lt;br /&gt;Dépôt en ligne via &lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôm’Démat.&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;TELESERVICE&lt;/strong&gt; : Sport et sports de nature&lt;br /&gt;&lt;strong&gt;DISPOSITIF &lt;/strong&gt;: &lt;strong&gt;Animation territoriale des sports de nature&lt;/strong&gt;&lt;/p&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Bilan annuel sur la base du plan d’actions&lt;/li&gt;
+&lt;li&gt;Fichier d’évaluation fourni par le Département&lt;/li&gt;
+&lt;li&gt;Justificatifs financiers&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;« Le Département, premier partenaire des territoires » : Le bénéficiaire devra se conformer aux obligations du bénéficiaire de subventions départementales en matière de communication&lt;/p&gt;
+&lt;h3&gt;Base réglementaire&lt;/h3&gt;
+&lt;p&gt;Commission permanente du 24 juin 2024.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;Moyens humains nécessaires à l’animation d’une ou plusieurs compétences sports de nature :&lt;/p&gt;
+&lt;p&gt;– Gestion des sentiers de randonnée.&lt;/p&gt;
+&lt;p&gt;– Gestion des sites naturels d’escalade.&lt;/p&gt;
+&lt;p&gt;– Concertation/conciliation des usages (seuls les PNR sont éligibles).&lt;/p&gt;
+&lt;h3&gt;Exclusions&lt;/h3&gt;
+&lt;p&gt;Ne sont pas éligibles les territoires ne disposant pas de compétence sports de nature.&lt;/p&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;ul&gt;
+&lt;li&gt;Les Etablissements Publics de Coopération Intercommunale (EPCI)&lt;/li&gt;
+&lt;li&gt;Les syndicats mixtes (Parcs Naturels Régionaux)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/animation-territoriale-sports-de-nature/</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-territoriale-sports-de-nature-1/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>140799</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les domaines nordiques des Alpes du Sud et faire la promotion de la filière et des activités nordiques et de pleine nature sur le massif</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Nordic Alpes du Sud</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Entreprise privée
-[...18 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+Région</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : études des attentes clientèles (touristes / locaux), de l&amp;#039;offre, analyse FFOM (force / faiblesse / opportunité / menace), mise à disposition de données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de PROJET : aide au développement d&amp;#039;activités (pour habitants et touristes) ou de services sur un territoire...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie FINANCIÈRE : élaboration de budgets prévisionnels et proposition de modèles économiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie RÉGLEMENTAIRE et JURIDIQUE : mise à disposition de supports relatifs à la législation des activités nordiques. Conseils.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de CONCERTATION : organisation de temps d&amp;#039;échanges avec les acteurs de la filière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la GESTION et à l&amp;#039;EXPLOITATION : Analyse des données (chiffre d&amp;#039;affaires, fréquentation), conseil sur l&amp;#039;organisation matérielle et humaine de la structure, aide à la mise en place d&amp;#039;une solution de billetterie numérique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil pour le développement tout public (touristes &amp;amp; habitants) et la gestion du site nordique de la Draye.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition d&amp;#039;un nouveau positionnement tarifaire (journée, séjours, saison) et harmonisation des tarifs sur le massif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une étude auprès des pratiquants des activités nordiques puis mise en place d&amp;#039;une contribution volontaire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déploiement d&amp;#039;une solution de billetterie numérique et de vente en ligne commune aux domaines du massif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils aux sites pour le déploiement d&amp;#039;activités pour les visiteurs ou habitants : fat bike, animations biathlon, Bia&amp;#039;sket...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage de la tournée « Festi&amp;#039;Nordic » (promotion de l&amp;#039;événement, mise à disposition de matériel, soutien logistique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication publique et valorisation des 28 sites nordiques des Alpes du Sud (Nordic Mag, site internet...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de journées de rencontres et de formations pour les professionnels de la filière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bilan annuel global des forfaits vendus et prospective, analyses statistiques spécifiques à chaque domaine.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Montagne</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
-[...5 lines deleted...]
-&lt;p&gt;
+ Adhésion de la collectivité :
+ &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Enseignement artistique : conservatoires agrées par le ministère de la culture,
-[...8 lines deleted...]
-   livre et lecture : bibliothèques, médiathèques et lieux de vie littéraire.
+   Pour un gestionnaire de site nordique : 400€ &amp;#43; 200€/site nordique payant. (coût annuel)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour un gestionnaire d&amp;#039;activités de pleine nature : 400€ &amp;#43; part variable (200€ à 1200€) en fonction du nombre habitants sur la collectivité. (coût annuel)
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...3 lines deleted...]
- Enfin, le dispositif permet le soutien à l&amp;#039;acquisition d&amp;#039;équipements :
+ Prestations sur mesure (le budget dépend de la nature de l&amp;#039;accompagnement, l&amp;#039;association n&amp;#039;a pas vocation à réaliser des profits).
  &lt;br /&gt;
-&lt;/p&gt;
-[...64 lines deleted...]
-      <c r="S91" s="1" t="inlineStr">
+</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X91" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence, Hautes-Alpes et Alpes-Maritimes</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.nordicalpesdusud.com</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- En fonction du secteur dont relève le projet :
-[...71 lines deleted...]
-      <c r="AA91" s="1" t="inlineStr">
+ Contact : Nordic Alpes du Sud
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Roche André – Route de la Croix de Bretagne 05100 Villard Saint-Pancrace
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 20 15 09 - 06 14 86 24 48
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:direction&amp;#64;nordicalpesdusud.com" target="_self"&gt;
+  direction&amp;#64;nordicalpesdusud.com
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/351e-federer-les-domaines-nordiques-des-alpes-du-s/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
-[...175 lines deleted...]
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...141 lines deleted...]
-      </c>
       <c r="AH93" s="1" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:34" customHeight="0">
       <c r="A94" s="1">
-        <v>153930</v>
+        <v>30638</v>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les structures de développement et de diffusion culturelle et les équipes artistiques</t>
-[...4 lines deleted...]
-          <t>Structures et actions d&amp;rsquo;intérêt départemental ou supra-départemental dans le domaine culturel</t>
+          <t>Soutenir la programmation artistique de la saison (arts de la scène)</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
-        <is>
-[...579 lines deleted...]
-      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I97" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La circulation des artistes et des œuvres est à la fois un outil de développement privilégié pour les équipes artistiques et un enjeu majeur pour l&amp;#039;aménagement culturel du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un développement des publics par le biais d&amp;#039;actions de médiation et de sensibilisation ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour des projets artistiques des équipes en région et des territoires de proximité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Structures de diffusion assurant une programmation professionnelle annuelle, généraliste ou spécialisée, jouant un rôle significatif dans l&amp;#039;aménagement du territoire régional. Ces structures s&amp;#039;engagent en particulier dans l&amp;#039;accueil des équipes régionales et la diffusion des œuvres dans un cadre cohérent et réglementé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale tend notamment à favoriser la prise de compétence culturelle des communautés de communes. Elle encourage ainsi le développement culturel au travers de programmes d&amp;#039;actions de qualité intégrant la diffusion de spectacles professionnels et la sensibilisation des publics.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les projets de saisons soutenus par la Région doivent faire apparaître :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    une programmation professionnelle de qualité constituée d&amp;#039;un minimum de 12 dates, portée par un opérateur structuré juridiquement mobilisant des moyens et compétences adaptés ;
   &lt;/li&gt;
   &lt;li&gt;
    la capacité d&amp;#039;offrir aux artistes des conditions d&amp;#039;accueil professionnelles : plateau en ordre de marche, moyens techniques et humains nécessaires au bon déroulement de la représentation, communication de la programmation à destination du public et des réseaux professionnels ;
   &lt;/li&gt;
   &lt;li&gt;
    la présence d&amp;#039;au moins 30% d&amp;#039;équipes régionales professionnelles dans la programmation ;
   &lt;/li&gt;
   &lt;li&gt;
    un volet d&amp;#039;actions culturelles en direction des publics, en lien avec la programmation
   &lt;/li&gt;
   &lt;li&gt;
    une programmation de spectacles en contrats de cession ou, le cas échéant, avec une prise en charge directe des salaires des artistes ;
   &lt;/li&gt;
   &lt;li&gt;
    la détention par le demandeur de la licence d&amp;#039;entrepreneur de spectacles.
@@ -19866,899 +19657,1745 @@
  &lt;/strong&gt;
  la valorisation du bénévolat et des mises à disposition en nature, les dotations aux amortissements et aux provisions, les impôts et taxes, les intérêts des emprunts et les agios.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les opérateurs devront garantir :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;intérêt de la programmation : prise de risque artistique, programmation réservant une place aux propositions destines au jeune public, aux esthétiques dont la diffusion est la plus fragile, telles que la danse contemporaine, la musique contemporaine, les arts de la marionnette, par exemple ;
   &lt;/li&gt;
   &lt;li&gt;
    Un travail en complémentarité avec les acteurs culturels du territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Le cas échéant, des projets de saisons réalisés sur plusieurs sites de diffusion pourront faire l&amp;#039;objet d&amp;#039;une demande de subvention à la Région, sous réserve du respect des critères d&amp;#039;éligibilité listés ci-dessus, si le projet est pensé de manière collégiale et présente une cohérence territoriale.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Peuvent également être retenus les projets de saison mettant en avant des logiques de coopération et de partenariat entre acteurs culturels régionaux, notamment dans le cadre de réseaux régionaux de soutien à la création et à la diffusion.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-saison</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5251-arts-de-la-scene-aide-a-la-saison/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF97" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>162939</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...107 lines deleted...]
-      <c r="S98" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Avec sa démarche d’attractivité amorcée depuis 2019, le territoire des Coëvrons poursuit la valorisation des atouts du territoire. Ce dernier possède un patrimoine historique, naturel et bâti riche et marqué par des sites emblématiques et des espaces naturels diversifiés. Doté de propositions culturelles abondantes et d’un tissu associatif dynamique, le territoire des Coëvrons fait preuve d’un dynamisme culturel avéré.&lt;/p&gt;&lt;p&gt;L’enjeu est de renforcer l’appropriation de cette richesse patrimoniale et culturelle par les populations résidentes, de la faire connaitre à tous et de renforcer l’ancrage local des propositions culturelles.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Promouvoir le territoire par son offre touristique et patrimoniale&lt;/p&gt;&lt;p&gt;- Préserver, animer et valoriser le patrimoine naturel, historique et culturel&lt;/p&gt;&lt;p&gt;- Proposer de nouvelles offres touristiques et patrimoniales&lt;/p&gt;&lt;p&gt;- Renforcer l’offre touristique et patrimoniale accessible toute l’année&lt;/p&gt;&lt;p&gt;- Qualifier l’offre touristique et patrimoniale via des labels&lt;/p&gt;&lt;p&gt;- Contribuer à l’animation culturelle sur l’ensemble du territoire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Entretien et restauration du patrimoine&lt;/li&gt;&lt;li&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/li&gt;&lt;li&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/li&gt;&lt;li&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/li&gt;&lt;li&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/li&gt;&lt;li&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/li&gt;&lt;li&gt;- Actions de promotion du territoire&lt;/li&gt;&lt;li&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/li&gt;&lt;li&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/li&gt;&lt;li&gt;- Développement de formes culturelles innovantes&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préservation, animation et valorisation du patrimoine naturel, historique et culturel :&lt;/p&gt;&lt;p&gt;- Entretien et restauration du patrimoine&lt;/p&gt;&lt;p&gt;- Actions et outils d’animation, de médiation et de valorisation du patrimoine&lt;/p&gt;&lt;p&gt;- Aménagements paysagers des abords des sites patrimoniaux&lt;/p&gt;&lt;p&gt;- Etudes et démarches de labellisations nationales ou internationales (ex : Grands sites de France)&lt;/p&gt;&lt;p&gt;Développement et structuration de l’offre touristique :&lt;/p&gt;&lt;p&gt;- Déploiement de nouvelles offres touristiques (ex : fermes pédagogiques, agritourisme, tourisme d’entreprise, hébergements atypiques)&lt;/p&gt;&lt;p&gt;- Développement de projets alliant sport et tourisme (ex : création de voies vertes, liaisons entre les boucles de randonnée, trails, itinérance douce entre les sites patrimoniaux, signalétique)&lt;/p&gt;&lt;p&gt;- Actions de mise en réseau des acteurs du tourisme et des sites touristiques&lt;/p&gt;&lt;p&gt;- Actions de promotion du territoire&lt;/p&gt;&lt;p&gt;- Création et animation d’un réseau d’ambassadeurs&lt;/p&gt;&lt;p&gt;Soutien à l’animation culturelle du territoire :&lt;/p&gt;&lt;p&gt;- Actions décentralisées (ex : spectacles et scènes en itinérance, bus qui sillonne le territoire)&lt;/p&gt;&lt;p&gt;- Organisation de spectacles chez ou avec les habitants, les associations, les écoles ou les artistes amateurs&lt;/p&gt;&lt;p&gt;- Développement de formes culturelles innovantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Technologies numériques et numérisation
+Tiers-lieux
+Artisanat
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q95" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X98" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables-1/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD95" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>127467</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets communautaires ou supra-communaux</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
-[...7 lines deleted...]
-  info&amp;#64;parcduverdon.fr
+ Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
+&lt;/p&gt;
+A noter que :
+&lt;ul&gt;
+ &lt;li&gt;
+  Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ÉTUDES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Honoraires d&amp;#039;ingénierie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉTUDE D&amp;#039;IMPACT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TRAVAUX
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux inscrits dans la section d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACQUISITION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisitions foncières nécessaires à la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P96" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q96" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligible, le demande de subvention doit suivre le processus suivant :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Individualisation en Commission Permanente des subventions pour les opérations retenues.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact soit :
+&lt;/p&gt;
+&lt;p&gt;
+ - Par mail :
+ &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
+  datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
-&lt;/p&gt;</t>
-[...12 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ - Par téléphone, aux numéros suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>datc@departement86.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB98" s="1" t="inlineStr">
-[...35 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un gymnase
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E99" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>165850</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les agences et réseaux</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux agences et réseaux</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="O99" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les agences de la Région ont pour mission :&lt;/span&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt; Accompagner / professionnaliser les filières des arts de la scène, des arts visuels et du livre ;&lt;/li&gt; 	&lt;li&gt; Programmer / promouvoir les richesses artistiques et patrimoniales auprès du grand public ;&lt;/li&gt; 	&lt;li&gt; Observer / informer en faveur de prise de décisions stratégiques par les acteurs publics.&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;&lt;br /&gt; Dans un même dynamique d’accompagnement des filières, la Région soutient les réseaux professionnels qui mettent en œuvre la mise en réseau, la professionnalisation et l’animation des acteurs professionnels.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux....&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P99" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S99" s="1" t="inlineStr">
+      <c r="P97" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les associations et les établissements publics ayant un établissement ou une succursale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; situés en région Provence-Alpes-Côte d’Azur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;ayant au moins une année d’existence à la date du vote&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; en conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; subventionnés par au moins deux partenaires institutionnels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les projets devront attester des actions suivantes :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; des actions de mise en valeur des compétences et des réalisations culturelles de la région&lt;/li&gt; 	&lt;li&gt; des actions d’information générale et régulière des structures de la filière culturelle&lt;/li&gt; 	&lt;li&gt; une attention particulière pour les publics lycéens, apprentis ou éloignés de la culture (quartiers urbains sensibles éloignement géographique, publics empêchés) &lt;/li&gt; 	&lt;li&gt; l’organisation de manifestations destinés à promouvoir les capacités des acteurs culturels régionaux &lt;/li&gt; 	&lt;li&gt;des actions d’assistance technique aux acteurs culturels régionaux par le conseil et le soutien logistique &lt;/li&gt; 	&lt;li&gt; des activités de ressources, d’études et d’observations&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur.&lt;/p&gt;
+&lt;p&gt;Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;strong&gt;Ne sont pas éligibles : &lt;/strong&gt;Les actions pouvant être examinées dans le cadre des dispositifs de la Culture dédiés aux actions culturelles, aux aides à la création ou aux programmations artistiques ; les actions destinées aux pratiques amateurs, les stages et master-classes, les tremplins, les concours, les cours de pratiques artistiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-agences-et-reseaux</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-agences-et-reseaux-1/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF99" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-[...191 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>163658</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de construction ou de rénovation d'équipements culturels structurants</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Equipements culturels</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="S101" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine apporte son soutien aux opérations de construction ou de rénovation d&amp;#039;équipements culturels structurants pour le territoire. Cet accompagnement concerne les lieux de spectacle vivant, les médiathèques, les salles de cinémas indépendants de proximité, les musées de France et centre d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine, les établissements d&amp;#039;enseignement supérieur artistique, les centres d&amp;#039;art et lieux de diffusion de l&amp;#039;art contemporain, les lieux de création et de production et l&amp;#039;équipement en matériel des lieux.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Contribuer à un aménagement culturel équilibré du territoire régional en corrigeant les inégalités territoriales en matière d’équipements culturels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer la qualité des équipements culturels, les remettre à niveau notamment en regard des enjeux de la création contemporaine, des nouvelles technologies et des enjeux environnementaux, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutenir les projets d’équipements culturels qui intègrent les droits culturels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Offrir sur le territoire de la Nouvelle-Aquitaine une offre culturelle et artistique riche, diversifiée et de qualité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit public&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit privé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d&amp;#039;éligibilité pour les lieux :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;besoin d&amp;#039;un équipement culturel au regard du bassin de vie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;viabilité du modèle économique (investissement et fonctionnement),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;gestion par une équipe professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;réalisation d&amp;#039;une étude préalable concluant à la faisabilité du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;si portage par une commune rurale ou de moins de 30 000 habitants, soutien financier de l’intercommunalité (excepté pour les musées),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;si portage privé, financement par au moins une collectivité autre que la Région, ou par l’Etat, ou par un établissement public,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;intégration du développement durable dans le projet (conditions d’éco-responsabilité répondant à la feuille de route de Néo terra) dans la conception du projet (intégration paysagère, énergie, eau, matériaux bio-sourcés, mobilité durable).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Critères éligibilité pour le matériel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Equipement en matériel pour structure culturelle professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achat de matériel pour l’aménagement du lieu dans le cadre de sa création, de son extension ou de sa réhabilitation,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipement en matériel en lien direct avec le projet artistique de la structure ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La demande est formulée au moins cinq années après l’obtention d’une aide régionale de ce type.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Attribution au bénéficiaire de l’aide directe représentant un taux maximal de 20 % des dépenses éligibles (toutes tranches confondues) dans la limite du montant plafond (détail dans le RI et fiches thématiques à télécharger ci-dessous)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/equipements-culturels</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Compléter le formulaire de demande en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equipements-culturels/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>162590</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer et soutenir le développement des énergies renouvelables citoyennes en Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer et soutenir le développement des énergies renouvelables citoyennes en Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME et la Région Pays de la Loire soutiennent le RECIT (Réseau des énergies citoyennes en Pays de la Loire) qui permet de faire connaitre largement les &lt;strong&gt;principes des énergies renouvelables citoyennes&lt;/strong&gt; (ENRc) et vise ainsi à susciter le développement de ces projets.&lt;/p&gt;&lt;p&gt;Suite à cette première phase de sensibilisation, l’ADEME Pays de la Loire est susceptible d’apporter une aide financière lors des phases d’amorçage dans les territoires et d’émergence pour les porteurs de projet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;À l’initiative et pilotée par une collectivité, une phase d’amorçage peut être soutenue&lt;/strong&gt; afin de constituer un ou plusieurs groupes de citoyens, puis d’accompagner leur montée en compétence.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Portées par la structure porteuse d’un projet citoyen, des prestations peuvent être soutenues&lt;/strong&gt; lors de la phase d’émergence :&lt;ul&gt;&lt;li&gt;Étude de préfaisabilité.&lt;/li&gt;&lt;li&gt;Définition de la stratégie de co-construction, concertation et communication.&lt;/li&gt;&lt;li&gt;Étude de préfiguration de la structure juridique porteuse de la démarche citoyenne.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20240229/accelerer-soutenir-developpement-energies-renouvelables-citoyennes-pays</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accelerer-et-soutenir-le-developpement-des-energies-renouvelables-citoyennes-en-pays-de-la-loire/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2024</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>144507</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études des centralités landaises pour la revitalisation, dynamisation et restructuration des centres-villes et centres-bourgs</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Financement des études de type plan de référence</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J100" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 50.000€</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une commune inscrite comme centralités à l&amp;#039;échelle départementale, engagée dans une démarche de revitalisation, dynamisation ou de restructuration de son centre-bourg ou centre- ville devra préalablement réaliser une étude de définition d&amp;#039;un projet d&amp;#039;aménagement d&amp;#039;ensemble du type &amp;#34;Plan de référence&amp;#34; ou document de programmation similaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette étude se compose d&amp;#039;un diagnostic de la situation décrivant les symptômes de la dévitalisation, les besoins de restructuration ou de dynamisation proposant une stratégie élaborée en concertation avec l&amp;#039;EPCI et un programme d&amp;#039;actions pluriannuel reposant sur 4 thématiques qu&amp;#039;il convient de traiter dans le programme opérationnel : l&amp;#039;habitat et le logement, le commerce et les services, le cadre de vie et l&amp;#039;environnement, et les espaces publics en lien avec les mobilités, la transition énergétique et écologique ainsi que les équipements à destination de la population.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services du Département devront être associés à la démarche à travers la mise en place d&amp;#039;un comité de pilotage ad hoc.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Commerces et services
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Attractivité économique
+Mobilité pour tous
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Commune inscrite comme centralité à l&amp;#039;échelle départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50f7-accompagner-les-etudes-des-centralites-landai/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>95343</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Développer le domaine de l'Eau et de l'Assainissement</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d'aide dépend du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce projet formalise les objectifs et actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tendre vers une gestion concertée et intégrée de l&amp;#039;eau
+  &lt;/strong&gt;
+  (schémas départementaux, structuration de la maîtrise d&amp;#039;ouvrage, assistance technique à la maîtrise d&amp;#039;ouvrage publique, prise en compte du réchauffement climatique, coordination dans l&amp;#039;aménagement du territoire).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Garantir durablement l&amp;#039;accès à une ressource de qualité
+  &lt;/strong&gt;
+  (mise en conformité des stations d&amp;#039;épuration, protection des captages, préservation des zones humides, investissement durable, création des Services Publics d&amp;#039;Assainissement Non Collectif).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Optimiser la gestion de la ressource et sécuriser les réserves
+  &lt;/strong&gt;
+  (gestion des ressources stockées, développement de notre connaissance du karst, gestion patrimoniale, favoriser les économies d&amp;#039;eau).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développer et partager les connaissances
+  &lt;/strong&gt;
+  (projets innovants, réseaux d&amp;#039;échanges, promotion des chartes qualité, éducation à l&amp;#039;environnement, coopération décentralisée, tarification sociale).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;éligibilité des projets est conditionnée par le prix de l&amp;#039;eau ou de l&amp;#039;assainissement. Ceux-ci doivent être au-dessus d&amp;#039;un seuil fixé par le Conseil général :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;assainissement :
+ 1,14 € HT / m3
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;eau :  1,40 € HT / m3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes pratiquant, par dérogation préfectorale, un prix au forfait, celui-ci sera ramené à un prix au mètre cube, en considérant un volume moyen consommé de 120 m3 / an (sauf si la commune peut justifier d&amp;#039;une consommation moyenne annuelle par abonné, différente, auquel cas, cette consommation réelle pourra être prise en compte).
+&lt;/p&gt;
+&lt;p&gt;
+ Cette condition d&amp;#039;éligibilité ne s&amp;#039;applique pas pour les opérations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aire de remplissage sécurisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;amélioration des pratiques phytosanitaires et horticoles (PAPPH).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;assainissement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic réseau et station
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zonage d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;épandage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaires et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de transfert
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de collecte (dans le cadre de la création d&amp;#039;un système d&amp;#039;assainissement pour l&amp;#039;habitant existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux station épuration:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction (pour l&amp;#039;habitat existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;amélioration (y compris sur la filière de traitement des boues)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux liés au traitement des sous-produits de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;em&gt;
+ Divers:
+&lt;/em&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux et équipements pluviaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;eau potable et de protection de la ressource :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaire et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux captage :
+ &lt;/em&gt;
+ Travaux suite DUP
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Economie d&amp;#039;eau et
+  maîtrise
+  des pesticides:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;aire de remplissage sécurisée des pulvérisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériels prescrits dans le cadre d&amp;#039;un PAPPH (Plan d&amp;#039;Amélioration des Pratiques Phytosanitaires et Horticoles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication et/ou dispositifs d&amp;#039;économie d&amp;#039;eau
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux production-distribution (sauf réseau) :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de traitement (désinfection, chloration)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes d&amp;#039;isolement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de télégestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement ou création d&amp;#039;équipements intercommunaux (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes de sectorisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place ou renforcement de canalisations intercommunales (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Divers :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux pour satisfaire la réglementation en matière de défense incendie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U101" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>Aude</t>
         </is>
       </c>
       <c r="V101" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-agences-et-reseaux</t>
+          <t>https://www.aude.fr/ressources/eau-et-assainissement</t>
         </is>
       </c>
       <c r="X101" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour des renseignements d&amp;#039;ordre administratif ou financier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour l&amp;#039;eau potable : Hélène Fulcand (
+  &lt;a href="mailto:helene.fulcrand&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   helene.fulcrand&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.14)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour l&amp;#039;assainissement: Sébastien Garrabou (
+  &lt;a href="mailto:sebastien.garrabou&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   sebastien.garrabou&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.13)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour des renseignements d&amp;#039;ordre général ou technique :
+ &lt;/strong&gt;
+ Bruno Dupasquier (
+ &lt;a href="mailto:bruno.dupasquier&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+  bruno.dupasquier&amp;#64;cg11.fr
+ &lt;/a&gt;
+ ou 04.68.11.67.83)
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y101" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
       <c r="Z101" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-agences-et-reseaux-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c7d7-developper-le-domaine-de-leau-et-de-lassainis/</t>
         </is>
       </c>
       <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
       <c r="AE101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF101" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG101" s="1" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>07/07/2021</t>
         </is>
       </c>
       <c r="AH101" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:34" customHeight="0">
       <c r="A102" s="1">
-        <v>162925</v>
+        <v>8531</v>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Aider à la réalisation de Plan d'Occupation Pastorale Intercommunal</t>
-[...4 lines deleted...]
-          <t>Aide à la réalisation de Plan d'Occupation Pastorale Intercommunal</t>
+          <t>Mener des actions de politique internationale en matière d'eau (projets et aides d'urgence)</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H102" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K102" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L102" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le POPI (Plan d’Occupation Pastorale Intercommunale), est conçu comme un outil de concertation visant à dynamiser le pastoralisme à l’échelle des intercommunalités. Ce plan vise à donner plus de visibilité au pastoralisme (cartographie des territoires pastoraux, fiches individuelles des éleveurs, plan d&amp;#039;actions) tout en confortant son poids économique,&lt;br /&gt; social et territorial.&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;L’élaboration de cet outil permettra d’enclencher, de définir une politique de soutien du pastoralisme par la mise en oeuvre d’actions concrètes et adaptées aux besoins du territoire.&lt;/p&gt; &lt;p&gt;Collectivités territoriales et leurs groupements.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les travaux d’élaboration de POPI devront être conduits par un organisme reconnu sur le champ de l’expertise pastorale.&lt;/li&gt; 	&lt;li&gt;Les usagers des espaces considérés devront être associés à la réflexion dès l’entame des travaux, avec des temps de restitution, à prévoir tout au long du déroulement du processus d’élaboration du Plan d’occupation Pastorale Intercommunale.&lt;/li&gt; &lt;/ul&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides de l&amp;#039;agence de l&amp;#039;eau correspondent à cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Coopération décentralisée &amp;amp; solidarité internationale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutenir des projets d&amp;#039;accès à l&amp;#039;eau potable et à l&amp;#039;assainissement dans les pays en développement portés par les acteurs du bassin.
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions aidées sont :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les études préalables (études de faisabilité, diagnostic), les documents de planification (schémas directeurs et plans de gestion) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les travaux, la maîtrise d&amp;#039;œuvre associée et leurs évaluations ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les mesures sociales d&amp;#039;accompagnement : les formations d&amp;#039;appui à la gestion des services pérennes d&amp;#039;assainissement et d&amp;#039;eau potable
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Coopération institutionnelle - Aides d&amp;#039;urgence
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Développer la gestion intégrée des ressources en eau à l&amp;#039;international
+&lt;/p&gt;
+&lt;p&gt;
+ Agir pour l&amp;#039;urgence de manière concertée
+&lt;/p&gt;
+&lt;p&gt;
+ Action menée en inter-agences
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas retenues dans le calcul de l&amp;#039;assiette les frais de mission des autres partenaires techniques du projet
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N102" s="1" t="inlineStr">
         <is>
-          <t>Espace public
-[...3 lines deleted...]
-Mobilité pour tous</t>
+          <t>Eau potable
+Assainissement des eaux
+Risques naturels</t>
         </is>
       </c>
       <c r="O102" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
         </is>
       </c>
       <c r="P102" s="1" t="inlineStr">
         <is>
-          <t>09/06/2024</t>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q102" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
         </is>
       </c>
       <c r="R102" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt; 	&lt;li&gt;Les travaux d’élaboration de POPI devront être conduits par un organisme reconnu sur le champ de l’expertise pastorale.&lt;/li&gt; 	&lt;li&gt;Les usagers des espaces considérés devront être associés à la réflexion dès l’entame des travaux, avec des temps de restitution, à prévoir tout au long du déroulement du processus d’élaboration du Plan d’occupation Pastorale Intercommunale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer sa demande 3 mois avant le démarrage du travail d&amp;#039;expertise sur le Portail des Aides.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Sont aidés :&lt;/p&gt;&lt;p&gt;-       
+les
+études générales, de faisabilité ainsi que les études et travaux et
+l’évaluation des projets visant l’accès à l’eau ou à l’assainissement des
+populations locales ;&lt;/p&gt;&lt;p&gt;-       
+les
+études générales, de faisabilité ainsi que les études et travaux et
+l’évaluation des projets visant la préservation ou la restauration de la
+ressource en eau dans le cas d’un enjeu d’alimentation en eau potable ;&lt;/p&gt;&lt;p&gt;-       
+les
+mesures d’accompagnement des opérations ci-dessus, pour l’appui à la gestion de
+services d’eau pérennes ainsi que les actions permettant d’associer les
+populations à l’élaboration des projets et de favoriser l’appropriation des
+enjeux d’hygiène et/ou de bonnes pratiques ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+les
+dispositifs répondant aux « gestes
+barrières » en lien avec l’eau : kit d’hygiène pour le lavage des
+mains, formations dédiées, etc.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-Usage / valorisation</t>
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U102" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>Seine-Normandie</t>
         </is>
       </c>
       <c r="V102" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/popi</t>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
       <c r="W102" s="1" t="inlineStr">
         <is>
-          <t>https://subventionsenligne.maregionsud.fr/</t>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
       <c r="X102" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Isaline Besnier - Chargée de mission élevage et pastoralisme&lt;br /&gt; &lt;a href="mailto:ibesnier&amp;#64;maregionsud.fr"&gt;ibesnier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y102" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
       <c r="Z102" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-realisation-de-plan-doccupation-pastorale-intercommunal/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/401f-la-politique-internationale-cooperation-decen/</t>
         </is>
       </c>
       <c r="AA102" s="1" t="inlineStr">
         <is>
-          <t>merged</t>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE102" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF102" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG102" s="1" t="inlineStr">
         <is>
-          <t>16/06/2024</t>
+          <t>10/10/2019</t>
         </is>
       </c>
       <c r="AH102" s="1" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:34" customHeight="0">
       <c r="A103" s="1">
         <v>164135</v>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Structurer la gouvernance en vue de déboucher sur une gestion quantitative des eaux durable</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -20879,51 +21516,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
       <c r="AH103" s="1" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:34" customHeight="0">
       <c r="A104" s="1">
         <v>94499</v>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de connexion à la nature et de conservation de la nature et des espèces</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Fondation Nature &amp; Découvertes</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Particulier
 Association</t>
         </is>
       </c>
       <c r="H104" s="1" t="inlineStr">
@@ -21069,3668 +21706,527 @@
         </is>
       </c>
       <c r="AB104" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>23/06/2021</t>
         </is>
       </c>
       <c r="AH104" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:34" customHeight="0">
       <c r="A105" s="1">
-        <v>140799</v>
+        <v>163081</v>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Fédérer les domaines nordiques des Alpes du Sud et faire la promotion de la filière et des activités nordiques et de pleine nature sur le massif</t>
+          <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Nordic Alpes du Sud</t>
+          <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-Région</t>
+Département</t>
         </is>
       </c>
       <c r="H105" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K105" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L105" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...53 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;La collectivité est accompagnée dans le suivi énergétique de ses bâtiments publics et bénéficie d’un soutien technique dans la réalisation des travaux préconisés par l’ALEC.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rencontre avec la collectivité et les partenaires concernés &lt;/li&gt;&lt;li&gt;Visite technique des bâtiments publics (système constructif, état et épaisseur des isolants existants, menuiseries, système de chauffage et climatisation, régulation…) • Analyse des consommations des trois dernières années &lt;/li&gt;&lt;li&gt;Suivi des consommations d’énergie et d’eau des bâtiments et éclairage public &lt;/li&gt;&lt;li&gt;Préconisation d’actions d’économie d’énergie sur les bâtiments étudiés &lt;/li&gt;&lt;li&gt;Réalisation d’un plan pluriannuel d’investissement en concertation avec l’équipe municipale &lt;/li&gt;&lt;li&gt;Identification de potentiel en énergies renouvelables &lt;/li&gt;&lt;li&gt;Sensibilisation des usagers des bâtiments publics aux économies d’énergie &lt;/li&gt;&lt;li&gt;Proposition de programmes pluriannuels d’investissement sur chaque bâtiment public (régulation et programmation du chauffage, isolation, chauffage performant renouvelable…) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ALEC s’adapte aux besoins de la collectivité et peut réaliser l’intégralité de l’accompagnement cité ci-dessus ou uniquement une partie.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N105" s="1" t="inlineStr">
         <is>
-          <t>Sports et loisirs
-[...1 lines deleted...]
-Montagne</t>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Appui méthodologique
+Animation et mise en réseau
+Réduction de l'empreinte carbone</t>
         </is>
       </c>
       <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R105" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...12 lines deleted...]
-</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-Usage / valorisation</t>
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U105" s="1" t="inlineStr">
         <is>
-          <t>Alpes-de-Haute-Provence, Hautes-Alpes et Alpes-Maritimes</t>
+          <t>Gironde</t>
         </is>
       </c>
       <c r="V105" s="1" t="inlineStr">
         <is>
-          <t>https://www.nordicalpesdusud.com</t>
+          <t>https://www.alec-mb33.fr/collectivites/agir-patrimoine-public/</t>
         </is>
       </c>
       <c r="X105" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...13 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y105" s="1" t="inlineStr">
         <is>
-          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+          <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
       <c r="Z105" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/351e-federer-les-domaines-nordiques-des-alpes-du-s/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-sur-la-maitrise-de-lenergie-de-mon-patrimoine-public/</t>
         </is>
       </c>
       <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC105" s="1" t="inlineStr">
         <is>
-          <t>Préfecture</t>
+          <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
       <c r="AE105" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF105" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG105" s="1" t="inlineStr">
         <is>
-          <t>11/05/2023</t>
+          <t>16/07/2024</t>
         </is>
       </c>
       <c r="AH105" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:34" customHeight="0">
       <c r="A106" s="1">
-        <v>162939</v>
+        <v>166514</v>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
-[...4 lines deleted...]
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Actions collectives de soutien à l'artisanat et au commerce de proximité</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Programme LEADER 2023-2027</t>
+          <t>Actions collectives de soutien à l&amp;apos;artisanat et au commerce de proximité</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>GAL des Coëvrons</t>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
-        <is>
-[...437 lines deleted...]
-      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="O108" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la politique contractuelle territoriale, la Région accompagne les très petites entreprises (TPE) d&amp;#039;artisanat et de commerce de proximité, répondant aux enjeux de d&amp;#039;aménagement, de développement et de transitions des territoires. Cet accompagnement vise notamment le maintien des services de proximité en milieu rural, la revitalisation des centres-villes et des centres-bourgs, la création de valeur ajoutée et d&amp;#039;emplois dans les territoires.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Redynamiser et les centres-villes et centres-bourgs, en soutenant des dynamiques d’accompagnement des entreprises sur les territoires ruraux en situation de vulnérabilité socioéconomique et en intégrant les transitions&lt;/li&gt;&lt;li&gt;Renforcer les dynamiques collaboratives entre les collectivités territoriales, les entreprises commerciales et artisanales de proximité, et les réseaux d’acteurs locaux (clubs d’entreprises…)&lt;/li&gt;&lt;li&gt;Accompagner l&amp;#039;accélération des transitions écologiques et énergétiques des TPE ainsi que leur transformation numérique&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Diagnostic stratégique territorial : maximum 50% des dépenses plafonnées à 30 000 euros&lt;br /&gt;&lt;br /&gt;Bilan conseil individualisé TPE : maximum 50% des dépenses plafonnées à 1 500 euros par bilan conseil&lt;br /&gt;&lt;br /&gt;Investissement productif des TPE : maximum 50% des dépenses plafonnées à 75 000 euros&lt;br /&gt;&lt;br /&gt;Stratégies collectives et animation de réseaux : maximum 40% des dépenses plafonnées à 100 000 euros pour les collectivités, 20 000 euros pour les clubs d’entreprises et associations&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U108" s="1" t="inlineStr">
+      <c r="Q106" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Territoires de contractualisation porteurs d&amp;#039;Actions collectives de soutien à l&amp;#039;artisanat et au commerce de proximité&lt;/li&gt;&lt;li&gt;Territoires de contractualisation en situation de vulnérabilité socio-économique forte&lt;/li&gt;&lt;li&gt;Très petites entreprises (TPE) de l&amp;#039;artisanat et du commerce répondant aux cibles retenues entre la Région et les territoires&lt;/li&gt;&lt;li&gt;Clubs d&amp;#039;entreprises et associations de commerçants &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Les cibles retenues dans le cadre du programme territorialisé (activités, entreprises, projets et investissements éligibles) ainsi que les modalités d’accompagnement au titre des bilans conseil et des aides aux investissements sont arrêtées de concert entre le territoire et la Région.&lt;br /&gt;&lt;br /&gt;Ce dispositif s’inscrit en complémentarité avec les aides prévues dans les règlements d’intervention de l’Economie Territoriale, en conformité avec le Schéma régional de développement économique, d’innovation et d’internationalisation (SRDEII).</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/actions-collectives-de-soutien-lartisanat-et-au-commerce-de-proximite</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-collectives-de-soutien-a-l-artisanat-et-au-commerce-de-proximite/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF108" s="1" t="inlineStr">
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG108" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="109" spans="1:34" customHeight="0">
-[...889 lines deleted...]
-      <c r="G113" s="1" t="inlineStr">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>166508</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Santé et Territoires</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Santé et Territoires</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...92 lines deleted...]
-      <c r="AF113" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Inciter les professionnels de santé à s&amp;#039;installer et à rester dans les territoires les moins bien dotés&lt;/li&gt;&lt;li&gt;Développer et compléter le maillage des Maisons de santé pluriprofessionnelles (MSP) et des centres de santé (CDS) pluriprofessionnels dans les territoires en situation de vulnérabilité socio-économique , les quartiers &amp;#34;politique de la ville&amp;#34; ou identifiés comme prioritaires par l’Agence Régionale de Santé (ARS)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Taux et plafonds de l&amp;#039;aide régionale selon la vulnérabilité du territoire :&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Maximum de 35%&lt;/strong&gt; : subvention maximum de 200 000 € pour les territoires en situation de forte vulnérabilité&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Maximum de 25%&lt;/strong&gt; : subvention maximum de 150 000 € pour les territoires en situation de vulnérabilité intermédiaire&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Maximum de 15%&lt;/strong&gt; : subvention maximum de 100 000 € pour les territoires avec peu ou pas de vulnérabilité&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Dépenses éligibles : travaux de réhabilitation ou construction, honoraires techniques (frais d’ingénierie, frais de contrôle et frais de maîtrise d’oeuvre).</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Communes, Etablissement Publics de Coopération Intercommunale, Bailleurs sociaux &lt;br /&gt;&lt;br /&gt;Le projet présente l’adéquation entre les besoins identifiés et le projet immobilier, la prise en compte du maillage territorial (articulation avec les Maisons de santé pluriprofessionnelles voisines et en projet) et la concertation préalable au projet entre les élus et les professionnels de santé&lt;br /&gt;&lt;br /&gt;L’avis favorable du Comité régional de sélection des projets de maisons de santé pluriprofessionnelles et la validation du projet de santé par l’Agence Régionale de Santé sont demandés ainsi que la liste des professionnels prévus pour intégrer la maison de santé&lt;br /&gt;&lt;br /&gt;Les professionnels s’engagent à tenir à disposition des données relatives à l’utilisation du service : nombre de professionnels présents, fréquentation, satisfaction des usagers …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/sante-et-territoires</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sante-et-territoires/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG113" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-[...1733 lines deleted...]
-      <c r="A123" s="1">
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>82915</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
+      <c r="C108" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
-[...9 lines deleted...]
-CAUE de l'Ariège
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Val d'Oise
 CAUE des Landes
 CAUE du Puy-de-Dôme
 CAUE de l'Aveyron
 CAUE des Bouches-du-Rhône
 CAUE du Calvados
 CAUE du Cantal
 CAUE de la Charente
 CAUE du Cher
 CAUE de Corrèze
 CAUE de l'Aude
 CAUE de la Drôme
 CAUE de l'Oise
 CAUE du Gard
 CAUE de la Haute-Garonne
 CAUE de la Gironde
 CAUE de l'Hérault
 CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Ardèche
 CAUE de la Haute-Loire
 CAUE du Lot
 CAUE Lot-et-Garonne
 CAUE du Maine-et-Loire
 CAUE de la Manche
 CAUE de la Mayenne
 CAUE de Meurthe-et-Moselle
 CAUE de la Moselle
 CAUE de Mayotte
 CAUE de la Seine-et-Marne
 CAUE des Pyrénées-Atlantiques
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Orientales
 CAUE de Rhône-Métropole
 CAUE de la Sarthe
 CAUE de la Savoie
 CAUE de l'Orne
 CAUE de la Somme
 CAUE du Pas-de-Calais
 CAUE des Deux-Sèvres
 CAUE de la Vendée
 CAUE de la Haute-Vienne
 CAUE des Vosges
 CAUE de l'Essonne
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de la Haute-Savoie
 CAUE de la Seine-Maritime
 CAUE de la Charente-Maritime
-CAUE du Val d'Oise
+CAUE du Val-de-Marne
 CAUE de Guadeloupe
 CAUE de la Martinique
 CAUE de la Guyane
 CAUE de l'Île-de-la-Réunion
 CAUE du Var
 CAUE du Tarn-et-Garonne
 CAUE de la Côte-d'Or
 CAUE des Hauts-de-Seine
 CAUE de Corse
 CAUE de la Creuse
 CAUE du Loir-et-Cher
 CAUE du Loiret
 CAUE du Morbihan
 CAUE d'Alsace
-CAUE de l'Yonne</t>
-[...2 lines deleted...]
-      <c r="G123" s="1" t="inlineStr">
+CAUE de l'Yonne
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -24772,88 +22268,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -24872,79 +22368,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T108" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -25416,170 +22912,1078 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB123" s="1" t="inlineStr">
+      <c r="AB108" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC123" s="1" t="inlineStr">
+      <c r="AC108" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE123" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG123" s="1" t="inlineStr">
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH123" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="124" spans="1:34" customHeight="0">
-      <c r="A124" s="1">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>163284</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Adapter son territoire au changement climatique</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Adapter son territoire au changement climatique - TACCT - 2024</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à manifestation d’intérêt a pour objectif d&amp;#039;apporter un soutien aux démarches territoriales d’élaboration de diagnostic et/ou trajectoires d’adaptation au changement climatique, suivant la méthodologie TACCT (Trajectoires d&amp;#039;Adaptation au Changement Climatique des Territoires).&lt;/p&gt;&lt;p&gt;Cet AMI a vocation à financer :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’accompagnement par un bureau d’études spécialisé &lt;/strong&gt;pour la prise en main de la méthodologie TACCT.&lt;/li&gt;&lt;li&gt;L&lt;strong&gt;es actions d’acculturation &lt;/strong&gt;aux enjeux climatiques à destination des élus, acteurs socio-économiques et autres partenaires mobilisés.&lt;/li&gt;&lt;li&gt;L&amp;#039;&lt;strong&gt;animation des temps de concertation&lt;/strong&gt; prévus dans la démarche. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;aide de l’ADEME pourra atteindre jusqu’à &lt;strong&gt;70 % maximum &lt;/strong&gt;du montant de l’assiette éligible retenue.&lt;/p&gt;&lt;p&gt;Les projets des territoires candidats seront notamment évalués sur la &lt;strong&gt;pertinence de l’échelle territoriale&lt;/strong&gt;, la &lt;strong&gt;motivation affichée par le représentant légal à porter cet enjeu d’adaptation&lt;/strong&gt;, la &lt;strong&gt;pertinence de l’organisation et de la gouvernance proposées et la qualité du programme&lt;/strong&gt; présenté.&lt;/p&gt;&lt;p&gt;Les dossiers déposés seront analysés par un jury régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au préalable de son dépôt de demande d&amp;#039;aide&lt;/strong&gt;, la collectivité devra déposer son intention de projet sur :&lt;/p&gt;&lt;p&gt;&lt;a target="_blank" href="https://www.innoverpourlatransitionecologique.fr/fr/challenges/ami-tacct-grand-est"&gt;innoverpourlatransitionecologique.fr/fr/challenges/ami-tacct-grand-est&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adapter-son-territoire-au-changement-climatique-tacct-2024/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>98767</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement économique et l'emploi</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J110" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2010, le Pays vit une profonde transformation de son tissu économique. Il s&amp;#039;appuyait sur une production
+ agricole reconnue par les industriels, des unités de sous-traitance automobiles et agroalimentaires diversifiées et
+ un secteur tertiaire principalement tourné vers la santé et la vie publique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;expérience de revitalisation économique menée dans le cadre du dispositif Fonds National d&amp;#039;Aménagement et
+ de Développement du Territoire (FNADT) vient de s&amp;#039;achever sur un bilan très positif de 500 emplois créés. La
+ démarche de Veille prospective agricole et agroalimentaire va générer de nouvelles dynamiques des filières. Les
+ artisans et les commerçants de proximité souhaitent travailler en réseau, apporter des services nouveaux et
+ ouvrir des complémentarités face au développement des agglomérations.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prospection, accueil et transmission d&amp;#039;unités économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Consolidation des richesses du territoire (hommes et savoir-faire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en réseau des acteurs, circulation de l&amp;#039;information, constitution de filières ou cluster
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamisation des filières économiques, dont le commerce et l&amp;#039;artisanat de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de stratégies concertées, de sites et d&amp;#039;événements touristiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de forum de l&amp;#039;emploi, de réunion d&amp;#039;information sur les besoins en manœuvre locale...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de rencontre par filières économiques, de speed dating...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition de conseil en gestion de projets entreprenariaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentations d&amp;#039;actions collectives dans le domaine de l&amp;#039;artisanat et du commerce de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement de la stratégie touristique du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Emploi
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts indirects, correspondant aux frais de fonctionnement internes à la structure : calculés sur la base
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un taux forfaitaire de 15 % appliqué aux frais de personnel directs éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts directs en lien avec l&amp;#039;opération, dont :
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisition ou location de matériel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de déplacement, d&amp;#039;hébergement et de restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations d&amp;#039;études, de conseils, de formation...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le financement européen intervient toujours en contrepartie de financements publics nationaux différents de l&amp;#039;Europe. Pour un porteur de projet privé, cela implique qu&amp;#039;il devra solliciter un autre co-financeur public.
+&lt;/p&gt;
+&lt;h4&gt;
+ Au niveau administratif :
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dépenses engagées avant la date de réception de la demande d&amp;#039;aide ne seront pas prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses présentées doivent faire l&amp;#039;objet de plusieurs devis afin de vérifier la mise en concurrence et le caractère raisonnable des coûts.
+&lt;/p&gt;
+&lt;p&gt;
+ Avant de déposer un courrier de demande de subvention, le porteur doit présenter une délibération :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  approuvant le projet et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicitant une subvention européenne dans le cadre de LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  autorisant l&amp;#039;exécutif à signer tout document y afférent
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE PLOERMEL</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marjolaine PONDARD, Chargée de mission contractualisation :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:m.pondard&amp;#64;pays-ploermel.fr" rel="noopener" target="_blank"&gt;
+  m.pondard&amp;#64;pays-ploermel.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ - 06 69 71 55 38 - 02 30 19 01 82
+&lt;/p&gt;
+&lt;p&gt;
+ PETR Pays de Ploërmel - Cœur de Bretagne : 7 rue du Val - Les Carmes, BP30555 - 56800 Ploërmel
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.pays-ploermel.fr/" rel="noopener" target="_blank"&gt;
+  https://www.pays-ploermel.fr/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>m.pondard@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a57e-favoriser-le-developpement-economique-et-lemp/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD110" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2021</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>71805</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d’infrastructures d’énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Financement des énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+collectivité locale, une entreprise publique locale (EPL), un développeur
+indépendant, un énergéticien, une entreprise ou un acteur financier et vous
+portez un projet de production, stockage ou distribution d’énergies
+renouvelables (EnR) ? La Banque des Territoires vous accompagne via des
+partenariats nationaux sous forme de holdings de projets, ou via des sociétés
+d’économie mixte (SEM) dédiées au développement des EnR pour démultiplier les
+projets développés, dans une démarche de concertation ou d’association des
+territoires.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous adressons les
+secteurs suivants : photovoltaïque, agrivoltaïsme, éolien terrestre,
+hydro-électricité, éolien en mer posé et flottant, accompagnement de
+l’émergence des projets innovants, comme l’hydrogène décarboné ou le stockage.
+Les modalités de financement diffèrent selon les projets : prise de
+participation minoritaire en fonds propres et quasi-fonds propres dans les
+structures de portage, co-investissement dans les SEM, etc. Contactez-nous pour
+que nous puissions étudier ensemble l’accompagnement le plus approprié pour
+vous.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=energies_renouvelables_psat</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-energies-renouvelables/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>80365</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Bâtir le volet énergie-climat du projet de territoire et le mettre en œuvre</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Agences Locales de l'Energie et du Climat (FLAME)</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous  souhaiter  mettre  un  accent  particulier  sur  la  lutte  contre  le  changement  climatique  et  la  transition énergétique dans votre projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence  Locale  de  l&amp;#039;Energie  et  du  Climat  (ALEC)  de  votre  territoire  vous accompagne  dans  toutes  les étapes  de  votre  Projet de  Territoire  sur les  enjeux  énergie  et  climat,  que  vous  ayez  entamé  une  démarche Plan Climat Air Energie Territorial (PCAET) ou pas grâce à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sa connaissance des acteurs du territoire, l&amp;#039;ALEC vous facilite la concertation indispensable à votre Plan territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ses liens privilégiés avec l&amp;#039;observatoire régional Energie-Climat et les gestionnaires de réseaux, l&amp;#039;ALEC vous apportera les données nécessaires à l&amp;#039;établissement du diagnostic initial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  sa connaissance fine du territoire, l&amp;#039;ALEC vous aidera à définir les axes stratégiques de votre PT en lien avec les enjeux énergie-climat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aux actions qu&amp;#039;elle mène déjà sur le territoire, l&amp;#039;ALEC vous aidera à définir et mettre en oeuvre un plan d&amp;#039;actions concret adapté à votre territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à sa présence dans la durée, l&amp;#039;ALEC vous permettra de réaliser un suivi précis de votre Plan territorial.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Risques naturels
+Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.federation-flame.org/</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un site internet :
+ &lt;a href="https://www.federation-flame.org/"&gt;
+  https://www.federation-flame.org/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez la Fédération :
+ &lt;a&gt;
+  contact&amp;#64;federation-flame.org
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/90ea-batir-le-volet-energie-climat-du-projet-de-te/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>78197</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études et travaux en matière d'eau potable et d'assainissement</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable - Assainissement</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de subvention s’applique selon des critères de potentiel et d’efforts fiscaux</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil Départemental cherche à contribuer à l’atteinte des objectifs suivants :
+&lt;/p&gt;&lt;p&gt;•	Participer à l’aménagement du territoire et répondre aux besoins de la population en organisant un service de l’eau de qualité ;
+&lt;/p&gt;&lt;p&gt;•	Protéger, connaître, optimiser la ressource en eau notamment pour prendre en compte et anticiper les effets du changement climatique ;
+&lt;/p&gt;&lt;p&gt;•	Optimiser la gestion patrimoniale des infrastructures ;
+&lt;/p&gt;&lt;p&gt;•	Tendre vers une gestion concertée, solidaire et intégrée de l’eau ;
+&lt;/p&gt;&lt;p&gt;•	Améliorer la qualité des masses d’eau définies par la Directive Cadre Européenne sur l’eau.
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Modalités d&amp;#039;intervention :
+&lt;/p&gt;&lt;p&gt;Les bénéficiaires pour les opérations de travaux sont les communes dont la population totale est inférieure à 3 500 habitants ou leurs groupements qui devront avoir instauré, au minimum et au choix :
+&lt;/p&gt;&lt;p&gt;•	Un prix de l’eau supérieur ou égal à 1€ HT/m3 (redevances incluses) sur la base d’une consommation de 120 m3/abonné/an ;
+&lt;/p&gt;&lt;p&gt;•	Un forfait supérieur ou égal à 120€ HT/an (redevances incluses).
+&lt;/p&gt;&lt;p&gt;Pour les études, le critère sur le prix de l’eau ne s’applique pas.
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création réservoir et surpresseurs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création Réservoir  d&amp;#039;équilibre (réservoir de tête),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes liées à la DUP,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux périmètres de protection DUP dont acquisition des PPI,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude simple (diagnostic ou schéma),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude patrimoniale et stratégique (prise de compétence eau potable à l&amp;#039;échelle d&amp;#039;une intercommunalité, regroupement de syndicats, ....),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pose de compteurs individuels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Station d&amp;#039;épuration,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de réseau d&amp;#039;assainissement ,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de réseaux ,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autosurveillance (équipement de mesures des débits et de la pollution) pour les stations d&amp;#039;épuration
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Commune, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Intercommunalité &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Syndicat&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Autres critères d’éligibilité : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1.	ALIMENTATION EN EAU POTABLE
+&lt;/p&gt;&lt;p&gt;Nature des opérations concernées :
+&lt;/p&gt;&lt;p&gt;•	Etudes
+&lt;/p&gt;&lt;p&gt;•	Protection de la ressource
+&lt;/p&gt;&lt;p&gt;•	Amélioration de la qualité de l’eau distribuée
+&lt;/p&gt;&lt;p&gt;•	Economies d’eau
+&lt;/p&gt;&lt;p&gt;•	Connaissance du patrimoine
+&lt;/p&gt;&lt;p&gt;•	Sécurisation-interconnections
+&lt;/p&gt;&lt;p&gt;•	Création d’ouvrages stratégiques
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Au-delà de la nature des opérations, les dossiers doivent respecter les dispositions du Schéma Départemental d&amp;#039;Alimentation en Eau Potable, les documents d’urbanisme en vigueur, ainsi que le cadre de la réglementation.
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;2.	ASSAINISSEMENT
+&lt;/p&gt;&lt;p&gt;Nature des opérations concernées :
+&lt;/p&gt;&lt;p&gt;•	Etudes
+&lt;/p&gt;&lt;p&gt;•	Réhabilitation de stations d’épuration (partielle ou totale)
+&lt;/p&gt;&lt;p&gt;•	Création de systèmes d’assainissement (réseau d’assainissement &amp;#43; station d’épuration)
+&lt;/p&gt;&lt;p&gt;•	Réseaux de transfert
+&lt;/p&gt;&lt;p&gt;•	Extension de réseau d’assainissement
+&lt;/p&gt;&lt;p&gt;•	Amélioration des installations existantes
+&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Concernant les travaux d’extension ou de création de réseau d’assainissement, le Conseil Départemental n&amp;#039;intervient que lorsque la collectivité aura défini les zones d&amp;#039;assainissement collectif et/ou autonome, et, choisi la solution technique la plus adaptée après comparaison des coûts globaux investissement et fonctionnement.
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Environnement et Aménagement
+&lt;/p&gt;&lt;p&gt;
+1.	ALIMENTATION EN EAU POTABLE &lt;/p&gt;&lt;p&gt;Thierry DEVAURS - 05 62 56 78 38/06 02 08 13 77 - thierry.devaurs&amp;#64;ha-py.fr
+&lt;/p&gt;&lt;p&gt;
+Fonds Alimentation en eau potable - Département des Hautes-Pyrénées &lt;/p&gt;&lt;p&gt;
+2.	ASSAINISSEMENT &lt;/p&gt;&lt;p&gt;Marie-Claire CAMES-BAUDOUIN  - 05 62 56 70 64/07 85 59 18 51 - marie-claire.cames-baudouin&amp;#64;ha-py.fr
+&lt;/p&gt;&lt;p&gt;
+Fonds Assainissement - Département des Hautes-Pyrénées &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50f6-soutenir-les-etudes-et-travaux-en-matiere-das/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
         <v>143843</v>
       </c>
-      <c r="B124" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les collectivités territoriales et les acteurs économiques aux enjeux de la logistique urbaine</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>LUD+ (lOGISTIQUE URBAINE DURABLE+)</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ROZO
 Logistic Low Carbon</t>
         </is>
       </c>
-      <c r="G124" s="1" t="inlineStr">
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H114" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Programme LUD&amp;#43; vise à contribuer à l&amp;#039;accompagnement des acteurs publics et privés vers une logistique urbaine durable, à engager et accélérer la mise en œuvre concrète d&amp;#039;actions opérationnelles qui découlent des chartes LUD en accompagnant leur démarrage et certaines actions inscrites dans leur plan d&amp;#039;actions, en soutenant des expérimentations, en mettant à disposition un centre de ressources pérenne abondé par des outils, des communs, des formations... Le Programme LUD&amp;#43; se décline autour de 4 volets principaux :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Volet 1 :  Accompagner 61 territoires urbains dans l&amp;#039;élaboration de chartes LUD et la mise en œuvre de 120 actions opérationnelles ;
   &lt;/li&gt;
   &lt;li&gt;
    Volet 2 : Former les acteurs, expérimenter des solutions et partager les pratiques entres les acteurs de la logistique urbaine ;
   &lt;/li&gt;
   &lt;li&gt;
    Volet 3 : Construire un centre de ressource pour pérenniser les actions
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   VOLET 1
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -25623,2053 +24027,975 @@
  &lt;/ul&gt;
 &lt;p&gt;
  APPUI FINANCIER
 &lt;/p&gt;
 &lt;p&gt;
  Un appui au financement d&amp;#039;un poste de chargé de mission LUD et/ou d&amp;#039;une prestation par un bureau d&amp;#039;études pour l&amp;#039;élaboration et la mise en œuvre d&amp;#039;une charte LUD. Ce financement, venant en complément de l&amp;#039;accompagnement des EPCI par le Cerema et LLC, permet aux EPCI de disposer d&amp;#039;un levier incitatif pour élaborer une charte LUD, puis pour assurer un suivi de sa mise en œuvre, pour compenser le fait que de nombreuses collectivités ne disposent pas de l&amp;#039;ingénierie nécessaire. Le Programme LUD&amp;#43; participera ainsi pour chaque EPCI au financement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     De postes de techniciens des EPCI dont la logistique urbaine s&amp;#039;inscrit dans leur mission (via un recrutement ou une modification de leur mission) ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Ou de prestations d&amp;#039;études ou d&amp;#039;ingénierie.
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le Programme contribue également au financement de l&amp;#039;ingénierie associée à certaines actions initiées dans le cadre des chartes LUD pour les territoires volontaires et ceux ayant finalisés leur charte LUD. Cette action vise en particulier le financement d&amp;#039;ingénierie pour la réalisation de 120 actions. Les actions retenues sont celles qui sont le moins facilement réalisables par les territoires et qui de fait nécessitent un appui particulier par le Programme.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M124" s="1" t="inlineStr">
+      <c r="M114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemples d&amp;#039;actions à mettre en œuvre :
 &lt;/p&gt;
 &lt;p&gt;
  Harmonisation des réglementations
 &lt;/p&gt;
 &lt;p&gt;
  Optimisation des aires de livraison
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;ELU
 &lt;/p&gt;
 &lt;p&gt;
  Report modal dont fluvial
 &lt;/p&gt;
 &lt;p&gt;
  Déploiement de la cyclo logistique
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement des acteurs économiques en lien avec les ZFE-m
 &lt;/p&gt;
 &lt;p&gt;
  Logistique des chantiers
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N114" s="1" t="inlineStr">
         <is>
           <t>Logistique urbaine</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O114" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P124" s="1" t="inlineStr">
+      <c r="P114" s="1" t="inlineStr">
         <is>
           <t>13/01/2023</t>
         </is>
       </c>
-      <c r="Q124" s="1" t="inlineStr">
+      <c r="Q114" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les EPCI éligibles à la démarche sont les 214 établissements publics de coopération intercommunale à fiscalité propre du territoire français n&amp;#039;ayant pas initié de démarche de charte LUD pour le moment. En plus des EPCI ciblés par le Programme InTerLUD, la démarche sera accessible aux communes dans la mesure où l&amp;#039;EPCI dont elles dépendent ne souhaite pas s&amp;#039;engager.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T124" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U114" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V114" s="1" t="inlineStr">
         <is>
           <t>https://www.interlud.green/</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X114" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.interlud.green/
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y114" s="1" t="inlineStr">
         <is>
           <t>l.bonifay@rozo.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z114" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cbef-lud-logistique-urbaine-durable/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC124" s="1" t="inlineStr">
+      <c r="AC114" s="1" t="inlineStr">
         <is>
           <t>ROZO</t>
         </is>
       </c>
-      <c r="AE124" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG124" s="1" t="inlineStr">
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
         <is>
           <t>19/06/2023</t>
         </is>
       </c>
-      <c r="AH124" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="125" spans="1:34" customHeight="0">
-[...535 lines deleted...]
-      <c r="A127" s="1">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>9129</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un dispositif d'éducation musicale et orchestrale à vocation sociale (DEMOS)</t>
         </is>
       </c>
-      <c r="C127" s="1" t="inlineStr">
+      <c r="C115" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un dispositif d'éducation musicale et orchestrale à vocation sociale (DEMOS)</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F127" s="1" t="inlineStr">
+      <c r="F115" s="1" t="inlineStr">
         <is>
           <t>Philharmonie de Paris</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Démos : Dispositif d&amp;#039;éducation musicale et orchestrale à vocation sociale
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Projet de démocratisation culturelle s&amp;#039;adressant à des enfants issus de quartiers relevant de la politique de la ville ou de zones rurales insuffisamment dotées en institutions culturelles.
 &lt;/p&gt;
 &lt;p&gt;
  Démos a pour but d&amp;#039;enrichir le parcours éducatif des enfants, de favoriser la transmission du patrimoine classique et de contribuer à leur bonne insertion sociale. Il est bâti sur une coopération professionnelle forte entre acteurs de la culture et du champ social.
 &lt;/p&gt;
 &lt;p&gt;
  Dans une cohérence pédagogique et artistique globale, il propose un apprentissage de la musique classique à des enfants ne disposant pas, pour des raisons économiques, sociales et culturelles, d&amp;#039;un accès facile à cette pratique dans les institutions existantes.
 &lt;/p&gt;
 &lt;p&gt;
  Chaque enfant se voit confer un instrument de musique pendant trois ans. Encadré par des professionnels de la musique et du champ social, il suit des cours hebdomadaires de 3 h 30 en moyenne et retrouve régulièrement les autres enfants du même territoire pour une répétition en orchestre (« tutti »).  Un grand concert est organisé en fn d&amp;#039;année dans un lieu emblématique du territoir
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Jeunesse</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R127" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet s&amp;#039;adresse à des enfants de 7 à 12 ans habitants dans des quartiers relevant de la politique de la ville (QPV) ou dans des zones de revitalisation rurale (ZRR) éloignées des lieux de pratique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>https://demos.philharmoniedeparis.fr/le-projet.aspx</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  demos&amp;#64;philharmoniedeparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>lea.landrieu@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4609-demos-dispositif-deducation-musicale-et-orche/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC127" s="1" t="inlineStr">
+      <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>Mairie de Le Bessat</t>
         </is>
       </c>
-      <c r="AE127" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG127" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>23/10/2019</t>
         </is>
       </c>
-      <c r="AH127" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="128" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G128" s="1" t="inlineStr">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>166511</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Lieux innovants de services aux publics</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Lieux innovants de services aux publics</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...36 lines deleted...]
-      <c r="O128" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le soutien régional vise les projets immobiliers de création de tiers-lieux (espaces de travail partagés et collaboratifs) et d&amp;#039;équipements partagés entre plusieurs usagers, apportant des services relevant de l&amp;#039;innovation rurale/sociale, dans les champs de compétences de la Région (développement économique, emploi, formation, agriculture de proximité, transitions), aux habitants et acteurs d&amp;#039;un territoire.&lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Apporter une réponse en termes de maillage territorial et répondre à des besoins non satisfaits, en apportant des services innovants en milieu rural aux habitants et acteurs du territoire.&lt;/li&gt;&lt;li&gt;Regrouper plusieurs activités autour de la mutualisation des espaces et de l’hybridation des services apportés.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Taux et plafonds de l&amp;#039;aide régionale selon la vulnérabilité du territoire :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maximum de 35%: subvention maximale de 100 000 € pour les territoires en situation de forte vulnérabilité&lt;/li&gt;&lt;li&gt;Maximum de 25% : subvention maximale de 85 000 € pour les territoires en situation de vulnérabilité intermédiaire&lt;/li&gt;&lt;li&gt;Maximum de 15%: subvention maximale de 75 000 € pour les territoires avec peu ou pas de vulnérabilité.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Dépenses éligibles : travaux de réhabilitation ou démolition-construction (friches, dents creuses, pas d’ouverture de foncier à l’urbanisation), honoraires techniques (frais d’ingénierie, frais de contrôle et frais de maîtrise d’oeuvre), matériel/investissements nécessaires à l’activité.&lt;br /&gt;&lt;br /&gt;Sont exclus :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Les espaces liés aux services relevant des compétences de l’Etat ou d’autres collectivités (ex : Espaces France Services, Aide à domicile en milieu rural, Centre communal d’action sociale, Direction générale des finances publiques, locaux des collectivités, …)&lt;/li&gt;&lt;li&gt;Les projets situés en dehors du tissu urbain des centres-villes et centres-bourgs&lt;/li&gt;&lt;li&gt;Les projets et dépenses d’acquisition de foncier et de bâtimentsLes aménagements extérieurs (voierie, réseaux divers, espaces verts, parkings…)&lt;/li&gt;&lt;li&gt;Les travaux réalisés directement par le bénéficiaireLes projets faisant l&amp;#039;objet d&amp;#039;un crédit-bail&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q116" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes,&lt;/li&gt;&lt;li&gt;Etablissement Publics de Coopération Intercommunale,&lt;/li&gt;&lt;li&gt;Associations,&lt;/li&gt;&lt;li&gt;Scop (Société coopérative et participative)&lt;/li&gt;&lt;li&gt;Scic (Société coopérative d&amp;#039;intérêt collectif) &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Le projet doit avoir fait l&amp;#039;objet d&amp;#039;une étude préalable justifiant de l’intérêt du projet et de sa viabilité économique (analyse des besoins non satisfaits, des usagers potentiels, de la complémentarité des services apportés), indiquant la concertation locale conduite auprès des usagers potentiels souhaitant investir le lieu et présentant l’animation dédiée envisagée.&lt;br /&gt;&lt;br /&gt;Il est attendu que les projets accompagnés intègrent les enjeux de transitions environnementales et sociales suivants :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Préservation du foncier,Revitalisation des centres-villes et centres bourgs,&lt;/li&gt;&lt;li&gt;Gestion économe des ressources naturelles,&lt;/li&gt;&lt;li&gt;Besoins des habitants et des acteurs locaux,&lt;/li&gt;&lt;li&gt;Sobriété énergétiques et adaptation au changement climatique&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/lieux-innovants-de-services-aux-publics</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lieux-innovants-de-services-aux-publics/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>105319</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les lieux culturels et saisons</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Culture - lieux culturels et saisons</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt; DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département apporte, via des conventions d&amp;#039;objectifs, un soutien en fonctionnement aux établissements culturels, répondant plus particulièrement aux critères ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TYPOLOGIES DES LIEUX
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le classement des financements départementaux s&amp;#039;établit selon la reconnaissance ou non par l&amp;#039;Etat et la Région, les jauges de chaque salle et par la mise en place d&amp;#039;une programmation professionnelle régulière soit plus d&amp;#039;1 spectacle professionnel par mois acheté par le lieu lui-même (pas de simple mise à disposition d&amp;#039;espace).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Scène nationale - plafond : 163 000 €&lt;/li&gt;
+ &lt;li&gt;
+  Scène conventionnée d&amp;#039;intérêt national - plafond : 56 000 €&lt;/li&gt;
+ &lt;li&gt;
+  Scènes à résonnance régionale – jauge supérieure à 500 places assises - plafond : 65 000 €&lt;/li&gt;
+ &lt;li&gt;
+  Scènes à résonnance régionale – jauge comprise entre 300 et 500 places assises - plafond : 40 000 €&lt;/li&gt;
+ &lt;li&gt;
+  Scènes à résonnance régionale – jauge inférieure à 300 places assises - plafond : 20 000 €&lt;/li&gt;
+ &lt;li&gt;
+  Scènes à résonnance départementale – lieu qui n&amp;#039;est pas financé par l&amp;#039;Etat / la Région mais obligatoirement par la
+commune et l’EPCI de rattachement en N-1, reconnu d&amp;#039;intérêt départemental (zone rurale ou quartier sensible) proposant une programmation d&amp;#039;au moins 1 spectacle professionnel par mois soumis à billetterie proposée par un référent professionnel - plafond : 9 000 €&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; SCÈNE NATIONALE
+&lt;/p&gt;
+&lt;p&gt;
+ Base : budget global &amp;gt; 1 500 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Budget artistique : 20 % plafonnées à 163 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Sont observés les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Label &amp;#34;scène nationale&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence d&amp;#039;artistes de notoriété nationale voire internationale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un manifestation au sein du lieu / territorialisation de programmations / actions vers le jeune public&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; SCÈNE CONVENTIONNÉE D&amp;#039;INTÉRÊT NATIONAL
+&lt;/p&gt;
+&lt;p&gt;
+ Base : budget global  entre 500 000 € et &amp;lt; 1 500 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Budget artistique : 20 % plafonnées à 56 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Sont observés les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Label national &amp;#34;scène conventionnée&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence d&amp;#039;artistes de notoriété nationale voire internationale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Territorialisation de la programmations / actions vers le jeune public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un manifestation au sein du lieu&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; SCÈNES A RÉSONNANCE RÉGIONALE – jauge supérieure à 500 places assises
+&lt;/p&gt;
+&lt;p&gt;
+ Base : budget global compris entre 250 000 € et 1 000 000 € &amp;#43; jauge supérieure à 500 places assises
+&lt;/p&gt;
+&lt;p&gt;
+ Budget artistique : 20 % plafonnées à 65 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Sont observés les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Financement régional
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence d&amp;#039;artistes de notoriété régionale voire nationale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;une manifestation au sein du lieu / territorialisation de programmations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions en direction du jeune public&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; SCÈNES A RÉSONNANCE RÉGIONALE – jauge comprise entre 300 et 500 places assises
+&lt;/p&gt;
+&lt;p&gt;
+ Base : budget global compris entre 250 000 € et 1 000 000 € &amp;#43; jauge comprise entre 300 et 500 places assises
+&lt;/p&gt;
+&lt;p&gt;
+ Budget artistique : 20 % plafonnées à 40 000 €
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont observés les éléments suivants : (sans entrer dans les calculs de subvention)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Financement régional
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence d&amp;#039;artistes de notoriété régionale voire nationale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;une manifestation au sein du lieu / territorialisation de programmations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions en direction du jeune public&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; SCÈNES A RÉSONNANCE RÉGIONALE – jauge inférieure à 300 places assises
+&lt;/p&gt;
+&lt;p&gt;
+ Base : budget artistique compris entre 20 000 € et 250 000 € &amp;#43; jauge inférieure à 300 places assises
+&lt;/p&gt;
+&lt;p&gt;
+ Budget artistique : 20 % plafonnées à 20 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Sont observés les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Financement régional
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence d&amp;#039;artistes de notoriété régionale voire nationale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;une manifestation au sein du lieu / territorialisation de programmations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions en direction du jeune public&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; SCÈNES A RÉSONNANCE DÉPARTEMENTALE – lieu qui peut être ou non financé par l&amp;#039;Etat / la Région mais obligatoirement par la
+commune et l’EPCI de rattachement en N-1, reconnu d&amp;#039;intérêt départemental (zone rurale ou quartier sensible) proposant une programmation de plus d&amp;#039;un spectacle professionnel par mois soumis à billetterie et acheté par le lieu demandeur, proposée par un référent professionnel&lt;/p&gt;
+&lt;p&gt;
+ Base : budget artistique compris entre 20 000 € et 250 000 € &amp;#43; jauge inférieure à 300 places assises
+&lt;/p&gt;
+&lt;p&gt;
+ Budget artistique : 15 % plafonnées à 9 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Sont observés les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Financements CDC / commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Territorialisation milieu rural / secteur sensible
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programmation régulière, professionnelle et pluridisciplinaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions en direction du jeune public&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nota : bien qu&amp;#039;inscrits sur ce dispositif, ces éléments ne concernent pas les scènes Musiques Actuelles ni la Maison Maria Casarès
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P128" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="S128" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITÈRES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la professionnalisation d&amp;#039;artistes programmés
+ &lt;/li&gt;
+ &lt;li&gt;
+  la permanence d&amp;#039;une équipe professionnelle pour la mise en place de la programmation
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en œuvre d&amp;#039;une saison culturelle : 1 spectacle professionnel/mois a minima, soumis à contrat et billetterie&lt;/li&gt;&lt;li&gt;la
+présence, dans les financements publics N-1 de la structure, de la commune et
+de l’EPCI du secteur&lt;/li&gt;
+ &lt;li&gt;
+  le soutien à la création et aux résidences d&amp;#039;artistes
+ &lt;/li&gt;
+ &lt;li&gt;
+  les relations étroites avec les partenaires locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  les actions en direction du jeune public (et pour certains lieux dont les jauges excèderaient 150 places assises fixes, l&amp;#039;accueil des collèges dans le cadre de l&amp;#039;opération départementale « Collège au spectacle ») hors scènes Musiques Actuelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en place d&amp;#039;une politique tarifaire adaptée&lt;/li&gt;
+ &lt;li&gt;
+  licence de catégorie 1 (exploitation d&amp;#039;une salle) en cours de validité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  la programmation année N
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bilan quantitatif et qualitatif de la saison culturelle N-1
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : 80 % à la signature de la convention et le solde au cours du dernier trimestre de l&amp;#039;année civile et sur présentation des comptes clos (compte de résultat et bilan)
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : au 30
+juin de l&amp;#039;année suivante celle de l&amp;#039;attribution&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
-[...566 lines deleted...]
-      <c r="R132" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/01-Action_culturelle/lieux_culturels_et_saisons.pdf</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dans l&amp;#039;hypothèse d&amp;#039;une construction nouvelle, la demande devra obligatoirement s&amp;#039;appuyer sur un projet artistique et culturel comprenant la programmation d&amp;#039;une saison ainsi que les actions pédagogiques d&amp;#039;accompagnement et de sensibilisation des publics. Ce projet devra être mis en place et réalisé par une équipe professionnelle qui en assurera la direction artistique et technique.
-[...43 lines deleted...]
-  culture&amp;#64;landes.fr
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Culture - Subventions de fonctionnement ou d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : janvier de l&amp;#039;année en cours
+&lt;/p&gt;
+&lt;p&gt;
+ Service évènements culturels ; Tél. : 05 16 09 72 96
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;
+&lt;p&gt;
+ Eco-charte : Pour vous guider dans l&amp;#039;élaboration de votre projet, le Département a rédigé une charte reprenant les thèmes de l&amp;#039;Agenda 2030 :
+ &lt;a href="https://www.lacharente.fr/fileadmin/user_upload/Medias/2-le_departement/competences_du_departement/action_culturelle/Pdf/Eco_Charte.pdf" rel="noopener" target="_blank"&gt;
+  Consulter l&amp;#039; éco-charte
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y132" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2491-soutenir-les-lieux-culturels-et-saisons/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC132" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="133" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E133" s="1" t="inlineStr">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>104483</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Créer un Pôle Territorial de Coopération Economique (PTCE)</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Pôles Territoriaux de Coopération Economique (PTCE)</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G133" s="1" t="inlineStr">
-[...339 lines deleted...]
-      <c r="G135" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mettre en œuvre une stratégie commune et continue de mutualisation, de coopération ou de partenariat au service de projets économiques et sociaux innovants, porteurs d&amp;#039;un développement local durable.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale a pour objectif de faciliter l&amp;#039;émergence des projets de PTCE sur le territoire régional en soutenant le financement de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la fonction animation/coordination des parties prenantes du PTCE pendant leur phase de gestation et d&amp;#039;émergence;
  &lt;/li&gt;
  &lt;li&gt;
   la construction des premiers projets du PTCE et la stabilisation de leur modèle économique pendant leur phase de développement et de consolidation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Compte tenu de la dimension territoriale intrinsèque des PTCE, l&amp;#039;aide régionale sera fonction des porteurs des PTCE au cours de l&amp;#039;ensemble des phases, de la gestation à l&amp;#039;acquisition de son autonomie financière.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Procédure :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le présent dispositif d&amp;#039;aide étant destiné à soutenir la phase de gestation, d&amp;#039;émergence et de consolidation du PTCE, le projet doit être déposé dans un délai permettant l&amp;#039;instruction concertée avec la Chambre régionale de l&amp;#039;Economie Sociale et Solidaire (CRESS) et les réseaux locaux de l&amp;#039;ESS.
   &lt;/li&gt;
   &lt;li&gt;
    Le projet doit faire l&amp;#039;objet d&amp;#039;une information officielle et/ou une demande de soutien financier et/ou technique auprès de la ou des collectivités impactées par le PTCE.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide est une subvention. Voir le détail des modalités dans le règlement d&amp;#039;intervention en téléchargement ci-dessous
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Type de procédure : Papier
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P135" s="1" t="inlineStr">
+      <c r="P118" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q135" s="1" t="inlineStr">
+      <c r="Q118" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R135" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises
   &lt;/li&gt;
   &lt;li&gt;
    Lycées et centres de formation
   &lt;/li&gt;
   &lt;li&gt;
    Etablissements ESR - Organismes de recherche
   &lt;/li&gt;
   &lt;li&gt;
    Collectivités - Institutions - GIP
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
@@ -27696,789 +25022,379 @@
   &lt;li&gt;
    l&amp;#039;intégration d&amp;#039;un écosystème sur un territoire avec une finalité de développement socio-économique durable en lien avec une ou plusieurs collectivités locales;
   &lt;/li&gt;
   &lt;li&gt;
    un ancrage territorial des activités économiques;
   &lt;/li&gt;
   &lt;li&gt;
    un investissement dans l&amp;#039;innovation sociale ou la recherche d&amp;#039;une utilité sociale;
   &lt;/li&gt;
   &lt;li&gt;
    la création, consolidation et/ou le développement d&amp;#039;emplois durables et de qualité;
   &lt;/li&gt;
   &lt;li&gt;
    le développement d&amp;#039;activités respectueuses de l&amp;#039;Homme et de l&amp;#039;environnement;
   &lt;/li&gt;
   &lt;li&gt;
    la valorisation d&amp;#039;une diversité de ressources locales : matérielles, humaines et financières;
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication dans sa gouvernance de citoyens, d&amp;#039;acteurs et d&amp;#039;institutions de toutes tailles.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T135" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/poles-territoriaux-de-cooperation-economique-ptce</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
  &lt;br /&gt;
  Service Ingéniérie économique
  &lt;br /&gt;
  Pôle Créations, transmissions
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 28 20 53 43
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fdb2-poles-territoriaux-de-cooperation-economique-/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE135" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF135" s="1" t="inlineStr">
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG135" s="1" t="inlineStr">
+      <c r="AG118" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH135" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="136" spans="1:34" customHeight="0">
-[...406 lines deleted...]
-      <c r="E138" s="1" t="inlineStr">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>165841</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures qui oeuvrent pour la Mémoire des 20e et 21e siècles</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Mémoire des 20e et 21e siècles</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K138" s="1" t="inlineStr">
-[...23 lines deleted...]
-      <c r="O138" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif de cette mesure est de soutenir l&amp;#039;action des structures qui œuvrent pour :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Perpétuer le souvenir et honorer la Mémoire de tous ceux qui ont combattu, sont morts pour la France et pour notre liberté lors des conflits des 20e et 21e siècles.&lt;/li&gt; 	&lt;li&gt;Honorer ceux qui ont été victimes de tous les génocides et de la barbarie.&lt;/li&gt; 	&lt;li&gt;Faire vivre le travail de mémoire engagé par nos concitoyens rapatriés d’Algérie, Harkis et Pieds Noirs.&lt;/li&gt; 	&lt;li&gt;Transmettre l’histoire et le souvenir aux générations futures.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R138" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S138" s="1" t="inlineStr">
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;fondations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Est éligible tout projet contribuant au devoir de mémoire, à titre commémoratif, documentaire ou pédagogique.&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Construction, agrandissement et rénovation de bâtiments à usage de centres de documentation historiques ouverts au public&lt;/li&gt; 	&lt;li&gt;Numérisation d’archives spécifiques dans l’objectif d’une communication publique&lt;/li&gt; 	&lt;li&gt; Achat de matériel numérique et multimédia contribuant à une diffusion publique des connaissances&lt;/li&gt; 	&lt;li&gt;Publication d’ouvrages historiques papier ou numérique, création et enrichissement de sites internet dédiés à l’histoire et à la diffusion de la connaissance&lt;/li&gt; 	&lt;li&gt; Achat de matériel commémoratif dédié aux cérémonies publiques&lt;/li&gt; 	&lt;li&gt;Organisation de journées d’hommage ou de commémoration publiques, organisation d’événements centrés sur la diffusion de la connaissance et la sensibilisation des publics (salons, festivals, actions pédagogiques en direction de tout type de public, expositions, etc.)&lt;/li&gt; 	&lt;li&gt; Constitution, gestion, enrichissement de fonds documentaires spécifiques.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/memoire-des-20e-et-21e-siecles</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Mémoire:&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Adeline Aouni: &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/memoire-des-20e-et-21e-siecles-1/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF138" s="1" t="inlineStr">
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG138" s="1" t="inlineStr">
+      <c r="AG119" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH138" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="139" spans="1:34" customHeight="0">
-      <c r="A139" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>165807</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
-      <c r="C139" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H139" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I139" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I120" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J139" s="1" t="inlineStr">
+      <c r="J120" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L139" s="1" t="inlineStr">
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
 sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
 50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
 augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
 L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
 est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
 la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
 de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
 thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
 concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
 l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
 changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
 sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
 2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
 services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
 biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
 mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
 d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
 centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
 d’innovation technique et technologique, de modèle économique, organisationnelle et de 
 gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
 coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M139" s="1" t="inlineStr">
+      <c r="M120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Espaces verts
 Espace public
 Friche
 Recyclage et valorisation des déchets
 Accès aux services
 Citoyenneté
 Revitalisation
 Innovation, créativité et recherche
 Qualité de l'air
 Biodiversité
 Equipement public
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P139" s="1" t="inlineStr">
+      <c r="P120" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q139" s="1" t="inlineStr">
+      <c r="Q120" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
 porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
 projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
 revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
 validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
 distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
 moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
 porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
@@ -28493,404 +25409,5480 @@
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
 après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
 après l’instruction
 Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur. 
 Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T139" s="1" t="inlineStr">
+      <c r="T120" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>GAL Loire Forez - Mobilité active</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC139" s="1" t="inlineStr">
+      <c r="AC120" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE139" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG139" s="1" t="inlineStr">
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH139" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="140" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G140" s="1" t="inlineStr">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>127288</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements (mobilier, fonds initial d’une nouvelle bibliothèque, matériel numérique et scénographique)</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux travaux et à l'acquisition d'équipements</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
+&lt;/p&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
+   Investissement culturel – Aide aux investissements numériques
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P121" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2019</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention, d&amp;#039;un
+ &lt;strong&gt;
+  montant maximum de 30% des dépenses éligibles
+ &lt;/strong&gt;
+ , avec un plafond de dépense de 6,5 M€ pour les travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond peut monter à 40% des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements, les dépenses éligibles correspondent aux montants des devis des acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif permet le soutien à la construction et la restructuration des équipements culturels relevant des quatre disciplines suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Enseignement artistique :
+  &lt;/strong&gt;
+  conservatoires agrées par le ministère de la culture,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Spectacle vivant :
+  &lt;/strong&gt;
+  lieux de répétition, de formation et de diffusion du spectacle vivant, lieux labellisés par le ministère de la culture,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Arts plastiques :
+  &lt;/strong&gt;
+  centres d&amp;#039;art, espace collectifs de travail, ateliers,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   livre et lecture :
+  &lt;/strong&gt;
+  bibliothèques, médiathèques et lieux de vie littéraire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dispositif permet également l
+ e soutien à la rénovation, l&amp;#039;extension ou l&amp;#039;aménagement
+ &lt;strong&gt;
+  des cinémas classés art et essai.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le dispositif permet le soutien à
+ &lt;strong&gt;
+  l&amp;#039;acquisition d&amp;#039;équipements
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilier lié à l&amp;#039;accueil du public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fonds initial de la collection d&amp;#039;une nouvelle bibliothèque,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériel numérique et scénographique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux
+ &lt;/strong&gt;
+ (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
+ &lt;br /&gt;
+ La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un
+ &lt;strong&gt;
+  dossier de candidature complet
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé
+ &lt;strong&gt;
+  à hauteur de 20% minimum par la structure porteuse.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En fonction du secteur dont relève le projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Spectacle vivant et enseignement artistique
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Christine Vacher -
+  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   christine.vacher&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Arts plastiques
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Livre et lecture
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a897-investissement-culturel-aide-aux-travaux-et-a/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>163238</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J122" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 200 000 € HT pour les études et les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+Aujourd’hui, l’adaptation des
+territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
+des espaces et des activités humaines. C’est pourquoi, le
+Département souhaite faciliter l’émergence de projets locaux par
+la mobilisation de moyens techniques et financiers adaptés aux
+attentes des territoires sur les thématiques liées à la transition
+écologique (restauration et préservation des milieux naturels et
+aquatiques, plantations de végétaux, gestion des eaux pluviales) et
+aux mobilités douces (plan départemental des itinéraires de
+promenade et de randonnée, développement de la mobilité à
+vélo).&lt;/p&gt;&lt;p align="justify"&gt;Il a par ailleurs, depuis plus de 30 ans, la gestion du Plan
+départemental des Itinéraires de Promenade et de Randonnée.
+Représentant une offre de plus de 220 circuits (pédestre, équestre
+et VTT) et 3 000 km de chemins balisés, le PDIPR doit répondre aux
+nouvelles attentes des Euréliens et des touristes.&lt;/p&gt;&lt;p align="justify"&gt;Les actions en faveur du PDIPR ont pour objectifs de protéger les chemins ruraux, de recenser les chemins ouverts à la pratique de la randonnée (pédestre, équestre, VTT), favorisant ainsi la création d&amp;#039;itinéraires touristiques et de promenades.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes d&amp;#039;aménagement ou de valorisation
+	de circuits,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Travaux de création/amélioration
+	d’itinéraires de randonnée (débroussaillage, élagage, fauchages manuels ou mécaniques, travaux d’abattages et débitages
+		d’arbres sur le tracé, travaux de terrassement, de protection ou
+		de soutènement)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Travaux et aménagements visant la
+	protection de la biodiversité et des paysages aux abords du
+	sentier (restauration des continuités
+		écologiques, mise en valeur et requalification
+		paysagères des sentiers et de leurs abords, opération de réduction des pollutions
+		dont la pollution lumineuse, désartificialisation, remplacement des
+		matériaux « en dur » par des matériaux naturels).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;Opérations
+	ou travaux nécessaires à la continuité ou à la sécurité du
+	cheminement, autres que l’entretien courant : réouverture de
+	chemin, passerelles, caillebotis, mains courantes, aménagements
+	permettant l’adaptation pour l’accès aux personnes à mobilité
+	réduite, clôtures…,&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Fourniture et pose de balisage et/ou
+	signalétique : poteau, lame, bagues, panneau danger, panneau
+	d’information départs…&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Mobilier
+	d’accueil du public : bancs, tables de pique-nique, totem de
+	départ …,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Communication
+	et valorisation du patrimoine à proximité, présent le long de
+	l’itinéraire : fourniture et pose de table d’orientation,
+	pupitre de lecture, panneau pédagogique, etc.&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Acquisition foncière nécessaire à la
+	création, l’amélioration ou le maintien de la continuité d’un
+	itinéraire de randonnée et/ou à la réalisation d’aménagements
+	au long d’un itinéraire de randonnée.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Les opérations finançables doivent
+permettre de développer la pratique de la randonnée (pédestre,
+équestre et en VTT) sur chemins et de les protéger&lt;/font&gt;&lt;del&gt;&lt;font face="Arial, serif"&gt;
+&lt;/font&gt;&lt;/del&gt;&lt;font face="Arial, serif"&gt;(PDIPR).&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour
+cela, elles feront l’objet d’une étude et/ou d’un travail de
+concertation avec les partenaires locaux experts de la randonnée&lt;/font&gt;
+&lt;font face="Arial, serif"&gt;et le référent randonnées du
+Département.&lt;/font&gt;&lt;font face="Arial, serif"&gt; Ceux-ci pourront
+conseiller et apporter un appui technique pour préciser et affiner
+le projet et ses modalités de réalisation.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le
+projet devra s’appuyer sur des chemins ruraux déjà inscrits ou à
+inscrire au Plan départemental des Itinéraires de promenade et de
+randonnée d’Eure-et-Loir&lt;/font&gt; &lt;font face="Arial, serif"&gt;et
+affectés à la randonnée non motorisée.&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Afin de garantir le bon usage de la
+subvention qui pourra être accordée, le Conseil départemental
+préconise de se référer aux guides nationaux et/ou recommandations
+des partenaires locaux experts des différentes pratiques (CDRP 28
+pour le pédestre, CDE 28 pour l’équestre et FFCT pour le VTT).&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
+        </is>
+      </c>
+      <c r="W122" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>166029</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement en méthanisation</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Aides à l'investissement en méthanisation</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="I140" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="O140" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de projet de méthanisation peuvent bénéficier, selon la nature du projet, d’un financement réalisé au titre du cadre d’intervention gaz renouvelables de la Région et/ou du fonds chaleur de l’ADEME (NB unités en cogénération non éligibles au fonds chaleur). Les deux dispositifs étant gérés par la Région, le Service de Transition Énergétique (STE) doit être contacté au préalable afin de déterminer le dispositif approprié au projet.&lt;br /&gt; Les projets éligibles sont les projets de méthanisation suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les unités agricoles à la ferme ou centralisées,&lt;/li&gt; 	&lt;li&gt;les unités industrielles,&lt;/li&gt; 	&lt;li&gt;les unités territoriales,&lt;/li&gt; 	&lt;li&gt;les unités sur station d’épuration (STEP)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La finalité doit être la production de biogaz valorisé en chaleur (projets prioritaires) ou injection réseau de gaz ou cogénération.&lt;br /&gt; Les réseaux de chaleur au sens fiscal raccordés à une unité de méthanisation peuvent faire l’objet d’une aide distincte. Pour en savoir plus, consulter les modalités d’aides spécifiques à ces équipements auprès de l’ADEME et de la Région.&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement.&lt;br /&gt; En fonction de la typologie du projet, les réglementations suivantes seront appliquées :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026;&lt;/li&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111726 relatif aux aides en faveur de la protection de l’environnement pour la période 2024-2026;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/p&gt; &lt;p&gt;Agriculteurs et groupement d’agriculteurs, entreprises, entreprises publiques locales, établissement publics, collectivités territoriales et leur groupement, associations.&lt;/p&gt; &lt;p&gt;La liste exhaustive et précise des critères d’éligibilité sera envoyée aux porteurs de projets par le chargé de mission régional (contact en bas de page) à la suite d’un échange sur les spécificités du projet.&lt;br /&gt; &lt;br /&gt; Les principaux critères portent sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la réalisation préalable à la demande de subvention d’une étude de faisabilité conforme au cahier des charges Méthasynergie. Ces études peuvent faire l’objet d’une aide de l’ADEME ou de la Région.&lt;/li&gt; 	&lt;li&gt;Le choix d’entreprises de travaux qualifiées Qualimétha® ou équivalent&lt;/li&gt; 	&lt;li&gt;L’économie du projet notamment le TRI inférieur à 10% (cf nature de l’aide).&lt;/li&gt; 	&lt;li&gt;L’approvisionnement et la maîtrise du gisement&lt;/li&gt; 	&lt;li&gt;La concertation et l’ancrage territorial, dont non-déstabilisation des filières locales performantes de valorisation sur le plan environnemental et économique&lt;/li&gt; 	&lt;li&gt;La valorisation du digestat dans le cadre d’un plan d’épandage ou par un compostage aboutissant à un compost « normalisé ».&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="Q140" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S140" s="1" t="inlineStr">
+      <c r="P123" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La liste exhaustive et précise des critères d’éligibilité sera envoyée aux porteurs de projets par le chargé de mission régional (contact en bas de page) à la suite d’un échange sur les spécificités du projet.&lt;br /&gt; &lt;br /&gt; Les principaux critères portent sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la réalisation préalable à la demande de subvention d’une étude de faisabilité conforme au cahier des charges Méthasynergie. Ces études peuvent faire l’objet d’une aide de l’ADEME ou de la Région.&lt;/li&gt; 	&lt;li&gt;Le choix d’entreprises de travaux qualifiées Qualimétha® ou équivalent&lt;/li&gt; 	&lt;li&gt;L’économie du projet notamment le TRI inférieur à 10% (cf nature de l’aide).&lt;/li&gt; 	&lt;li&gt;L’approvisionnement et la maîtrise du gisement&lt;/li&gt; 	&lt;li&gt;La concertation et l’ancrage territorial, dont non-déstabilisation des filières locales performantes de valorisation sur le plan environnemental et économique&lt;/li&gt; 	&lt;li&gt;La valorisation du digestat dans le cadre d’un plan d’épandage ou par un compostage aboutissant à un compost « normalisé ».&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Prendre contact avec le chargé de mission qui transmettra le détail des dispositifs et les modalités de dépôt de la demande après échange sur le projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U140" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aides-a-linvestissement-en-methanisation</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Energétique&lt;br /&gt; Direction de la Transition Energétique et des Territoires&lt;/p&gt;
+&lt;p&gt;M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-a-l-investissement-en-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE140" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF140" s="1" t="inlineStr">
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG140" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="141" spans="1:34" customHeight="0">
-      <c r="A141" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>165857</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'adaptation des littoraux au changement climatique</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Adaptation des littoraux au changement climatique</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adapter les littoraux au changement climatique et favoriser une gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion&lt;br /&gt; Afin de répondre à ces défis, la Région organise la mise en œuvre du dispositif autour de cinq principaux leviers décrits ci-dessous :&lt;/p&gt;
+&lt;p&gt; La plateforme Monlittoral &lt;a href="https://www.monlittoral.fr/"&gt;https://www.monlittoral.fr/&lt;/a&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Il s’agit d’un outil régional de capitalisation, de valorisation et de diffusion des données relatives à la gestion du trait de côte copiloté depuis janvier 2022 par l’Etat et la Région.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; La plateforme de mobilisation pour des plages de caractères &lt;a href="https://www.act4posidonia.eu/"&gt;https://www.act4posidonia.eu/&lt;/a&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Outil développé dans le cadre d’un projet européen INTERREG MED, il est à destination de l’ensemble des acteurs et usagers des plages de Méditerranée. La plateforme permet de s’engager concrètement en agissant chacun à son niveau pour des plages plus naturelles, des plages de caractère qui respectent le fonctionnement des écosystèmes côtiers et préservent les banquettes de Posidonie.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Des formations et des actions de sensibilisation pour renforcer les capacités des acteurs et faciliter l’acceptabilité sociale du changement à travers :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Un partenariat avec le CNFPT &lt;/li&gt; 	&lt;li&gt;La participation à des projets européens de Coopération Méditerranéenne &lt;/li&gt; 	&lt;li&gt; Des actions de sensibilisation et d’information sur l’adaptation des littoraux au changement climatique et les enjeux érosion et submersion.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;  Une assistance à ingénierie :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Il s’agit dans ce volet de développer une assistance à l’ingénierie auprès des collectivités locales littorales pour les accompagner dans leurs projets d’adaptation au changement climatique par des appuis ponctuel à la définition de projets innovants (Convention CEREMA notamment).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt; L’adaptation des littoraux au changement climatique »&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 1 :&lt;/span&gt; Il concerne la définition de stratégies territoriales de gestion du trait de côte &lt;br /&gt; &lt;span&gt;Volet 2 :&lt;/span&gt; Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;br /&gt; &lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 3 :&lt;/span&gt; Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée »&lt;br /&gt; Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt; des syndicats mixtes&lt;/li&gt; 	&lt;li&gt; des établissements publics gestionnaires de sites&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P124" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères suivants sont regardés pour les trois volets :&lt;span&gt; &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Administratif :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Complétude / lettres d’engagement des partenaires ;&lt;/li&gt; 	&lt;li&gt; Faisabilité financière / Caractère raisonnable des dépenses / Cofinancements existants ;&lt;/li&gt; 	&lt;li&gt; Calendrier de l’action / Maturité du projet ;&lt;/li&gt; 	&lt;li&gt; Clarté du dossier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Environnemental :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Approche écosystémique / cellule hydrosédimentaire / prise en compte du changement climatique à l’horizon 2050/2100 ;&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt; 	&lt;li&gt;Solution fondée sur la nature / méthodes souples / Caractère réversible/impact écosystèmes marins / renaturation des sites / Restauration écologique des milieux/ désimpermabilisation des sols ;&lt;/li&gt; 	&lt;li&gt; Implication des habitants et acteurs privés (Concertation et démarche participative) / Actions de sensibilisation et éducation en accompagnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Innovation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Caractère innovant (démarches ou technologies) / Crédibilité de l’expérimentation (principe de précaution) / labellisation / Lien avec la recherche scientifique ;&lt;/li&gt; 	&lt;li&gt; Ambition et exemplarité / Réplicabilité / Transférabilité / Echelle spatiotemporelle adaptée / approche holistique ;&lt;/li&gt; 	&lt;li&gt; Qualité des partenariats/ cohérence ou lien avec d’autres actions conduites sur la commune sur l’interco ou la région.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/adaptation-des-littoraux-au-changement-climatique-1</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ADAPLITTO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adaptation-des-littoraux-au-changement-climatique-2/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>144483</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction et à la réhabilitation d'un équipement culturel</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la construction et à la réhabilitation d'un équipement culturel</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I125" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de sa politique dédiée au développement culturel, le 
+Département soutient la construction d&amp;#039;équipements à vocation 
+exclusivement culturelle ou la réhabilitation d&amp;#039;équipements culturels 
+nécessitant des travaux de gros œuvre.&lt;/p&gt;
+            &lt;p&gt;Le taux d’aide défini dans le règlement pour les projets structurants est appliqué.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Plancher de dépenses éligibles dérogatoire pour les projets de création et de réhabilitation : 500 000 € HT.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Plafond de dépenses éligibles : 2 500 000 € HT, soit une aide 
+plafonnée à 500 000 € HT.
+Règles de cumul avec d’autres dispositions : Cette aide n’est pas 
+cumulable avec l’aide départementale « au premier équipement culturel ».&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Bâtiments et construction
+Réhabilitation
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans l&amp;#039;hypothèse d&amp;#039;une construction nouvelle, la demande devra obligatoirement s&amp;#039;appuyer sur un projet artistique et culturel comprenant la programmation d&amp;#039;une saison ainsi que les actions pédagogiques d&amp;#039;accompagnement et de sensibilisation des publics. Ce projet devra être mis en place et réalisé par une équipe professionnelle qui en assurera la direction artistique et technique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur fera impérativement appel à un programmiste chargé d&amp;#039;élaborer la programmation fonctionnelle et architecturale de l&amp;#039;équipement correspondant au programme d&amp;#039;établissement préalablement défini.
+ &lt;br /&gt;Le demandeur devra être titulaire d&amp;#039;une licence d&amp;#039;organisateur de spectacle ou en avoir fait la demande auprès des services de l&amp;#039;Etat.&lt;br /&gt;&lt;/p&gt;
+            &lt;p&gt;Le taux d’aide défini dans le règlement pour les projets structurants est appliqué.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Plancher de dépenses éligibles dérogatoire pour les projets de création et de réhabilitation : 500 000 € HT.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Plafond de dépenses éligibles : 2 500 000 € HT, soit une aide 
+plafonnée à 500 000 € HT.
+Règles de cumul avec d’autres dispositions : Cette aide n’est pas 
+cumulable avec l’aide départementale « au premier équipement culturel ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-et-rehabilitation-dun-equipement-culturel</t>
+        </is>
+      </c>
+      <c r="W125" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:culture&amp;#64;landes.fr" target="_self"&gt;
+  culture&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81c7-aider-a-la-construction-et-a-la-rehabilitatio/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>104617</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>restaurer des immeubles dans un Site patrimonial remarquable (SPR)</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Centres anciens protégés (CAP) de 10 Petites cités de caractère (PCC)</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I126" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valoriser des centres-bourgs des communes homologuées ou homologables « Petite cité de caractère® » par
+&lt;/p&gt;
+&lt;p&gt;
+ l&amp;#039;association des Petites cités de caractère® des Pays de la Loire, reconnues « site patrimonial remarquable »,
+&lt;/p&gt;
+&lt;p&gt;
+ protégées sous le régime d&amp;#039;un plan de valorisation de l&amp;#039;architecture et du patrimoine (PVAP) ou d&amp;#039;une aire de
+&lt;/p&gt;
+&lt;p&gt;
+ mise en valeur de l&amp;#039;architecture et du patrimoine (AVAP) ou d&amp;#039;une zone de protection du patrimoine architectural,
+&lt;/p&gt;
+&lt;p&gt;
+ urbain et paysager (ZPPAUP).
+&lt;/p&gt;
+&lt;p&gt;
+ Les dix Petites Cités de Caractère® sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Loire-Atlantique : Piriac-sur-Mer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maine-et-Loire : Le Coudray-Macouard, Montsoreau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sarthe : Asnières-sur-Vègre, Parcé-sur-Sarthe, Sillé-le-Guillaume
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vendée : Faymoreau, Foussais-Payré, Mouchamps,  Rives-d&amp;#039;Autise pour la commune déléguée de Nieul-sur-l&amp;#039;Autise
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P126" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2025</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;immeuble doit être situé dans une commune éligible qui s&amp;#039;engage contractuellement avec la
+&lt;/p&gt;
+&lt;p&gt;
+ Région à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déterminer en concertation avec l&amp;#039;architecte du patrimoine chargé de l&amp;#039;opération par l&amp;#039;association des Petites cités de caractère® des Pays de la Loire et la Région des Pays de la Loire un périmètre de restauration inclus dans le PVAP/AVAP/ZPPAUP. Les subventions régionales porteront exclusivement sur ce secteur.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mettre à disposition régulière les moyens humains nécessaires pour lancer, animer et assurer le suivi et la gestion de l&amp;#039;opération notamment en recourant aux services d&amp;#039;un architecte du patrimoine.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Abonder financièrement l&amp;#039;effort consenti par la Région à hauteur de 5 % minimum avec les mêmes limites que la Région.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Le propriétaire s&amp;#039;engage à :
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Ne pas céder la propriété avant un délai de 9 ans après l&amp;#039;attribution de la subvention de la Région.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ne pas utiliser du PVC ou tout autre matériau non compatible avec l&amp;#039;approche patrimoniale reconnue par l&amp;#039;unité départementale de l&amp;#039;architecture et du patrimoine (maintien ou pose).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/centres-anciens-proteges-cap-de-10-petites-cites-de-caractere-pcc</t>
+        </is>
+      </c>
+      <c r="W126" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PATRIM_CAP_PCC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 0228205133
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/26d8-centres-anciens-proteges-cap-de-10-petites-ci/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>94977</v>
       </c>
-      <c r="B141" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Soutenir la mobilité internationale des lycéens</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Mobilité internationale des lycéens</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G141" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Particulier</t>
         </is>
       </c>
-      <c r="H141" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K141" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L141" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Outre qu&amp;#039;elle représente un facteur déterminant dans leur insertion professionnelle, cette expérience leur permettra de pratiquer une langue étrangère au quotidien et en milieu professionnel, d&amp;#039;appréhender des méthodes de travail différentes, de s&amp;#039;adapter à un nouvel environnement social et culturel, d&amp;#039;améliorer leurs compétences, de gagner en confiance en soi et de valoriser leur formation.
 Cette aide concerne les lycéens préparant un CAP, un Bac Pro, un Bac technologique en hôtellerie, un Brevet des métiers d&amp;#039;art (BMA), un Diplôme de technicien des métiers du spectacle (DTMS) ou une Mention complémentaire dans un établissement du Grand Est. En tant qu&amp;#039;organisateurs des séjours, ce sont les établissements qui perçoivent l&amp;#039;aide régionale. Toutes les destinations en Europe sont éligibles ainsi que les régions partenaires du Grand Est, dont la liste complète figure dans le règlement ci-dessous. L&amp;#039;aide régionale s&amp;#039;applique aux périodes de formation en milieu professionnel (PFMP) qui font partie intégrante de la formation des lycéens et dont la durée est de 3 semaines minimum à de 8 semaines maximum.
 L&amp;#039;aide peut être cumulée avec celle du Rectorat, du programme Erasmus&amp;#43;, de l&amp;#039;OFAJ ou de tout autre organisme. En fonction de l&amp;#039;état des dépenses réelles fourni par le lycée à l&amp;#039;issue du stage, son montant peut atteindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   75 € par semaine et par élève pour les mobilités sans hébergement : seules les dépenses de transport sont éligibles ;
  &lt;/li&gt;
  &lt;li&gt;
   150 € par semaine et par élève pour les mobilités avec hébergement payant : les dépenses de transport, d&amp;#039;hébergement et de restauration sont éligibles.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M141" s="1" t="inlineStr">
+      <c r="M127" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
    Guide utilisateurs du portail des aides dématérialisées
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.jeunest.fr/wp-content/uploads/2019/12/3129-D%C3%A9pliant-mobilit%C3%A9-v16-par-pages.pdf" rel="noopener" target="_blank"&gt;
    Découvrez la plaquette d&amp;#039;information
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Retrouvez les témoignages de jeunes soutenus dans leur mobilité par la Région Grand Est et partagez votre expérience dans
   &lt;a href="https://www.jeunest.fr/carnet-de-voyage/" rel="noopener" target="_blank"&gt;
    le Carnet de Voyage
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N141" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O141" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P141" s="1" t="inlineStr">
+      <c r="P127" s="1" t="inlineStr">
         <is>
           <t>28/08/2017</t>
         </is>
       </c>
-      <c r="S141" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U141" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V141" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-regional-mobilites-lyceens/</t>
         </is>
       </c>
-      <c r="W141" s="1" t="inlineStr">
+      <c r="W127" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0013/depot/simple</t>
         </is>
       </c>
-      <c r="X141" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute demande de renseignement :
  &lt;strong&gt;
   Sylvie Truffet
  &lt;/strong&gt;
  , chargée de mission à la direction de la Jeunesse, des Sports et de l&amp;#039;Engagement : 03 26 70 74 69 - sylvie.truffet&amp;#64;grandest.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9a60-mobilite-internationale-des-lyceens/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>165835</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de soutenir :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le développement et la poursuite des démarches engagées en matière de gestion intégrée des risques naturels à partir d’approches territoriales multirisques,&lt;/li&gt; 	&lt;li&gt; les projets interrégionaux d’animation, de sensibilisation et de mise en réseau pour une meilleurs gestion des risques naturels.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Il s&amp;#039;agit de favoriser les actions coordonnées et collectives de gestion intégrée des risques naturels en optimisant la gouvernance selon des territoires cohérents.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P128" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Etablissements Publics de Coopération Intercommunale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les syndicats mixtes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les établissements et sociétés publics, porteurs d’une démarche de gestion intégrée des risques naturels &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les collectivités et structures publiques porteuses d’une réflexion concertée à l’échelle pertinente au vu de l’aléa visé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dispositif &lt;span&gt;« Développer la connaissance locale et la sensibilisation sur les risques naturels »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Diagnostics locaux des aléas : calcul des intensités, estimation des fréquences, cartographie des emprises, etc.&lt;/li&gt; 	&lt;li&gt; Identification et évaluation des enjeux humains et matériels dans l’espace soumis à un aléas naturels ;&lt;/li&gt; 	&lt;li&gt;Mettre en œuvre des opérations ciblées (adaptées à la sociologie et nature des aléas du territoire) de sensibilisation et de communication auprès du grand public, des scolaires et des touristes ;&lt;/li&gt; 	&lt;li&gt; Formation des élus, des techniciens des collectivités et des acteurs socio-professionnels locaux&lt;/li&gt; 	&lt;li&gt; Etude historique des aléas / des territoires&lt;/li&gt; 	&lt;li&gt;Formation à la gestion de crise&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Soutenir la gouvernance locale et les réseaux d’acteurs »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Accompagner l’élaboration concertée de stratégies globales pluriannuelles de gestion intégrée des risques naturels (plan pluriannuel d’actions)&lt;/li&gt; 	&lt;li&gt; Animation de réseaux régionaux d’acteurs impliqués dans la Gestion Intégrée des Risques Naturels en montagne : formations, conférences, retours d’expériences, etc.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Réduire la vulnérabilité des territoires »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etude préalable à la réalisation d’ouvrages de protection, diagnostics d’ouvrages de protection&lt;/li&gt; 	&lt;li&gt; Réalisation d’ouvrages de protection / prévention des aléas avec priorité données aux techniques basées sur la nature&lt;/li&gt; 	&lt;li&gt; Accompagner le déploiement des systèmes de suivi des aléas et d’alerte à la population et/ou aux autorités locales de gestion de crise (stations hydrométriques, pluviographes, stations GPS, outils de modélisation, systèmes de communication, etc.)&lt;/li&gt; 	&lt;li&gt; Prise en compte des risques naturels dans les documents d’urbanismes&lt;/li&gt; 	&lt;li&gt; Actualisation des DICRIM (Document d&amp;#039;information communal sur les risques majeurs) dans le cadre des connaissances acquises via la GIRN&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Actions non éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les actions menées en dehors d’une démarche territoriale intégrée.&lt;/li&gt; 	&lt;li&gt; Les approches monorisques sont exclues du financement européen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Types de dépenses non éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les dépenses participant à la réalisation de documents réglementaires communaux dans le domaine des risques (PPR) ;&lt;/li&gt; 	&lt;li&gt; Les amendes, pénalités financières, frais de justice et de contentieux, exonérations de charges ;&lt;/li&gt; 	&lt;li&gt; Les frais débiteurs, agios et autres frais financiers.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>166693</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projet "publics et pratiques artistiques" : Financer mon projet de pratique artistique</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projet "publics et pratiques artistiques" : Financer mon projet de pratique artistique</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Objectif &lt;/h3&gt;
+&lt;p&gt;L’appel à projet « Publics &amp;amp; pratiques artistiques » est destiné à :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;favoriser la rencontre entre des publics impliqués dans une pratique artistique en amateur et des&lt;br /&gt;équipes artistiques professionnelles&lt;br /&gt;et/ou&lt;/li&gt;
+&lt;li&gt;faire découvrir et rendre accessible une pratique artistique à des publics éloignés de l’offre culturelle.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Opérations éligibles&lt;/h3&gt;
+&lt;p&gt;A – &lt;strong&gt;Projet s’adressant à des publics déjà engagés dans une pratique artistique :&lt;/strong&gt;&lt;br /&gt;Il s’agit d’élèves inscrits dans un établissement d’enseignement artistique ou de publics engagés dans une pratique artistique au sein d’un groupement d’amateurs (chorale, fanfare, troupe de théâtre amateur, etc.).&lt;br /&gt;Le projet doit permettre la rencontre entre amateurs et artistes professionnels (ayant une actualité de création/diffusion) par la pratique artistique.&lt;br /&gt;Les échanges interdisciplinaires et l’ouverture à de nouvelles esthétiques seront à privilégier, ainsi que la coopération de plusieurs établissements d’enseignement artistique ou structures de pratiques en amateur autour d’un projet commun.&lt;br /&gt;B – &lt;strong&gt;Projet s’adressant à des publics non-engagés dans une pratique artistique :&lt;/strong&gt;&lt;br /&gt;Il s’agit des publics éloignés de l’offre culturelle, prioritairement les publics situés en zone très rurale (notamment communes en ZRR-Zone de Revitalisation Rurale- et EPCI de moins de 30 hbts/km²) et les publics cibles du Département (collégiens, personnes âgées dépendantes, mineurs et majeurs en situation de handicap, bénéficiaires du RSA, mineurs et jeunes majeurs dans le cadre de l’aide sociale à l’enfance), ainsi les publics ne fréquentant pas les établissements d’enseignement artistique.&lt;br /&gt;Le projet doit permettre de favoriser l’élargissement et la diversification des publics, ainsi que l’ancrage territorial des structures sur leur bassin de vie.&lt;br /&gt;Les projets faisant appels à des artistes professionnels (ayant une actualité de création/diffusion) seront à privilégier.&lt;br /&gt;Les partenariats développés avec des lieux culturels, compagnies artistiques mais aussi les acteurs du champ social, éducatif, socio-culturel, de la santé seront à privilégier.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Pour l’ensemble des projets, une attention particulière sera portée aux projets conçus en partenariat avec :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;les équipements culturels du Département : médiathèques départementales et bibliothèques partenaires, Musée départemental de la Résistance du Vercors, les Châteaux de la Drôme, l’Auberge des Dauphins, les archives départementales.&lt;/li&gt;
+&lt;li&gt;les structures et acteurs culturels (spectacle vivant, arts visuels, cinéma d’animation, …) soutenus par le Département dans le cadre de ses dispositifs&lt;/li&gt;
+&lt;li&gt;des Centres Médico-Sociaux (CMS), les services de protection de l’enfance, les établissements et services sociaux et médico-sociaux (Maisons d’enfant à caractère social, EHPAD …) et les établissements médico-sociaux (IME, ITEP…)&lt;/li&gt;
+&lt;li&gt;les collèges de la Drôme&lt;br /&gt;&lt;br /&gt;Par ailleurs, l’appel à projets vise à soutenir des projets de pratique artistique en amateur &lt;strong&gt;inscrits dans la durée&lt;/strong&gt;. Ils doivent être pensés dans une logique de progression et s’articuler autour de plusieurs séquences (minimum 5 jours consécutifs ou non).&lt;br /&gt;Enfin, le projet doit impérativement bénéficier d’un &lt;strong&gt;co-financement &lt;/strong&gt;et/ou d’une part de financement sur les fonds propres.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Le porteur du projet doit avoir plus de 2 ans d’existence à la date du dépôt, et son siège social doit être domicilié dans la Drôme.&lt;br /&gt;A – &lt;strong&gt;Projet s’adressant à des publics déjà engagés dans une pratique artistique&lt;/strong&gt; : les porteurs éligibles sont les établissements d’enseignement artistique, dans et hors réseau du Schéma départemental (associations, collectivités territoriales et leurs regroupements, syndicats mixtes) et les groupements de pratiquants amateurs (chorale, fanfare, troupe de théâtre amateur, etc. (association, collectivités territoriales et leurs regroupements)).&lt;br /&gt;B – &lt;strong&gt;Projet s’adressant à des publics non-engagés dans une pratique artistique &lt;/strong&gt;: les porteurs éligibles sont les établissements d’enseignement artistique, dans et hors réseau du Schéma départemental (associations, collectivités territoriales et leurs regroupements, syndicats mixtes) et les acteurs culturels (associations, collectivités territoriales, …), à l’exclusion des structures culturelles soutenues dans le cadre des Conventions Pluriannuelles d’Objectifs (CPO) ou bénéficiant d’une autre aide financière de &amp;#43; de 15 000 € émanant de la Direction Culture et Patrimoine sur l’année N.&lt;br /&gt;&lt;br /&gt;Un projet par an et par structure pourra être aidé. Pour les établissements d’enseignement artistique, il sera possible d’aider deux projets par structure et par an à condition que l’un des projets s’adresse à des publics non-inscrits au sein de la structure.&lt;/p&gt;
+&lt;h3&gt;Type d’aide&lt;/h3&gt;
+&lt;p&gt;L’appel à projet Publics et pratiques artistiques permet l’attribution d’une subvention de fonctionnement.&lt;/p&gt;
+&lt;h3&gt;Dépenses subventionnables&lt;/h3&gt;
+&lt;p&gt;Les dépenses éligibles sont les dépenses artistiques, pédagogiques, logistiques (frais de transport, restauration, hébergement), de communication, techniques.&lt;br /&gt;Sont exclues les dépenses de fonctionnement liées aux activités habituelles de la structure (notamment ateliers hebdomadaires conduits sur une année scolaire).&lt;/p&gt;
+&lt;h3&gt;Montant/taux de l’aide&lt;/h3&gt;
+&lt;p&gt;L’aide départementale est attribuée sous la forme d’une subvention qui ne peut excéder 50% du budget réalisé. Cette subvention ne peut être inférieure à 1 000 € et ne peut être supérieure à 5 000 €.&lt;/p&gt;
+&lt;h3&gt;Pièces constitutives du dossier&lt;/h3&gt;
+&lt;p&gt;&lt;strong&gt;Les éléments demandés sont notamment :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Description détaillée du projet et calendrier&lt;/li&gt;
+&lt;li&gt;Budget prévisionnel du projet&lt;/li&gt;
+&lt;li&gt;CV des artistes et professionnels impliqués&lt;/li&gt;
+&lt;li&gt;Détails des structures partenaires impliquées&lt;/li&gt;
+&lt;li&gt;Nombre et typologie des publics concernés&lt;/li&gt;
+&lt;li&gt;Préciser si le projet est gratuit pour les participants, ou indiquer les conditions tarifaires&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Instruction des dossiers_Demande dématérialisée&lt;/h3&gt;
+&lt;p&gt;&lt;strong&gt;Dépôt des dossiers : &lt;/strong&gt;&lt;br /&gt;Le dossier doit être déposé sur la plateforme dématérialisée des demandes de subvention du Département de la Drôme : &lt;strong&gt;&lt;span&gt;&lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’.&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;: Culture et Patrimoine&lt;br /&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Publics et pratiques artistiques&lt;/p&gt;
+&lt;p&gt;Le dossier réputé complet est instruit par les services de la Direction Culture &amp;amp; Patrimoine, ceux-ci peuvent solliciter un rendez-vous avec le porteur de projet.&lt;br /&gt;Les dossiers sont ensuite présentés à la commission technique départementale composée de techniciens de la Direction Culture et Patrimoine et présidée par le Vice-président du secteur. Cette commission rend un avis consultatif.&lt;br /&gt;L’avis de la commission est ensuite soumis à la délibération de la Commission permanente du Conseil départemental.&lt;br /&gt;En cas d’acceptation, une notification est alors adressée au porteur de projet.&lt;/p&gt;
+&lt;h3&gt;Versement&lt;/h3&gt;
+&lt;p&gt;Le porteur de projet devra se conformer aux obligations départementales de communication qui seront précisés dans la notification.&lt;br /&gt;En cas de réajustement substantiel du budget, le bénéficiaire doit en informer le Département. Il s’engage également à informer le Département dans les plus brefs délais si une modification importante ou une annulation du projet intervient.&lt;br /&gt;Le porteur de projet aura jusqu’au 31 décembre de l’année suivant l’année du vote pour justifier de la réalisation du projet, en fournissant un bilan budgétaire et qualitatif.&lt;br /&gt;Plusieurs indicateurs seront également demandés à cette occasion : nombre de participants, typologie des publics concernés par les projets (publics cibles du Département – collégiens, personnes âgées dépendantes, mineurs et majeurs en situation de handicap, bénéficiaires du RSA, mineurs et jeunes majeurs dans le cadre de l’aide sociale à l’enfance, publics inscrits au sein d’un établissement d’enseignement artistique ou d’un groupement d’amateurs, publics ne fréquentant pas les établissements d’enseignement artistique, publics situés en zone très rurale), partenaires impliqués dans le projet (dans et hors Drôme), durée du projet (nombre de jours), conditions tarifaires pour les&lt;br /&gt;participants, plus-value du projet pour les bénéficiaires, nombre de spectateurs sur les restitutions le cas échéant, nombre de structures impliquées dans le cas d’un projet de coopération, ouverture à de nouvelles esthétiques, etc. &lt;br /&gt;Le Département se réserve la possibilité de proratiser l’aide dans le cas où le budget réalisé présenterait un écart supérieur à -25% du budget prévisionnel.&lt;br /&gt;Le Département se réserve le droit de demander toute pièce justificative.&lt;/p&gt;
+&lt;h3&gt;Bases réglementaires&lt;/h3&gt;
+&lt;p&gt;Délibération du 25 mars 2024&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>Opérations éligibles
+&lt;p&gt;A – &lt;strong&gt;Projet s’adressant à des publics déjà engagés dans une pratique artistique :&lt;/strong&gt;&lt;br /&gt;Il s’agit d’élèves inscrits dans un établissement d’enseignement artistique ou de publics engagés dans une pratique artistique au sein d’un groupement d’amateurs (chorale, fanfare, troupe de théâtre amateur, etc.).&lt;br /&gt;Le projet doit permettre la rencontre entre amateurs et artistes professionnels (ayant une actualité de création/diffusion) par la pratique artistique.&lt;br /&gt;Les échanges interdisciplinaires et l’ouverture à de nouvelles esthétiques seront à privilégier, ainsi que la coopération de plusieurs établissements d’enseignement artistique ou structures de pratiques en amateur autour d’un projet commun.&lt;br /&gt;B – &lt;strong&gt;Projet s’adressant à des publics non-engagés dans une pratique artistique :&lt;/strong&gt;&lt;br /&gt;Il s’agit des publics éloignés de l’offre culturelle, prioritairement les publics situés en zone très rurale (notamment communes en ZRR-Zone de Revitalisation Rurale- et EPCI de moins de 30 hbts/km²) et les publics cibles du Département (collégiens, personnes âgées dépendantes, mineurs et majeurs en situation de handicap, bénéficiaires du RSA, mineurs et jeunes majeurs dans le cadre de l’aide sociale à l’enfance), ainsi les publics ne fréquentant pas les établissements d’enseignement artistique.&lt;br /&gt;Le projet doit permettre de favoriser l’élargissement et la diversification des publics, ainsi que l’ancrage territorial des structures sur leur bassin de vie.&lt;br /&gt;Les projets faisant appels à des artistes professionnels (ayant une actualité de création/diffusion) seront à privilégier.&lt;br /&gt;Les partenariats développés avec des lieux culturels, compagnies artistiques mais aussi les acteurs du champ social, éducatif, socio-culturel, de la santé seront à privilégier.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Pour l’ensemble des projets, une attention particulière sera portée aux projets conçus en partenariat avec :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;les équipements culturels du Département : médiathèques départementales et bibliothèques partenaires, Musée départemental de la Résistance du Vercors, les Châteaux de la Drôme, l’Auberge des Dauphins, les archives départementales.&lt;/li&gt;
+&lt;li&gt;les structures et acteurs culturels (spectacle vivant, arts visuels, cinéma d’animation, …) soutenus par le Département dans le cadre de ses dispositifs&lt;/li&gt;
+&lt;li&gt;des Centres Médico-Sociaux (CMS), les services de protection de l’enfance, les établissements et services sociaux et médico-sociaux (Maisons d’enfant à caractère social, EHPAD …) et les établissements médico-sociaux (IME, ITEP…)&lt;/li&gt;
+&lt;li&gt;les collèges de la Drôme&lt;br /&gt;&lt;br /&gt;Par ailleurs, l’appel à projets vise à soutenir des projets de pratique artistique en amateur &lt;strong&gt;inscrits dans la durée&lt;/strong&gt;. Ils doivent être pensés dans une logique de progression et s’articuler autour de plusieurs séquences (minimum 5 jours consécutifs ou non).&lt;br /&gt;Enfin, le projet doit impérativement bénéficier d’un &lt;strong&gt;co-financement &lt;/strong&gt;et/ou d’une part de financement sur les fonds propres.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;Bénéficiaires&lt;/h3&gt;
+&lt;p&gt;Le porteur du projet doit avoir plus de 2 ans d’existence à la date du dépôt, et son siège social doit être domicilié dans la Drôme.&lt;br /&gt;A – &lt;strong&gt;Projet s’adressant à des publics déjà engagés dans une pratique artistique&lt;/strong&gt; : les porteurs éligibles sont les établissements d’enseignement artistique, dans et hors réseau du Schéma départemental (associations, collectivités territoriales et leurs regroupements, syndicats mixtes) et les groupements de pratiquants amateurs (chorale, fanfare, troupe de théâtre amateur, etc. (association, collectivités territoriales et leurs regroupements)).&lt;br /&gt;B – &lt;strong&gt;Projet s’adressant à des publics non-engagés dans une pratique artistique &lt;/strong&gt;: les porteurs éligibles sont les établissements d’enseignement artistique, dans et hors réseau du Schéma départemental (associations, collectivités territoriales et leurs regroupements, syndicats mixtes) et les acteurs culturels (associations, collectivités territoriales, …), à l’exclusion des structures culturelles soutenues dans le cadre des Conventions Pluriannuelles d’Objectifs (CPO) ou bénéficiant d’une autre aide financière de &amp;#43; de 15 000 € émanant de la Direction Culture et Patrimoine sur l’année N.&lt;br /&gt;&lt;br /&gt;Un projet par an et par structure pourra être aidé. Pour les établissements d’enseignement artistique, il sera possible d’aider deux projets par structure et par an à condition que l’un des projets s’adresse à des publics non-inscrits au sein de la structure.&lt;/p&gt;
+&lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://guide-aides.ladrome.fr/aidefinanciere/appel-a-projet-publics-et-pratiques-artistiques-financer-mon-projet-de-pratique-artistique/</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>Si vous avez des questions après consultation du descriptif complet de l&amp;#039;aide, n&amp;#039;hésitez pas à envoyer un message à dematic&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projet-publics-et-pratiques-artistiques-financer-mon-projet-de-pratique-artistique-1/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>103569</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Faire émerger des projets économiques au sein de sites patrimoniaux - Réinventer le Patrimoine</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Ministère de la Culture
+Atout France
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="F130" s="1" t="inlineStr">
+        <is>
+          <t>Atout France</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Le programme « Réinventer le
+patrimoine » a pour ambition d’accompagner le développement d’activités
+économiques, touristiques et culturelles, au sein de bâtis remarquables, dans
+des perspectives de sauvegarde du patrimoine, d’attractivité et d’animation des
+territoires. &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Lancé en 2020, Réinventer le patrimoine est un
+dispositif d&amp;#039;ingénierie piloté par la Banque des territoires, l’Agence
+nationale de la cohésion des territoires et Atout France avec le ministère de
+la Culture, pour faciliter l’émergence de projets économiques au sein de sites
+patrimoniaux, autour d&amp;#039;usages variés. &lt;/span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les objectifs du programme sont de
+quatre ordres : &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;&lt;span&gt;Rénover
+     les sites patrimoniaux avec l’ambition de créer des lieux innovants de vie
+     et d’animation des territoires, en développant de nouveaux usages à
+     destination des populations locales et des touristes (culturel,
+     évènementiel, hébergement, …) ;  &lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;Accompagner
+     les propriétaires publics et privés dans la définition de leur projet de
+     valorisation, et définir les conditions de leur faisabilité, avec gestion
+     tout ou partie confiée à des exploitants privés ;  &lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;Favoriser
+     la rencontre entre propriétaires publics et opérateurs privés,
+     investisseurs et exploitants ;&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;Proposer
+     des modèles économiques adaptés aux spécificités des bâtiments
+     patrimoniaux, innovants, équilibrés et pérennes, associant public et
+     privé, dans une perspective de minimisation des dépenses publiques : la
+     mise en tourisme des sites a pour but de créer de la valeur économique et
+     de la valeur d’usage participants à la sauvegarde de ces bâtis
+     remarquables.&lt;/span&gt;&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Parallèlement au fonds d&amp;#039;ingénierie, Réinventer le
+patrimoine partage sur l&amp;#039;&lt;a href="https://www.reinventer-le-patrimoine.fr/ressources" target="_self"&gt;&lt;span&gt;espace Ressources de son site internet&lt;/span&gt;&lt;/a&gt; un
+riche éventail d&amp;#039;&lt;strong&gt;outils et documents&lt;/strong&gt; produits dans le cadre de ses
+différentes expérimentations auprès des projets, pour professionnaliser la
+filière et favoriser la réalisation de projets de reconversion patrimoniale
+partout en France. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Arial, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Deux des nombreuses ressources mises à disposition par le programme :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;L&amp;#039;outil de pré-diagnostic pour comparer les performances économiques d&amp;#039;un site patrimonial avec les moyennes observées de sites aux profils similaires partout en France : &lt;a href="https://www.reinventer-le-patrimoine.fr/ressources?cat%C3%A9gorie&amp;#61;Faire&amp;#43;son&amp;#43;pr%C3%A9-diagnostic" target="_self"&gt;Outils et leur mode d&amp;#039;emploi&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Une guide des 10 grandes étapes à suivre pour faciliter la mise en œuvre d&amp;#039;un projet durable et économiquement viable au sein de bâtiments patrimoniaux : &lt;a href="https://assets-global.website-files.com/62441f8b7a122a0d5064ce0b/657189adff5aa3c3c0bd28e2_Guide%20m%C3%A9thodologique%20pour%20les%20projets%20de%20reconversion%20patrimoniale.pdf" target="_self"&gt;Lien vers le Guide pour les projets de reconversion patrimoniale&lt;/a&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;phase 1&lt;/strong&gt; du programme, a permis le lancement d’un appel à projets national auprès des collectivités locales pour accompagner 12 projets sélectionnés à travers notamment la prise en charge de plusieurs études stratégiques. L’accompagnement de ces premiers lauréats a mis l’accent sur l’importance d’une gouvernance solide, d’une gestion de projet professionnelle dédiée, et de la nécessité de mener certaines études préalables à la bonne détermination du projet. &lt;br /&gt;&lt;br /&gt;Capitalisant sur l’expérience acquise durant la phase 1, le comité de pilotage a validé le déploiement d’une &lt;strong&gt;2e promotion&lt;/strong&gt; en l’orientant vers des projets économiques matures et en ouvrant le programme aux porteurs de projets privés. En 2022 et 2023, 10 nouveaux projets ont été progressivement intégrés.  &lt;/p&gt;&lt;p&gt;L’année 2024 marque le lancement de la &lt;strong&gt;3e promotion&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Plus d&amp;#039;informations sur les actualités du dispositif sur la &lt;a href="https://www.linkedin.com/company/77065434/admin/feed/posts/" target="_self"&gt;page LinkedIn&lt;/a&gt; du programme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les projets lauréats doivent répondre à plusieurs prérequis :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Viser un modèle économique équilibré et pérenne, avec gestion confiée tout ou partie à un exploitant privé ;&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une ambition régionale voire nationale et de la taille critique permettant l’accueil des usages souhaités ;&lt;/li&gt;&lt;li&gt;S&amp;#039;appuyer sur un soutien politique fort, un(e) chef(fe) de projet et des moyens financiers mobilisés pour piloter la réflexion ;&lt;/li&gt;&lt;li&gt;Avoir des premiers éléments de connaissance du bâti : diagnostic patrimonial / technique réalisé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères optionnels :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser l&amp;#039;entrée en vivier : le porteur a déjà initié des études quant à l&amp;#039;opportunité du projet et à son modèle économique (diagnostic de territoire, étude du marché, démarche de concertation, business plan, etc.)&lt;/li&gt;&lt;li&gt;Avoir un projet engagé dans une démarche RSE de développement durable et d&amp;#039;évaluation (performance énergétique, réemplois, labellisation, création d&amp;#039;emplois, accessibilité, etc...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un comité de pilotage sélectionne les projets susceptibles de bénéficier d&amp;#039;un accompagnement en ingénierie, à des moments clés de leur cycle de vie, afin de soutenir leur concrétisation.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reinventer-le-patrimoine.fr/le-programme</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;blockquote&gt;Valère ROUSSEAU - Département ingénierie, développement et prospective&lt;/blockquote&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="mailto:valere.rousseau&amp;#64;atout-france.fr" title="Envoyer un email vers valere.rousseau&amp;#64;atout-france.fr"&gt;&lt;span&gt;&lt;/span&gt;valere.rousseau&amp;#64;atout-france.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>valere.rousseau@atout-france.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce0d-reinventer-le-patrimoine-mise-a-disposition-d/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Atout France</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2021</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>166079</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir la culture et les savoir-faire alpins</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Promotion de la culture et des savoir-faire alpins</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La cohésion du massif des Alpes repose sur la reconstruction d’une culture commune alpine s’appuyant sur les patrimoines culturels typiques à l’arc alpin et dans sa capacité à tisser des liens afin de permettre aux territoires de préserver leurs savoir-faire spécifiques.&lt;br /&gt; &lt;br /&gt; Ce dispositif a pour objectifs :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le maintien et le développement d’une culture alpine vivante, avec des actions de sauvegarde et de valorisation des patrimoines culturels typiques à l’arc alpin (immatériels et matériels) qui visent à la fois l’histoire locale, les savoir-faire locaux et les patrimoines bâtis associés, qui fondent l’identité des territoires.&lt;/li&gt; 	&lt;li&gt;La promotion de la culture alpine en direction des populations locales, notamment les jeunes, et touristiques.&lt;/li&gt; 	&lt;li&gt;De traiter la culture sous un angle thématique ou de filière, de façon transversale en relation avec les domaines d’intervention de la CIMA (agriculture, bois, eau, risques…)&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;Groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions portant la restauration des patrimoines vernaculaires en lien avec les savoir-faire alpins et dans une démarche de mise en tourisme au sein des stratégies espaces valléens ;&lt;/li&gt; 	&lt;li&gt;Projets de développement et maintien des savoir-faire en matière d’artisanat local (promotion, formation, transmission, école des savoir-faire…) &lt;/li&gt; 	&lt;li&gt;Actions visant la mise en tourisme (itinérance / découverte) de savoir-faire, traditions, de coutumes montagnardes, d’art, de chemins de mémoire &lt;/li&gt; 	&lt;li&gt;Démarches de sensibilisation auprès des populations locales (jeunes, scolaires) et touristiques ; projets de découverte des métiers artisanaux (conception) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur des évènements/ festivals de portée régionale, interrégionale voire nationale ;&lt;/li&gt; 	&lt;li&gt;Création d’ateliers partagés (mise en commun de matériel de transformation) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur la signalétique et les supports de communication dématérialisés ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Evènements/ festivals de portée locale.&lt;/li&gt; 	&lt;li&gt;Toutes les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens ».&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères de priorisation&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets de coopération inter-espace valléens et tous autres projets conduits à l’échelle interrégionale sont vivement encouragés. Ils devront être validés par les instances dédiées.&lt;/li&gt; 	&lt;li&gt;Les actions ayant un caractère d’exemplarité, transposable, duplicable seront recherchées.&lt;/li&gt; 	&lt;li&gt;Les projets ayant un impact local favorisant la dimension économique de la culture montagnarde.&lt;/li&gt; 	&lt;li&gt;Une priorité sera accordée aux projets favorisant la découverte des savoir-faire par des publics jeunes et des populations à revenu modeste.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères d’éco conditionnalité&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarche d’écolabels environnement pour la garantie d’un tourisme durable (charte européenne du tourisme durable …).&lt;/li&gt; 	&lt;li&gt;Intérêt du projet en termes de valorisation et de transfert vers d’autres territoires alpins ou de massifs.&lt;/li&gt; 	&lt;li&gt;Recours à des matériaux certifiés ou labélisés sur le plan environnemental (lieux de production, conditions de fabrication, de transport, de durabilité, impact environnemental).&lt;/li&gt; 	&lt;li&gt;Utilisation ou mobilisation de ressources en matériaux et compétences locales ou du massif visant à limiter les transports et développer les circuits courts.&lt;/li&gt; 	&lt;li&gt;Accroissement de la part de réunions de travail organisées en visioconférence pour la conception et la mise en oeuvre, afin de limiter les déplacements induits.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions portant la restauration des patrimoines vernaculaires en lien avec les savoir-faire alpins et dans une démarche de mise en tourisme au sein des stratégies espaces valléens ;&lt;/li&gt; 	&lt;li&gt;Projets de développement et maintien des savoir-faire en matière d’artisanat local (promotion, formation, transmission, école des savoir-faire…) &lt;/li&gt; 	&lt;li&gt;Actions visant la mise en tourisme (itinérance / découverte) de savoir-faire, traditions, de coutumes montagnardes, d’art, de chemins de mémoire &lt;/li&gt; 	&lt;li&gt;Démarches de sensibilisation auprès des populations locales (jeunes, scolaires) et touristiques ; projets de découverte des métiers artisanaux (conception) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur des évènements/ festivals de portée régionale, interrégionale voire nationale ;&lt;/li&gt; 	&lt;li&gt;Création d’ateliers partagés (mise en commun de matériel de transformation) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur la signalétique et les supports de communication dématérialisés ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Evènements/ festivals de portée locale.&lt;/li&gt; 	&lt;li&gt;Toutes les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens ».&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères de priorisation&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets de coopération inter-espace valléens et tous autres projets conduits à l’échelle interrégionale sont vivement encouragés. Ils devront être validés par les instances dédiées.&lt;/li&gt; 	&lt;li&gt;Les actions ayant un caractère d’exemplarité, transposable, duplicable seront recherchées.&lt;/li&gt; 	&lt;li&gt;Les projets ayant un impact local favorisant la dimension économique de la culture montagnarde.&lt;/li&gt; 	&lt;li&gt;Une priorité sera accordée aux projets favorisant la découverte des savoir-faire par des publics jeunes et des populations à revenu modeste.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères d’éco conditionnalité&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarche d’écolabels environnement pour la garantie d’un tourisme durable (charte européenne du tourisme durable …).&lt;/li&gt; 	&lt;li&gt;Intérêt du projet en termes de valorisation et de transfert vers d’autres territoires alpins ou de massifs.&lt;/li&gt; 	&lt;li&gt;Recours à des matériaux certifiés ou labélisés sur le plan environnemental (lieux de production, conditions de fabrication, de transport, de durabilité, impact environnemental).&lt;/li&gt; 	&lt;li&gt;Utilisation ou mobilisation de ressources en matériaux et compétences locales ou du massif visant à limiter les transports et développer les circuits courts.&lt;/li&gt; 	&lt;li&gt;Accroissement de la part de réunions de travail organisées en visioconférence pour la conception et la mise en oeuvre, afin de limiter les déplacements induits.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/promotion-de-la-culture-et-des-savoir-faire-alpins</t>
+        </is>
+      </c>
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/dashboard/accueil</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Montagne et Massif Alpin&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promotion-de-la-culture-et-des-savoir-faire-alpins-1/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>142695</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les sédiments de dragage fluviaux et marins</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un port maritime ou de cours d&amp;#039;eau naturels ou artificiels et vous souhaitez définir une stratégie de dragage et promouvoir les filières de valorisation des sédiments.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confronté à la nécessité de draguer les fonds pour garantir les conditions de navigabilité ou prévenir les inondations, vous souhaitez faire les meilleurs choix en matière de technique de dragage et de gestion des sédiments, à terre, en mer ou en rivière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conscient de la rareté des ressources naturelles et des coûts des filières d&amp;#039;élimination en stockage des sédiments, vous souhaitez développer les filières de valorisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne aux différentes étapes de votre démarche en vous fournissant une expertise, adaptée à vos besoins en intervenant notamment pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La stratégie de dragage :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prélever et caractériser chimiquement et mécaniquement les sédiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller dans le choix de la technique et de la période de dragage conformément à la réglementation et selon les conditions du milieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller dans les techniques de suivi de leurs impacts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Eclairer sur les dispositifs techniques et réglementaires actuels, de l&amp;#039;opération de dragage à la gestion des sédiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la concertation liée aux lieux de dragage et à leur évacuation et/ou valorisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - La valorisation à terre des sédiments :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les filières de valorisation à terre des sédiments les plus adaptées à votre projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la conception et la mise en œuvre de filières innovantes des phases expérimentales de laboratoire et de terrain à la réalisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir et développer les filières de valorisation à terre (par exemple en technique routière, travaux maritimes, ballastières, aménagement et construction, agricoles).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gerer-sediments-dragage-fluviaux-marins</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/320c-gerer-les-sediments-de-dragage-fluviaux-et-ma/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>143305</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Effectuer les choix stratégiques adaptés à la mise en œuvre de la Gemapi</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois le diagnostic territorial établi, vous devez formaliser votre stratégie et le programme d&amp;#039;actions pluriannuel à partir desquels la Gemapi sera mise en oeuvre.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour éclairer et justifier la prise de décisions stratégiques et financières.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez analyser et traduire les enjeux liés à la Gemapi sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes prêts à bâtir une stratégie ou un programme d&amp;#039;actions pluriannuel pour déployer la Gemapi ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez sécuriser le choix du scénario de mise en oeuvre (pertinence, faisabilité) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur la méthodologie de phasage des actions ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise nationale reconnue dans la co-construction de plans d&amp;#039;actions Gemapi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un maillage territorial favorisant la capitalisation de solutions locales dans la résolution de problématiques globales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche pluridisciplinaire et intégrée de la Gemapi, sur ses deux volets et à leur interface
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité à faire le lien entre Gemapi et petit cycle de l&amp;#039;eau ou risques naturels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   &amp;gt; Exploiter les résultats de votre diagnostic territorial
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;analyse des enjeux clés de votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de scénarios de gouvernance en réponse aux enjeux de la Gemapi ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de modalités de concertation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Formaliser des scénarios de mise en oeuvre efficace et économe de la Gemapi
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Partage et utilisation de retours d&amp;#039;expérience ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-construction d&amp;#039;une stratégie adaptée à votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support au phasage des actions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à la rédaction de votre cahiers des charges.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer les scénarios proposés sur le plan socio-économique et environnemental
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outils d&amp;#039;aide à la décision.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Agglo Le Puy en Velay
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un diagnostic territorial. Elaboration d&amp;#039;un plan d&amp;#039;actions permettant une prise de compétence Gemapi réussie.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CO.BA.H.M.A. – EPTB Mauldre
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Prise en compte des zones humides dans la gestion intégrée du bassin versant (rôles, fonctions hydrauliques), des coûts de gestion et de restauration.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/effectuer-choix-strategiques-adaptes-mise-oeuvre-gemapi</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b75c-effectuer-les-choix-strategiques-adaptes-a-la/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>164228</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche Action 4 : Devenir un territoire exemplaire qui consomme moins et mieux</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>GAL SUD 77 / LEADER  2023-2027</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Seine-et-Marne Attractivité</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J134" s="1" t="inlineStr">
+        <is>
+          <t>Taux de subvention variable en fonction du projet</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LEADER (Liaison Entre Actions de Développement de l’Economie
+Rurale)&lt;/strong&gt; est un programme Européen qui s’inscrit dans le second pilier de la
+Politique Agricole Commune / Fonds FEADER.&lt;/p&gt;&lt;p&gt;Son objectif est de &lt;strong&gt;soutenir le développement de projets en
+milieu rural qui dynamisent le territoire&lt;/strong&gt;. Les territoires éligibles au
+programme LEADER sont appelés GAL (Groupe d’Action Locale). Seine-et-Marne
+Attractivité anime et gère le programme LEADER du GAL SUD 77. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le GAL est l’interlocuteur de proximité des porteurs de
+projets &lt;/strong&gt;: il assure l’accompagnement technique et administratif de leur
+dossier. C’est une instance de concertation qui rassemble des acteurs publics
+et privés représentatifs du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les critères d’attribution de l’aide du
+programme LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’inscrire dans l’une des fiches-actions du
+programme LEADER.&lt;/p&gt;&lt;p&gt;L’attribution d’une aide LEADER est soumise à l’obtention
+d’un co-financement public (Etat, Région, commune …) : 20% minimum du montant
+éligible. Un projet peut être subventionné dans la limite du taux d’aide
+publique défini pour l’opération. Les frais et les travaux ne doivent pas être
+engagés avant que l’autorité de gestion (Région IDF) délivre un accusé de
+réception de dossier complet.&lt;/p&gt;&lt;p&gt;Les projets susceptibles d’être financés par d’autres
+dispositifs du FEADER en Île-de-France ne pourront pas l’être par le LEADER
+(cela concerne majoritairement les projets agricoles).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les différentes étapes qui suivent le dépôt
+d’un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;ol start="5" type="1"&gt;
+ &lt;li&gt;Le dossier passe devant
+     deux comités pour être voté en opportunité&lt;/li&gt;
+ &lt;li&gt;Le dossier est ensuite
+     déposé sur le site « Mes démarches » de la Région IDF pour instruction&lt;/li&gt;
+ &lt;li&gt;Une fois le dossier
+     validé par la Région, il repasse en comité pour programmation&lt;/li&gt;
+ &lt;li&gt;Une demande de paiement
+     est déposée&lt;/li&gt;&lt;li&gt;Le versement est ensuite
+     effectué&lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P134" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="Q134" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Dépenses directes de personnel ;&lt;/li&gt;&lt;li&gt;Frais de déplacement, de restauration, d&amp;#039;hébergements ; &lt;/li&gt;&lt;li&gt;Etudes ; &lt;/li&gt;&lt;li&gt;Investissements matériels et immatériels ; &lt;/li&gt;&lt;li&gt;Prestation de service.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles tous types d&amp;#039;actions confondus : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Etablissements publics dont les chambres consulaires et établissements de coopération, administratifs, industriels et commercial d&amp;#039;enseignement de santé ;&lt;/li&gt;&lt;li&gt;Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte) ;&lt;/li&gt;&lt;li&gt;PME / TPE au sens communautaire, dont les entreprises individuelles ; &lt;/li&gt;&lt;li&gt;Propriétaires de forêt et leurs groupements ;&lt;/li&gt;&lt;li&gt;Agriculteurs actifs dont les regroupements agricoles ;&lt;/li&gt;&lt;li&gt;Groupement d&amp;#039;intérêt économique ; &lt;/li&gt;&lt;li&gt;Associations, leurs groupements et leurs fédérations ; &lt;/li&gt;&lt;li&gt;Fondations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Exemples de projets réalisables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Réduire les consommations d&amp;#039;énergie et mobiliser les basses technologies et les mobilités alternatives : &lt;/strong&gt;travaux d&amp;#039;amélioration énergétique bâtiments avec des matériaux biosourcés, développement de la trame noire en ville et à la campagne… &lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Intensifier la production d&amp;#039;énergie locale : &lt;/strong&gt;développement du chauffage collectif bois et solaire, actions d&amp;#039;expérimentations et aux productions d&amp;#039;énergies renouvelables…&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Mettre en place des principes de l&amp;#039;économie circulaire et former les acteurs du territoire :&lt;/strong&gt; mise en place de circuits de récupération d&amp;#039;eau de pluie et de réutilisation à usage domestique et industriel, développement des emballages vertueux...&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://invest.seineetmarnevivreengrand.fr/financement-leader/gal-sud-77/</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lucie HUGUET &lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:albane.morel&amp;#64;safer-idf.com" rel="noopener" target="_blank"&gt;
+  lucie.huguet&amp;#64;attractivite77.fr  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Animatrice LEADER Sud 77
+&lt;/p&gt;
+&lt;p&gt;
+ 06 31 51 23 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>lucie.huguet@attractivite77.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/federer-des-acteurs-et-des-projets-pour-une-valorisation-raisonnee-de-la-ressource-foret-leader-fiche-action-3/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne Attractivité</t>
+        </is>
+      </c>
+      <c r="AD134" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2025</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>144495</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réalisation d'équipements sportifs à l'usage prioritaire des collèges</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I135" s="1" t="inlineStr">
+        <is>
+          <t> Max : 36</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil départemental souhaite poursuivre sa politique de réalisation
+ concertée avec les communes afin d&amp;#039;optimiser ses moyens et ceux des 
+collectivités partenaires et déployer une offre d&amp;#039;équipements sportifs 
+adaptée aux besoins des collèges et des territoires.
+Ce dispositif a pour objet d&amp;#039;aider à la création et rénovation par les 
+communes d&amp;#039;équipements adaptés aux besoins spécifiques des collèges.&lt;/p&gt;
+            &lt;p&gt;Le taux d&amp;#039;aide maximal est de 36 % par dérogation à la partie I du règlement unique.&lt;/p&gt;
+&lt;p&gt;Les taux et plafonds précités sont des « maximum », leur 
+détermination pour chaque projet éligible étant fonction des crédits 
+disponibles et de l&amp;#039;instruction du dossier de demande.&lt;/p&gt;
+&lt;p&gt;Le plancher de dépenses éligibles est fixé à 10 000 € HT, par dérogation à la partie I du règlement intérieur.&lt;/p&gt;
+&lt;p&gt;Le plafond de dépenses éligibles est fixé à 1 000 000 € sauf dans les cas suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;le plafond de dépense subventionnable est porté à 2 000 000 € HT
+ en cas de création ou restructuration / réhabilitation d&amp;#039;un équipement 
+couvert de type gymnase, à savoir un équipement répondant aux critères 
+suivants, qui sont cumulatifs :&lt;/li&gt;&lt;li&gt;un équipement hors d&amp;#039;air, hors d&amp;#039;eau et chauffé ;&lt;/li&gt;&lt;li&gt;un équipement polyvalent permettant l&amp;#039;exercice de plusieurs groupes d&amp;#039;activités physiques et sportives ;&lt;/li&gt;&lt;li&gt;un équipement permettant l&amp;#039;accueil simultané d&amp;#039;au minimum 2 unités de travail.&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;dans le cas d&amp;#039;un projet global intégrant plusieurs équipements 
+sportifs distincts, et dont les dépenses éligibles au titre du règlement
+ seraient supérieures à 3 M€ HT, l&amp;#039;Assemblée départementale pourra 
+décider un traitement distinct de chacun des équipements.&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d’opérations de projets éligibles :
+Une aide départementale en capital peut être accordée, au travers des 
+projets d’investissement d’intérêt départemental, à une commune ou une 
+structure intercommunale qui réalise un équipement sportif en vue d’une 
+utilisation prioritaire et gratuite par un collège dans le cadre de 
+l’Enseignement de l’éducation physique et sportif et de l’UNSS.
+Priorité est donnée aux projets mouvés par les éléments ci-après, 
+critères analysés dans le cadre de l’instruction de la demande d’aide :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;la création d’un collège ;&lt;/li&gt;&lt;li&gt;la mise en sécurité ;&lt;/li&gt;&lt;li&gt;l’amélioration des conditions d’enseignement en rapport avec les programmes d’EPS.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Pour être subvennables, les travaux doivent être réalisés sur un 
+équipement localisé à proximité du collège afin que le trajet nécessaire
+ à son utilisation laisse un temps de travail suffisant aux élèves et 
+professeurs.&lt;/p&gt;
+&lt;p&gt;Les annexes de l’équipement devront comporter :
+− un vestiaire femmes avec douches et sanitaires ;
+− un vestiaire hommes avec douches et sanitaires ;
+− un local de rangement exclusivement réservé au matériel du collège.&lt;/p&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d’investissements d’intérêt départemental.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet :
+Pour les équipements couverts :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux de construction, de grosses réparations (travaux au 
+ciel, au couvert, mise aux normes, réfection des sols) et d’aménagement 
+d’équipements couverts ;&lt;/li&gt;&lt;li&gt;les installations annexes d’équipements
+ de plein air (bâtons abritant : vestiaires, douches, sanitaires et 
+local de rangement du matériel du collège) ;&lt;/li&gt;&lt;li&gt;les équipements 
+sportifs, immobilisation par désignation et indispensables à la 
+désignation du bâton, lors d’une construction ou une réhabilitation 
+lourde (ex : panneaux de basket fixés au mur, but de hand fixé au sol, 
+poteaux de volley ou badminton fixables au sol).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Pour les équipements et installations sportives de plein air :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d’aménagement et de réalisation des équipements et installations sportives de plein air.&lt;/li&gt;&lt;li&gt;les équipements sportifs liés à une immobilisation et indispensables à son fonctionnement (ex : cage de foot).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Sont exclus :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les dépenses de mobiliers ou de matériels (y compris sportif)&lt;/li&gt;&lt;li&gt;les besoins d’équipement pour la pratique de la nation (appel à projet spécifique)&lt;/li&gt;&lt;li&gt;les honoraires de maîtrise d’œuvre et autres frais d’études ne participent pas au calcul du montant de la dépense subvennable.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Au regard de l&amp;#039;état constaté des équipements sportifs et de leur 
+utilisation par le(s) collège(s) situé(s) à proximité, l&amp;#039;instruction des
+ dossiers, permettant d&amp;#039;établir leur éventuelle éligibilité au 
+dispositif d&amp;#039;aides, ainsi que les taux et plafonds qui seront appliqués,
+ dans la limite des maximum indiqués, s&amp;#039;effectuera notamment à partir 
+des critères suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;distance entre le collège et l&amp;#039;équipement ;&lt;/li&gt;&lt;li&gt;caractéristiques
+ techniques adaptées aux programmes pédagogiques, aux conditions 
+d&amp;#039;enseignement et aux besoins du (ou des) collège(s) ;&lt;/li&gt;&lt;li&gt;amélioration des conditions d&amp;#039;enseignement ;&lt;/li&gt;&lt;li&gt;groupes d&amp;#039;activités et activités permis par l&amp;#039;équipement ;&lt;/li&gt;&lt;li&gt;planning
+ prévisionnel d&amp;#039;utilisation de l&amp;#039;équipement, précisant les « temps 
+d&amp;#039;occupation » (jours, horaires…) qui seraient alloués au titre de la 
+mise à disposition prioritaire.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Cette aide n&amp;#039;est pas cumulable avec celle accordée au titre du règlement du Fonds d&amp;#039;Equipement des Communes (FEC).&lt;/p&gt;
+&lt;p&gt;Avant examen en séance pour attribution, les dossiers seront étudiés 
+par la Commission « Equipements sportifs des collèges », émanation du 
+Comité consultatif Education.&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-realisation-dequipements-sportifs-lusage-prioritaire-des-colleges</t>
+        </is>
+      </c>
+      <c r="W135" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/84e7-aider-a-la-realisation-dequipements-sportifs-/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>142829</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Organiser les mobilités en territoires peu denses</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous devez connaître plus finement la mobilité sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez anticiper les évolutions des mobilités ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez élaborer une stratégie de mobilité et identifier les solutions les plus pertinentes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires et expertes (ingénieurs, techniciens, architectes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises et compétences au plus près de vos besoins, grâce à un réseau territorialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des compétences multiples pour vos mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs dizaines d&amp;#039;années d&amp;#039;expérience au service des services publics de l&amp;#039;État et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des participations actives à l&amp;#039;édition de normes et règlement, aux côtés des pouvoirs publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Éclairer la décision
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic : collecte et analyse des données de mobilité/méthodologie adaptée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage : assistance pour la conduite de projet et aide à la mise en place de partenariats locaux à travers la concertation et la coconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prospective : mobilisation d&amp;#039;outils techniques pour prévoir et quantifier les besoins de mobilité à venir
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Mettre en œuvre vos projets et services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Stratégie : accompagnement dans toutes les phases d&amp;#039;élaboration de votre stratégie pour définir objectifs et priorités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions : appui à la définition des services de mobilité en adéquation avec vos enjeux et à partir de retours d&amp;#039;expériences locales (covoiturage, autopartage, transport à la demande, vélo...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Parc naturel régional des Volcans d&amp;#039;Auvergne
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ TEAMM Volcans, co-construction de solutions de mobilité avec le Parc naturel régional (PNR) des Volcans d&amp;#039;Auvergne pour les trajets domicile-travail des habitants d&amp;#039;une trentaine de collectivités du parc.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ardèche, le département
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude sur les besoins de mobilité du territoire de l&amp;#039;Ardèche
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Gaillac Graulhet Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui à l&amp;#039;élaboration du plan de mobilité rurale de Gaillac Graulhet Agglomération
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Kintoa Mugi
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aide à la définition d&amp;#039;une solution de mobilité pour la Vallée des Aldudes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Cohésion sociale et inclusion
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/organiser-mobilites-territoires-peu-denses</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01ae-organiser-les-mobilites-en-territoires-peu-de/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>98868</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer des acteurs et des projets pour une valorisation raisonnée de la ressource forêt</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEUR DE PROJETS / GAL SUD 77 - Programmation 2023-2027</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne Attractivité</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J137" s="1" t="inlineStr">
+        <is>
+          <t>Taux de subvention variable en fonction du projet</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LEADER (Liaison Entre Actions de Développement de l’Economie
+Rurale)&lt;/strong&gt; est un programme Européen qui s’inscrit dans le second pilier de la
+Politique Agricole Commune / Fonds FEADER.&lt;/p&gt;&lt;p&gt;Son objectif est de &lt;strong&gt;soutenir le développement de projets en
+milieu rural qui dynamisent le territoire&lt;/strong&gt;. Les territoires éligibles au
+programme LEADER sont appelés GAL (Groupe d’Action Locale). Seine-et-Marne
+Attractivité anime et gère le programme LEADER du GAL SUD 77. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le GAL est l’interlocuteur de proximité des porteurs de
+projets &lt;/strong&gt;: il assure l’accompagnement technique et administratif de leur
+dossier. C’est une instance de concertation qui rassemble des acteurs publics
+et privés représentatifs du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les critères d’attribution de l’aide du
+programme LEADER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’inscrire dans l’une des fiches-actions du
+programme LEADER.&lt;/p&gt;&lt;p&gt;L’attribution d’une aide LEADER est soumise à l’obtention
+d’un co-financement public (Etat, Région, commune …) : 20% minimum du montant
+éligible. Un projet peut être subventionné dans la limite du taux d’aide
+publique défini pour l’opération. Les frais et les travaux ne doivent pas être
+engagés avant que l’autorité de gestion (Région IDF) délivre un accusé de
+réception de dossier complet.&lt;/p&gt;&lt;p&gt;Les projets susceptibles d’être financés par d’autres
+dispositifs du FEADER en Île-de-France ne pourront pas l’être par le LEADER
+(cela concerne majoritairement les projets agricoles).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les différentes étapes qui suivent le dépôt
+d’un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;ol start="5" type="1"&gt;
+ &lt;li&gt;Le dossier passe devant
+     deux comités pour être voté en opportunité&lt;/li&gt;
+ &lt;li&gt;Le dossier est ensuite
+     déposé sur le site « Mes démarches » de la Région IDF pour instruction&lt;/li&gt;
+ &lt;li&gt;Une fois le dossier
+     validé par la Région, il repasse en comité pour programmation&lt;/li&gt;
+ &lt;li&gt;Une demande de paiement
+     est déposée&lt;/li&gt;&lt;li&gt;Le versement est ensuite
+     effectué&lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q137" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Dépenses directes de personnel ;&lt;/li&gt;&lt;li&gt;Frais de déplacement, de restauration, d&amp;#039;hébergements ; &lt;/li&gt;&lt;li&gt;Etudes ; &lt;/li&gt;&lt;li&gt;Investissements matériels et immatériels ; &lt;/li&gt;&lt;li&gt;Prestation de service.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires éligibles tous types d&amp;#039;actions confondus : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Etablissements publics dont les chambres consulaires et établissements de coopération, administratifs, industriels et commercial d&amp;#039;enseignement de santé ;&lt;/li&gt;&lt;li&gt;Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte) ;&lt;/li&gt;&lt;li&gt;PME / TPE au sens communautaire, dont les entreprises individuelles ; &lt;/li&gt;&lt;li&gt;Propriétaires de forêt et leurs groupements ;&lt;/li&gt;&lt;li&gt;Agriculteurs actifs dont les regroupements agricoles ;&lt;/li&gt;&lt;li&gt;Groupement d&amp;#039;intérêt économique ; &lt;/li&gt;&lt;li&gt;Associations, leurs groupements et leurs fédérations ; &lt;/li&gt;&lt;li&gt;Fondations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Exemples de projets réalisables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Sensibiliser aux multiples rôles et valeurs de la forêt : &lt;/strong&gt;action de sensibilisation aux multiples rôles et usages de la forêt, du bocage et des bonnes pratiques, actions d&amp;#039;animation et formation à la gestion de la forêt…&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Adapter le développement et l&amp;#039;exploitation forestière aux enjeux de la durabilité : d&lt;/strong&gt;éveloppement de formations aux nouvelles pratiques forestières et modes doux d&amp;#039;exploitation à destination des professionnels et mise en réseau des acteurs, actions de développement du sylvopastoralisme pour rallier élevage et entretien de la forêt…&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Optimiser la valorisation locale du bois : &lt;/strong&gt;formation des artisans du bâtiment, et architectes sur la construction du bois, actions de développement de petites et moyennes unités de transformation du bois…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://invest.seineetmarnevivreengrand.fr/financement-leader/gal-sud-77/</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lucie HUGUET &lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:albane.morel&amp;#64;safer-idf.com" rel="noopener" target="_blank"&gt;
+  lucie.huguet&amp;#64;attractivite77.fr  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Animatrice LEADER Sud 77
+&lt;/p&gt;
+&lt;p&gt;
+ 06 31 51 23 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>lucie.huguet@attractivite77.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a76-aide-aux-projets-innovants-en-sud-77-leader-s/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne Attractivité</t>
+        </is>
+      </c>
+      <c r="AD137" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>28/07/2021</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>111735</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J138" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévu</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40 % du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de La Réunion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 rue Juliette-Dodu
+ &lt;br /&gt;
+ 97706 Saint-Denis Messag Cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;262 2 62 40 26 26
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Courriel
+ &lt;/strong&gt;
+ :
+ &lt;a href="mailto:deal-reunion&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  deal-reunion&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.reunion.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.reunion.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/383c-copie-15h01-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>111734</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F139" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement  (DEAL) Martinique</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J139" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Martinique</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Martinique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pointe de Jaham
+ &lt;br /&gt;
+ BP 7212
+ &lt;br /&gt;
+ 97274 Schœlcher Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;596 5 96 59 57 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire" rel="noopener" target="_blank"&gt;
+  http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/00be-copie-14h59-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>111733</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Mayotte</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J140" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Mayotte
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ BP 109
+ &lt;br /&gt;
+ 97600 Mamoudzou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;269 2 69 61 12 54
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web :
+ &lt;/strong&gt;
+ &lt;a href="http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL" rel="noopener" target="_blank"&gt;
+  http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6900-copie-14h58-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>111732</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J141" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Guadeloupe</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Guadeloupe
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DEAL Guadeloupe
+ &lt;br /&gt;
+ BP 54
+ &lt;br /&gt;
+ 97102 Basse-Terre Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 46 46
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 43 43
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.guadeloupe.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.guadeloupe.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y141" s="1" t="inlineStr">
         <is>
-          <t>olivier.claudel@grandest.fr</t>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
       <c r="Z141" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9a60-mobilite-internationale-des-lyceens/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c325-copie-14h55-favoriser-la-restructuration-lour/</t>
         </is>
       </c>
       <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
       <c r="AE141" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF141" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>93278</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J142" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20 000 € par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Guyane</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction Générale des Territoires et de la Mer / DGTM de Guyane
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Rue Friedmond
+ &lt;br /&gt;
+ BP 7008
+ &lt;br /&gt;
+ 97307 Cayenne Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;594 5 94 39 45 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Courriel
+ &lt;/strong&gt;
+ :
+ &lt;a href="mailto:courrier&amp;#64;guyane.pref.gouv.fr" rel="noopener" target="_blank"&gt;
+  courrier&amp;#64;guyane.pref.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.guyane.pref.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.guyane.pref.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4c22-favoriser-la-restructuration-lourde-et-la-ren/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2021</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>165999</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’accès des jeunes à l’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG141" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, initié par l’Education Nationale, vise à favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence. Elles sont fondées sur des partenariats entre des établissements de l&amp;#039;enseignement supérieur et des lycées, ou collèges, situés majoritairement dans des quartiers prioritaires de la politique de la ville ou en zones rurales, et se traduisent par des actions d’aide à l’orientation, de tutorat, de préparation à l’entrée dans les filières sélectives et d’ouverture sociale et culturelle dans un objectif de réussite éducative.&lt;/p&gt; &lt;p&gt;Les bénéficiaires éligibles à l’attribution d’une subvention régionale sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les établissements d’enseignement supérieur (universités, lycées ayant des formations post bac et grandes écoles) agissant en tant que tête de cordée ;&lt;/li&gt; 	&lt;li&gt; Les opérateurs (organismes de recherche, associations) délégataires agissant pour le compte d’une tête de cordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P143" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt; 
+&lt;p&gt;Le projet de cordée doit faire l&amp;#039;objet d&amp;#039;une validation pédagogique en région académique.&lt;br /&gt; La sous commission se prononce sur la qualité et la cohérence du projet d&amp;#039;actions des cordées candidate à l&amp;#039;appel à projet de l&amp;#039;année en cours. La demande doit être adressée au Rectorat de la région académique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/cordees-de-la-reussite</t>
+        </is>
+      </c>
+      <c r="W143" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CORDEES/depot/simple</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laury TOMAS: &lt;a href="mailto:latomas&amp;#64;maregionsud.fr"&gt;latomas&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;Sandrine Denis: &lt;a href="mailto:sadenis&amp;#64;maregionsud.fr"&gt;sadenis&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cordees-de-la-reussite-1/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>166052</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique).&lt;/p&gt;
+&lt;p&gt;Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide CIMA Espaces valléens est destiné à soutenir des territoires de projets qui ont été retenus dans le cadre de l&amp;#039;appel à manifestation d&amp;#039;intérêt &amp;#34;Espaces valléen&amp;#34;. L&amp;#039;aide vise à répondre aux enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;h5&gt;Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;Ce dispositif est destiné à soutenir des territoires de projets regroupant les enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt;
+&lt;h5&gt;Hors Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma inter régional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les thématiques sont larges :&lt;/strong&gt;&lt;br /&gt; bois et forêt, pastoralisme, activités de pleine nature&lt;/p&gt; &lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/espaces-valleens</t>
+        </is>
+      </c>
+      <c r="W144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/page-intermediaire/espaces-valleens?tx_eannuaires_pi2%5Bbacklink%5D=https%3A%2F%2Fwww.maregionsud.fr%2Fvos-aides%2Fdetail%2Fespaces-valleens&amp;cHash=f8e2b68dcdbef704bcd60ce35716f11e</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-le-tourisme-toutes-saisons-des-vallees-de-montagne/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>120641</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Faire découvrir des lieux patrimoniaux, leur histoire et leurs collections aux jeunes et à leurs familles à travers une pratique artistique</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>C&amp;apos;est mon patrimoine !</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I145" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La découverte et la familiarisation des enfants et des adolescents à la culture passe par la découverte d&amp;#039;un patrimoine et d&amp;#039;une pratique artistique. Le ministère de la Culture soutient ces actions en allouant une subvention aux porteurs de projets dans le cadre de l&amp;#039;appel à projets &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lancée en 2005 par le ministère de la Culture (&amp;#34;Les Portes du temps&amp;#34;), l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; contribue à l&amp;#039;émancipation des jeunes par les arts et la culture et repose sur les trois piliers de l&amp;#039;éducation artistique et culturelle (EAC) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rencontre avec les artistes et les œuvres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la connaissance des arts et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  et la pratique artistique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette opération a vocation à s&amp;#039;inscrire dans les projets de territoire contractualisés. Elle encourage des pratiques artistiques et culturelles nouvelles (balades urbaines, reportages photo, vidéo, radio, utilisation du jeu vidéo comme support de médiation par exemple).
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; est coordonné, au niveau national, par la délégation générale à la transmission, aux territoires et à la démocratie culturel (DG2TDC) du ministère de la Culture et l&amp;#039;Agence nationale de la cohésion des territoires (ANCT).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; s&amp;#039;appuie sur l&amp;#039;intervention de divers professionnels du monde de la culture et de l&amp;#039;éducation populaire. Cet appel à projets, qui implique une pratique artistique, doit permettre aux jeunes et à leurs familles de s&amp;#039;approprier de façon originale les lieux patrimoniaux, leur histoire et leurs collections.
+&lt;/p&gt;
+&lt;p&gt;
+ Organisée en partenariat avec l&amp;#039;Agence nationale de la cohésion des territoires (ANCT), l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; poursuit des objectifs communs de cohésion sociale, d&amp;#039;accès à l&amp;#039;offre culturelle des personnes qui en sont les plus éloignées et de participation à la vie culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Contexte de création
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accès aux patrimoines (architecture, musées, monuments, archéologie, patrimoine immatériel, paysages, archives, etc.) occupe une place significative et structurante dans les parcours d&amp;#039;éducation artistique et culturelle à destination des enfants et adolescents et constitue l&amp;#039;un des leviers des politiques territorialisées de démocratisation culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; vise à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  couvrir la diversité des territoires urbains, périphériques et ruraux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à toucher des publics diversifiés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  prendre en compte la pluralité des patrimoines (ensembles urbains, patrimoine immatériel, patrimoine rural de proximité, friches industrielles par exemple),
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en avant des pratiques artistiques et culturelles nouvelles (balades urbaines, reportages photo, vidéo, radio, utilisation du jeu vidéo comme support de médiation par exemple).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;enjeu reste toutefois prioritairement la découverte et l&amp;#039;accès à des lieux patrimoniaux dont la fréquentation spontanée par les publics visés peut rencontrer des freins.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle tend aussi à développer de nouvelles temporalités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Possibilité de dérouler les activités durant l&amp;#039;ensemble du temps extrascolaire, sur tous les temps de vacances scolaires (pas uniquement sur la période estivale) ou jours isolés dans l&amp;#039;année (mercredis, samedis)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en avant des temps de restitution des projets, ouverts à tous les publics, par exemple en lien avec les Journées européennes du patrimoine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention versée par l&amp;#039;État ne peut excéder 80 % du budget total du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financement &amp;#34;politique de la ville&amp;#34;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets visent l&amp;#039;ensemble des territoires prioritaires, dont les territoires ruraux. Pour être éligible à un financement spécifique des crédits politiques de la ville, le public bénéficiaire visé par le projet doit être composé d&amp;#039;au moins 60 % de jeunes issus des quartiers prioritaires de la politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets touchant majoritairement d&amp;#039;autres publics éloignés peuvent être financés sur d&amp;#039;autres crédits, notamment apportés par le ministère de la Culture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligibles à un financement, les projets devront remplir les conditions suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Co-construction et co-financement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être co-construit entre professionnels de différentes disciplines : médiateurs des patrimoines, artistes professionnels, acteurs de l&amp;#039;enfance et de la jeunesse, du secteur public ou de l&amp;#039;éducation populaire, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  reposer sur un partenariat impliquant au moins un service ou une structure patrimoniale : le partenaire patrimonial est pleinement associé à l&amp;#039;élaboration et à la réalisation du projet. Deux services différents d&amp;#039;une même collectivité, patrimoine et jeunesse, peuvent par dérogation être considérés comme partenaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une formation préalable est attendue pour chaque projet à destination des différents acteurs, notamment les animateurs encadrant les jeunes. Cette formation peut être dispensée par l&amp;#039;établissement patrimonial, par une structure d&amp;#039;accueil de jeunes et/ou un réseau d&amp;#039;éducation populaire (dans le cadre d&amp;#039;un seul projet ou pour un territoire plus vaste et pour plusieurs projets mutualisés).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités se dérouleront durant le temps extrascolaire, ou périscolaire dans le cas du plan mercredi.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet global comportera au moins 7 jours, pour une participation à la journée ou sous forme de stage de plusieurs jours.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du plan mercredi, des demi-journées peuvent être programmées, à condition que chacun des participants soit bénéficiaire d&amp;#039;un minimum de 2 demi-journées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Publics cibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit viser particulièrement les jeunes de 6 à 18 ans et notamment les adolescents. Les parents et les familles peuvent être associés à la réalisation du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de partenariats avec des structures d&amp;#039;accueil, l&amp;#039;opération est également ouverte aux jeunes placés sous-main de justice, aux personnes en situation de handicap, ainsi qu&amp;#039;aux réfugiés et migrants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités doivent se dérouler sur un site patrimonial (ou plusieurs) et/ou s&amp;#039;articuler autour d&amp;#039;éléments du patrimoine culturel immatériel de la région concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Restitution
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La restitution, à laquelle sont conviés les familles, les amis et si possible le grand public, prend la forme d&amp;#039;une exposition avec un temps de réunion type inauguration ou d&amp;#039;un spectacle impliquant les jeunes (spectacle vivant avec présence des jeunes sur le plateau ou projection d&amp;#039;une œuvre réalisée par/avec eux).
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures sont encouragées à prévoir un temps de restitution des projets pendant les Journées européennes du patrimoine (16, 17 et 18 septembre 2022). Les réalisations des jeunes seront valorisées auprès d&amp;#039;un large public.
+&lt;/p&gt;
+&lt;p&gt;
+ La réalisation du projet fera l&amp;#039;objet d&amp;#039;une valorisation sur le site internet de l&amp;#039;établissement patrimonial.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles les projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  qui ne respectent pas la composition du public cible (jeunes de 6 à 18 ans, issus à 60% minimum des quartiers prioritaires de la ville),
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne comportant pas d&amp;#039;axe de pratique artistique avec un professionnel du domaine artistique concerné,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dont le partenaire patrimonial n&amp;#039;est pas explicitement impliqué dans l&amp;#039;élaboration et la réalisation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne reposant pas sur plusieurs financements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une simple visite au musée ou dans un monument historique, sans contrepartie créative de la part des jeunes, n&amp;#039;est pas considérée comme déterminante dans la validation des projets.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/c-est-mon-patrimoine</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À la DRAC :
+  &lt;a href="mailto:CMP.drac.hdf&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   CMP.drac.hdf&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au SGAR :
+  &lt;a href="mailto:sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr" rel="noopener" target="_blank"&gt;
+   sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a2f0-cest-mon-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>