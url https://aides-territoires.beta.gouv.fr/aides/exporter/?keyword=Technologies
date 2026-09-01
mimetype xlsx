--- v0 (2026-02-01)
+++ v1 (2026-09-01)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA111"/>
+  <dimension ref="A1:AH113"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1446 +225,1225 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>166405</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Soutenir le programme Europe numérique</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Actions de soutien au programme - 2026</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1,8 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1,8 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : 1,8 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Maximiser l&amp;#039;impact du programme Europe numérique et l&amp;#039;adoption de ses résultats par le biais d&amp;#039;un cadre opérationnel de diffusion et d&amp;#039;exploitation&lt;/li&gt;    &lt;li&gt;Tirer parti des efforts de diffusion et d&amp;#039;exploitation déjà mis en place au niveau du programme et les renforcer&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://europa.eu/european-union/contact/write-to-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-support-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-SUPPORT-10-DISSEMINATION" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-actions-de-soutien-au-programme-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-actions-de-soutien-au-programme-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD2" s="0" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>161864</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner vers l’autonomie numérique - Conseiller numérique</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Mission Société Numérique</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Conseiller numérique</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H2" s="0" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dispositif Conseiller numérique a été lancé en 2021 dans le cadre du volet inclusion numérique du plan France Relance. Aujourd&amp;#039;hui,  4000 conseillers numériques sont déployés partout en France pour accompagner les citoyens dans leurs usages quotidiens du numérique. &lt;/p&gt;&lt;p&gt;Les Conseillers numériques accompagnent les Français sur trois thématiques considérées comme
 prioritaires : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutenir les Français dans leurs usages quotidiens du numérique : travailler à distance,
 consulter un médecin, vendre un objet, acheter en ligne, etc. ;&lt;/li&gt;&lt;li&gt;Sensibiliser aux enjeux du numérique et favoriser des usages citoyens et critiques : s’informer et
 apprendre à vérifier les sources, protéger ses données personnelles, maitriser les réseaux sociaux,
 suivre la scolarité de ses enfants, etc. ;&lt;/li&gt;&lt;li&gt;Accompagner les Français vers l’autonomie pour réaliser des démarches administratives en
 ligne seul.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les structures d&amp;#039;accueil, publiques ou privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) doivent s&amp;#039;inscrire sur la plateforme conseiller-numérique.gouv.fr. Leur candidature sera alors étudiée par leur préfecture de rattachement, chargée de donner un avis motivé à l&amp;#039;Agence nationale de la Cohésion des Territoires, qui attribue les postes dans le cadre d&amp;#039;un Comité de sélection national.  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Le soutien financier de l&amp;#039;Etat s&amp;#039;organise selon les modalités suivantes : &lt;a href="https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/" target="_self"&gt;https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;A l’issue de sa formation initiale, le Conseiller numérique pourra engager des actions d’accompagnement auprès de tous types de publics au travers d’ateliers de groupes, de présentations et d’accompagnements individuels :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Prendre en main un équipement informatique (ordinateur, smartphone, tablette, etc.) ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Naviguer sur internet ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Envoyer, recevoir, gérer ses courriels ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Installer et utiliser des applications utiles sur son smartphone ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer et gérer (stocker, ranger, partager) ses contenus numériques ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaître l’environnement et le vocabulaire numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apprendre les bases du traitement de texte ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Échanger avec ses proches ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Trouver un emploi ou une formation ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner son enfant ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre ce que le numérique peut apporter à sa TPE/PME ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre la culture numérique.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Inclusion numérique</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les structures d’accueil, publiques et privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) France Services doivent s’inscrire sur la plateforme conseiller-numerique.gouv.fr. Leur candidature sera alors étudiée par la préfecture de département, chargée de donner un avis motivé à l’Agence nationale de la cohésion des territoires, qui attribue les postes dans le cadre d’un Comité de sélection national.&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Pour les structures publiques, ce dispositif est ouvert aux :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;collectivités territoriales et leurs groupements au sens de l’article L. 5111-1 du Code général des collectivités territoriales, la Métropole du Grand Paris ainsi que les établissements publics territoriaux et la Métropole de Lyon, les territoires et collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;établissements publics locaux qui leur sont rattachés : CCAS, CIAS, Offices publics de l’habitat… ;&lt;/li&gt;&lt;li&gt;GIP constitués de personnes morales de droit public ;&lt;/li&gt;&lt;li&gt;chambres consulaires, établissements publics administratifs sous tutelle de l’État ;&lt;/li&gt;&lt;li&gt;EPIC préalablement identifiés par l’État.&lt;/li&gt;&lt;li&gt;les services déconcentrés de l’État ne sont pas éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les structures privées listées ci-dessous peuvent aussi accueillir des Conseillers numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;associations déclarées au sens de la loi du 1er juillet 1901 (loi 1908 en Alsace-Moselle) ;&lt;/li&gt;&lt;li&gt;entreprises relevant de l’économie sociale et solidaire au sens de la loi n°2014-856 du 31 juillet 2014 ;&lt;/li&gt;&lt;li&gt;entreprises sociales pour l’habitat ;&lt;/li&gt;&lt;li&gt;toute personne morale de droit privé poursuivant une mission d’intérêt général et n’ayant pas, à titre exclusif, un but lucratif.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des Conseillers numériques France Services. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l’ensemble du territoire. Les initiatives coordonnées sur un même territoire sont donc à favoriser.&lt;/span&gt;&lt;p&gt;&lt;span&gt;Un projet peut être porté par plusieurs structures, qu’elles soient publiques ou privées, dans la mesure où le Conseiller numérique exerce bien les activités présentées dans l’offre de services. Dans ce cas, une seule structure d’accueil sera identifiée pour instruire la demande de subvention, signaler la convention et percevoir la subvention. Elle sera l’employeur du Conseiller numérique et signataire à ce titre du contrat de travail.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Conformément à la &lt;/span&gt;&lt;a href="https://cdn.conseiller-numerique.gouv.fr/cir_45126.pdf" target="_blank" rel="noopener noreferrer" role="link"&gt;circulaire interministérielle du 26 janvier 2021 relative à la mise en œuvre du volet « inclusion numérique » du plan France Relance&lt;/a&gt;&lt;span&gt; : « un Conseiller numérique ne peut venir qu’en complément des deux agents (ou plus) animant la France Services, sur les missions de conseil numérique qui sont les siennes ». Un Conseiller numérique ne peut pas être un des deux ETP d’un espace France Services.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.conseiller-numerique.gouv.fr/</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://www.conseiller-numerique.gouv.fr/aide-structure</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Email : &lt;a href="mailto:conseiller-numerique&amp;#64;anct.gouv.fr" target="_self"&gt;conseiller-numerique&amp;#64;anct.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>societe.numerique@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-vers-lautonomie-dans-lusage-du-numerique/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la Cohésion des Territoires</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...241 lines deleted...]
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>165509</v>
+        <v>166404</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>DIGITAL EUROPE - Compétences numériques avancées - 2026</t>
+          <t>DIGITAL EUROPE - Renforcer les compétences numériques avancées</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>DIGITAL EUROPE - Compétences numériques avancées - 2026</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;br /&gt;CREA - Europe Créative - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;14,2 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 14,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-09-LEAGUE-OF-ACADEMIES : 7,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-09-COMPETITIONS : 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention par topic :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-09-LEAGUE-OF-ACADEMIES : 7,2 millions d&amp;#039;euros par projet&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-09-COMPETITIONS : 7 millions d&amp;#039;euros maximum par projet&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  La subvention accordée peut être inférieure au montant demandé.  &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Mettre en place un cadre européen de gouvernance pour les compétences numériques avancées&lt;/li&gt;    &lt;li&gt;Soutenir les objectifs de la Décennie numérique 2030&lt;/li&gt;    &lt;li&gt;Construire un écosystème européen cohérent pour les compétences numériques avancées&lt;/li&gt;    &lt;li&gt;Impliquer et inspirer les jeunes Européens dans les technologies numériques de pointe&lt;/li&gt;    &lt;li&gt;Relever les grands défis sociétaux et technologiques européens&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des entités juridiques (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établies dans l&amp;#039;un des pays éligibles, à savoir :  &lt;ul&gt;    &lt;li&gt;les États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/li&gt;    &lt;li&gt;les pays non membres de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;les pays de l&amp;#039;EEE et les pays associés au programme « Europe numérique » &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;(liste des pays participants)&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé :  &lt;ul&gt;    &lt;li&gt;d&amp;#039;au moins 3 entités, qui remplit différentes conditions (voir les détails dans le document d&amp;#039;appel), doit être constitué (DIGITAL-2026-SKILLS-09-LEAGUE-OF-ACADEMIES)&lt;/li&gt;    &lt;li&gt;d&amp;#039;au moins 3 entités, qui remplissent différentes conditions (voir les détails dans le document d&amp;#039;appel) doit être constitué (DIGITAL-2026-SKILLS-09-COMPETITIONS)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action :  &lt;ul&gt;    &lt;li&gt;pour le topic DIGITAL-2026-SKILLS-09-LEAGUE-OF-ACADEMIES : 48 mois&lt;/li&gt;    &lt;li&gt;pour le topic DIGITAL-2026-SKILLS-09-COMPETITIONS : 36 mois&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) :&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-skills-09_en.pdf" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;DIGITAL-2026-SKILLS-09&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43152860&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/programmes/digital-europe-programme_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;</t>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;12,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 12,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : 7,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : 2,7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : maximum 3,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : maximum 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : maximum 2,7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : 50% du total des coûts éligibles  &lt;ul&gt;    &lt;li&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : 100% du total des coûts éligibles&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Élargir l&amp;#039;offre de formation en intelligence artificielle dans le domaine de la santé, conçue conjointement par les établissements d&amp;#039;enseignement supérieur et de formation, les organismes de recherche et le secteur privé&lt;/li&gt;    &lt;li&gt;Mettre en place de nouvelles coalitions nationales pour les compétences et les emplois numériques ainsi que des plateformes nationales dans les États membres et les pays associés au programme DIGITAL qui n&amp;#039;en disposent pas encore&lt;/li&gt;    &lt;li&gt;Aider les start-ups et les PME européennes du secteur des technologies éducatives à transformer leurs concepts de solutions pédagogiques en applications et solutions abouties et pleinement testées&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Formation&lt;/li&gt;    &lt;li&gt;Développement web&lt;/li&gt;    &lt;li&gt;Services, contenu et activités liées à la communauté&lt;/li&gt;    &lt;li&gt;Post-édition et localisation de contenu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé :  &lt;ul&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-DIGITAL-HEALTH-STEP : de minimum 4 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents doit être constitué&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-NATIONAL-COALITIONS : de minimum 5 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents dont au moins 4 candidats doivent être des coalitions nationales financées au titre des appels CEF-TC-2019-2, CEF-TC-2020-2 ou DIGITAL-2024-ADVANCED-DIGITAL-06-SKILLS, doit être constitué&lt;/li&gt;    &lt;li&gt;DIGITAL-2026-SKILLS-10-EDTECH : de minimum 4 candidats indépendants (bénéficiaires ; et pas d&amp;#039;entités affiliées) provenant d&amp;#039;au moins 4 pays éligibles différents doit être constitué&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 24 et 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://european-union.europa.eu/contact-eu/write-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-skills-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;DIGITAL-2026-SKILLS-10&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;frameworkProgramme&amp;#61;43152860&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
-          <t>Culture et identité collective
-Santé
+          <t>Santé
 Education et renforcement des compétences
-Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Innovation, créativité et recherche
-Emploi
-[...3 lines deleted...]
-Sécurité</t>
+Emploi</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
       <c r="P4" s="1" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>21/04/2026</t>
         </is>
       </c>
       <c r="Q4" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Eligibilité&lt;/p&gt;&lt;p&gt;- Être des entités juridiques (organismes publics ou privés)&lt;/p&gt;&lt;p&gt;- Être établies dans l&amp;#039;un des pays éligibles, à savoir :&lt;/p&gt;&lt;p&gt;  - les États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer (PTOM))&lt;/p&gt;&lt;p&gt;  - les pays non membres de l&amp;#039;UE :&lt;/p&gt;&lt;p&gt;     - les pays de l&amp;#039;EEE et les pays associés au programme « Europe numérique » (liste des pays participants)&lt;/p&gt;&lt;p&gt;- Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le registre des participants avant de soumettre leur proposition.&lt;/p&gt;&lt;p&gt;- Un consortium composé :&lt;/p&gt;&lt;p&gt;  - d&amp;#039;au moins 3 entités, qui remplit différentes conditions (voir les détails dans le document d&amp;#039;appel), doit être constitué (DIGITAL-2026-SKILLS-09-LEAGUE-OF-ACADEMIES)&lt;/p&gt;&lt;p&gt;  - d&amp;#039;au moins 3 entités, qui remplissent différentes conditions (voir les détails dans le document d&amp;#039;appel) doit être constitué (DIGITAL-2026-SKILLS-09-COMPETITIONS)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>01/10/2026</t>
         </is>
       </c>
       <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
       <c r="V4" s="1" t="inlineStr">
         <is>
-          <t>https://www.welcomeurope.com/europe-numerique-competences-numeriques-avancees-2026/</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Contact : https://european-union.europa.eu/contact-eu/write-us_fr&lt;/p&gt;</t>
+          <t>https://www.welcomeurope.com/digital-europe-competences-numeriques-avancees-2026/</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-competences-numeriques-avancees-2026/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-competences-numeriques-avancees-2026-1/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD4" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>164157</v>
+        <v>166406</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Financer des technologies propres</t>
+          <t>DIGITAL EUROPE - Accélérer l'utilisation optimale de la technologie</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+          <t>DIGITAL EUROPE - Accélérer l&amp;apos;utilisation optimale de la technologie - 2026</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>Commission européenne</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;</t>
-[...6 lines deleted...]
-production.&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 1 million d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Garantir que les EDIC aient accès à un soutien juridique, opérationnel, de coordination et d&amp;#039;accompagnement complet&lt;/li&gt;    &lt;li&gt;Contribuer à la consolidation et à la durabilité à long terme des EDIC&lt;/li&gt;    &lt;li&gt;Améliorer la transparence, la sensibilisation et l&amp;#039;accès à des informations consolidées sur les EDIC, renforcer les liens avec la société, l&amp;#039;économie et la compétitivité européenne&lt;/li&gt;    &lt;li&gt;Soutenir la Commission et les États membres dans la création d&amp;#039;un pipeline stable de nouvelles initiatives EDIC&lt;/li&gt;    &lt;li&gt;Recueillir et générer des preuves pour soutenir l&amp;#039;analyse informant le développement stratégique futur d&amp;#039;un écosystème EDIC cohérent et résilient aligné sur les objectifs de la politique numérique de l&amp;#039;UE&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Les propositions doivent être soumises par :  &lt;ul&gt;    &lt;li&gt;un consortium européen d&amp;#039;infrastructures numériques déjà établi, en tant que demandeur unique, ou&lt;/li&gt;    &lt;li&gt;un consortium européen d&amp;#039;infrastructures de recherche déjà établi, en tant que demandeur unique, ou&lt;/li&gt;    &lt;li&gt;un consortium comprenant au moins un consortium européen d&amp;#039;infrastructures numériques déjà établi ou au moins un consortium européen d&amp;#039;infrastructures de recherche déjà établi. Le consortium peut inclure d&amp;#039;autres organisations privées et publiques concernées contribuant à la mise en œuvre de projets multinationaux.&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : CNECT-MCP-ACCELERATOR&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-bestuse-mcp-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-BESTUSE-MCP-10-HUB" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
       <c r="N5" s="1" t="inlineStr">
         <is>
-          <t>Eau potable
-[...4 lines deleted...]
-Industrie</t>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
         </is>
       </c>
       <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
       <c r="Q5" s="1" t="inlineStr">
         <is>
-          <t>31/12/2030</t>
-[...13 lines deleted...]
-pollution classique a été démontré.&lt;br /&gt;&lt;/p&gt;</t>
+          <t>01/10/2026</t>
         </is>
       </c>
       <c r="S5" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U5" s="1" t="inlineStr">
         <is>
-          <t>Rhin-Meuse</t>
+          <t>Europe</t>
         </is>
       </c>
       <c r="V5" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche%5Factivites%5Feco%5Fpdf</t>
-[...4 lines deleted...]
-          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>https://www.welcomeurope.com/digital-europe-accelerer-lutilisation-optimale-de-la-technologie-2026-2/</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+          <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-operations-preliminaires-a-lepuration-ou-a-un-raccordement/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-accelerer-l-utilisation-optimale-de-la-technologie-2026-1/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>94896</v>
+        <v>166573</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la digitalisation des commerces</t>
+          <t>Informatisation de la bibliothèque</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Informatisation de la bibliothèque</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional du Grand Est</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;Opérations d’informatisation ou de ré-informatisation de bibliothèque ou de réseau de bibliothèques.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur les logiciels de gestion et sites internet des bibliothèques&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;li&gt;Aide à l’expression du besoin et à la définition du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Présentation des offres des fournisseurs de logiciels&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réalisation d’une étude de faisabilité financière et technique du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la mise en place de la gestion du projet (organisation des opérations, calendrier)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la sélection du prestataire et au suivi du projet&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/informatisation-des-bibliotheques</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme
+Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/informatisation-de-la-bibliotheque/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165995</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’équipement informatique et numérique du réseau régional de lecture publique</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’équipement informatique et numérique du réseau régional de lecture publique</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de cette mesure sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de participer à l’amélioration des conditions de gestion informatique des fonds de livres et documents conservés en région,&lt;/li&gt; 	&lt;li&gt;d’accompagner la transition numérique dans le réseau régional de lecture publique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les collectivités territoriales pour leur bibliothèque.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles dans ce cadre les projets d’acquisition :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de matériel informatique pour la gestion des collections des bibliothèques et médiathèques,&lt;/li&gt; 	&lt;li&gt;de matériel numérique pour la diffusion des œuvres sur les nouveaux supports.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lequipement-informatique-et-numerique-du-reseau-regional-de-lecture-publique</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INFRRLP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-equipement-informatique-et-numerique-du-reseau-regional-de-lecture-publique/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>163685</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les innovations et nouvelles technologies numériques au service des transitions</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Innovation numérique responsable</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
-[...175 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide à l&amp;#039;innovation numérique responsable vise à encourager les innovations et nouvelles technologies numériques au service des transitions (innovations à impact environnemental, social, sociétal, territorial) et/ou qui visent à diminuer leur propre empreinte environnementale (enjeu de sobriété).
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Les projets devront répondre à un ou plusieurs des objectifs suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;un numérique sobre : en réduisant sa consommation énergétique et donc son empreinte environnementale ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique durable : qui tienne compte du cycle de vie ou qui augmente la durée de vie des matériels et services numériques ou leur recyclabilité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique maîtrisé : par le développement de solutions open source ou de communs numériques, par le renforcement de la cybersécurité et l’interopérabilité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique inclusif : qui agit pour plus d’accessibilité et d’égalité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique accélérateur des ambitions de la feuille de route régionale Néo Terra.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;L&amp;#039;aide prend la forme d&amp;#039;une subvention. &lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention de la subvention est défini en fonction de la nature du porteur de projet et des dépenses éligibles. Il ne peut pas excéder 50%, sauf le développement de logiciels libres et de communs numériques qui pourra être soutenu jusqu’à 60% d&amp;#039;intervention. Pour cela, le demandeur devra être en mesure de justifier d’une stratégie de création de communauté pertinente et d’un modèle économique durable adapté.&lt;/p&gt;&lt;p&gt;La subvention n&amp;#039;est pas accordée à titre général mais affectée à la réalisation du projet (pas de soutien au fonctionnement des structures).&lt;/p&gt;&lt;p&gt;Une part d&amp;#039;autofinancement est attendue des porteurs de projets.&lt;/p&gt;&lt;p&gt;Coûts éligibles :&lt;/p&gt;&lt;p&gt;Coûts de conception &lt;/p&gt;&lt;p&gt;Coûts de développement &lt;/p&gt;&lt;p&gt;Dépenses de personnels mobilisées sur le projet : &lt;/p&gt;&lt;p&gt;au coût réel chargé sur justifications des salaires ; &lt;/p&gt;&lt;p&gt;au coût valorisé pour les non-salariés qui ne pourra pas excéder 30% du montant des dépenses éligibles (la prise en compte des dépenses de personnels non salariés sera limitée aux porteurs de projets de type association ou entreprises de moins de 3 ans) &lt;/p&gt;&lt;p&gt;Frais de déplacements nécessaires au projet (limité à 5 % de l’assiette éligible) &lt;/p&gt;&lt;p&gt;Frais généraux (limité à 20 % des dépenses de personnel) &lt;/p&gt;&lt;p&gt;Coûts des services de consultants ou prestataires (y compris les études) utilisés exclusivement pour le projet &lt;/p&gt;&lt;p&gt;Investissements matériels&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
-Attractivité économique
-[...50 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Des projets individuels ou collaboratifs pourront être soutenus. &lt;/p&gt;&lt;p&gt;Pour les projets d’innovation technologique : &lt;/p&gt;&lt;p&gt;Entreprises et associations des filières numérique, robotique et électronique &lt;/p&gt;&lt;p&gt;Le caractère innovant du projet sera déterminant. &lt;/p&gt;&lt;p&gt;Pour les innovations à visée collective :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités et autres acteurs publics et parapublics. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le caractère d’intérêt général et/ou les retombées sur le territoire du projet seront déterminants.&lt;/p&gt;&lt;p&gt;Critères de sélection : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Dimension innovante en termes d’usages, de services et/ou de technologies &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impact / création de valeur : environnementale, sociale, territoriale, économique, d’intérêt général &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Viabilité, pérennité technique et opérationnelle du projet &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Interopérabilité, réutilisabilité, ouverture du projet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Capacité du porteur de projet &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Utilisation éthique des données&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Partenariats et collaboration avec les acteurs locaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’intensité de l’aide régionale sera modulée suivant le cumul de plusieurs critères : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Création ou utilisation d’un ou plusieurs communs numériques et utilisation des technologies libres&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Cybersécurité &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’éco-conception numérique &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impact environnemental, social et sociétal démontré &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Analyse cycle de vie du produit&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/innovation-numerique-responsable</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;étudier l&amp;#039;éligibilité de votre demande, la fiche de renseignements est à renvoyer dûment complétée à la Délégation Numérique : innovation-numerique&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innovation-numerique-responsable/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...106 lines deleted...]
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>77381</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Financer les services numériques pour accélérer et sécuriser la transition numérique des territoires</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Financement de vos projets de services numériques</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Vous
 portez un projet de services numériques en tant que collectivité locale,
 entreprise publique locale, entreprise ou acteur financier privé, association
 représentative d’élus et de collectivités, société innovante ou bailleur
 social ? Vous êtes à la recherche d’un financement pour un projet lié à la
 souveraineté numérique, à l’accompagnement de territoires intelligents ou
 encore à la transition numérique ? La Banque des Territoires peut investir
 dans le développement de services numériques contribuant au développement
 économique sobre et à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
 d’investissement concerne quatre domaines de services numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;la gestion de la donnée territoriale
 ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés aux
 villes et territoires intelligents ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;la
 souveraineté numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les services numériques liés à
 l’habitat.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le
 financement proposé peut se faire sous la forme d’apports en capitaux en fonds
 propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=services_numeriques_psat</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-numeriques/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...98 lines deleted...]
-    <row r="10" spans="1:27" customHeight="0">
+    <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>165511</v>
+        <v>131407</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>DIGITAL EUROPE - Accélérer l'utilisation optimale des technologies - 2026</t>
+          <t>Développer des technologies numériques et émergentes pour la compétitivité en  adéquation avec le Pacte Vert</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>DIGITAL EUROPE - Accélérer l&amp;apos;utilisation optimale des technologies - 2026</t>
+          <t>Horizon Europe - Technologies numériques et émergentes pour la compétitivité et l'adéquation avec le Pacte Vert - 2024</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
-        <is>
-[...111 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
  &lt;br /&gt;
  Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
  &lt;br /&gt;
  Horizon Europe - 2.4 Numérique, Industrie et Espace - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Technologies numériques et émergentes au service de la compétitivité et de l&amp;#039;adaptation au Pacte Vert qui vise à réaliser et à exploiter des avancées majeures dans le domaine de la science et de la technologie, à maintenir l&amp;#039;excellence scientifique de l&amp;#039;Europe et à garantir la souveraineté de ces technologies clés qui devraient avoir une incidence sur la société en contribuant à relever les grands défis sociétaux touchant à l&amp;#039;environnement.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Budget détaillé par topic ci-après
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Montant par topic :
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : 15 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
@@ -1719,99 +1498,99 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  TOPICS
 &lt;/span&gt;
 :   A venir
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-55 : Usine d&amp;#039;innovation photonique pour l&amp;#039;Europe (Partenariat photonique) (IA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-04 : Leadership industriel en matière d&amp;#039;IA, de données et de robotique au service de la compétitivité et de la transition écologique (Partenariat IA, données et robotique) (IA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-54 : Photonique intelligente pour la communication, la détection et l&amp;#039;accès conjoints partout (Partenariat Photonique) (RIA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-22: Fondamentaux du génie logiciel (RIA)
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL4-2024-DIGITAL-EMERGING-01-03: Nouveaux paradigmes et approches, vers des robots alimentés par l&amp;#039;IA - changement d&amp;#039;étape dans la fonctionnalité (Partenariat IA, données et robotique) (RIA)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-7-digital-industry-and-space_horizon-2023-2024_en.pdf" rel="noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-search;callCode&amp;#61;HORIZON-CL4-2024-DIGITAL-EMERGING-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43120193;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355292;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="noopener" target="_blank"&gt;
@@ -1819,95 +1598,241 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la Direction Générale (EN)
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/index_en" rel="noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43; (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/research-and-innovation/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
   Cliquez ici
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e0ee-horizon-europe-technologies-numeriques-et-eme/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>166543</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI-GFP – 2026</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI-GFP – 2026</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;70 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 70 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 70 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Établir une plateforme commune d&amp;#039;évaluation européenne pour les puces et racks d&amp;#039;IA, avec des indicateurs clés de performance transparents, des charges de travail et des rapports de référence utilisés pour les décisions de sélection et d&amp;#039;achat de la Chips JU&lt;/li&gt;    &lt;li&gt;Réaliser les premiers déploiements pilotes de systèmes de calcul IA européens validés pour les partitions souveraines européennes de l&amp;#039;infrastructure IA&lt;/li&gt;    &lt;li&gt;Structurer la collaboration entre acheteurs et fournisseurs, en soutenant le déploiement, l&amp;#039;intégration et l&amp;#039;optimisation des solutions de calcul IA européennes&lt;/li&gt;    &lt;li&gt;Accroître la souveraineté technologique de l&amp;#039;UE sur l&amp;#039;ensemble de la pile de calcul IA pour les centres de données européens&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de plusieurs entités, établies dans au moins 3 différents États membres de l’UE ou pays de l&amp;#039;EEE doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-AI-GFP"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-ai-gfp-2026/</t>
+        </is>
+      </c>
       <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z11" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e0ee-horizon-europe-technologies-numeriques-et-eme/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-ai-gfp-2026/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
+    <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>164371</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une sauvegarde informatique</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Sauvegarde</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
@@ -1968,3552 +1893,2869 @@
       <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
       <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
       <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/sauvegarde-informatique/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
+    <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
-        <v>74198</v>
+        <v>149151</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'une assistance numérique</t>
+          <t>Soutenir les collectivités aux usages numériques</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Soutien des collectivités aux usages numériques - Vidéoprotection - WiFi ou ADSL</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+          <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet de création ou d&amp;#039;extension d&amp;#039;un système de vidéoprotection sur l&amp;#039;espace public et vos caméras sont connectées par Wifi ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 20 000 € par commune : Une aide régionale jusqu&amp;#039;à 50% du montant en €/HT des dépenses éligibles de votre projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez bénéficier de l&amp;#039;aide, si vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une Commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un établissement public de coopération intercommunale ou un syndicat mixte dans le cadre de l&amp;#039;exercice de la compétence de la prévention de la délinquance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et si votre projet concerne :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;installation (création et extension) de caméras sur la voie publique ou aux abords de lieux ouverts au public, au titre de l&amp;#039;exercice de la compétence de prévention de la délinquance, dans toutes les communes du Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/plan-regional-de-soutien-des-collectivites-aux-usages-numeriques/</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0067%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.gr</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toutes questions, prenez contact dès maintenant avec les services régionaux. Vous bénéficierez de conseil dans l&amp;#039;élaboration de votre projet en sollicitant un entretien à
+ &lt;a target="_self"&gt;
+  numerique&amp;#64;grandest.fr
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne dès que le dossier est complet et l&amp;#039;ensemble des pièces à fournir (cf règlement, ci dessous) disponible.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4936-soutien-des-collectivites-aux-usages-numeriqu/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>65565</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leur transformation numérique</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>ADICO (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Adico accompagne depuis 30 ans ses adhérents dans le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela l&amp;#039;Adico s&amp;#039;est organisée autour de 4 objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement logiciels (aide à l&amp;#039;utilisation des logiciels métiers et formation des agents),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Conseil en communication et en graphisme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appuis technique des collectivités dans l&amp;#039;écriture d&amp;#039;un cahier des charges pour le développement d&amp;#039;un nouveau site internet (respect des obligations RGAA),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit d&amp;#039;accessibilité de sites publics,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audit portant sur le référentiel général de sécurité,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité au RGPD,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les Iot (qualité de l&amp;#039;air dans les établissements scolaires),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de charte graphique, logo...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il est nécessaire d&amp;#039;être adhérent de l&amp;#039;Association
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Départements 60-27-76-95-77</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adico.fr</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adico.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>emmanuel.vive@adico.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e24-accompagner-les-collectivites-dans-leur-trans/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Adico (Association pour le développement et l'innovation numérique des collectivités)</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2020</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>74198</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance numérique</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur les
  &lt;strong&gt;
   logiciels métiers d&amp;#039;administration publique
  &lt;/strong&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Agence technique vous propose également l&amp;#039;assistance et paramétrage d&amp;#039;un
  &lt;strong&gt;
   profil acheteur marché publics.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Administration numérique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Assistance et paramétrage sur les logiciels métiers : État Civil, paie, déclaration sociale, comptabilité, élections, registre de délibération, facturation, emprunt, gestions des biens, populations, PayFip
  &lt;/li&gt;
  &lt;li&gt;
   Transmission des flux en trésorerie et des actes en préfecture
  &lt;/li&gt;
  &lt;li&gt;
   Convocation électronique
  &lt;/li&gt;
  &lt;li&gt;
   Certificats de signature électronique (Chambersign) et pour l&amp;#039;état civil (Comedec), parapheur électronique (Sésile)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Internet : Gestion des domaines et création de compte client de messagerie
  &lt;/li&gt;
  &lt;li&gt;
   Outils collaboratifs : Gestion Electronique des Documents, Visioconférence, agendas partagés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Profil acheteur Marchés Publics [plateforme de dématérialisation]
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Assistance et paramétrage du profil acheteur
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à mise en ligne et fin de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Formation des agents
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Equipement public
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale située dans le département de la Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, au volet numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://ticket.atd16.fr</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Yann Bogdanovic - Responsable du service Administration Numérique
  -
   &lt;a href="mailto:san&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    san&amp;#64;atd16.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/09b8-beneficier-dune-maintenance-informatique-et-d/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...139 lines deleted...]
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>72490</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leur transformation numérique</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence Landaise Pour l'Informatique (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis sa création en 1985, l&amp;#039;Agence Landaise Pour l&amp;#039;Informatique, syndicat mixte, répond  aux  besoins  numériques  dans  le  département  des  Landes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Assurer la sécurité informatique
  &lt;/li&gt;
  &lt;li&gt;
   Création de sites web
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   DPO mutualisé, stratégie et accompagnement technique surOpen Data
  &lt;/li&gt;
  &lt;li&gt;
   Animateur du réseau départemental d&amp;#039;inclusion numérique
  &lt;/li&gt;
  &lt;li&gt;
   Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot)
  &lt;/li&gt;
  &lt;li&gt;
   Registre dématérialisé des enquêtes publiques
  &lt;/li&gt;
  &lt;li&gt;
   Applicatifs métiers des collectivités
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Formation initiale et continue des agents publics
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Communication (reportages, images en drone)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adhérer à l&amp;#039;ALPI
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.alpi40.fr/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  direction&amp;#64;alpi40.fr
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;alpi40.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>communication@alpi40.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3760-accompagner-les-collectivites-dans-leur-trans/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2020</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...148 lines deleted...]
-    <row r="17" spans="1:27" customHeight="0">
+    <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
-        <v>65565</v>
+        <v>72809</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les collectivités dans leur transformation numérique</t>
+          <t>Accompagner la transformation numérique des territoires</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Offre de services numériques pour les collectivités du département de la Nièvre</t>
+        </is>
+      </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>ADICO (opérateur public de services numériques - OPSN)</t>
+          <t>Syndicat Intercommunal d’Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN) - Opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Le SIEEEN, syndicat d’énergies solidaires, depuis 1946&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Le Syndicat Intercommunal d’Énergies, d’Équipement et d’Environnement de la Nièvre (SIEEEN) est un établissement public de coopération intercommunale. Il met ses compétences au service des collectivités nivernaises et de leurs administrés. Syndicat mixte ouvert à la carte, le SIEEEN est constitué de communes, de syndicats mixtes fermés, de communautés de communes et du Conseil départemental de la Nièvre. En plus de ses trois grands champs de compétences, à savoir les énergies, l’équipement et l’environnement, le SIEEEN assure une compétence supplémentaire liée à l’e-administration de compétences : les énergies ; l’e-administration ; l’équipement et l’environnement.&lt;/p&gt;&lt;p&gt;Créé en 1946, pour achever l’électrification du département, le SIEEEN a diversifié ses activités au fil des ans. Il propose un large éventail de solutions en architecture, éclairage public, équipement, gestion des déchets, énergies renouvelables et technologies de l’information et de la communication. Acteur reconnu du développement durable en Nièvre, le Syndicat déploie différentes expertises pour aider le territoire à réussir sa transition énergétique, écologique et numérique.&lt;/p&gt;&lt;h4&gt;Le SITEC, guichet unique informatique des collectivités nivernaises&lt;/h4&gt;&lt;p&gt;Depuis 1992, le SIEEEN poursuit le programme d’informatisation des mairies, initié par l’Union Amicale des Maires de la Nièvre. Afin d’optimiser son offre, il crée le Service d’Information TErritoriales des Collectivités (SITEC), en 2010. Le SITEC agit, aujourd’hui, comme le guichet unique informatique des collectivités nivernaises. Il accompagne plus de 300 communes, 9 communautés de communes et plusieurs syndicats et autres établissement publics tels que les SIAEP, SIRP et notamment l’Agence Technique Départementale « Nièvre Ingénierie », dans la mise en oeuvre de l’e-administration. Celles-ci bénéficient de services et de solutions optimisés ainsi que d’un accompagnement performant, dans le cadre de leur transition numérique.&lt;/p&gt;&lt;h4&gt;Un service, quatre pôles de compétences spécialisés&lt;/h4&gt;&lt;p&gt;Le SITEC est structuré en 4 quatre pôles de compétences en interaction constante, afin de renforcer l’accompagnement et accélérer la transformation digitale des collectivités nivernaises. Il apporte des solutions efficientes dédiées au développe-ment de l’intelligence numérique des collectivités. Il s’appuie sur ses différentes expertises techniques et sa cellule de veille technologique et réglementaire pour essaimer les bonnes pratiques de sobriété numérique :&lt;br /&gt;     - TIC : Acquisition, installation, paramétrage pour les collectivités, conseils, accompagnement, formation, support, assistance aux logiciels métiers (paie, budget, compta, élections, état civil...) ;&lt;br /&gt;     - SIG : Mise à disposition, paramétrage, maintenance et évolutions du SIG / Cartographie &amp;#34;GéoSIEEEN&amp;#34; et ses modules complémentaires, création de modules métiers (eau, voirie, urbanisme...), analyses thématiques spatiales ;&lt;br /&gt;     - IP : Service informatique des compétences du SIEEEN, maintenance et sécurisation des infrastructures et suivi des projets numériques ;&lt;br /&gt;     - CYB : Supervision sécuritaire des systèmes du SIEEEN, sauvegarde à distance des données des collectivités, sensibilisation à la cybersécurité.&lt;/p&gt;&lt;h4&gt;Une expertise numérique publique de proximité&lt;/h4&gt;&lt;p&gt;Le SITEC remplit les missions principales suivantes :&lt;br /&gt;- Il est le support numérique des compétences du SIEEEN ;&lt;br /&gt;- Il assure le service informatique mutualisé des collectivités ;&lt;br /&gt;- Il assure le service cartographique mutualisé des collectivités.&lt;/p&gt;&lt;p&gt;Dans ce cadre, il propose un large éventail de services :&lt;br /&gt;- Acquisition, installation, maintenance et dépannage de matériels informatiques, logiciels et certificats électroniques ;&lt;br /&gt;- Formations : logiciels métiers, AIPR, … ;&lt;br /&gt;- Administration électronique pour la télétransmission de documents ;&lt;br /&gt;- Système d’Information Géographique (SIG) complet, incluant les données et les cartes du territoire.&lt;/p&gt;&lt;p&gt;Pour faciliter l’accès à ses services et solutions, le SITEC a mis en place deux types de contractualisation :&lt;br /&gt;- La Convention : Il s’agit d’adhérer au catalogue de services du SIEEEN, puis de choisir à la carte chaque service numé-rique ;&lt;br /&gt;- Les Contrats de prestations sont plus adaptés pour les collectivités bénéficiant d’un autre éditeur que JVS et Berger-Levrault. Ils apportent des solutions de maintenance annuelle, avec différents services en adéquation avec les usages :&lt;br /&gt;- Contrat « Matériel » (matériels uniquement) ;&lt;br /&gt;- Contrat « Assistance à distance » (logiciels métiers Berger-Levrault et JVS Mairistem uniquement) ;&lt;br /&gt;- Contrat « Assistance sur site » (matériels et logiciels métiers) ;&lt;br /&gt;- Contrat « Sauvegarde à distance » (datacenters souverains en France, sauvegarde 7 jours - 5 semaines - 12 mois) ;&lt;br /&gt;- Contrat « SIG GéoSIEEEN » (cadastre, propriétaires fonciers, réseaux…) ;&lt;br /&gt;- Contrat pour les modules spécifiques complémentaires de GéoSIEEEN, listés ci-après.&lt;/p&gt;&lt;h4&gt;Les services numériques à la carte pour les adhérents&lt;/h4&gt;&lt;p&gt;Une cotisation servant de droit d’entrée, et surtout d’équilibrage des charges fixes du SITEC, permet aux adhérents d’accéder à tous les services numériques à la carte, listés ci-dessous.&lt;/p&gt;&lt;h4&gt;Logiciels métiers : Des outils performants pour une e-administration efficiente&lt;/h4&gt;&lt;p&gt;Le SIEEEN est un partenaire de proximité pérenne des éditeurs de logiciels Berger-Levrault et JVS Mairistem. Il fournit un service de proximité aux collectivités nivernaises sur ces suites logicielles complètes et modulaires pour la gestion de leurs activités quotidiennes, et notamment :&lt;br /&gt;- L’installation des modules Berger-Levrault et JVS Mairistem ;&lt;br /&gt;- La maintenance, les évolutions ;&lt;br /&gt;- La veille réglementaire et fonctionnelle ;&lt;br /&gt;- La configuration, le paramétrage des connecteurs (DSN, Chorus, REU…)&lt;br /&gt;- Le dépannage en ligne, et sur site si nécessaire ;&lt;br /&gt;- L’accompagnement aux migrations de logiciels ;&lt;br /&gt;- L’intégration des inventaires ;&lt;br /&gt;- La formation sur la comptabilité, la paie, la facturation, l’état civil, les élections...&lt;/p&gt;&lt;p&gt;Les formations sont proposées selon un calendrier disponible sur l’extranet du SIEEEN : extranet.sieeen.fr. Il est possible de s’inscrire en ligne aux sessions, offertes en illimité dans le cadre de la souscription à la présente assistance éditeur du SIEEEN.&lt;/p&gt;&lt;h4&gt;Une chaîne de dématérialisation pour sécuriser le transfert de vos données&lt;/h4&gt;&lt;p&gt;Depuis 2017, la politique nationale de l’État vise à accélérer la transition numérique des collectivités. Le SIEEEN a mis en place une chaîne de dématérialisation complète pour sécuriser le transfert de flux comptables entre l’ordonnateur et la Trésorerie ainsi que pour l’envoi au contrôle de légalité des documents réglementaires et budgétaires.&lt;/p&gt;&lt;p&gt;Le SIEEEN a retenu une solution mutualisée, « Stela » (Système de TElétransmission Avancée). Celle-ci intègre :&lt;br /&gt;- Une plate-forme de dématérialisation.&lt;br /&gt;- Un tiers de télétransmission.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Egalement un parapheur électronique peut être mis à disposition, nommé « Sesile » (Service Électronique de Signature Légale). Il s’agit d’un module pour la dématérialisation de l’envoi de convocations et des documents associés aux élus des différentes assemblées.&lt;/p&gt;&lt;p&gt;Pour compléter la chaîne de dématérialisation, le SIEEEN propose un service d’acquisition pour des certificats électroniques permettant de s’authentifier auprès des organismes (Préfecture, DGFiP…) pour l’envoi des actes et des documents budgétaires, et même signer électroniquement des fichiers.&lt;/p&gt;&lt;p&gt;Il est également possible de recourir à une offre de numérisation des actes d’état civil.&lt;/p&gt;&lt;h4&gt;Matériel informatique, neuf et reconditionné, et logiciels bureautiques : toutes les solutions in-formatiques indispensables pour la gestion de votre collectivité&lt;/h4&gt;&lt;p&gt;Fort de son expertise, le SITEC est un partenaire de proximité privilégié des collectivités nivernaises. Il vous fait bénéficier d’une gamme complète de solutions informatiques et d’une assistance sur mesure.&lt;/p&gt;&lt;p&gt;Après l’étude de vos besoins et de vos usages, le SITEC se charge de l’acquisition, l’installation et la configuration sur site de vos matériels informatiques :&lt;br /&gt;- L’installation des équipements numériques : postes fixes, portables, onduleurs, serveurs, tablettes, réseau…&lt;br /&gt;- La sécurisation (antivirus, conseils de sécurité...) ;&lt;br /&gt;- La personnalisation ;&lt;br /&gt;- La configuration du travail à distance ;&lt;br /&gt;- L’organisation de vos fichiers partagés ;&lt;br /&gt;- L’installation des logiciels bureautiques et spécifiques (PAO, CAO…).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le SITEC inclut dans son offre, la maintenance et l’assistance technique :&lt;br /&gt;- Maintenance et dépannage sur site ;&lt;br /&gt;- Remplacement par un poste informatique de prêt le temps du renouvellement ou du dépannage ;&lt;br /&gt;- Assistance technique à distance : diagnostic et dépannage via la hotline, prise en main à distance ;&lt;br /&gt;- Visite préventive annuelle ;&lt;br /&gt;- Suivi d’intervention ;&lt;br /&gt;- Conseils, accompagnement.&lt;/p&gt;&lt;h4&gt;GéoSIEEEN : Un outil cartographique d’aide à la décision optimisé, souple et évolutif&lt;/h4&gt;&lt;p&gt;Le Système d’Information Géographique (SIG) GéoSIEEEN est une plateforme Web SIG performante de consultation de données géographiques et d&amp;#039;aide à la décision. Il améliore la qualité des services rendus aux usagers, simplifie les tâches de secrétariat et renforce la connaissance du territoire. Ergonomique, fluide et constamment enrichi, GéoSIEEEN permet des analyses thématiques approfondies, présentées sous la forme de cartographies.&lt;/p&gt;&lt;p&gt;Accessible à partir de n’importe quel ordinateur connecté à Internet, GéoSIEEEN intègre différentes applications qui répondent aux grandes problématiques de gestion du territoire. Le SIG du SIEEEN est ouvert au grand public depuis décembre 2022.&lt;/p&gt;&lt;h4&gt;Des applications métiers pour optimiser la gestion de votre territoire&lt;/h4&gt;&lt;p&gt;Pour optimiser les services proposés, répondre aux compétences spécifiques, s’adapter aux nouveaux besoins des collectivités et mutualiser les coûts d’acquisition logiciels, le SIG du SIEEEN se décline en différentes applications métiers :&lt;br /&gt;     - Géo-SIEEEN : Plate-forme départementale de consultation et d’exploitation des données géographiques à destination des structures publiques de la Nièvre&lt;br /&gt;     - SIT’BAL : Gestion et certification des voies et des adresses, versement et publication dans la Base Adresses Nationale (BAN)&lt;br /&gt;     - SIT’CIM : Gestion des actes de concessions et de la cartographie de cimetières&lt;br /&gt;     - SIT’SVE : Dépôt et transmission de Demandes d’Autorisation d’Urbanisme (DAU)&lt;br /&gt;     - SIT’URBA : Instruction des DAU et démarches liées à l’urbanisme&lt;br /&gt;     - SIT’AVIS : Instruction des consultations des DAU&lt;br /&gt;     - SIT’DICT : Gestion des DT-DICT dans le cadre de la réglementation anti-endommagement&lt;br /&gt;     - SIT’VOI-RIE : Gestion des demandes de permissions et d’arrêtés de voirie&lt;br /&gt;     - SIT’APPS : Portail cartographique Usagers (cadastre solaire, recycleries, déchetteries, points d’apport volontaire, SVE, alertes citoyennes)&lt;br /&gt;     - SIT’AL : Gestion des signalements (dépôts sauvages, voirie, ...)&lt;br /&gt;     - SIT’EAU : Gestion patrimoniale et cartographique des réseaux d’eau potable&lt;br /&gt;     - SIT’AC : Gestion patrimoniale, règlementaire et cartographique des réseaux d’assainissement collectif&lt;br /&gt;     - SIT’ANC : Gestion patrimoniale et réglementaire des Services Public d’Assainissement Non Collectif (SPANC)&lt;br /&gt;     - SIT’CLASS : Gestion du classement des voiries, versement et publication dans la base la BD topo (IGN)&lt;br /&gt;     - SIT’ATLAS : Génération d’atlas cartographiques (cadastre, urbanisme, communication, ...)&lt;/p&gt;&lt;h4&gt;Vers la constitution d’un Plan de Corps de Rue Simplifié départemental&lt;/h4&gt;&lt;p&gt;Afin de répondre à la réglementation relative aux Déclarations de Travaux (DT) et Déclarations d’Intention de Commence-ment de Travaux (DICT), le SIEEEN a confié au SITEC la constitution du Plan de Corps de Rue Simplifié (PCRS) image, basé sur une photo aérienne de résolution de 5 cm à l’échelle départementale. Cet outil indispensable pour le respect de la réforme « anti-endommagement des réseaux » permettra aux gestionnaires de réseaux sensibles et non-sensibles de dé-tecter et d’identifier précisément leurs réseaux pour répondre aux DT/DICT, dès 2026.&lt;/p&gt;&lt;p&gt;Cette donnée, en outre, sera exploitée dans le cadre de projets d’aménagement, d’urbanisme et tous besoins concomitants.&lt;/p&gt;&lt;h4&gt;Autorisation d’intervention à proximité des réseaux (AIPR) : Le SIEEEN, centre de formation&lt;/h4&gt;&lt;p&gt;Depuis le 1er janvier 2018, l’autorisation d’intervention à proximité des réseaux (AIPR) est une étape obligatoire de l’application du décret DT-DICT « anti-endommagement des réseaux ». Ainsi, tout intervenant à proximité des réseaux doit être détenteur de de cette certification. Le SIEEEN est centre de formation et d’examen, en réponse aux besoins des collectivités territoriales. Ses 2 agents formateurs sont reconnus auprès du CNFPT et habilités.&lt;/p&gt;&lt;p&gt;3 niveaux de formation :&lt;br /&gt;Pour permettre aux agents de votre collectivité à obtenir et renouveler leur habilitation, le SITEC dispense des formations sur site ou à son siège social pour les groupes :&lt;br /&gt;- Niveau opérateur (1 jour) : personnels exécutant les travaux, personnels conduisant des engins de chantier et personnels effectuant des travaux urgents (ATU) dispensés de DT et DICT ;&lt;br /&gt;- Niveau concepteur / encadrant (2 jours) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux ;&lt;br /&gt;- Niveau concepteur / encadrant expérimenté (1 jour) : chef d’équipe, chef de chantier, conducteur de travaux, chargé d’études, personnel de bureaux de maîtrise d’oeuvre et d’assistance à maître d’ouvrage, personnel de maîtrise d’ouvrage et personnel réalisant la détection et le géoréférencement de réseaux.&lt;/p&gt;&lt;p&gt;Une approche pédagogique interactive et pratique :&lt;br /&gt;Les formateurs du SITEC privilégient une pédagogie interactive axée sur des expériences vécues. Grâce aux formations dispensées, vos agents acquièrent et renforcent leurs connaissances sur la réglementation DT-DICT, le Guichet Unique, le régime général, la préparation et l’exécution des travaux. Ils peuvent ainsi :&lt;br /&gt;- Appréhender la réglementation DT-DICT et le guide technique de sécurisation des chantiers.&lt;br /&gt;- Situer leur rôle parmi les niveaux de responsabilité des différents acteurs.&lt;br /&gt;- Réaliser des travaux à proximité des réseaux en respectant les différentes recommandations et prescriptions.&lt;br /&gt;- Comprendre les conséquences d’un dommage et savoir réagir.&lt;br /&gt;- Rapprocher le contenu réglementaire de la réforme DT-DICT des exigences de l’examen AIPR.&lt;br /&gt;- S’entraîner sur les questions issues du QCM de l’examen final de contrôle des compétences pour l’intervention à proximité des réseaux.&lt;/p&gt;&lt;p&gt;À l’issue de la formation, une évaluation officielle est effectuée sous la forme d’un QCM généré sur la plateforme nationale de l’Ineris. Une attestation officielle et individuelle de compétences est remise à chaque participant permettant la délivrance de l’habilitation par l’employeur.&lt;/p&gt;&lt;h4&gt;Sauvegarde externalisée des données : la sécurisation de vos données sensibles&lt;/h4&gt;&lt;p&gt;Comme toute collectivité, vous traitez et stockez un volume important de données sensibles. Conscient que leur perte peut avoir un impact majeur sur votre activité et la confiance de vos administrés, le SIEEEN vous propose une solution de sau-vegarde externalisée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une sécurité renforcée sans contrainte :&lt;br /&gt;Vous bénéficiez d’une protection sûre en cas de vol de matériels informatiques, d’incendie, d’inondation ou de cyberattaque. La solution du SIEEEN comprend :&lt;br /&gt;- La sauvegarde de vos données utilisateurs (bases de données métiers, Word, Excel, fichiers photos…) ;&lt;br /&gt;- La souveraineté de la solution : hébergement sécurisé, secouru et souverain (datacenters en France) ;&lt;br /&gt;- Une rétention adaptée permettant de restaurer vos données datant des 7 derniers jours, des 5 dernières semaines et des 12 derniers mois ;&lt;br /&gt;- La configuration de la sauvegarde avec vous (périodicité, données sélectionnées…) ;&lt;br /&gt;- L’accompagnement pour la compréhension du fonctionnement ;&lt;br /&gt;- La supervision en temps réel ;&lt;br /&gt;- La réception de notifications permettant de s’assurer que la sauvegarde s’est bien déroulée ;&lt;br /&gt;- La restauration de vos données utilisateurs et métiers en moins de 24 heures.&lt;/p&gt;&lt;h4&gt;RGPD et DPO&lt;/h4&gt;&lt;p&gt;Le RGPD est le Règlement Européen relatif à la Protection des Données n°2016/679 du 27 avril 2016.&lt;/p&gt;&lt;p&gt;L’une des mesures phares de ce Règlement est l’obligation de désigner officiellement un Délégué à la Protection des Don-nées (DPO).&lt;/p&gt;&lt;p&gt;Cette prestation est, début 2026, en cours de construction. Une étude est effectuée pour déterminer les possibilités de mutualiser des équipes de DPO en partenariat avec d’autres organismes publics homologues.&lt;/p&gt;&lt;p&gt;Différentes étapes sont proposées à la présente prestation :&lt;br /&gt;- L’accompagnement de l’Adhérent pour nommer officiellement le SIEEEN comme Délégué à la Protection des Données (DPO) auprès de la Commission Nationale de l’Informatique et des Libertés (CNIL) ;&lt;br /&gt;- Effectuer une première phase initiale pour étudier la gestion des données à caractère personnel existantes de l’Adhérent :&lt;br /&gt;- Inventorier les traitements de données à caractère personnel et rédiger le registre correspondant ;&lt;br /&gt;- Sensibiliser les agents et les élus sélectionnés aux règles applicables en matière de protection des données ;&lt;br /&gt;- Accompagner l’Adhérent dans le suivi de sa conformité au RGPD ;&lt;br /&gt;- Dispenser des conseils, sur demande, en ce qui concerne l&amp;#039;analyse d&amp;#039;impact relative à la protection des données et vérifier l&amp;#039;exécution ;&lt;br /&gt;- Coopérer avec l&amp;#039;autorité de contrôle et faire office de point de contact pour l&amp;#039;autorité de contrôle sur les questions relatives au traitement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent de l&amp;#039;offre de services numériques du Sieeen ou en contrat de prestations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieeen.fr</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;service.tic&amp;#64;sieeen.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>philippe.jeannet@sieeen.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/833a-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal d'Energies, d'Equipement et d'Environnement de la Nièvre (SIEEEN)</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>166583</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Systèmes Informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Systèmes Informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...10 lines deleted...]
- Pour cela l&amp;#039;Adico s&amp;#039;est organisée autour de 4 objectifs :
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;Installation et maintenance d’équipements, infrastructures associées.&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou par mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rendez-vous et visite sur site&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur les enjeux et les solutions techniques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Audit du parc informatique de la collectivité&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Rédaction d’un compte-rendu sur l’existant et les orientations à prendre&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;Vente de matériel :
 &lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...56 lines deleted...]
-      <c r="O17" s="1" t="inlineStr">
+&lt;li&gt;Vente et installation de serveurs et ordinateurs&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Vente et installation de périphériques (imprimantes, bornes wifi, écrans, onduleurs, claviers/ souris, disques durs, cables et adaptateurs, …)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Installation et configuration de kits de visioconférence&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Installation de hotspots wifi publics&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;br /&gt;
+Maintenance et assistance technique :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Service de maintenance du parc informatique, visites annuelles, dépannages sur site, supervision du serveur, antivirus&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Hotline téléphonique technique&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Tests de performances du cablage réseau&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Service de sauvegarde de données externalisée&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;br /&gt;
+Hébergement dans un DataCenter 100% public :
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Réservations et dépôts de noms de domaine&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Hébergement de sites web&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Messagerie électronique et calendriers partagés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Hébergement de serveurs dédiés&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Virtualisation de serveurs métiers pour un travail à distance&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systemes-informatiques-reseaux</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian
+04 75 30 13 13
+&lt;a href="https://www.numerian.fr/"&gt;www.numerian.fr&lt;/a&gt;
+&lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;contact&amp;#64;numerian.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/systemes-informatiques-et-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E18" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>166541</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SG-JAPAN – 2026</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SG-JAPAN – 2026</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions d&amp;#039;euros et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contribuer à l&amp;#039;intégration hétérogène avancée, notamment dans le domaine du packaging 2.5D et 3D et de la photonique intégrée&lt;/li&gt;    &lt;li&gt;Contribuer à la normalisation des interfaces de chiplets, afin de garantir l&amp;#039;interopérabilité et de favoriser le développement d&amp;#039;un écosystème de chiplets dynamique&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/h3&gt;  &lt;p&gt;Les candidats sont tenus de travailler en étroite collaboration avec des organismes japonais.&lt;/p&gt;   &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SG-JAPAN"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-sg-japan-2026/</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-sg-japan-2026/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>166542</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI1-SG – 2026</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-AI1-SG – 2026</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 1 000 000 euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Aider les concepteurs européens de puces à la pointe de la technologie à présenter des composants électroniques opérationnels prêts à être intégrés dans des infrastructures&lt;/li&gt;    &lt;li&gt;Développer des démonstrateurs fonctionnels de prototypes de puces AI&lt;/li&gt;    &lt;li&gt;Valider des solutions de puces AI sur une plateforme commune d&amp;#039;évaluation européenne&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;30e99545-407c-f111-ab0f-7ced8d75bb2a" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-AI1-SG" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-ai1-sg-2026/</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-ai1-sg-2026/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>166538</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA – 2026</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA – 2026</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;15 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Réduire les obstacles à l&amp;#039;entrée dans la conception de puces et les tape-outs&lt;/li&gt;    &lt;li&gt;Renforcer l&amp;#039;attractivité globale du secteur des semi-conducteurs&lt;/li&gt;    &lt;li&gt;Inspirer et donner aux jeunes les moyens de se lancer et de mener une carrière durable dans ce domaine&lt;/li&gt;    &lt;li&gt;Soutenir la reconversion et le perfectionnement des compétences de la main-d&amp;#039;œuvre actuelle afin de répondre aux besoins technologiques émergents&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-SCD-CSA"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-scd-csa-2026/</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-scd-csa-2026/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>166539</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG – 2026</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG – 2026</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;10 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Soutenir les initiatives visant à combler la pénurie de talents dans le secteur des semi-conducteurs grâce à une action coordonnée des acteurs publics et privés concernés&lt;/li&gt;    &lt;li&gt;Réduire les obstacles dans ce secteur et rendre ce marché du travail plus attractif&lt;/li&gt;    &lt;li&gt;Donner aux adolescents et aux jeunes adultes les moyens de choisir et de poursuivre un parcours professionnel dans ce domaine&lt;/li&gt;    &lt;li&gt;Recycler et améliorer les compétences de la main-d’œuvre actuelle&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; mise en place du premier réseau européen de prestataires de formation professionnelle à long terme dans le domaine des semi-conducteurs&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; constituer un vivier plus vaste et plus diversifié de techniciens qualifiés&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 3 :&lt;/strong&gt; renforcer la mobilité intra- et extra-européenne des étudiants et des travailleurs afin de combler les pénuries de compétences dans les sites de production de semi-conducteurs&lt;/li&gt;  &lt;/ul&gt;  &lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;  &lt;ul&gt;    &lt;li&gt;Mise en place d&amp;#039;une fédération pilote regroupant des prestataires de formation professionnelle dans le domaine des technologies des semi-conducteurs&lt;/li&gt;    &lt;li&gt;Conception et mise en œuvre de programmes de formation&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-PF-SG"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-pf-sg-2026/</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-pf-sg-2026/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>166540</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-HOE-SG – 2026</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – DIGITAL-JU-CHIPS-2026-SKILLS-HOE-SG – 2026</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;20 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 4 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;h3&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Mettre en place des « pôles d’excellence » à long terme pour la formation dans les domaines technologiques liés aux semi-conducteurs&lt;/li&gt;    &lt;li&gt;Soutenir l’innovation, renforcer l’autonomie stratégique et de mieux préparer les professionnels de demain&lt;/li&gt;    &lt;li&gt;Proposer des programmes de haute qualité, complets, structurés et durables, comprenant des cours et des activités de formation adaptés aux besoins de l’industrie&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Priorités&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;&lt;strong&gt;Priorité 1 :&lt;/strong&gt; conception de puces et outils de conception de puces&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 2 :&lt;/strong&gt; fabrication de puces, métrologie des équipements et essais&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 3 :&lt;/strong&gt; chiplets, intégration hétérogène, conditionnement avancé&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 4 :&lt;/strong&gt; technologies pour les composants et systèmes photoniques&lt;/li&gt;    &lt;li&gt;&lt;strong&gt;Priorité 5 :&lt;/strong&gt; électronique de puissance et matériaux à large bande interdite&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Éligibilité&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Contact : Calls&amp;#64;chips-ju.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;h3&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/h3&gt;  &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://www.chips-ju.europa.eu/viewfile/?id&amp;#61;a8627a97-955e-f111-a826-000d3a27d474"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-JU-CHIPS-2026-SKILLS-HOE-SG"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a title="Cliquez ici" href="https://www.chips-ju.europa.eu/" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-digital-ju-chips-2026-skills-hoe-sg-2026/</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-digital-ju-chips-2026-skills-hoe-sg-2026/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>164713</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les Technologies et les vecteurs énergétiques innovants</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Technologies et vecteurs énergétiques innovants</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...321 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="K20" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02. Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet
 Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Aide à l&amp;#039;investissement &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt; Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;/p&gt;&lt;p&gt; Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.
 Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.
 Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/technologies-et-vecteurs-energetiques-innovants</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/technologies-et-vecteurs-energetiques-innovants/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2025</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-      <c r="A21" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>139937</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Informer sur la mise en œuvre des usages numériques. Accompagner pour le développement du numérique éducatif. Proposer un accès gratuit à des plateformes de dématérialisation.</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Usages numériques</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires propose des prestations d&amp;#039;accompagnement, d&amp;#039;AMO, de conseil dans le domaine du numérique. L&amp;#039;agence propose également des outils mutualisés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ecoles numériques du Cantal : ENT (environnements numérique de travail),
  &lt;/li&gt;
  &lt;li&gt;
   Mission de maintenance et assistance
  &lt;/li&gt;
  &lt;li&gt;
   Conseil et expertise sur le volet équipements et réseaux
  &lt;/li&gt;
  &lt;li&gt;
   Dématérialisation de la commande publique
  &lt;/li&gt;
  &lt;li&gt;
   Dématérialisation des flux vers les services de l&amp;#039;État (contrôle de légalité, hélios...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Appui méthodologique
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
  &lt;/li&gt;
  &lt;li&gt;
   Etre adhérent à CIT
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;essentiel des services sont accessibles  gratuitement sous condition d&amp;#039;adhésion
  &lt;/li&gt;
  &lt;li&gt;
   Contrat de maintenance et AMO: services payants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/85ea-informer-sur-la-mise-en-uvre-des-usages-numer/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...302 lines deleted...]
-      <c r="S23" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>165738</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - DIGITAL - 2027</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - DIGITAL - 2027</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;25 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-CL4-2027-05-DIGITAL-EMERGING-03 : Dispositifs photoniques intégrés avancés pour des fonctionnalités étendues et une consommation d&amp;#039;énergie ultra-faible (RIA) (Partenariat photonique)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-7-digital-industry-and-space_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-CL4-2027-05-DIGITAL-EMERGING-03?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;2&amp;amp;pageSize&amp;#61;100&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2026</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>18/03/2027</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
-[...54 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-digital-2027/</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-digital-2027/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H24" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>166403</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – Continent de l'IA</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE – Continent de l&amp;apos;IA – 2026</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...87 lines deleted...]
-      <c r="S24" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 8,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2 millions et 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Soutenir les projets visant à tester des solutions numériques pour la transmission d&amp;#039;informations pertinentes au regard du respect de la législation européenne&lt;/li&gt;    &lt;li&gt;Tirer parti des technologies de pointe afin de garantir la sécurité et la confidentialité des données, ainsi que la conformité réglementaire&lt;/li&gt;    &lt;li&gt;Identifier les secteurs soumis à une charge administrative importante, tels que l&amp;#039;agriculture, l&amp;#039;environnement, l&amp;#039;industrie manufacturière, la santé et l&amp;#039;énergie&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Digital Europe (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des Participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des Participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de minimum 3 entités indépendantes (bénéficiaires, pas d&amp;#039;entités affiliées) établies dans au moins 3 différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Des prolongations sont possibles si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : &lt;a title="Cliquez ici" href="https://european-union.europa.eu/contact-eu/write-us_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-ai-data-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l&amp;#039;appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-AI-DATA-10-COMPLIANCE" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://digital-strategy.ec.europa.eu/en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
-[...51 lines deleted...]
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-continent-de-lia-2026-2/</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-continent-de-l-ia-2026-1/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...438 lines deleted...]
-      <c r="A27" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>161669</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Développer les usages innovants du numérique</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Développer les usages  innovants du numérique</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Min : 50</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour favoriser leur duplicabilité et/ou leur extension par :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• La mise en place ou le développement de projets expérimentaux, pilotes et/ou innovants&lt;/p&gt;&lt;p&gt;• Le soutien de poste d’animateur dédié au développement des usages et projets numériques répondant aux spécificités territoriales&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour favoriser l&amp;#039;innovation collective, le partage d’information et la transmission de &lt;/strong&gt;&lt;strong&gt;compétences grâce à la création des tiers-lieux numériques. &lt;/strong&gt;La Région finance les tiers-lieux d’idéation-expérimentation et de fabrication et médiation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour accompagner le développement des Micro-Folies. &lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour la Région, la transformation numérique passe par le développement d’usages innovants dans de nombreux domaines : tourisme / patrimoine, éducation, e-santé, agriculture … La collectivité accompagne les expérimentations de nouveaux usages du numérique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Tourisme
 Technologies numériques et numérisation
 Tiers-lieux
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q27" s="1" t="inlineStr">
+      <c r="Q28" s="1" t="inlineStr">
         <is>
           <t>02/01/2027</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les projets seront sélectionnés selon
 plusieurs critères techniques : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;- &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’aspect
 innovant (expérimentation ou action novatrice territoriale) ou pilote
 (déploiement d’une expérimentation) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;-  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
 portée territoriale du projet (les projets de portée intercommunale et au-delà
 seront privilégiés) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;la
 proposition de contenus et de services numériques mis en œuvre ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;l’intégration
 de dispositif d’animation favorisant une bonne appropriation de l’action par le
 public cible ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;&lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;span&gt;leur
 réplicabilité et interopérabilité ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;la
 participation aux réseaux (Ex : Association des tiers-lieux, Micro-Folies) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux de la donnée (ouverture,
 valorisation, protection, sécurisation…) ;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;- &lt;/span&gt;&lt;span&gt;Prise en compte des enjeux du numérique
 responsable sur la base des 4 piliers du numérique responsable : numérique
 sobre, numérique au service du bien commun, numérique éthique et l’inclusion
 numérique …)&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.bourgognefranchecomte.fr/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Délégation à la Transformation Numérique  - contacts : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;France Guillemin 06 74 97 43 20 - &lt;a target="_self"&gt;france.guillemin&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;       &lt;/p&gt;&lt;p&gt;Anne-Claire Sanz 06 59 42 51 65  &lt;a href="mailto:anneclaire.sanz&amp;#64;bourgognefranchecomte.fr"&gt;anneclaire.sanz&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>france.guillemin@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-usages-innovants-du-numerique/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Région Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-[...161 lines deleted...]
-    <row r="29" spans="1:27" customHeight="0">
+    <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
-        <v>90915</v>
+        <v>139434</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Prototyper les innovations pour un numérique responsable</t>
+          <t>Gérer les risques naturels et technologiques</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...2 lines deleted...]
-Entreprise privée</t>
+Région</t>
         </is>
       </c>
       <c r="H29" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie financière
+Autre aide financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K29" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dans le cadre de la feuille de route régionale pour un Numérique Responsable 2020-2022, la Région Nouvelle-Aquitaine souhaite favoriser l&amp;#039;émergence de solutions numériques au bénéfice de la transition sociale et environnementale, en permettant le prototypage d&amp;#039;innovations numériques à impact positif.
+ La Région des Hauts-de-France est exposée à de multiples risques naturels : inondation, mouvements de terrains, présence de cavités ou risques propres au littoral. De plus, le passé industriel des Hauts-de-France a légué un certain nombre de sites présentant des risques technologiques (périmètres SEVESO) et miniers. L&amp;#039;Etablissement Public Foncier Hauts de France est donc amené à intervenir pour maîtriser les fonciers exposés à ces risques, déconstruire les biens les plus exposés et renaturer les emprises acquises. L&amp;#039;établissement accompagne également les collectivités dans la mobilisation des dispositifs financiers dédiés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les sites classés à risque sur sollicitation des collectivités, de la Direction Régionale de Environnement, de l&amp;#039;Aménagement et du Logement (DREAL) et des entreprises concernées par les risques technologiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
+ &lt;li&gt;
+  Acquisition
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des sources de pollution
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de démolition et de déconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renaturation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
-&lt;/ul&gt;
-[...14 lines deleted...]
-&lt;/ul&gt;</t>
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Foncier du Plan de Prévention des Risques Technologiques des sites EPV et Antargaz, Thiant (Nord)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ L&amp;#039;EPF intervient dans le cadre de la mise en œuvre des mesures foncières du Plan de Prévention des Risques Technologiques du parc d&amp;#039;activités Haulchin-Thiant. Il a acquis et démoli les habitations et bâtiments situés à proximité de deux sites classés SEVESO (stockage et distribution de butane et propane et entrepôt pétrolier).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Thivencelle, berges de l&amp;#039;Hogneau (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF poursuit son intervention à Thivencelle sur les berges de l&amp;#039;Hogneau, afin de démolir cinq habitations situées en PPRI risquant de s&amp;#039;effondrer. La déconstruction de ces habitations permettra de redéfinir le plan d&amp;#039;aménagement de la digue gauche de la rivière.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bords de falaise, Wimereux (Pas-de-Calais)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La Côte d&amp;#039;Opale est soumise à l&amp;#039;érosion progressive de ses falaises qui menace les villas qui y sont implantées. En réponse, la préfecture du Pas-de-Calais a instauré en octobre 2007 un Plan de Prévention des Risques Littoraux (PPRL) qui concerne notamment la commune de Wimereux. Ne disposant pas de l&amp;#039;ingénierie technique et financière nécessaire pour mettre en œuvre les dispositions du PPRL, la commune de Wimereux a sollicité l&amp;#039;intervention de l&amp;#039;EPF en 2009 pour acquérir cinq maisons, procéder à leur déconstruction et restaurer les habitats naturels présents en bord de falaise. Acteur de la préservation du capital environnemental régional, l&amp;#039;EPF a pris en compte lors de la phase de chantier les espèces protégées et patrimoniales (crambe, armérie, lavatère arbustif) et a permis la restauration des pelouses aérohalines. Une partie des acquisitions et travaux a été prise en charge par les fonds Barnier et le foncier a été restitué à la collectivité sous forme d&amp;#039;espace de nature.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N29" s="1" t="inlineStr">
         <is>
-          <t>Technologies numériques et numérisation
-[...3 lines deleted...]
-Inclusion numérique</t>
+          <t>Foncier
+Risques naturels</t>
         </is>
       </c>
       <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
-[...93 lines deleted...]
-      </c>
       <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-Usage / valorisation</t>
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U29" s="1" t="inlineStr">
         <is>
-          <t>Nouvelle-Aquitaine</t>
+          <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
       <c r="V29" s="1" t="inlineStr">
         <is>
-          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/proto-impact-prototyper-les-innovations-pour-un-numerique-responsable</t>
+          <t>https://epf-hdf.fr/</t>
         </is>
       </c>
       <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Délégation numérique
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y29" s="1" t="inlineStr">
         <is>
-          <t>newsroom@nouvelle-aquitaine.fr</t>
+          <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
       <c r="Z29" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/d1bc-proto-impact-prototyper-les-innovations-pour-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0dd8-gerer-les-risques-naturels-et-technologiques/</t>
         </is>
       </c>
       <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
+    <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
-        <v>72302</v>
+        <v>129711</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les investissements numériques des Artisans/Commerçants</t>
-[...4 lines deleted...]
-          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+          <t>Financer le développement d’infrastructures numériques au sein des territoires</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Financement des infrastructures numériques</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional des Hauts-de-France</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
-        <is>
-[...458 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Vous
 êtes porteur d’un projet d’infrastructures numériques en tant que collectivité
 locale, entreprise publique locale, entreprise, opérateur ou exploitant de
 réseau ou acteur financier ? Vous êtes à la recherche d’un financement
 pour développer le Très Haut Débit fixe ou mobile au sein d’un territoire ? La
 Banque des Territoires peut investir dans le développement d’infrastructures
 contribuant à l’amélioration de la connectivité, la création d’emploi, la
 transformation numérique ou encore à l’attractivité des territoires.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’offre
 d’investissement concerne les projets portant sur :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les réseaux 4G/5G ;&lt;/li&gt;&lt;li&gt;la sécurisation des réseaux ;&lt;/li&gt;&lt;li&gt;les réseaux fixes des territoires ;&lt;/li&gt;&lt;li&gt;les data centers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;En tant
 que « tiers de confiance », la Banque des Territoires propose de
 financer les projets portant une logique d’intérêt général sous la forme
 d’apports en capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Innovation, créativité et recherche
 Industrie
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_numeriques_psat</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-numeriques/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-      <c r="A33" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>133061</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Investir pour la cybersécurité et la souveraineté numérique</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Financement de vos projets de services numériques</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;
     &lt;span&gt;🚩&lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
@@ -5530,807 +4772,767 @@
  &lt;li&gt;
   Vous êtes une collectivité locale et vous souhaitez protéger et gérer les données de vos infrastructures sensibles ou stratégiques, renforcer la sécurité numérique des hôpitaux, administrations ou tout autre acteur territorial ou encore garantir un numérique de confiance à vos administrés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un porteur de projet (entreprise, investisseur, exploitant...) et vous souhaitez développer des solutions numériques éprouvées et accessibles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour accompagner les territoires dans leur transition numérique face à une numérisation croissante et à une recrudescence du risque cyber, la Banque des Territoires propose une offre d&amp;#039;investissements pour financer des solutions innovantes autour de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la confiance numérique : identité numérique, signature électronique... ;
  &lt;/li&gt;
  &lt;li&gt;
   la cybersécurité : solutions de gestion du risque cyber, sensibilisation, protection et assurance cyber, détection... ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie de la data : services de protection de la donnée personnelle et territoriale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Emploi
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-numeriques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cybersecurite_souverainete_numerique</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2267-investir-pour-la-cybersecurite-et-la-souverai/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="H34" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>127289</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
+&lt;/p&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une
+ &lt;strong&gt;
+  subvention d&amp;#039;un taux maximum de 40%
+ &lt;/strong&gt;
+ du montant des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé
+ &lt;strong&gt;
+  à hauteur de 20% minimum par la structure porteuse.
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
-[...62 lines deleted...]
-      <c r="AA34" s="1" t="inlineStr">
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du spectacle vivant
+  &lt;/strong&gt;
+  :
+  &lt;span&gt;
+   Christine Vacher :
+   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+    christine.vacher&amp;#64;iledefrance.fr
+   &lt;/a&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du patrimoine
+  &lt;/strong&gt;
+  : Héloise Maillé - heloise.maille-virole&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   des arts plastiques
+  &lt;/strong&gt;
+  : Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du livre et de la lecture
+  &lt;/strong&gt;
+  : Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b09-investissement-culturel-aide-aux-investisseme/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...160 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>121764</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction, la restauration, l’aménagement des musées et la numérisation des collections</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la construction, la restauration, l'aménagement des musées et la numérisation des collections</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat</t>
-[...12 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>Les Musées franciliens disposent d&amp;#039;importantes collections. Ils constituent à ce titre des espaces privilégiés de valorisation du patrimoine. La Région s&amp;#039;est engagée à soutenir l&amp;#039;attractivité et le rayonnement des Musées de France.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Somme Numérique accompagne ses membres le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Sont éligibles les musées départementaux, intercommunaux, communaux ou associatifs à l&amp;#039;exclusion des musées nationaux. L&amp;#039;établissement doit être labellisé « Musée de France ».
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les aménageurs mandatés par les collectivités territoriales peuvent être bénéficiaires. Une convention de délégation de maîtrise d&amp;#039;ouvrage doit avoir été signée entre la collectivité et l&amp;#039;aménageur.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Soutien à la création, à la rénovation et à l&amp;#039;aménagement des musées :
+ &lt;/span&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...90 lines deleted...]
-      <c r="S36" s="1" t="inlineStr">
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le taux d&amp;#039;intervention est de 40 % maximum des dépenses éligibles.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les dépenses éligibles correspondent au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (hors études préalables).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sont inéligibles les dépenses inhérentes aux assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers (VRD), à l&amp;#039;acquisition foncière.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide régionale est plafonnée à 1 000 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Soutien à la numérisation des collections :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le taux d&amp;#039;intervention est de 30 % maximum des dépenses éligibles.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les dépenses éligibles correspondent au coût d&amp;#039;acquisition du logiciel et des prestations de numérisation et d&amp;#039;indexation, hors coût du contrat de garantie et de maintenance.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide régionale est plafonnée à 30 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale permet de financer en investissement :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les travaux de construction, restauration (clos et couvert) et aménagement des espaces y compris les réserves.
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;acquisition de logiciel d&amp;#039;inventaire et de base de données nécessaires à la numérisation, les travaux de numérisation des collections et leur indexation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  .Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;/span&gt;
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ &lt;span&gt;
+  , la plateforme des aides régionales.
+ &lt;/span&gt;
+</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X36" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-construction-la-restauration-lamenagement-des-musees-et-la-numerisation-des-collections</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- courrier&amp;#64;sommenumerique.fr
+ Direction de la Culture
  &lt;br /&gt;
+ Service Patrimoines et inventaire
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+ &lt;br /&gt;
+ Héloïse Maillé
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+ &lt;br /&gt;
+ Kamel Kacihi
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c054-aide-a-la-construction-la-restauration-lamena/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...88 lines deleted...]
-      <c r="A38" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>103486</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Soutenir des investissements numériques dans le champ culturel</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Investissement culturel - Aide aux investissements numériques</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...3 lines deleted...]
-      <c r="H38" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J38" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>1 million € maximum</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Nature de l&amp;#039;aide et montant
 &lt;/h4&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est une subvention d&amp;#039;un taux maximum de 40% du montant des dépenses éligibles, plafonnées à 1 M€.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
 &lt;/p&gt;
 &lt;h4&gt;
  Cofinancements possibles
 &lt;/h4&gt;
 &lt;p&gt;
  Les autres aides à l&amp;#039;investissement culturel :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
    Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
    Investissement culturel – Aide aux structures itinérantes
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont concernés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espace public
 Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires cibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
  &lt;/li&gt;
  &lt;li&gt;
   Aménageurs mandatés par les collectivités locales,
  &lt;/li&gt;
  &lt;li&gt;
   Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-investissements-numeriques</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les projets relevant du secteur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    du spectacle vivant
   &lt;/strong&gt;
   :
   &lt;span&gt;
    Christine Vacher :
    &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
     christine.vacher&amp;#64;iledefrance.fr
    &lt;/a&gt;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    du patrimoine
   &lt;/strong&gt;
   : Cécile Chenot -
   &lt;a href="mailto:cecile.chenot&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    cecile.chenot&amp;#64;iledefrance.fr
    &lt;span&gt;
@@ -6367,2113 +5569,3122 @@
   &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
    cinema.audiovisuel&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    du livre et de la lecture
   &lt;/strong&gt;
   : Delphine Martincourt -
   &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    delphine.martincourt&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dae5-investissement-culturel-aide-aux-investisseme/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>101580</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le numérique dans le quotidien des artisans</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...6 lines deleted...]
-      <c r="H39" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez que les artisans s&amp;#039;engagent dans une démarche de développement numérique pour accroître leur compétitivité et adapter leurs services aux attentes des consommateurs dans un contexte économique et sanitaire en évolution.
+&lt;br /&gt;
+&lt;br /&gt;
+Les chambres de métiers et de l&amp;#039;artisanat vous propose d&amp;#039;opérer un dispositif d&amp;#039;accompagnement comprenant : ·une communication et une sensibilisation auprès des artisans sur les possibilités d&amp;#039;augmenter leur chiffre d&amp;#039;affaires et leur rentabilité par le numérique, et accroitre l&amp;#039;usage des technologies numériques dans l&amp;#039;entreprise ·la réalisation d&amp;#039;un diagnostic de maturité digitale et proposition de plan d&amp;#039;action par un conseiller CMA en présentiel (possible en distanciel) ·un accompagnement à la mise en oeuvre du projet par une aide à la concrétisation dans le cadre d&amp;#039;un investissement matériel ou immatériel ou l&amp;#039;orientation vers les expertises des activateurs France NUM.</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>92584</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="R39" s="1" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à 20 % du coût total d’investissement</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...82 lines deleted...]
-      <c r="X39" s="1" t="inlineStr">
+ Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de la Culture
-[...24 lines deleted...]
- &lt;/a&gt;
+ Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les frais de câblage, de maintenance et d&amp;#039;abonnement à Internet ne sont pas pris en charge.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+ Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;ateliers de découverte, de sensibilisation et de pratique numérique, conjointement avec les enjeux du Schéma Départemental d&amp;#039;Amélioration d&amp;#039;Accessibilité des Services au Public (S.D.A.A.S.P.) et du Schéma Directeur Territorial d&amp;#039;Aménagement Numérique (S.D.T.A.N.) au sein de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet présenté s&amp;#039;appliquera à détailler les modalités de mise en oeuvre, en lien avec les schémas précités, et le fonctionnement de la bibliothèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 15000 habitants</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-[...532 lines deleted...]
-      <c r="E44" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>94792</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une maintenance du parc informatique</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
-[...801 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nous accompagnons aujourd&amp;#039;hui les collectivités locales dans leur transformation numérique afin qu&amp;#039;elle profite à leurs services et à tous les acteurs du territoire.
-[...2 lines deleted...]
- Nous les aidons également au quotidien dans l&amp;#039;utilisation de leurs logiciels de gestion communale grâce à notre équipe de spécialistes des logiciels BERGER LEVRAULT (éditeur de logiciels). Notre équipe les forme (sur site ou en séminaire) et les dépanne via notre ligne dédiée à l&amp;#039;assistance téléphonique (hotline).
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champ d&amp;#039;action en matière de numérique et informatique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Notre équipe géomatique est quant à elle une ressource à la fois interne et à disposition des collectivités pour structurer et exploiter les données, les spatialiser dans des bases de données et les rendre compréhensibles via des représentations efficaces et innovantes : cartographique ou datavisualisation.
-[...6 lines deleted...]
- &lt;br /&gt;
+ En termes de numérique et d&amp;#039;informatique, l&amp;#039;agence vous accompagne sur la
+ &lt;strong&gt;
+  maintenance informatique
+ &lt;/strong&gt;
+ et vous propose une
+ &lt;strong&gt;
+  centrale d&amp;#039;achat à prix coûtant
+ &lt;/strong&gt;
+ .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Maintenance informatique
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépannage et assistance informatique en ligne ou sur place
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centrale d&amp;#039;achat à prix coûtant de matériels et logiciels informatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage, installation et reprise des données lors d&amp;#039;un remplacement de postes, livraison
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils à la mise en œuvre de l&amp;#039;infrastructure informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenance et logiciels pour les établissements scolaires (expérimentation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prêt de matériel informatique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Accompagnement en matière d&amp;#039;inclusion numérique : diagnostic territoriaux, formation, animation de réseau, support  au déploiement de dispositifs - lieu de médiation numérique etc.
-[...38 lines deleted...]
-      <c r="S48" s="1" t="inlineStr">
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet numérique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
-[...12 lines deleted...]
- numerique&amp;#64;agate-territoires.fr
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sébastien Briongos - Responsable du service Matériel Système et Réseaux
+ -
+  &lt;a href="mailto:sbriongos&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   sbriongos&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Juliette Dufloux - Assistante achat -
+  &lt;a href="mailto:jdufloux&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   jdufloux&amp;#64;atd16.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a2f-copie-14h49-beneficier-dune-assistance-inform/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>98466</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>GIP Recia (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Centre de Gestion de la Fonction Publique Territoriale du Lot conseille et accompagne, dans le domaine du numérique, autour de 5 services :
+ Avec sa plate-forme Solaere et son pôle E-administration, le GIP RECIA offre un
+ &lt;strong&gt;
+  ensemble de services cohérents et innovants
+ &lt;/strong&gt;
+ couvrant
+ &lt;strong&gt;
+  la chaine de dématérialisation des documents et des échanges
+ &lt;/strong&gt;
+ dans sa globalité, à travers un
+ &lt;strong&gt;
+  portail sécurisé et unifié
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Des outils et des services d&amp;#039;e-administration qui ont pour objectif de
+ &lt;strong&gt;
+  simplifier la communication entre les services, les élus, les administrations et les citoyens
+ &lt;/strong&gt;
+ et de
+ &lt;strong&gt;
+  faciliter les usages et les échanges entre collectivités et les services de l&amp;#039;État
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;h4&gt;
+ Un accès à l&amp;#039;ensemble des services
+&lt;/h4&gt;
+&lt;p&gt;
+ Par l&amp;#039;intermédiaire de cette plate-forme, il est possible depuis un accès unique de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Protection des données (RGPD)
-[...12 lines deleted...]
-  Internet (création de sites web, messagerie, ...)
+  viser ou signer électroniquement des documents numériques présentés dans un i-parapheur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  télétransmettre des documents à la Préfecture (délibérations, arretés réglementaires et individuels, documents budgétaires) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  télétransmettre au comptable public dans un flux signé électroniquement les pièces comptables (bordereaux, titres, mandats) et les pièces justificatives (factures, payes, délibérations, pièces de passation et d&amp;#039;exécution de marchés publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  envoyer des convocations aux élus en mettant tous les documents de séance à leur disposition.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ D&amp;#039;une manière générale et au regard de certains services sensibles, le contexte d&amp;#039;hébergement qui sera choisi devra fournir des garanties en termes de performance, de disponibilité, de sécurité et de réversibilité du service et des données.
+&lt;/p&gt;
+&lt;h4&gt;
+ Nos outils et services dématérialisés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestion des flux actes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des flux Helios
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des mails certifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parapheur électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saisine par voie électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Facturation Chorus PRO
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convocation électronique des élus
+ &lt;/li&gt;
+ &lt;li&gt;
+  PES Retour
+ &lt;/li&gt;
+ &lt;li&gt;
+  Archivage électronique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des flux bons de commandes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Ressources utiles :
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.recia.fr/nos-services/e-administration/" rel="noopener" target="_blank"&gt;
+   https://www.recia.fr/nos-services/e-administration/
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.snc.recia.fr/contactus" rel="noopener" target="_blank"&gt;
+   https://www.snc.recia.fr/contactus
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
-Appui méthodologique
-[...3 lines deleted...]
-      <c r="O49" s="1" t="inlineStr">
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le numérique étant une mission facultative, les collectivités et établissements publics du Lot qui veulent en bénéficier doivent conventionner.
+ La collectivité doit signer une convention afin d&amp;#039;être membre du GIP RECIA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X49" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.solaere.recia.fr/outils-et-services-mutualises</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir le formulaire de contact sur https://www.cdg46.fr/
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  info&amp;#64;recia.solutions
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 38 42 24 59
+ &lt;em&gt;
+  (choix 1)
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>olivier.jouin@recia.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/243a-copie-13h06-mutualiser-un-delegue-a-la-protec/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>98465</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Mutualiser un responsable des services informatiques</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>GIP Recia (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le GIP RECIA propose aux collectivités qui le désirent de
+ &lt;strong&gt;
+  mutualiser la direction des services informatiques (DSI)
+ &lt;/strong&gt;
+ afin d&amp;#039;optimiser les ressources numériques et de vous accompagner dans le pilotage de vos prestataires locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce service permet aux collectivités territoriales et à leurs groupements de bénéficier des services d&amp;#039;un responsable des services informatiques mutualisé qui pourra
+ &lt;strong&gt;
+  assister les élus et les directions dans la définition d&amp;#039;une stratégie numérique
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une petite collectivité, le responsable des services informatiques mutualisé remplace le service informatique manquant, conseille la collectivité à la fois sur les choix stratégiques mais aussi sur l&amp;#039;accompagnement des services dans l&amp;#039;évolution des pratiques numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une collectivité plus importante, sans se substituer à la DSI en place, le responsable des services informatiques mutualisé apporte sa connaissance et son expertise pour aider la DSI et les services à s&amp;#039;organiser pour réussir leur transition numérique.
+&lt;/p&gt;
+&lt;h4&gt;
+ Les avantages
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement personnalisé de vos besoins en numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une assistance pour piloter les différents prestataires qui interviennent sur votre parc informatique (éditeur, informaticien, prestataire de maintenance...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un assistant à la maitrise d&amp;#039;ouvrage pour les marchés publics dans le domaine du numérique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Les prestations
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil et accompagnement du « Service achat » des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Téléphonie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipement matériel numérique (stations, serveurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction des marchés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en concurrence au premier €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil et accompagnement stratégique des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et aide à la rédaction de plan pluriannuel d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction du schéma directeur et d&amp;#039;orientation des systèmes d&amp;#039;informations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Urbanisation des systèmes d&amp;#039;information
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et accompagnement des collectivités dans les choix des solutions numériques supports à ses activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et accompagnement des collectivités dans la rationalisation et à l&amp;#039;évolution de son système d&amp;#039;information et de ses infrastructures
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des systèmes d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PCA (Plan de continuité de l&amp;#039;activité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PRA (Plan de reprise d&amp;#039;activité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de PSSI (Plan de sécurisation des systèmes d&amp;#039;information)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Ressources utiles
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;a href="https://www.solaere.recia.fr/" rel="noopener" target="_blank"&gt;
+  https://www.solaere.recia.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.snc.recia.fr/contactus" rel="noopener" target="_blank"&gt;
+  https://www.snc.recia.fr/contactus
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité doit signer une convention afin d&amp;#039;être membre du GIP RECIA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.solaere.recia.fr/outils-et-services-mutualises</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:info&amp;#64;recia.solutions" rel="noopener" target="_blank"&gt;
+  info&amp;#64;recia.solutions
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Tél : 02 38 42 24 59
+ &lt;em&gt;
+  (choix 4)
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>olivier.jouin@recia.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/786b-copie-12h51-mutualiser-un-delegue-a-la-protec/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>72749</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Somme Numérique (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Somme Numérique accompagne ses membres le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de dématérialisation (PES V2, Actes, signature électronique, plateforme de marchés publics...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Numérique éducatif (Espace Numérique de Travail, TBI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement physique dans Datacenter Tiers 3
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marché télécom : fourniture de solutions de communication (tél. fixe et mobile, MtM, SMS...) à prix négociés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sauvegarde de données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites internet - gestion de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie collaborative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bornes wifi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Archivage électronique à valeur probante (SESAM)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Conseil en communication et en graphisme.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   &lt;strong&gt;
+    Hébergement et formation de la messagerie collaborative de la collectivité
+   &lt;/strong&gt;
+   : sécurité et fluidité des échanges entre agents/élus.
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dématérialisation des marchés publics
+  &lt;/strong&gt;
+  : accompagnement des collectivités pour la dématérialisation des marchés publics sur notre plateforme régionale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Mise à disposition d&amp;#039;outils de communication
+  &lt;/strong&gt;
+  : nom de domaine, site internet, application mobile
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   Toutes les communautés de communes, communes, syndicats situés sur le département de la Somme
+   &lt;br /&gt;
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sommenumerique.fr</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ courrier&amp;#64;sommenumerique.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>l.cartier@sommenumerique.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfaf-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2020</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-[...33 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dans le cadre d&amp;#039;un Plan de Prévention des Risques Technologiques (PPRT), la Banque des Territoires vous accompagne grâce à une offre de consignation des montants arrêtés dans une convention financière tripartite (industriel, collectivité et État).
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
+ &lt;/strong&gt;
+ (donc en charge de porter le contrat de travail)
+ &lt;strong&gt;
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
+ &lt;/strong&gt;
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O50" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U50" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X50" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...21 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>166595</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Ressources numériques pour les usagers des bibliothèques</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Ressources numériques pour les usagers des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;La médiathèque départementale met en place une offre de ressources numériques pour les usagers des bibliothèques : films, musique, presse…&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réunion dans la commune&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur l’offre ressources numériques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Formation de l’équipe de la bibliothèque&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Fourniture d’un kit de communication pour le public&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement pour le lancement officiel du service de l’offre&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la mise en place de la gestion du projet (organisation, calendrier)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Contacts avec le fournisseur du logiciel de la bibliothèque&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Intervention technique avec les fournisseurs pour la mise en place du service&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Assistance aux bibliothécaires et aux usagers sur l’utilisation des ressources numériques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Mise à disposition des ressources numériques et des moyens nécessaires au fonctionnement du service&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;br /&gt;
+0,40€/habitant/an&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/offre-de-ressources-numeriques-aux-usagers-de-la-bibliotheque-films-musique-presse</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme
+Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ressources-numeriques-pour-les-usagers-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>165131</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Accompagner les offices de tourisme à la transformation digitale</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Accompagner les offices de tourisme à la transformation digitale</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H51" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous êtes un office de tourisme dans le Grand Est et vous souhaitez acquérir des solutions digitales et d’équipements innovants ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale d’un montant maximum de 5 000 € : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt; &lt;/strong&gt;&lt;strong&gt;Des &lt;/strong&gt;&lt;strong&gt;dépenses (minimum de 10 000 €) remboursées jusqu’à 50% &lt;/strong&gt;&lt;strong&gt;du montant &lt;/strong&gt;&lt;strong&gt;HT / TTC &lt;/strong&gt;&lt;strong&gt;de votre projet&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Votre projet concerne l’acquisition de&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Progiciels &lt;/strong&gt;: progiciel de gestion, de gestion commerciale ou de relation client, de gestion et contrôle, etc.&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Logiciels&lt;/strong&gt;: logiciel de gestion RH/comptable/gestion électronique des documents, logiciel de visites virtuelles, etc.&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Sites web marchand&lt;/strong&gt;: site internet permettant d’acheter ou de réserver en ligne, création de contenu, etc.&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Applications mobiles &lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Outils de travail collaboratifs&lt;/strong&gt;: intranet, logiciel de gestion de projet global, plateforme collaborative d’échanges… ;&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Equipements &lt;/strong&gt;: matériel nécessaire à l’utilisation optimale d’une solution développée ci-dessus en lien avec l’acquisition d’un progiciel ou d’un logiciel (caisse numérique, serveur, audio-guides, tablette, PC…)&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Expérience augmentée &lt;/strong&gt;: matériels, applications et logiciels permettant l’accès à une réalité virtuelle pour les utilisateurs&lt;/li&gt;
 &lt;li&gt;&lt;strong&gt;Prestation de photos ou vidéos &lt;/strong&gt;: images permettant la valorisation du territoire concerné pour alimenter un site internet ou une animation spécifique&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Montant de l’aide régionale&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Le montant minimum de dépenses devra atteindre au moins 10 000 €. Votre montant d’aide maximal &amp;#61; 50 % du montant des dépenses retenues en € HT/TTC.&lt;/strong&gt;&lt;br /&gt;
 &lt;strong&gt;Plafond de 5 000 €&lt;/strong&gt; (pour plus de précisions, prendre connaissance du règlement téléchargeable ci-dessous)&lt;/p&gt;
 &lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Les achats de licences et logiciels&lt;/li&gt;
 &lt;li&gt;Les frais de paramétrage et de conception d’une solution numérique&lt;/li&gt;
 &lt;li&gt;Les frais de formation inhérent aux nouveaux équipements&lt;/li&gt;
 &lt;li&gt;Les investissements liés au développement d’un service (site internet/intranet/application)&lt;/li&gt;
 &lt;li&gt;Toutes les dépenses liées à des prestations visuelles valorisant le territoire concerné (vidéos, photos…)&lt;/li&gt;
 &lt;li&gt;Toutes les dépenses liées à l’expérience augmentée : casques immersifs, vidéos 3D, hologrammes, tables interactives et/ou immersives, bornes interactives, objets connectés, solutions innovantes d’aide à la visite ou d’interprétation, applications, logiciels, etc.&lt;/li&gt;
 &lt;li&gt;Tous les équipements nécessaires à l’utilisation optimale d’une solution développée en lien avec l’acquisition d’un progiciel ou d’un logiciel (caisse numérique, serveur, audio-guides, tablette, PC…)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sont exclus :&lt;br /&gt;
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Le renouvellement du parc informatique seul&lt;/li&gt;
 &lt;li&gt;Les abonnements&lt;/li&gt;
 &lt;li&gt;Les contrats et autres services en location&lt;/li&gt;
 &lt;li&gt;Les frais d’expédition&lt;/li&gt;
 &lt;li&gt;Les contrats de maintenance&lt;/li&gt;
 &lt;li&gt;Les petites fournitures et accessoires&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt; &lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;Déposez votre demande en ligne,&lt;strong&gt; uniquement, &lt;/strong&gt;avant signature de devis et avant le début de l’achat. Le dossier complet devra être finalisé au plus tard dans un délai d’un an à compter de la date de transmission de la demande dans la téléprocédure.²&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Au-delà de cette période, la demande devient caduque et non recevable.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Technologies numériques et numérisation</t>
         </is>
       </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2024</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/offices-tourisme-transformation-digitale/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0270/depot/simple</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contactez :&lt;/p&gt;&lt;p&gt;tourisme&amp;#64;grandest.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-offices-de-tourisme-a-la-transformation-digitale/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>166234</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Continent de l'IA - 2026</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>DIGITAL EUROPE - Continent de l&amp;apos;IA - 2026</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Programme pour une Europe Numérique 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;9 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : 4,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 50% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Piloter le déploiement de systèmes d&amp;#039;IA/GenAI basés sur le cloud avec des algorithmes européens d&amp;#039;IA/GenAI entraînés&lt;/li&gt;    &lt;li&gt;Optimiser les ressources dans les services de radiologie afin d&amp;#039;alléger la charge de travail&lt;/li&gt;    &lt;li&gt;Améliorer la hiérarchisation des cas critiques afin d&amp;#039;accélérer la prise de décision&lt;/li&gt;    &lt;li&gt;Soutenir les régions sous-médicalisées en permettant un dépistage à distance de haute qualité sans avoir recours à des spécialistes sur place&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être des entités juridiques (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établies dans l&amp;#039;un des pays éligibles, à savoir :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Pays non membres de l&amp;#039;UE (à l&amp;#039;exception des thèmes soumis à des restrictions ; voir le document d&amp;#039;appel)  &lt;ul&gt;    &lt;li&gt;Pays répertoriés de l&amp;#039;EEE et pays associés au programme Digital Europe (&lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/guidance/list-3rd-country-participation_digital_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 7 candidats indépendants (bénéficiaires ; entités non affiliées) provenant de 5 pays éligibles différents et d&amp;#039;au moins un partenaire industriel doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 36 mois&lt;/li&gt;    &lt;li&gt;Contact : CNECT-A6&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/digital/wp-call/2026/call-fiche_digital-2026-ai-piloting-10_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/DIGITAL-2026-AI-PILOTING-10-SCREENING?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;DIGITAL-2026-AI-PILOTING-10&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN): &lt;a title="Cliquez ici" href="https://hadea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/digital" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/digital-europe-continent-de-lia-2026/</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/digital-europe-continent-de-l-ia-2026/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD44" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>120286</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Installer et maintenir des systèmes informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Systèmes Informatiques et réseaux</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Installation et maintenance d&amp;#039;équipements, infrastructures associées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit du parc informatique de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un compte-rendu sur l&amp;#039;existant et les orientations à prendre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vente de matériel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vente et installation de serveurs et ordinateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vente et installation de périphériques (imprimantes, bornes wifi, écrans, onduleurs, claviers/ souris, disques durs, cables et adaptateurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et configuration de kits de visioconférence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de hotspots wifi publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Maintenance et assistance technique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service de maintenance du parc informatique, visites annuelles, dépannages sur site, supervision du serveur, antivirus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hotline téléphonique technique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tests de performances du cablage réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service de sauvegarde de données externalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hébergement dans un DataCenter 100% public :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réservations et dépôts de noms de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites web
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie électronique et calendriers partagés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de serveurs dédiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Virtualisation de serveurs métiers pour un travail à distance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systemes-informatiques-reseaux/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.numerian.fr/"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/94f3-systemes-informatiques-et-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>120311</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné à l'informatisation de sa bibliothèque</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Informatisation des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations d&amp;#039;informatisation ou de ré-informatisation de bibliothèque ou de réseau de bibliothèques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les logiciels de gestion et portails internet des bibliothèques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visite sur place ou accompagnement à distance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;expression du besoin et à la définition du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des offres des fournisseurs existantes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visite sur place ou accompagnement à distance Réalisation d&amp;#039;une étude de faisabilité financière et technique du projet Aide à la méthode de gestion projet (organisation du chantier, calendrier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la sélection du prestataire et au suivi du chantier
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/informatisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Services des médiathèques
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Informatique et Numérique
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 78 41 90
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:jrieu&amp;#64;ladrome.fr"&gt;
+  jrieu&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.ladrome.fr/"&gt;
+  www.ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9000-informatisation-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>101593</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la transformation écologique et numérique des entreprises</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de contribuer à la transition écologique de votre territoire, les associations Initiative France proposent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de sensibiliser les porteurs de projets dans votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;analyser la &amp;#34;responsabilité écologique&amp;#34; des projets entrepreneuriaux du territoire lors de leur passage en comités d&amp;#039;agrément ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de mobiliser des experts sur la thématique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de valoriser des projets à forte dimension sociale et environnementale via le label Initiative Remarquable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser la transition écologique agricole en soutenant les projets d&amp;#039;agriculture biologique, les circuits-courts, la diversification, les technologies agricoles performantes au niveau environnemental...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, pour accélérer la transformation numérique des TPE du territoire, le réseau Initiative France pourra :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à disposition des élus son réseau de partenaires  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  intégrer la dimension numérique dans la stratégie de développement des entreprises soutenues par le réseau Initiative France ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobiliser des experts sur les questions numériques pour accompagner les entrepreneurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La capacité d&amp;#039;action du réseau sera conditionnée par les moyens mis à disposition des associations  France, qui pourront être co-construits avec les différents partenaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir cartographie sur
+ &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;accelerer" rel="noopener" target="_blank"&gt;
+  https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;accelerer
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a303-accelerer-la-transformation-ecologique-et-num/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>117490</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'inclusion numérique du territoire</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose un accompagnement visant à l&amp;#039;inclusion numérique par le biais de 15 Hubs territoriaux. Il s&amp;#039;adresse aux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs de l&amp;#039;inclusion numérique : identification comme acteur dédié, formation des médiateurs numériques, mise en place d&amp;#039;un projet d&amp;#039;inclusion numérique (montage financier, recherche de financement, conception de l&amp;#039;offre, etc.), organisation d&amp;#039;un événement consacré à l&amp;#039;inclusion numérique, information et actualités sur le sujet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux collectivités territoriales : diagnostic de l&amp;#039;inclusion numérique territoriale (acteurs en présence, offres, etc.), création d&amp;#039;une politique publique d&amp;#039;inclusion numérique, formation des agents et organisation d&amp;#039;événements dédiés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement de la Banque des Territoires vise plusieurs objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer des synergies entre les écosystèmes d&amp;#039;inclusion numérique : identification des lieux de médiation, évaluation des capacités territoriales, étude de l&amp;#039;accessibilité des services et analyse de leur adéquation avec les besoins des territoires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la création ou le développement des projets d&amp;#039;inclusion numérique : formation, mise à disposition d&amp;#039;outils et recherche de financement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_inclusif_psat</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contactez le Hub de votre région
+  : AAP-Hubsinclusifs&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/efd8-etre-accompagne-dans-linclusion-numerique-du-/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>97286</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une sauvegarde informatique et d'usage collaboratifs</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité. En 2018, elle fusionne avec le syndicat informatique de la Charente pour élargir son champs d&amp;#039;action en matière de numérique et informatique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence technique met en place une
+ &lt;strong&gt;
+  sauvegarde de vos données
+ &lt;/strong&gt;
+ conformément aux standards de l&amp;#039;ANSSI
+ &lt;strong&gt;
+  en 3 supports
+ &lt;/strong&gt;
+ distincts dont une sauvegarde externalisée avec l&amp;#039;engagement de retrouver vos données sous 72 heures.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, l&amp;#039;ATD16 propose un
+ &lt;strong&gt;
+  cloud
+ &lt;/strong&gt;
+ souverain pour un
+ &lt;strong&gt;
+  usage collaboratif
+ &lt;/strong&gt;
+ de vos données en
+ &lt;strong&gt;
+  mode nomade
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sauvegarde 3,2,1
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Disposer des 3 copies de vos données, stockées sur 2 supports différents et une sauvegarde externalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils collaboratifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;un cloud souverain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accéder à ses données en synchronisation locale depuis différents appareils
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale située dans le département de la Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, option Sauvegarde 3,2,1 et usages collaboratifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://ticket.atd16.fr</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sébastien Briongos - Responsable du service Matériel Systèmes et Réseaux -
+  &lt;a href="mailto:sbriongos&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   sbriongos&amp;#64;atd16.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b2fe-copie-13h15-beneficier-dune-assistance-numeri/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>77078</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence Alpine des Territoires (AGATE) - OPSN et CPIE</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous accompagnons aujourd&amp;#039;hui les collectivités locales dans leur transformation numérique afin qu&amp;#039;elle profite à leurs services et à tous les acteurs du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous les aidons également au quotidien dans l&amp;#039;utilisation de leurs logiciels de gestion communale grâce à notre équipe de spécialistes des logiciels BERGER LEVRAULT (éditeur de logiciels). Notre équipe les forme (sur site ou en séminaire) et les dépanne via notre ligne dédiée à l&amp;#039;assistance téléphonique (hotline).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Notre équipe géomatique est quant à elle une ressource à la fois interne et à disposition des collectivités pour structurer et exploiter les données, les spatialiser dans des bases de données et les rendre compréhensibles via des représentations efficaces et innovantes : cartographique ou datavisualisation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement en matière d&amp;#039;inclusion numérique : diagnostic territoriaux, formation, animation de réseau, support  au déploiement de dispositifs - lieu de médiation numérique etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement en matière de gestion de projet numérique : incubateur de projet, formations aux usages numériques, démarche d&amp;#039;openData
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en gestion de données géographiques, production cartographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation, formation, assistance sur les logiciels de gestion de collectivité Berger-Levrault
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à AGATE et/ou conventionnement en fonction du type d&amp;#039;aide ou d&amp;#039;accompagnement
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://agate-territoires.fr/domaines-dintervention/transition-numerique-geomatique-informatique/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ numerique&amp;#64;agate-territoires.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>edmond.wach@agate-territoires.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df1f-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>72750</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>SITIV (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la modernisation numérique des collectivités territoriales
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en conformité RGS, RGI, RGAA et à la sécurisation des Systèmes d&amp;#039;information
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition de plateformes numériques de services
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en conformité RGPD
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Infrastructure,  télécoms, sécurité, système d&amp;#039;information, support et formations
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
       <c r="O51" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...4 lines deleted...]
-          <t>29/01/2024</t>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ adhésion et/ou conventionnement
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S51" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U51" s="1" t="inlineStr">
         <is>
-          <t>Grand Est</t>
+          <t>Rhône et Loire</t>
         </is>
       </c>
       <c r="V51" s="1" t="inlineStr">
         <is>
-          <t>https://www.grandest.fr/vos-aides-regionales/offices-tourisme-transformation-digitale/</t>
-[...4 lines deleted...]
-          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0270/depot/simple</t>
+          <t>http://www.sitiv.fr</t>
         </is>
       </c>
       <c r="X51" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Contactez :&lt;/p&gt;&lt;p&gt;tourisme&amp;#64;grandest.fr&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ svangheluwe&amp;#64;sitiv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y51" s="1" t="inlineStr">
         <is>
-          <t>olivier.claudel@grandest.fr</t>
+          <t>svangheluwe@sitiv.fr</t>
         </is>
       </c>
       <c r="Z51" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-offices-de-tourisme-a-la-transformation-digitale/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b35f-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
       <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2020</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
+    <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
         <v>72405</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leur transformation numérique - Métiers support</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Centre de Gestion de la Fonction Publique Territoriale de Lot et Garonne - CDG 47  (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H52" s="1" t="inlineStr">
@@ -8596,52 +8807,77 @@
  &lt;li&gt;
   Tél : 05.53.48.00.70
  &lt;/li&gt;
  &lt;li&gt;
   Courriel :
    contact&amp;#64;cdg47.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>olivier.pommaret@cdg47.fr</t>
         </is>
       </c>
       <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b4a-accompagner-les-collectivites-dans-leur-trans/</t>
         </is>
       </c>
       <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2020</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
+    <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
         <v>70231</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>SOLURIS (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -8774,2470 +9010,974 @@
           <t>https://www.soluris.fr/</t>
         </is>
       </c>
       <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;soluris.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>b.lienard@soluris.fr</t>
         </is>
       </c>
       <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d3c2-conseiller-et-accompagner-la-transformation-n/</t>
         </is>
       </c>
       <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2020</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
+    <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
-        <v>72750</v>
+        <v>73837</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner la transformation numérique des collectivités territoriales</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>SITIV (opérateur public de services numériques - OPSN)</t>
+          <t>Pôle Numérique du CDG46 (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H54" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L54" s="1" t="inlineStr">
         <is>
+          <t>&lt;p&gt;
+ Le Centre de Gestion de la Fonction Publique Territoriale du Lot conseille et accompagne, dans le domaine du numérique, autour de 5 services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Protection des données (RGPD)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance Progiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dématérialisation (Actes / Hélios / marchés publics / convocations aux assemblées / etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Internet (création de sites web, messagerie, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Aide à la modernisation numérique des collectivités territoriales
+  Préparation et accompagnement du changement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de gestion locale et de transformation numérique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil et création de sites web de services publics.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance numérique : RGPD, RGS, conseil, accompagnement de l&amp;#039;homologation et de la mise en conformité. Assistance en cas de cybermalveillance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation continue des agents publics sur les outils numériques des services du CDG.
   &lt;br /&gt;
  &lt;/li&gt;
- &lt;li&gt;
-[...2 lines deleted...]
- &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
-[...16 lines deleted...]
-      </c>
       <c r="N54" s="1" t="inlineStr">
         <is>
-          <t>Technologies numériques et numérisation</t>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Animation et mise en réseau</t>
         </is>
       </c>
       <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- adhésion et/ou conventionnement
+ Le numérique étant une mission facultative, les collectivités et établissements publics du Lot qui veulent en bénéficier doivent conventionner.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdg46.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le formulaire de contact sur https://www.cdg46.fr/
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="X54" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>frederic.frances@cdg46.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbdc-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>06/01/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>50278</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Visualiser le déploiement du numérique à l'école</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’éducation et la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- svangheluwe&amp;#64;sitiv.fr
-[...55 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+ La Banque des Territoires met à votre disposition eCarto, un outil développé de manière collaborative par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Caisse des Dépôts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Ministère de l&amp;#039;Éducation nationale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ eCarto vous permet de prendre connaissance du déploiement du numérique éducatif au sein des 63 000 établissements scolaires français. Pour cela, il se base sur les données en open data relatives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À la connectivité des établissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux ressources ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et aux expérimentations.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=numerique_ecole_psat</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagner les communes dans leurs obligations règlementaires de conservation et de communication de leurs documents numériques.
-[...4 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Champs d&amp;#039;intervention :
+  Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Collecte automatisée des documents.
-[...5 lines deleted...]
-  À terme, possibilité de gérer les procédures d&amp;#039;élimination réglementaire.
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...159 lines deleted...]
-          <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
- &lt;li&gt;
-[...2 lines deleted...]
- &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/27c6-obtenir-un-outil-permettant-de-visualiser-le-/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
-[...847 lines deleted...]
-      <c r="A63" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>116786</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Encourager les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales - Label Territoire Numérique Libre</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Label Territoire Numérique Libre</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>ADULLACT (Association des Développeurs et Utilisateurs de Logiciels Libres pour les Administrations et les Collectivités Territoriales)</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H63" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis 2016, le label Territoire Numérique Libre encourage les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales, en valorisant les choix stratégiques et techniques mis en place sur le territoire : mise en place d&amp;#039;une stratégie en faveur du libre, utilisation de logiciels et systèmes libres, mise à disposition des données publiques (open data), etc.
  &lt;br /&gt;
  &lt;br /&gt;
  Il récompense la mutualisation des ressources, le bon usage de l&amp;#039;argent public, et toutes les initiatives en faveur des biens communs numériques sur le territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Le label Territoire Numérique Libre a été créé pour mettre en lumière les initiatives libres des collectivités, pour les promouvoir auprès des élus, des autres collectivités et des citoyens. C&amp;#039;est un marqueur fort pour toutes les collectivités engagées dans une démarche &amp;#34;Libre&amp;#34;.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La candidature au label Territoire Numérique Libre est gratuite, et ne nécessite aucune adhésion préalable.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://territoire-numerique-libre.org/le-label/" rel="noopener" target="_blank"&gt;
   Visitez notre site web pour plus d&amp;#039;informations.
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Si ...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   votre collectivité utilise au moins un logiciel libre, dans ses services ou établissements scolaires,
  &lt;/li&gt;
  &lt;li&gt;
   vous avez entrepris d&amp;#039;ouvrir vos données publiques (open data),
  &lt;/li&gt;
  &lt;li&gt;
   vous favorisez l&amp;#039;utilisation de formats de fichiers ouverts,
  &lt;/li&gt;
  &lt;li&gt;
   les initiatives numériques libres sont encouragées sur votre territoire ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ... alors, vous êtes déjà un Territoire Numérique Libre !
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les collectivités territoriales françaises de métropole ou d&amp;#039;outre-mer peuvent participer : villes, métropoles, communautés de communes, communautés d&amp;#039;agglomération, départements, régions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Il suffit de désigner un·e élu·e référent et un·e personne responsable de la candidature, et de compléter le questionnaire de candidature en ligne. La participation au label est entièrement gratuite, seule la fabrication de la signalétique est à la charge des collectivités lauréates.
 &lt;/p&gt;
 &lt;p&gt;
  Vous trouverez davantage d&amp;#039;informations sur notre page pour
  &lt;a href="https://territoire-numerique-libre.org/candidat/" rel="noopener" target="_blank"&gt;
   Être candidat
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://territoire-numerique-libre.org/le-label/</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Camille TILLATTE
  &lt;br /&gt;
  Chargée de Marketing et Communication à l&amp;#039;ADULLACT
  &lt;br /&gt;
  label&amp;#64;territoire-numerique-libre.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>camille.tillatte@adullact.org</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e457-encourager-les-usages-numeriques-libres-ouver/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>ADULLACT</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2022</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-[...35 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>117579</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'inclusion numérique des TPE au sein du territoire</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose une offre d&amp;#039;accompagnement pour favoriser l&amp;#039;inclusion numérique des TPE au sein du territoire. À cet effet, un AMI (Appel à Manifestation d&amp;#039;Intérêt) a été lancé en novembre 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan de Relance, différentes actions ont déjà été entreprises. C&amp;#039;est notamment le cas de l&amp;#039;expérimentation du service Clic&amp;amp;Connect qui avait permis d&amp;#039;apporter un soutien numérique aux TPE et PME (assistance par téléphone et Internet pour accompagner les petites entreprises dans leurs défis numériques du quotidien).
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires s&amp;#039;appuie sur de nombreuses expériences en matière d&amp;#039;inclusion numérique pour accompagner les TPE :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement auprès de l&amp;#039;opérateur du Pass Numérique #APTIC ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des Hubs pour favoriser un numérique inclusif ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation au déploiement du programme France Services ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mandat des conseillers numériques du programme France Services pour le compte de l&amp;#039;État.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_numerique_tpe_psat</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Pour le secteur du cinéma et de l&amp;#039;audiovisuel :
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  faciliter la rencontre entre créateurs, diffuseurs et publics, et participer à la cohérence du territoire en termes culturels,
-[...210 lines deleted...]
-   cinema.audiovisuel&amp;#64;grandest.fr
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
-  ou
-[...17 lines deleted...]
-      <c r="AA64" s="1" t="inlineStr">
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d03-favoriser-linclusion-numerique-des-tpe-au-sei/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-      <c r="A65" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>92609</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Soutenir le déploiement des outils et projets numériques au service du développement touristique</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J65" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Aide maximale de 10 K€ par projet dans la limite de 50 K€ par an</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les acteurs du tourisme, afin de mieux répondre aux attentes des visiteurs et renouveler les expériences de découverte des sites et lieux qu&amp;#039;ils promeuvent ou gèrent, doivent s&amp;#039;adapter et proposer des solutions innovantes pour contribuer à bâtir le tourisme de demain.
 En matière d&amp;#039;attractivité touristique et d&amp;#039;outil de découverte, le numérique a un rôle fort à jouer et est indispensable pour le renforcement de l&amp;#039;attractivité des sites touristiques du Vaucluse.
 Le Département souhaite fournir des services innovants et de qualité aux touristes et accompagner financièrement les EPCI, OT et OTI dans leurs projets de développement numériques afin de stimuler l&amp;#039;innovation au sein de la filière du tourisme.
 L&amp;#039;usage du numérique devra par ailleurs aider les acteurs du secteur touristique à intégrer plus rapidement des innovations utiles à leur développement dans la période post-épidémie Covid 19.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Projets de mise en place d&amp;#039;outils de découverte et de valorisation numérique,  applications numériques ou parcours numériques individualisés ou collectifs (sites intérieurs ou extérieurs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Offices de tourisme communaux ou intercommunaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une attention particulière sera portée :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
  &lt;/li&gt;
  &lt;li&gt;
   Au caractère innovant du projet
  &lt;/li&gt;
  &lt;li&gt;
   A l&amp;#039;articulation du projet avec les acteurs du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
  &lt;/li&gt;
  &lt;li&gt;
   A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
  &lt;/li&gt;
  &lt;li&gt;
   A la dimension durable du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d7b5-soutenir-le-deploiement-des-outils-et-projets/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-[...327 lines deleted...]
-      <c r="E68" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>101387</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Financer la santé numérique et les services liés au prendre soin</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Financement de la santé numérique et des services liés au « prendre soin »</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
-[...235 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Prêt
-[...8 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+Autre aide financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 entreprise privée (opérateur, investisseur, exploitant ou société de services
 portant un projet) ou une entreprise à impact social (entreprise de l’ESS,
 entreprise à mission ou corporate venture) et vous développez un projet de
@@ -11246,1215 +9986,812 @@
 d’un tiers de confiance et d’avoir accès à un réseau territorial et politique
 propice à l’essaimage de projets innovants. Cela peut ainsi concerner un
 service lié à la e-santé et au médico-social, comme la transition numérique des
 établissements de santé, l’usage du numérique pour la prévention, les
 technologies innovantes au service des soignants, ou encore un service à impact
 social lié au prendre soin dans la santé, le vieillissement, le handicap, la
 petite enfance, l’habitat, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;En tant que
 « tiers de confiance », la Banque des Territoires propose de financer
 les projets portant une logique d’intérêt général sous la forme d’apports en
 capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;strong&gt;L’offre
 d’investissement concerne les projets ayant pour objectifs de :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer &lt;strong&gt;l’accès
 aux soins &lt;/strong&gt;et contribuer à la &lt;strong&gt;résorption des déserts médicaux&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner
 la structuration de la gestion, de l’exploitation et de la &lt;strong&gt;protection des
 données de santé &lt;/strong&gt;(entrepôts de données, suivi des données en vie réelle)&lt;/li&gt;&lt;li&gt;Améliorer le &lt;strong&gt;parcours
 de soins &lt;/strong&gt;et le &lt;strong&gt;lien ville-hôpital&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Favoriser et
 sécuriser &lt;strong&gt;l’usage de technologies innovantes &lt;/strong&gt;au service des soignants,
 des patients et des établissements de santé&lt;/li&gt;&lt;li&gt;Promouvoir des
 &lt;strong&gt;infrastructures numériques résilientes &lt;/strong&gt;pour répondre aux enjeux santé&lt;/li&gt;&lt;li&gt;Favoriser
 l’usage du numérique au service de la &lt;strong&gt;prévention&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner &lt;strong&gt;la
 transition numérique &lt;/strong&gt;des établissements sanitaires et médico-sociaux&lt;/li&gt;&lt;li&gt;Favoriser &lt;strong&gt;l’autonomie&lt;/strong&gt;
 et le soutien à domicile des &lt;strong&gt;personnes fragiles&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Santé
 Technologies numériques et numérisation
 Sécurité</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-sante?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=e_sante_psat</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-sante-numerique/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-[...45 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>63649</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la transformation numérique - Métiers support</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Renforcer le financement de l&amp;#039;innovation au sein d&amp;#039;une entreprise, définie comme un processus visant à industrialiser et commercialiser de nouveaux produits, procédés ou services.
-[...12 lines deleted...]
-      <c r="M71" s="1" t="inlineStr">
+ Depuis plus de 25 ans, l&amp;#039;ATD24 assiste les collectivités dans leur usage
+numérique quotidien et cherche les solutions innovantes pour faciliter la
+transformation et bénéficier au maximum des possibilités offertes par les outils numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les 348 collectivités adhérentes au service ont accès aux
+logiciels : Paie, Gestion financière, Élection, Etat-civil.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ceuxci sont en lien automatisé avec les différentes plateformes
+nationales, Chorus, Helios, Net-Entreprises, Insee.
+&lt;/p&gt;
+&lt;p&gt;
+ Nos missions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fourniture et maintenance des logiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement des logiciels et des données dans les infrastructures
+du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage des comptes utilisateurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paramétrage des logiciels
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations initiales et complémentaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunions d&amp;#039;informations
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance quotidienne
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...51 lines deleted...]
- Une entreprise qui souhaite se lancer dans un projet d&amp;#039;innovation en s&amp;#039;appuyant sur des compétences publiques ou privées externes.
+ Sous convention
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X71" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>http://atd24.fr</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de l&amp;#039;entreprise et de l&amp;#039;innovation /
- Bpifrance
+ ATD24
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 02 51 72 94 00
+ Direction Gestion des territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 05 53 06 65 65
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ atd24&amp;#64;atd24.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>d.papon@atd24.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2152-accompagnement-a-la-transformation-numerique/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>ATD24</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>166192</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>RENEWFM - Mécanisme de financement des énergies renouvelables technologie spécifique - 2026</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>RENEWFM – Mécanisme de financement des énergies renouvelables spécifique aux technologies – 2026</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;54,9 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 54,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : &lt;a title="voir les détails dans le document d&amp;#039;appel" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/renewfm/wp-call/2026/call-fiche_renewfm-2026-invest_en.pdf" target="_blank" rel="nofollow noopener"&gt;voir les détails dans le document d&amp;#039;appel&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Contribuer à la transition vers une énergie propre et aux objectifs du Clean Industrial Deal, y compris les objectifs de l&amp;#039;Accord de Paris, les objectifs climatiques et énergétiques pour 2030 et l&amp;#039;objectif de neutralité carbone pour 2050.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Priorité&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Projets photovoltaïques au sol avec systèmes de stockage d&amp;#039;énergie par batterie et projets photovoltaïques au sol, en Bulgarie et en Finlande.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles : n&amp;#039;importe quel pays du monde&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : le projet doit être mis en service avant le 1er mars 2029 et fonctionner pendant au moins 15 ans après sa mise en service.&lt;/li&gt;    &lt;li&gt;Contact : cinea-renewfm-calls&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/renewfm/wp-call/2026/call-fiche_renewfm-2026-invest_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/RENEWFM-2026-INVEST-TECH-SPEC?isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;callIdentifier&amp;#61;RENEWFM-2026-INVEST&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://cinea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/renewfm" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/renewfm-mecanisme-de-financement-des-energies-renouvelables-technologie-specifique-2026/</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renewfm-mecanisme-de-financement-des-energies-renouvelables-technologie-specifique-2026/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD61" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>163639</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les énergies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Energies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements.&lt;/p&gt;&lt;p&gt;1. Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;2. Aide à l&amp;#039;investissement&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/system/files/specific_pj_files/Dossier_candidatureAAPtechnologies2025_2026_VF%20%281%29.docx</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En amont du dépôt de candidature à une aide aux études et/ou à l’investissement, le maître d’ouvrage devra contacter le coordinateur de l’appel à projets afin d’échanger sur la nature du projet, l’éligibilité des dépenses, les modalités de l’appel à projets et sur les éléments attendus.&lt;/p&gt;&lt;p&gt;Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD62" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>162507</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Financer les achats d'outils pédagogiques numériques des établissements d'enseignements artistiques</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>ACHAT D'OUTILS PEDAGOGIQUES NUMERIQUES</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...263 lines deleted...]
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J63" s="1" t="inlineStr">
         <is>
           <t>Ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aider les établissements artistiques à investir dans des outils numériques permettant la
 pédagogie auprès des élèves : tableaux numériques, appareils photos,
 outils pour pratiquer la MAO, etc…&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Groupements de communes dont syndicats intercommunaux possédant un établissement d’enseignement artistique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Outils
 numériques mis à disposition des élèves et/ou des enseignants: tableaux
 numériques, appareils photos, outils pour pratiquer la MAO, etc&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Critères :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Viabilité financière du projet&lt;/li&gt;&lt;li&gt;Empreinte environnementale des outils (durabilité)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La date limite de dépôt de la demande est fixée au 30 mars de l’année de l’investissement.&lt;/p&gt;&lt;p&gt;Cette aide est mobilisable chaque année, mais priorité sera donnée aux établissements ne l’ayant pas sollicité l’année n-1 ou n’ayant jamais bénéficié de cette aide.&lt;/p&gt;&lt;p&gt;Les dossiers seront étudiés en fonction de l’enveloppe globale disponible pour cette aide.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/achat-doutils-pedagogiques-numeriques/</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W63" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
 Seine-Maritime &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Direction de la Cohésion des
 Territoires &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Email : &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
 &lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-achats-doutils-pedagogiques-numeriques-des-etablissements-denseignements-artistiques/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-[...498 lines deleted...]
-      <c r="A78" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>147307</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Accélérer la transition écologique et numérique : sciences du climat et réponses</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>HEU - Sciences du climat et réponses - 2024</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H78" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L78" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
  &lt;br /&gt;
  Horizon Europe - 2.5 Climat, Energie et Mobilité - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Le cluster &amp;#34;Climate Energy and Mobility&amp;#34; vise à accélérer la double transition verte et numérique et la transformation associée de notre économie, de notre industrie et de notre société en vue d&amp;#039;atteindre la neutralité climatique en Europe d&amp;#039;ici 2050.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Budget détaillé par topic ci-après
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Budget total de l&amp;#039;appel : 103 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
   Budget total par topic :
   &lt;ul&gt;
    &lt;li&gt;
@@ -12541,106 +10878,106 @@
 &lt;ul&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-01: Amélioration de la quantification et de la compréhension des émissions et des puits de méthane naturels et anthropiques
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-02 : Glaces continentales, y compris la couverture neigeuse, les glaciers, les nappes glaciaires et le pergélisol, et leur interaction avec le changement climatique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-03: La science du paléoclimat pour une meilleure compréhension de l&amp;#039;évolution à court et à long terme du système terrestre
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-04: Boîte à outils améliorée pour l&amp;#039;évaluation des impacts climatiques et environnementaux des politiques commerciales
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-05: Prochaine génération de trajectoires à faibles émissions et résilientes au changement climatique et NDCs pour un avenir aligné sur l&amp;#039;Accord de Paris
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-06: Le rôle de la prospective du changement climatique pour l&amp;#039;approvisionnement en matières premières primaires et secondaires
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL5-2024-D1-01-07: Quantification du rôle des principaux écosystèmes terrestres dans le cycle du carbone et les effets climatiques connexes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-8-climate-energy-and-mobility_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-8-climate-energy-and-mobility_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-cl5-2024-d1-01-04;callCode&amp;#61;HORIZON-CL5-2024-D1-01;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;0,1,2,8;statusCodes&amp;#61;31094501,31094502,31094503;programmePeriod&amp;#61;null;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;null;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;null;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState" rel="nofollow noopener" target="_blank"&gt;
@@ -12648,2121 +10985,1589 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site de la Direction générale
  &lt;br /&gt;
  &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_en" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43;
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/cluster-5-climate-energy-and-mobility_en" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e536-horizon-europe-sciences-du-climat-et-reponses/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD64" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-[...300 lines deleted...]
-      <c r="A81" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>101570</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Accueillir un tiers-lieu de formation numérique "Village Afpa"</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Agence nationale pour la Formation Professionnelle des Adultes (AFPA)</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez développer sur votre territoire un espace de formation numérique à destination de vos habitants et entreprises.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  L&amp;#039;AFPA propose de travailler avec les collectivités à la création et l&amp;#039;animation d&amp;#039;un tiers-lieu d&amp;#039;insertion professionnelle et de formation numérique à distance (création d&amp;#039;espaces de CoLearning (Offre Territoire digital de l&amp;#039;Afpa) et d&amp;#039;espaces de coworking (Programme « Village Afpa »)).  Ces espaces permettent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accès à des équipements numériques pour suivre une formation ou bénéficier d&amp;#039;un accompagnement à distance;
  &lt;/li&gt;
  &lt;li&gt;
   La présence d&amp;#039;un facilitateur numérique de formation pour encadrer les apprentissages et les parcours, recruté localement par la structure d&amp;#039;exploitation de l&amp;#039;espace et formé par l&amp;#039;Afpa pour mener à bien cette mission (titre professionnel de « Responsable d&amp;#039;espace de médiation numérique » du ministère du travail);
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accès à la plateforme de e-Learning Métis regroupant plus de 250 parcours de formation et des dispositifs d&amp;#039;accompagnement vers l&amp;#039;emploi (Prépa compétences en ligne) et s&amp;#039;enrichissant en permanence de parcours proposés par ses partenaires;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation à distance des formations et prestations d&amp;#039;accompagnement par un réseau de formateurs (Afpa et partenaires) répartis sur l&amp;#039;ensemble du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Un accueil sur place pour informer sur les dispositifs d&amp;#039;insertion professionnelle (La promo 16.18 pour les décrocheurs scolaires, Prépa compétences pour les demandeurs d&amp;#039;emploi, Hope pour les réfugiés, Déclic pour l&amp;#039;action pour les 16-25 ans...) et pour conseiller sur les parcours de formation professionnelle et d&amp;#039;&amp;#039;apprentissage permettant d&amp;#039;évoluer professionnellement ou de retrouver un emploi.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez Chris Trouvat :
  &lt;a href="mailto:chris.trouvat&amp;#64;afpa.fr" rel="noopener" target="_blank"&gt;
   chris.trouvat&amp;#64;afpa.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d278-accueillir-un-tiers-lieu-de-formation-numeriq/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-[...45 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>92601</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise en œuvre d’actions innovantes en matière d’usages et de services numériques</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Renforcer le financement de l&amp;#039;innovation au sein d&amp;#039;une entreprise, définie comme un processus visant à industrialiser et commercialiser de nouveaux produits, procédés ou services.
-[...6 lines deleted...]
- &lt;br /&gt;
+ Actions (y compris études préalables) relatives aux réponses à améliorer en matière de services offerts aux habitants grâce à des services et outils numériques en lien avec les compétences et les politiques publiques départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions financées devront s&amp;#039;inscrire dans les grands enjeux des Schémas départementaux, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="R82" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Pour qui ?
+  Ne sont pas éligibles :
  &lt;/strong&gt;
- Une entreprise qui souhaite se lancer dans un projet d&amp;#039;innovation en s&amp;#039;appuyant sur des compétences d&amp;#039;un laboratoire de recherche.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets participant directement ou indirectement à une aide à une entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets ne rentrant pas dans les domaines de compétence soutenables par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renouvellement d&amp;#039;un soutien d&amp;#039;une action déjà subventionnée par le Département
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5aca-soutenir-la-mise-en-uvre-dactions-innovantes-/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>92101</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Gagner en efficacité opérationnelle grâce à la digitalisation de votre organisme</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Notre service digital de pré-remplissage automatique de vos données (text mining)</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les organismes de logements sociaux dans leur digitalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre a pour objectif de faire gagner en efficacité les organismes en facilitant leurs démarches de prêt.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
-[...2 lines deleted...]
-Mise en œuvre / réalisation
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/presentation-service-preremplissage-automatique-donnees-textmining?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_con</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f56-accelerer-la-digitalisation-de-votre-organism/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>72812</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'e-administration et accompagner la transformation numérique des collectivités territoriales</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>e-Collectivités (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat mixte régional e-Collectivités, opérateur public de services numériques, est une structure dédiée au développement de l&amp;#039;administration électronique et à la transformation numérique des collectivités territoriales de la région Pays de la Loire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X82" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ecollectivites.fr</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
-[...2 lines deleted...]
- Téléphone : 02 51 72 94 00
+ contact&amp;#64;ecollectivites.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>cedric.macaud@ecollectivites.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e14f-developper-le-administration-et-accompagner-l/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-[...94 lines deleted...]
-      <c r="A84" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>103252</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de restauration et de numérisation d’œuvre d’un fonds patrimonial identifié</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Aide à la restauration et numérisation d'œuvre d'un fonds patrimonial identifié</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H84" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la préservation et la conservation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié. Constitutives du patrimoine matériel et immatériel, ces archives présentent un réel intérêt à être valorisées auprès du public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent aux coûts de la restauration de l&amp;#039;œuvre, des travaux de numérisation et d&amp;#039;indexation des données, sur la base du devis présenté.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant des dépenses éligibles est plafonné à 1 000 000 M€.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit être financé à hauteur de 20 % minimum par la structure porteuse du projet.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide porte sur les travaux de restauration et de numérisation d&amp;#039;archives photographiques, audiovisuelles, papier qu&amp;#039;elles soient privées ou publiques en lien avec l&amp;#039;histoire et la mémoire de l&amp;#039;Ile-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes d&amp;#039;aide devront être déposées sur
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  , la plateforme des aides régionales. La plateforme sera accessible à compter d&amp;#039;avril 2019.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-et-numerisation-doeuvre-dun-fonds-patrimonial-identifie</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoines et inventaire
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
 &lt;/p&gt;
 &lt;p&gt;
  Héloïse Maillé
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 01 53 85 66 27
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  Tél. : 01 53 85 64 72
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;br /&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c39-aide-a-la-restauration-et-numerisation-duvre-/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2019</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-[...36 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>104796</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au premier équipement des jeunes en lycées professionnels, technologiques et agricoles</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Crédit premier équipement professionnel</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...14 lines deleted...]
- &lt;/strong&gt;
+ Favoriser l&amp;#039;égalité des chances en matière d&amp;#039;éducation et de formation, en accordant un soutien particulier aux élèves de l&amp;#039;enseignement professionnel et technologique pour l&amp;#039;achat le leur premier équipement professionnel
+&lt;/p&gt;
+&lt;p&gt;
+ les formations éligibles accueillent
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Contact téléphonique ou par mail
-[...25 lines deleted...]
- – Deux journées de coworking pour une personne à ROVALTAIN
+  des élèves de lycées professionnels, technologiques et agricoles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les étudiants de niveau III (BTS), en formation dans les lycées technologiques et agricoles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les élèves des établissements de formation sanitaire de niveau V.
+ &lt;/li&gt;
+ &lt;li&gt;
+  les jeunes en situation de handicap scolarisés en classes ULIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2007</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/credit-premier-equipement-professionnel</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
  &lt;br /&gt;
- – Une journée d&amp;#039;utilisation de la salle de réunion du moulin digital, équipée de visioconférence
-[...20 lines deleted...]
- &lt;/strong&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Animation de formations numériques à destination des agents de la collectivité
-[...2 lines deleted...]
-   Organisation de Café-outils ou « 1h pour... » dans les territoires
+   Fabienne Rigoli
+   &lt;br /&gt;
+   02 28 20 58 76
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cb-credit-premier-equipement-professionnel/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>103324</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Santé numérique et innovation</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...4 lines deleted...]
-      <c r="H86" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;p&gt;
-[...25 lines deleted...]
-          <t>Tourisme
+ Intelligence artificielle, télémédecine... Alors que le système de santé est en évolution rapide, la Région soutient les projets qui misent sur les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets proposés doivent prioritairement concerner l&amp;#039;une ou plusieurs des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Innovation en santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intelligence artificielle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Télémédecine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléconsultation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléexpertise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des professionnels de santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la prise en charge des patients.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 50% de la dépense subventionnable (total des dépenses éligibles). Le montant de subvention est fixé au plafond de 50.000€ par an et par opérateur pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;un dispositif régional pouvant être sollicité durant toute l&amp;#039;année en fonction de la disponibilité des crédits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes doivent être déposées en ligne sur la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (dispositif « Prévention, accompagnement, soutien aux professionnels de santé et innovation en santé »)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Santé
 Technologies numériques et numérisation
-Inclusion numérique</t>
-[...7 lines deleted...]
-      <c r="R86" s="1" t="inlineStr">
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P71" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2019</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires:
+  Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Les associations relevant de la loi de 1901 et les fondations reconnues d&amp;#039;utilité publique, existantes depuis au moins 1 an.
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Maîtres d&amp;#039;ouvrages publics et privés. Les SCI sont exclues du champ des aides.
-[...43 lines deleted...]
-      <c r="S86" s="1" t="inlineStr">
+  &lt;strong&gt;
+   Pour les projets innovants et emblématiques :
+  &lt;/strong&gt;
+  les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets de recherche :
+  &lt;/strong&gt;
+  les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/sante-numerique-et-innovation</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sante&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et
+ &lt;a href="mailto:pierre.faivre&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  pierre.faivre&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01.53.85.53.85
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3dfa-sante-numerique-et-innovation/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-      <c r="A87" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>92602</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
  &lt;/li&gt;
  &lt;li&gt;
   Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
  &lt;/li&gt;
  &lt;li&gt;
   Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de la subvention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais de location de locaux et/ou de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...572 lines deleted...]
-      <c r="A92" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>154417</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Identifier des solutions numériques innovantes et bénéficier d’un appui méthodologique à l’innovation</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Appui à l’innovation et à la data dans les projets territoriaux</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes une collectivité territoriale ou un opérateur des collectivités, et vous souhaitez mettre en place une démarche d&amp;#039;innovation, l&amp;#039;utilisation de solutions digitales ou la gestion de données territoriales ? Les experts de la Banque des Territoires vous accompagnent dans la conduite de vos projets innovants.
 &lt;/p&gt;
 &lt;p&gt;
  Nous intervenons de deux manières différentes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit en mobilisant des experts pour accompagner les expérimentations ou mener les études amont aux projets (aide à la qualification des besoins, appui à rédaction de CCTP) ;
  &lt;/li&gt;
  &lt;li&gt;
   soit par le biais du cofinancement d&amp;#039;études réalisées par un cabinet extérieur dans la limite de 50% du montant TTC de l&amp;#039;étude (80% en Outre-mer).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;appui à l&amp;#039;innovation et à la data dans les projets territoriaux est destiné en priorité à accélérer la transformation écologique des territoires, et à renforcer la cohésion sociale et territoriale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Technologies numériques et numérisation
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-innovation-data-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=appui_innovation_data_territor</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/19ef-identifier-des-solutions-numeriques-innovante/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="93" spans="1:27" customHeight="0">
-      <c r="A93" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>143292</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Appréhender les phénomènes hydrauliques dans les milieux maritimes ou fluviaux (via Modélisation numérique)</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez mieux appréhender les phénomènes hydrauliques dans les milieux maritimes ou fluviaux et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue pour représenter schématiquement un site ou un phénomène dans le but de comprendre et d&amp;#039;expliquer son fonctionnement mais également de prévoir son comportement comme par exemple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Connaître les courants (champs de vitesse) des voies navigables à différents niveaux de débits (étiage, moyen, crue) ;
  &lt;/li&gt;
  &lt;li&gt;
   Connaître les courants en amont immédiat d&amp;#039;ouvrages hydrauliques transversaux des voies navigables (barrages, seuils...) à différents niveaux de débits (étiage, moyen, crue) ;
  &lt;/li&gt;
  &lt;li&gt;
   Connaître les conditions de navigation sur une voie navigable (simulateur trajectographie) ;
  &lt;/li&gt;
  &lt;li&gt;
   Connaître l&amp;#039;agitation (états de mer), les vitesses de courants et le niveau marin ;
  &lt;/li&gt;
  &lt;li&gt;
   Connaître la dynamique de la propagation d&amp;#039;une crue ou d&amp;#039;une submersion marine ;
@@ -14783,1320 +12588,185 @@
 &lt;p&gt;
  Le Cerema vous accompagne dans la modélisation numérique des phénomènes hydrauliques en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous mettons en œuvre des approches complémentaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La récupération des différentes données de terrains et hydrauliques existantes
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;analyse et la construction du modèle numérique spécifique à la demande
  &lt;/li&gt;
  &lt;li&gt;
   Le calage du modèle en fonction d&amp;#039;éléments ou d&amp;#039;événements connus
  &lt;/li&gt;
  &lt;li&gt;
   Les sorties graphiques d&amp;#039;études et rapports d&amp;#039;études
  &lt;/li&gt;
  &lt;li&gt;
   La formation potentielle des futurs utilisateurs
  &lt;/li&gt;
  &lt;li&gt;
   Étude qualitative et quantitative de l&amp;#039;aléa inondation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Appui méthodologique
 Valorisation d'actions
 Mers et océans
 Mobilité fluviale
 Sécurité</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/modelisation-numerique-hydraulique-maritime-fluviale</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c2a-apprehender-les-phenomenes-hydrauliques-dans-/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...1165 lines deleted...]
-      <c r="A100" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>152558</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>HEU - Gouvernance innovante, observations environnementales et solutions numériques à l'appui du Green Deal - 2024</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H100" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L100" s="1" t="inlineStr">
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 2021-2027
  &lt;br /&gt;
  Horizon Europe - Pilier 2 :  Problématiques mondiales et compétitivité industrielle - 2021-2027
  &lt;br /&gt;
  Horizon Europe - 2.6 Alimentation, bioéconomie, ressources naturelles, agriculture et environnement - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - Horizon Europe vise à renforcer la base scientifique et technologique de l&amp;#039;UE et l&amp;#039;Espace européen de la recherche (EER), à stimuler la capacité d&amp;#039;innovation, la compétitivité et l&amp;#039;emploi en Europe, et à répondre aux priorités des citoyens, en soutenant notre modèle et nos valeurs socio-économiques.
 &lt;p&gt;
  -----
 &lt;/p&gt;
 133,5 millions d&amp;#039;euros
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Budget total de l&amp;#039;appel : 133,5 millions d&amp;#039;euros
  &lt;/li&gt;
  &lt;li&gt;
   Montant par topic :
@@ -16210,113 +12880,113 @@
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-7: Améliorer les conditions de travail et renforcer la force de travail grâce aux technologies numériques et de données - le potentiel de la robotique et de la réalité augmentée dans l&amp;#039;agriculture
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-8: Élargir les résultats du groupe opérationnel du EIP au-delà des frontières au moyen de réseaux thématiques afin de compiler et de partager les connaissances prêtes à être mises en pratique.
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-9: Des réseaux thématiques pour compiler et partager des connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-10: Réseaux thématiques sur l&amp;#039;agriculture biologique pour compiler et partager les connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-11: Réseaux thématiques sur la biodiversité pour compiler et partager les connaissances prêtes à être mises en pratique
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-12: Développement de réseaux consultatifs de l&amp;#039;UE dans le domaine de la sylviculture
  &lt;/li&gt;
  &lt;li&gt;
   HORIZON-CL6-2024-GOVERNANCE-01-13: Développement de réseaux de conseil de l&amp;#039;UE sur les systèmes d&amp;#039;élevage durables
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Santé
 Technologies numériques et numérisation
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Biodiversité</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/common/guidance/list-3rd-country-participation_horizon-euratom_en.pdf" rel="noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  (EN)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-9-food-bioeconomy-natural-resources-agriculture-and-environment_horizon-2023-2024_en.pdf" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
@@ -16326,1027 +12996,866 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la DG
  &lt;br /&gt;
  &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43;
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_fr?etrans&amp;#61;fr" rel="nofollow noopener" target="_blank"&gt;
   Cliquez ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/944c-heu-gouvernance-innovante-observations-enviro/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD75" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-      <c r="A101" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>117631</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Créer des centres de formation ou développer de nouvelles formations  pour accompagner l'innovation et la transformation digitale dans l'industrie</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Offre d’amorçage pour la création de centres de formation</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Autre aide financière
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Subvention
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous accompagne dans votre projet de création d&amp;#039;un centre de formation ou de développement de nouvelles formations dans une structure existante. Objectif : soutenir l&amp;#039;innovation, la transformation digitale, la reconversion des industries ou encore rendre plus attractif les métiers industriels.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Innovation, créativité et recherche
 Industrie</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=centre_formation_psat</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
   Votre contact en région
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9101-creer-des-centres-de-formation-ou-developper-/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2022</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="102" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H102" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>163593</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dispositif d&amp;#039;accompagnement des projets collaboratifs de R&amp;amp;D portés par des entreprises. Les entreprises, positionnées sur leur marché et disposant d&amp;#039;une stratégie de R&amp;amp;D à long terme, décident, face à un verrou technologique ou scientifique, de s&amp;#039;adjoindre les compétences d&amp;#039;un laboratoire public, ou/et d&amp;#039;un centre de transfert de technologies et de méthodologies, dans le cadre d&amp;#039;un partenariat pour mettre en oeuvre un projet de R&amp;amp;D collaboratif.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif a pour objectif d’aider les entreprises régionales dans leurs démarches d’innovation, pour améliorer leur positionnement concurrentiel sur le marché et ainsi favoriser le développement économique du territoire.&lt;/p&gt;&lt;p&gt;Le dispositif d’accompagnement au transfert de technologies, cible les collaborations de R&amp;amp;D entre les entreprises et les centres de compétences en accord avec la priorité 2 du schéma régional de développement économique régional : renforcer notre souveraineté par l&amp;#039;innovation responsable, et ainsi s&amp;#039;appuyer sur la recherche pour dynamiser l&amp;#039;innovation, les sauts technologiques, et le transfert vers les entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;assiette éligible comprend toutes les dépenses de l&amp;#039;entreprise liées au projet. &lt;/p&gt;&lt;p&gt;Le montant de l&amp;#039;aide sera calculé après instruction en fonction de la typologie de projet, de la typologie d&amp;#039;entreprise et de sa capacité financière.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Economie locale et circuits courts
+Innovation, créativité et recherche
+Emploi
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Entreprises de toutes tailles localisées en Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;entreprise devra :&lt;/p&gt;&lt;p&gt;être localisée en Nouvelle-Aquitaine (NA);&lt;/p&gt;&lt;p&gt;avoir un projet de partenariat R&amp;amp;D avec un centre de compétences situé dans ou hors du territoire de NA ;&lt;/p&gt;&lt;p&gt;avoir un niveau de fonds propres en adéquation avec sa demande d&amp;#039;aide ;&lt;/p&gt;&lt;p&gt;respecter les règles d&amp;#039;éco-socio conditionnalités mises en place par la Région ;&lt;/p&gt;&lt;p&gt;ne pas distribuer de dividendes issus de la subvention ;&lt;/p&gt;&lt;p&gt;signer un accord de partenariat définissant notamment les règles de confidentialité, de répartition/protection et d&amp;#039;exploitation des résultats issus du projet collaboratif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La demande devra être faite directement auprès du service concerné, avant le début du projet qui fait l&amp;#039;objet de la demande de subvention. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;&lt;p&gt;Du lundi au vendredi de 9h à 18h sans interruption&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de-technologies-et-de-methodologies-et-ou-laboratoires-publics/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD77" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>7999</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Dépolluer les industries et autres activités économiques non agricoles : Technologies Propres et Opérations Pilotes</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I102" s="1" t="inlineStr">
-[...61 lines deleted...]
-      <c r="R102" s="1" t="inlineStr">
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>'- Petites entreprises : 60% - Moyennes entreprises : 50% - Grandes entreprises : 40%</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Pour quels projets ?
+  Dépollution des industries et autres activités économiques non agricoles : Technologies Propres et Opérations Pilotes
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...11 lines deleted...]
-          <t>Mise en œuvre / réalisation
+&lt;p&gt;
+ Une technologie propre correspond soit à une modification du dispositif de production permettant d&amp;#039;éviter tout ou partie du flux de pollution antérieurement émis ou de lui substituer un flux de pollution moindre et plus facile à traiter, soit à un dispositif (individuel ou centralisé) de valorisation de la matière contenue dans la pollution émise. Il peut s&amp;#039;agir par exemple d&amp;#039;acquisition de matériel alternatif à l&amp;#039;usage de produits phytosanitaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pilotes éligibles sont celles visant la prise en compte des enjeux eau dans le développement de filières, de techniques ou de technologies de production nouvelles (chimie verte, écologie industrielle...), notamment les actions en partenariat avec les pôles de compétitivité ou les organismes professionnels.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les aides au titre du De Minimis, le taux de subvention est porté à 70 % (quel que soit la taille de l&amp;#039;entreprise : PE/ME/GE)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les usages de technologies propres,
+c’est-à-dire correspondant soit à toute modification du dispositif de
+production permettant d’éviter tout ou partie du flux de pollution
+antérieurement émis ou de lui substituer un flux de pollution moindre ou plus
+facile à traiter, soit à un dispositif (individuel ou centralisé) de
+valorisation de la matière contenue dans la pollution émise. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les opérations pilotes (au sens de l’encadrement européen) éligibles
+sont celles visant la prise en compte des enjeux eau dans le développement de
+filières, de techniques ou de technologies de production nouvelles (chimie
+verte, écologie industrielle…), notamment les actions en partenariat avec les
+pôles de compétitivité ou les organismes professionnels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1bda-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>166222</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions non-thématiques ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions non-thématiques ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;27 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 27 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : jusqu&amp;#039;à 3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Financer des projets susceptibles de déboucher sur des technologies de rupture dans le domaine de la défense : il s&amp;#039;agit de technologies améliorées ou entièrement nouvelles qui entraînent un changement radical, y compris un changement de paradigme dans la conception et la conduite des affaires de défense.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, à consolider et à améliorer les connaissances, les produits et les technologies, y compris les technologies de rupture&lt;/li&gt;    &lt;li&gt;Activités visant à renforcer l&amp;#039;interopérabilité et la résilience afin de maîtriser les technologies de défense essentielles, de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou de moyens permettant d&amp;#039;accroître l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;l&lt;u&gt;iste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium d&amp;#039;au moins deux candidats indépendants (bénéficiaires ; non affiliés) issus de deux différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 24 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-dis_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DIS-NT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P79" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="Q79" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-actions-non-thematiques-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-actions-non-thematiques-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AD79" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>165997</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets innovants qui favorisent la transition des bibliothèques vers une offre de services leur permettant de répondre aux défis technologiques</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Fonds régional d’innovation en bibliothèque</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
-[...53 lines deleted...]
-      <c r="S103" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif est de soutenir des projets innovants qui favorisent la transition des bibliothèques vers une offre de services leur permettant de répondre aux défis technologiques ainsi qu’aux nouvelles pratiques de leurs usagers.&lt;/p&gt; &lt;p&gt;Sont éligibles dans le cadre de ce dispositif les collectivités territoriales de la région Provence-Alpes-Côte d’Azur ou leurs regroupements ainsi que les associations qui œuvrent dans le domaine de la lecture publique et sont domiciliées en Provence-Alpes-Côte d&amp;#039;Azur ou disposent d’un établissement ou d’une succursale en région et ayant plus d’une année d’existence.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Numérisation des fonds des bibliothèques&lt;/li&gt; 	&lt;li&gt;Création de contenus numériques&lt;/li&gt; 	&lt;li&gt;Développement de pratiques numériques&lt;/li&gt; 	&lt;li&gt;Ouverture de la bibliothèque à de nouvelles pratiques&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-regional-dinnovation-en-bibliotheque</t>
+        </is>
+      </c>
+      <c r="W80" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FRIB/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-regional-d-innovation-en-bibliotheque/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...22 lines deleted...]
-Association
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>127288</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements (mobilier, fonds initial d’une nouvelle bibliothèque, matériel numérique et scénographique)</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux travaux et à l'acquisition d'équipements</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
 Entreprise privée
-Recherche</t>
-[...370 lines deleted...]
-      <c r="H107" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...108 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
 &lt;/p&gt;
 &lt;p&gt;
  Les autres aides à l&amp;#039;investissement culturel :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
    Investissement culturel – Aide aux investissements numériques
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
    Investissement culturel – Aide aux structures itinérantes
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espace public</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P108" s="1" t="inlineStr">
+      <c r="P81" s="1" t="inlineStr">
         <is>
           <t>31/10/2019</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
  &lt;/li&gt;
  &lt;li&gt;
   Aménageurs mandatés par les collectivités locales,
  &lt;/li&gt;
  &lt;li&gt;
   Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est une subvention, d&amp;#039;un
  &lt;strong&gt;
   montant maximum de 30% des dépenses éligibles
  &lt;/strong&gt;
  , avec un plafond de dépense de 6,5 M€ pour les travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Ce plafond peut monter à 40% des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
@@ -17413,73 +13922,73 @@
 &lt;br /&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux
  &lt;/strong&gt;
  (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
  &lt;br /&gt;
  La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un
  &lt;strong&gt;
   dossier de candidature complet
  &lt;/strong&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet objet de la demande d&amp;#039;aide doit être financé
  &lt;strong&gt;
   à hauteur de 20% minimum par la structure porteuse.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En fonction du secteur dont relève le projet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Spectacle vivant et enseignement artistique
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Christine Vacher -
   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    christine.vacher&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Arts plastiques
   &lt;/strong&gt;
   &lt;strong&gt;
@@ -17498,198 +14007,611 @@
    Cinéma
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Livre et lecture
   &lt;/strong&gt;
   &lt;strong&gt;
    :
   &lt;/strong&gt;
   Delphine Martincourt -
   &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
    delphine.martincourt&amp;#64;iledefrance.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y108" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z108" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a897-investissement-culturel-aide-aux-travaux-et-a/</t>
         </is>
       </c>
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
-      <c r="A109" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>166230</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre au moyen de subventions forfaitaires ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de développement mises en œuvre au moyen de subventions forfaitaires ciblant les technologies de rupture pour la défense - 2026</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;29 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 29 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour le topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : entre 20% et 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Améliorer les capacités de détection, de suivi et d&amp;#039;identification sur de vastes zones et avec un temps de latence minimal&lt;/li&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine de la détection au-delà de l&amp;#039;horizon (OTH)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Prototypage d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Tests d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Qualification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Certification d&amp;#039;un produit de défense&lt;/li&gt;    &lt;li&gt;Développement de technologies ou d&amp;#039;actifs augmentant l&amp;#039;efficacité tout au long du cycle de vie des produits et technologies de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins 2 entités indépendantes (bénéficiaires ; entités non affiliées) provenant de 2 pays éligibles différents doit être constitué&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-da-dis_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DA-DIS-OTHR?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;44181033" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-developpement-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-ciblant-les-technologies-de-rupture-pour-la-defense-2026/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD82" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>162848</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Faciliter le déploiement, dans les territoires, des nouvelles technologies appliquées à la médecine apporter des réponses concrètes aux problèmes de désertification médicale</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Soutien à la télémédecine</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...3 lines deleted...]
-      <c r="H109" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>La Région souhaite faciliter le déploiement, dans les territoires, des nouvelles technologies appliquées à la médecine qui peuvent permettre, selon le contexte local, d’apporter des réponses concrètes aux problèmes de désertification médicale.&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région peut prendre en charge 50% de la dépense subventionnable à hauteur de 20.000€ pour les équipements mobiles (chariot, mallette, objets portatifs...) et non mobiles (télécabines…).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles peuvent comprendre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’acquisition du matériel nécessaire à la téléconsultation (chariot, ordinateur, matériel connecté, imprimante, terminal de carte Vitale…),&lt;/li&gt;&lt;li&gt;Les solutions informatiques permettant la prise en charge de la consultation.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; La Région entend soutenir prioritairement les projets d&amp;#039;acquisition de matériels légers de téléconsultation mobiles ou non, inscrits dans un parcours de soins et ayant reçu l&amp;#039;aval des autorités de santé.&lt;br /&gt; &lt;p&gt;Dépôt du dossier sur la plateforme régionale &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; (sélectionner le dispositif « Soutien à la télémédecine »).&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-telemedecine</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:sante&amp;#64;iledefrance.fr" target="_blank"&gt;sante&amp;#64;iledefrance.fr&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-telemedecine-1/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="110" spans="1:27" customHeight="0">
-      <c r="A110" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>166224</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche sous forme de défi technologique mises en œuvre au moyen de subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche sous forme de défi technologique mises en œuvre au moyen de subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;30 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAP: 23 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAO: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAP: ne doit pas dépasser les 4,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAO: ne doit pas dépasser le budget disponible pour ce topic (7 millions d&amp;#039;euros)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine de la détection des menaces cachées&lt;/li&gt;    &lt;li&gt;Explorer des solutions combinant des robots intelligents, des drones et des technologies de détection pour une identification et une classification avancées des menaces&lt;/li&gt;    &lt;li&gt;Organiser un défi technologique et mettre en place un environnement de test&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de la Défense (pays associés au FED : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois entités indépendantes (bénéficiaires ; pas d&amp;#039;entités affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-ra-challenge_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-LS-RA-CHALLENGE&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q84" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-sous-forme-de-defi-technologique-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-sous-forme-de-defi-technologique-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD84" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>166119</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Nouvelles actions pour les compétences et aptitudes nécessaires à l&amp;apos;utilisation sûre des technologies nucléaires actuelles et futures - 2026</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Nouvelles actions pour les compétences et aptitudes nécessaires à l&amp;apos;utilisation sûre des technologies nucléaires actuelles et futures - 2026</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1,6 million d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 1,6 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains budgets Horizon Europe sont structurés en fonction des ambitions politiques (« destinations ») et déployés par le biais d&amp;#039;appels à propositions ciblant des thèmes/secteurs plus spécifiques (« thèmes »). Votre candidature doit donc être liée à un thème d&amp;#039;un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, actions de recherche et d&amp;#039;innovation : recherche fondamentale et appliquée / développement et adoption de technologies / test et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, actions d&amp;#039;innovation : prototypes, essais, démonstrations, projets pilotes, mise sur le marché. Ces actions peuvent inclure des activités de R&amp;amp;D limitées ;&lt;/li&gt;    &lt;li&gt;CSA, actions de coordination et de soutien : mise en réseau, études et conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, actions Marie Skłodowska-Curie / subventions individuelles ERC : réseaux de formation pour les chercheurs, subventions individuelles pour les chercheurs expérimentés, échange de personnel – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;En outre, les appels précisent les catégories de bénéficiaires éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d&amp;#039;un coordinateur et de plusieurs organisations partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets à bénéficiaire unique, impliquant une seule organisation ;  Bourses individuelles, ouvertes aux personnes physiques en leur nom propre auprès de leur institution d&amp;#039;origine.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;TOPIC&lt;/strong&gt; :&lt;/p&gt;  &lt;p&gt;À venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM-2026-NRT01-01 : Initiative européenne pour les compétences nucléaires – vers une Académie européenne des compétences nucléaires&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;&lt;strong&gt;Utile&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN): &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/euratom/wp-call/2023-2025/wp_euratom-2023-2025_en.pdf" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents relatifs à l&amp;#039;appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-EURATOM-2026-NRT-01-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094502,31094501&amp;amp;frameworkProgramme&amp;#61;43298916" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l&amp;#039;Agence exécutive (EN) : &lt;a href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/euratom-research-and-training-programme_en" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P85" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="Q85" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-euratom-nouvelles-actions-pour-les-competences-et-aptitudes-necessaires-a-lutilisation-sure-des-technologies-nucleaires-actuelles-et-futures-2026/</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-euratom-nouvelles-actions-pour-les-competences-et-aptitudes-necessaires-a-l-apos-utilisation-sure-des-technologies-nucleaires-actuelles-et-futures-2026/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD85" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>120288</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des process de dématérialisation et des téléprocédures (e-administration)</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>E-Administration</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H110" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L110" s="1" t="inlineStr">
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dématérialisation et téléprocédures.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -17722,212 +14644,6956 @@
   – Délivrance de certificat de signature électronique sur site
   &lt;br /&gt;
   – Plateforme de dématérialisation des marchés publics
   &lt;br /&gt;
   – Tiers de Télétransmission vers la préfecture et la trésorerie
   &lt;br /&gt;
   – Dématérialisation des actes réglementaires et budgétaires
   &lt;br /&gt;
   – Dématérialisation des bordereaux comptables
   &lt;br /&gt;
   – Parapheur électronique en ligne avec circuits de validation
   &lt;br /&gt;
   – Service de Correspondant Informatique et Libertés
   &lt;br /&gt;
   – Audits dans le cadre de la loi sur le RGPD
  &lt;/li&gt;
  &lt;li&gt;
   Formation des utilisateurs
  &lt;/li&gt;
  &lt;li&gt;
   Service d&amp;#039;assistance par nos agents au quotidien
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/e-administration/</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Syndicat Mixte Numérian
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 30 13 13
   &lt;/li&gt;
   &lt;li&gt;
    Site :
    &lt;a href="https://www.numerian.fr/"&gt;
     www.numerian.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
     contact&amp;#64;numerian.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3cad-e-administration/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E111" s="1" t="inlineStr">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>121447</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers un village intelligent et durable (rural)</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement territorial vers un développement durable via un village intelligent et durable</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximal d’intervention FEDER : 60%</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de favoriser l&amp;#039;émergence de territoires ruraux intelligents et durables pour améliorer la qualité des services à destination des usagers, rendre plus efficients les services, et préserver les ressources naturelles, tout en s&amp;#039;appuyant sur les données.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est aussi de parvenir par les technologies numériques à une plus grande efficacité et simplicité de l&amp;#039;usage quotidien des territoires en matière de tourisme, mobilité, habitat, énergie, économie des ressources, services aux habitants, y compris par le développement de tiers-lieux numériques.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, il convient d&amp;#039;accompagner les territoires vers des stratégies de transformation numérique
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration de stratégies de transformation numérique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement et déploiement de services / usages / solutions numériques ou plates-formes de services numériques à destination des citoyens ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de tiers-lieux numériques y compris les espaces d&amp;#039;e-inclusion ; une des composantes suivantes doit, a minima, être présente :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu d&amp;#039;Idéation – Expérimentation – Innovation – Fabrication (prototypage, fablabs, repair café, ateliers partagés, makerspaces, living lab...,) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu de médiation numérique (bibliothèques, médiathèques, espaces publics numériques...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tiers-lieu de télétravail et collaboration (centres de télétravail, espace de coworking...) ;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Technologies numériques et numérisation
+Tiers-lieux
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront être compatibles avec la stratégie du territoire déposée dans le cadre de l&amp;#039;AMI rural et avoir reçu un avis favorable du représentant de celui-ci.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services numériques devront être ouverts, partagés, interopérables (ne pas être liés à une technologie fermée ou propriétaire, l&amp;#039;open-source sera privilégie), dotés de standards ou connecteurs ouverts (facilement connectables à d&amp;#039;autres services ou plateformes numériques), et facilement personnalisables (réutilisation).
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet veilleront à l&amp;#039;e-inclusion, quel que soit le service développé et devront fournir une note détaillant la méthode prévue pour permettre l&amp;#039;accès du service à tous les usagers.
+&lt;/p&gt;
+&lt;p&gt;
+ Les tiers-lieux numériques devront offrir à leurs usagers un panel de services et un accompagnement à la pérennisation de leur utilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les stratégies de transformation numérique devront s&amp;#039;inscrire en cohérence étroite avec la stratégie intégrée du territoire et en cohérence avec les objectifs de la priorité II du programme FEDER-FSE&amp;#43; 21-27 consacrée au développement d&amp;#039;une économie régionale tournée vers le numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet implique le développement d&amp;#039;équipements numériques, le porteur devra expliquer et préciser dans une note sa démarche pour un numérique responsable (bilan carbone, analyse de cycle de vie dans le processus d&amp;#039;écoconception, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;études préalables (AMO, études de faisabilité...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;investissements matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;acquisition (dans la limite de 10% de l&amp;#039;assiette éligible), de construction et réhabilitation de bâtiments et études liées pour les tiers lieux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de construction et déploiement de réseaux et études liées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses liées au développement ou déploiement de nouvelles briques ou de nouveaux services numériques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses d&amp;#039;achats d&amp;#039;équipements numériques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Si l&amp;#039;assiette éligible est inférieure ou égale à 200 000 €, les coûts indirects seront couverts par un forfait de 7% appliqué aux dépenses directes éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses inéligibles (notamment) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses de fonctionnement des structures, frais de gestion ainsi que toutes autres dépenses non directement rattachées au projet hors forfait de 7% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de soutien financier
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher minimal de subvention FEDER : 30 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond maximal de subvention FEDER : 1 000 000 € de FEDER
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;intervention FEDER : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/nos-aides/villages-intelligents-et-durables</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europe-bfc.eu/sites/bfceurope/files/2025-03/FA%20village%20intelligent_0.pdf</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: rural.feder&amp;#64;bourgognefranchecomte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>florence.kohtz@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/805f-accompagner-le-renouvellement-urbain/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD87" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>128228</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des opérations d'investissement et des projets d’extension des horaires d’ouverture des bibliothèques - DGD</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Dotation générale de décentralisation (DGD)</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Occitanie</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation générale de décentralisation pour les bibliothèques est accordée aux collectivités territoriales gestionnaires de bibliothèques publiques municipales, intercommunales ou départementales afin de soutenir des opérations d&amp;#039;investissement ainsi que des projets d&amp;#039;extension des horaires d&amp;#039;ouverture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que la dotation générale de décentralisation ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le concours particulier relatif aux bibliothèques au sein de la dotation générale de décentralisation (DGD) est le principal dispositif de soutien de l&amp;#039;État
+ &lt;strong&gt;
+  à l&amp;#039;investissement et au fonctionnement non pérenne (projets d&amp;#039;extension des horaires) des bibliothèques municipales et intercommunales et des bibliothèques départementales.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est divisé en deux fractions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la première fraction est dédiée principalement aux
+  &lt;strong&gt;
+   projets courants de construction et d&amp;#039;équipement des bibliothèques
+  &lt;/strong&gt;
+  municipales, intercommunales et départementales;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la seconde fraction, plafonnée à 15% du montant global du concours particulier, mobilisable pour les
+  &lt;strong&gt;
+   projets susceptibles d&amp;#039;exercer un rayonnement départemental, régional, voire national
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La DGD permet de soutenir les investissements consentis par les collectivités en faveur de leurs bibliothèques, entres autres :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction, la restructuration ou l&amp;#039;extension des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement mobilier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement informatique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de services numériques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;extension des horaires d&amp;#039;ouverture des bibliothèques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La conservation du patrimoine écrit et la numérisation des collections,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement des collections,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition d&amp;#039;un véhicule de desserte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les crédits inscrits au budget de l&amp;#039;État au titre de la construction et de l&amp;#039;équipement des bibliothèques municipales, intercommunales ou départementales
+ &lt;strong&gt;
+  font l&amp;#039;objet d&amp;#039;un concours particulier au sein de la dotation générale de décentralisation (DGD).
+ &lt;/strong&gt;
+ À ce titre, les bibliothèques qui répondent aux différents critères (surface minimale et qualité du projet culturel) peuvent en bénéficier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant final de la subvention est déterminée par chaque région.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;accompagnement représentera 20 à 80% du coût total hors taxes du projet, selon la nature et la qualité du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des crédits du concours particulier, il est possible de solliciter d&amp;#039;autres crédits de l&amp;#039;État, notamment auprès des conseils départementaux, des conseils régionaux et des instances de l&amp;#039;Union européenne, dans le respect du cadre fixé par la loi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : L&amp;#039;aide accordée dans le cadre de la DGD n&amp;#039;est pas cumulable avec l&amp;#039;aide DETR (dotation d&amp;#039;équipement des territoires ruraux).
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Restructuration d&amp;#039;un bâtiment à Fillinges (Auvergne-Rhône-Alpes) - 2017
+ &lt;/li&gt;
+ &lt;li&gt;
+  Changement du SIGB de la bibliothèque de Koungou (Mayotte) - 2020
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de collection pour le point lecture de Sohoa (Mayotte) - 2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement de la bibliothèque de Dzaoudzi Labattoir (Mayotte) - 2021
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les bibliothèques publiques sont concernées, c&amp;#039;est à dire les bibliothèques offrant un service de lecture publique à l&amp;#039;ensemble de la population.
+&lt;/p&gt;
+&lt;p&gt;
+ Le cas échéant, ces bibliothèques peuvent conserver des fonds patrimoniaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Seules les opérations suivantes sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de construction, rénovation, restructuration, extension ou mise en accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération d&amp;#039;acquisition d&amp;#039;équipement mobilier et matériel initial ou renouvellement total ou partiel de l&amp;#039;équipement d&amp;#039;une bibliothèque départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;équipement mobilier et matériel et d&amp;#039;aménagement des locaux destinés à améliorer les conditions de préservation et de conservation des collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;informatisation ou renouvellement d&amp;#039;une informatisation, de création de services qui utilisent l&amp;#039;informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de numérisation et de valorisation des collections
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;acquisition et d&amp;#039;équipement de véhicules destinés au transport de documents et aux actions de médiation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;acquisition de documents (aide au démarrage de projets)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations ayant pour objet l&amp;#039;extension et l&amp;#039;évolution des horaires d&amp;#039;ouverture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Construction, rénovation, restructuration, extension ou mise en accessibilité
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités sont éligibles lorsqu&amp;#039;elles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisent directement des opérations d&amp;#039;investissement en leur qualité de maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  font appel à des procédures dérogatoires de délégation de maîtrise d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant des bibliothèques municipales ou intercommunales principales ou de secteur doivent présenter une surface strictement supérieure à 100 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets supérieurs à 8 000 m2 de surface totale sont éligibles, quelle que soit la densité du lieu d&amp;#039;implantation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets concernant une annexe aux bibliothèques municipales ou intercommunales principales ou de secteur doivent présenter une surface :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au moins égale à 100 m2 pour les communes et les EPCI de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  supérieure à 300 m2 pour les communes et les EPCI de plus de 10.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant des bibliothèques départementales doivent présenter une surface :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au moins égale, après travaux, à la surface existante à la date du transfert de la bibliothèque au département
+ &lt;/li&gt;
+ &lt;li&gt;
+  supérieure à 1.500 m2, dans le cas d&amp;#039;une construction dans un département ne disposant pas déjà d&amp;#039;une telle bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  au moins égale au quart de la surface existante, dans le cas d&amp;#039;une extension de bibliothèque principale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant une annexe aux bibliothèques départementales doivent présenter une surface supérieure ou égale à 300 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Acquisition d&amp;#039;équipement mobilier et matériel initial ou renouvellement total ou partiel de l&amp;#039;équipement d&amp;#039;une bibliothèque départementale
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner les meubles, la signalétique, le mobilier d&amp;#039;exposition et les équipements techniques nécessaires au fonctionnement de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Les surfaces éligibles sont les mêmes que celles indiquées ci-dessous pour les opérations de construction, rénovation, restructuration, extension ou mise en accessibilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition d&amp;#039;équipement mobilier et matériel ou aménagement des locaux des bibliothèques municipales et intercommunales, destinés à améliorer les conditions de préservation et de conservation des collections patrimoniales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;aménagement et l&amp;#039;équipement de :
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux dédiés à la conservation et à la présentation des  collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  ateliers techniques visant à la préservation et à l&amp;#039;entretien des collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux de consultation par le public et d&amp;#039;exposition
+ &lt;/li&gt;
+ &lt;li&gt;
+  les mesures annexes à toute opération d&amp;#039;amélioration des conditions de conservation des  collections patrimoniales (déménagement, emménagement, stockage provisoire, achat de l&amp;#039;équipement nécessaire à la mise en œuvre d&amp;#039;un  plan d&amp;#039;urgence, dépoussiérage, désinfection et  conditionnement des documents concernés)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Informatisation, création de services numériques aux usagers, mise en accessibilité numérique et équipement informatique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent permettre au public d&amp;#039;accéder à l&amp;#039;ensemble des collections physiques ou numériques de la bibliothèque ainsi qu&amp;#039;aux services qu&amp;#039;elle propose. Sont ainsi concernés les projets de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  premières informatisations ou ré-informatisations , informatisation collective de bibliothèques municipales, intercommunales ou du réseau des bibliothèques départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  développement de portails et de sites Internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de nouveaux services numériques (développement initial ou extension à de nouveaux bénéficiaires ou à de nouveaux contenus)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets de connectique et communication sans fil
+ &lt;/li&gt;
+ &lt;li&gt;
+  équipement informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en accessibilité des infrastructures et services numériques de la bibliothèque
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Numérisation et valorisation des collections
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de numérisation peuvent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  porter sur tous les supports et les documents de toute nature conservés dans les bibliothèques  municipales et   intercommunales et des bibliothèques départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans une démarche d&amp;#039;amélioration de la  conservation des documents patrimoniaux ou fragiles et/ou dans une démarche de valorisation des documents numérisés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets de valorisation peuvent comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le signalement de documents patrimoniaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création d&amp;#039;outils numériques dédiés à la valorisation en ligne des collections
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et équipement de véhicules destinés au transport de documents et aux actions de médiation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition de tout véhicule dédié au transport de documents et aux actions de médiation  nécessaires au fonctionnement d&amp;#039;un réseau de bibliothèques municipales et intercommunales et de bibliothèques départementales ou le renouvellement après un délai d&amp;#039;amortissement de 5  ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations visant à rééquiper un tel véhicule dans le  cadre d&amp;#039;une évolution de ses missions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition de documents (aide au démarrage de projet)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le terme &amp;#34;document&amp;#34; fait référence à tous les supports, physiques et dématérialisés.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;acquisition de documents tous supports est accompagnée sur l&amp;#039;année de démarrage du projet. Si celui-ci le justifie, il est possible d&amp;#039;accompagner cette acquisition sur deux ou trois ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Extension ou évolution des horaires d&amp;#039;ouverture (aide au démarrage de projet)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités sont éligibles lorsqu&amp;#039;elles prévoient de mettre en place un projet d&amp;#039;extension ou d&amp;#039;évolution des horaires d&amp;#039;ouverture de tout ou partie de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvertures de nouvelles bibliothèques ne sont pas concernées lorsqu&amp;#039;aucun équipement précédent n&amp;#039;existait dans la commune où s&amp;#039;effectue cette ouverture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/Demarches-en-ligne/Par-type-de-demarche/Subvention/Dotation-generale-de-decentralisation-DGD</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur la dotation générale de décentralisation en Occitanie, vous êtes invités à vous adresser au service Livre et Lecture :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Départements 11, 30, 34, 48, 66 :
+  &lt;a href="mailto:fleur.bouillanne&amp;#64;culture.gouv.fr" target="_self"&gt;
+   fleur.bouillanne&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements 09, 12, 31, 32, 46, 65, 81, 82 :
+  &lt;a href="mailto:henri.gay&amp;#64;culture.gouv.fr" target="_self"&gt;
+   henri.gay&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collections patrimoniales (aménagements de conservation, signalement-numérisation) :
+  &lt;a href="mailto:magali.castillon&amp;#64;culture.gouv.fr" target="_self"&gt;
+   magali.castillon&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour toute demande de mode d&amp;#039;emploi :
+  &lt;a href="mailto:ghislaine.domenech&amp;#64;culture.gouv.fr" target="_self"&gt;
+   ghislaine.domenech&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be20-soutenir-des-operations-dinvestissement-et-de/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>128227</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des opérations d'investissement et des projets d’extension des horaires d’ouverture des bibliothèques - DGD</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Dotation générale de décentralisation (DGD)</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation générale de décentralisation pour les bibliothèques est accordée aux collectivités territoriales gestionnaires de bibliothèques publiques municipales, intercommunales ou départementales afin de soutenir des opérations d&amp;#039;investissement ainsi que des projets d&amp;#039;extension des horaires d&amp;#039;ouverture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que la dotation générale de décentralisation ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le concours particulier relatif aux bibliothèques au sein de la dotation générale de décentralisation (DGD) est le principal dispositif de soutien de l&amp;#039;État
+ &lt;strong&gt;
+  à l&amp;#039;investissement et au fonctionnement non pérenne (projets d&amp;#039;extension des horaires) des bibliothèques municipales et intercommunales et des bibliothèques départementales.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est divisé en deux fractions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la première fraction est dédiée principalement aux
+  &lt;strong&gt;
+   projets courants de construction et d&amp;#039;équipement des bibliothèques
+  &lt;/strong&gt;
+  municipales, intercommunales et départementales;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la seconde fraction, plafonnée à 15% du montant global du concours particulier, mobilisable pour les
+  &lt;strong&gt;
+   projets susceptibles d&amp;#039;exercer un rayonnement départemental, régional, voire national
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La DGD permet de soutenir les investissements consentis par les collectivités en faveur de leurs bibliothèques, entres autres :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction, la restructuration ou l&amp;#039;extension des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement mobilier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement informatique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de services numériques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;extension des horaires d&amp;#039;ouverture des bibliothèques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La conservation du patrimoine écrit et la numérisation des collections,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement des collections,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition d&amp;#039;un véhicule de desserte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les crédits inscrits au budget de l&amp;#039;État au titre de la construction et de l&amp;#039;équipement des bibliothèques municipales, intercommunales ou départementales
+ &lt;strong&gt;
+  font l&amp;#039;objet d&amp;#039;un concours particulier au sein de la dotation générale de décentralisation (DGD).
+ &lt;/strong&gt;
+ À ce titre, les bibliothèques qui répondent aux différents critères (surface minimale et qualité du projet culturel) peuvent en bénéficier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant final de la subvention est déterminée par chaque région.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;accompagnement représentera 20 à 80% du coût total hors taxes du projet, selon la nature et la qualité du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des crédits du concours particulier, il est possible de solliciter d&amp;#039;autres crédits de l&amp;#039;État, notamment auprès des conseils départementaux, des conseils régionaux et des instances de l&amp;#039;Union européenne, dans le respect du cadre fixé par la loi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : L&amp;#039;aide accordée dans le cadre de la DGD n&amp;#039;est pas cumulable avec l&amp;#039;aide DETR (dotation d&amp;#039;équipement des territoires ruraux).
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Restructuration d&amp;#039;un bâtiment à Fillinges (Auvergne-Rhône-Alpes) - 2017
+ &lt;/li&gt;
+ &lt;li&gt;
+  Changement du SIGB de la bibliothèque de Koungou (Mayotte) - 2020
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de collection pour le point lecture de Sohoa (Mayotte) - 2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement de la bibliothèque de Dzaoudzi Labattoir (Mayotte) - 2021
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les bibliothèques publiques sont concernées, c&amp;#039;est à dire les bibliothèques offrant un service de lecture publique à l&amp;#039;ensemble de la population.
+&lt;/p&gt;
+&lt;p&gt;
+ Le cas échéant, ces bibliothèques peuvent conserver des fonds patrimoniaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Seules les opérations suivantes sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de construction, rénovation, restructuration, extension ou mise en accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération d&amp;#039;acquisition d&amp;#039;équipement mobilier et matériel initial ou renouvellement total ou partiel de l&amp;#039;équipement d&amp;#039;une bibliothèque départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;équipement mobilier et matériel et d&amp;#039;aménagement des locaux destinés à améliorer les conditions de préservation et de conservation des collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;informatisation ou renouvellement d&amp;#039;une informatisation, de création de services qui utilisent l&amp;#039;informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de numérisation et de valorisation des collections
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;acquisition et d&amp;#039;équipement de véhicules destinés au transport de documents et aux actions de médiation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;acquisition de documents (aide au démarrage de projets)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations ayant pour objet l&amp;#039;extension et l&amp;#039;évolution des horaires d&amp;#039;ouverture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Construction, rénovation, restructuration, extension ou mise en accessibilité
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités sont éligibles lorsqu&amp;#039;elles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisent directement des opérations d&amp;#039;investissement en leur qualité de maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  font appel à des procédures dérogatoires de délégation de maîtrise d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant des bibliothèques municipales ou intercommunales principales ou de secteur doivent présenter une surface strictement supérieure à 100 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets supérieurs à 8 000 m2 de surface totale sont éligibles, quelle que soit la densité du lieu d&amp;#039;implantation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets concernant une annexe aux bibliothèques municipales ou intercommunales principales ou de secteur doivent présenter une surface :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au moins égale à 100 m2 pour les communes et les EPCI de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  supérieure à 300 m2 pour les communes et les EPCI de plus de 10.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant des bibliothèques départementales doivent présenter une surface :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au moins égale, après travaux, à la surface existante à la date du transfert de la bibliothèque au département
+ &lt;/li&gt;
+ &lt;li&gt;
+  supérieure à 1.500 m2, dans le cas d&amp;#039;une construction dans un département ne disposant pas déjà d&amp;#039;une telle bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  au moins égale au quart de la surface existante, dans le cas d&amp;#039;une extension de bibliothèque principale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant une annexe aux bibliothèques départementales doivent présenter une surface supérieure ou égale à 300 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Acquisition d&amp;#039;équipement mobilier et matériel initial ou renouvellement total ou partiel de l&amp;#039;équipement d&amp;#039;une bibliothèque départementale
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner les meubles, la signalétique, le mobilier d&amp;#039;exposition et les équipements techniques nécessaires au fonctionnement de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Les surfaces éligibles sont les mêmes que celles indiquées ci-dessous pour les opérations de construction, rénovation, restructuration, extension ou mise en accessibilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition d&amp;#039;équipement mobilier et matériel ou aménagement des locaux des bibliothèques municipales et intercommunales, destinés à améliorer les conditions de préservation et de conservation des collections patrimoniales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;aménagement et l&amp;#039;équipement de :
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux dédiés à la conservation et à la présentation des  collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  ateliers techniques visant à la préservation et à l&amp;#039;entretien des collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux de consultation par le public et d&amp;#039;exposition
+ &lt;/li&gt;
+ &lt;li&gt;
+  les mesures annexes à toute opération d&amp;#039;amélioration des conditions de conservation des  collections patrimoniales (déménagement, emménagement, stockage provisoire, achat de l&amp;#039;équipement nécessaire à la mise en œuvre d&amp;#039;un  plan d&amp;#039;urgence, dépoussiérage, désinfection et  conditionnement des documents concernés)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Informatisation, création de services numériques aux usagers, mise en accessibilité numérique et équipement informatique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent permettre au public d&amp;#039;accéder à l&amp;#039;ensemble des collections physiques ou numériques de la bibliothèque ainsi qu&amp;#039;aux services qu&amp;#039;elle propose. Sont ainsi concernés les projets de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  premières informatisations ou ré-informatisations , informatisation collective de bibliothèques municipales, intercommunales ou du réseau des bibliothèques départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  développement de portails et de sites Internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de nouveaux services numériques (développement initial ou extension à de nouveaux bénéficiaires ou à de nouveaux contenus)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets de connectique et communication sans fil
+ &lt;/li&gt;
+ &lt;li&gt;
+  équipement informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en accessibilité des infrastructures et services numériques de la bibliothèque
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Numérisation et valorisation des collections
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de numérisation peuvent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  porter sur tous les supports et les documents de toute nature conservés dans les bibliothèques  municipales et   intercommunales et des bibliothèques départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans une démarche d&amp;#039;amélioration de la  conservation des documents patrimoniaux ou fragiles et/ou dans une démarche de valorisation des documents numérisés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets de valorisation peuvent comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le signalement de documents patrimoniaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création d&amp;#039;outils numériques dédiés à la valorisation en ligne des collections
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et équipement de véhicules destinés au transport de documents et aux actions de médiation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition de tout véhicule dédié au transport de documents et aux actions de médiation  nécessaires au fonctionnement d&amp;#039;un réseau de bibliothèques municipales et intercommunales et de bibliothèques départementales ou le renouvellement après un délai d&amp;#039;amortissement de 5  ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations visant à rééquiper un tel véhicule dans le  cadre d&amp;#039;une évolution de ses missions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition de documents (aide au démarrage de projet)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le terme &amp;#34;document&amp;#34; fait référence à tous les supports, physiques et dématérialisés.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;acquisition de documents tous supports est accompagnée sur l&amp;#039;année de démarrage du projet. Si celui-ci le justifie, il est possible d&amp;#039;accompagner cette acquisition sur deux ou trois ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Extension ou évolution des horaires d&amp;#039;ouverture (aide au démarrage de projet)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités sont éligibles lorsqu&amp;#039;elles prévoient de mettre en place un projet d&amp;#039;extension ou d&amp;#039;évolution des horaires d&amp;#039;ouverture de tout ou partie de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvertures de nouvelles bibliothèques ne sont pas concernées lorsqu&amp;#039;aucun équipement précédent n&amp;#039;existait dans la commune où s&amp;#039;effectue cette ouverture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/Demarches-en-ligne/Par-type-de-demarche/Subvention/Dotation-generale-de-decentralisation-DGD</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/livre-lecture_dgd-hdf</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur la dotation générale de décentralisation en Hauts-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ Direction régionale des affaires culturelles (DRAC) Hauts-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Publics &amp;amp; Territoires et Industries Culturelles
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:clement.croise&amp;#64;culture.gouv.fr" target="_self"&gt;
+  clement.croise&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 03 22 97 33 01
+&lt;/p&gt;
+&lt;p&gt;
+ 5 Rue Henri Daussy, 80000 Amiens
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f059-soutenir-des-operations-dinvestissement-et-de/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>120633</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des opérations d'investissement et des projets d’extension des horaires d’ouverture des bibliothèques - DGD</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Dotation générale de décentralisation (DGD)</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation générale de décentralisation pour les bibliothèques est accordée aux collectivités territoriales gestionnaires de bibliothèques publiques municipales, intercommunales ou départementales afin de soutenir des opérations d&amp;#039;investissement ainsi que des projets d&amp;#039;extension des horaires d&amp;#039;ouverture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que la dotation générale de décentralisation ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le concours particulier relatif aux bibliothèques au sein de la dotation générale de décentralisation (DGD) est le principal dispositif de soutien de l&amp;#039;État
+ &lt;strong&gt;
+  à l&amp;#039;investissement et au fonctionnement non pérenne (projets d&amp;#039;extension des horaires) des bibliothèques municipales et intercommunales et des bibliothèques départementales.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est divisé en deux fractions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la première fraction est dédiée principalement aux
+  &lt;strong&gt;
+   projets courants de construction et d&amp;#039;équipement des bibliothèques
+  &lt;/strong&gt;
+  municipales, intercommunales et départementales;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la seconde fraction, plafonnée à 15% du montant global du concours particulier, mobilisable pour les
+  &lt;strong&gt;
+   projets susceptibles d&amp;#039;exercer un rayonnement départemental, régional, voire national
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La DGD permet de soutenir les investissements consentis par les collectivités en faveur de leurs bibliothèques, entres autres :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction, la restructuration ou l&amp;#039;extension des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement mobilier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement informatique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de services numériques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;extension des horaires d&amp;#039;ouverture des bibliothèques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La conservation du patrimoine écrit et la numérisation des collections,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement des collections,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition d&amp;#039;un véhicule de desserte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les crédits inscrits au budget de l&amp;#039;État au titre de la construction et de l&amp;#039;équipement des bibliothèques municipales, intercommunales ou départementales
+ &lt;strong&gt;
+  font l&amp;#039;objet d&amp;#039;un concours particulier au sein de la dotation générale de décentralisation (DGD).
+ &lt;/strong&gt;
+ À ce titre, les bibliothèques qui répondent aux différents critères (surface minimale et qualité du projet culturel) peuvent en bénéficier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant final de la subvention est déterminée par chaque région.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;accompagnement représentera 20 à 80% du coût total hors taxes du projet, selon la nature et la qualité du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des crédits du concours particulier, il est possible de solliciter d&amp;#039;autres crédits de l&amp;#039;État, notamment auprès des conseils départementaux, des conseils régionaux et des instances de l&amp;#039;Union européenne, dans le respect du cadre fixé par la loi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : L&amp;#039;aide accordée dans le cadre de la DGD n&amp;#039;est pas cumulable avec l&amp;#039;aide DETR (dotation d&amp;#039;équipement des territoires ruraux).
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Restructuration d&amp;#039;un bâtiment à Fillinges (Auvergne-Rhône-Alpes) - 2017
+ &lt;/li&gt;
+ &lt;li&gt;
+  Changement du SIGB de la bibliothèque de Koungou (Mayotte) - 2020
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de collection pour le point lecture de Sohoa (Mayotte) - 2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement de la bibliothèque de Dzaoudzi Labattoir (Mayotte) - 2021
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du demandeur :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Seules les bibliothèques publiques sont concernées, c&amp;#039;est à dire les bibliothèques offrant un service de lecture publique à l&amp;#039;ensemble de la population.
+&lt;/p&gt;
+&lt;p&gt;
+ Le cas échéant, ces bibliothèques peuvent conserver des fonds patrimoniaux.
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité des projets :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Seules les opérations suivantes sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de construction, rénovation, restructuration, extension ou mise en accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération d&amp;#039;acquisition d&amp;#039;équipement mobilier et matériel initial ou renouvellement total ou partiel de l&amp;#039;équipement d&amp;#039;une bibliothèque départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;équipement mobilier et matériel et d&amp;#039;aménagement des locaux destinés à améliorer les conditions de préservation et de conservation des collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;informatisation ou renouvellement d&amp;#039;une informatisation, de création de services qui utilisent l&amp;#039;informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de numérisation et de valorisation des collections
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;acquisition et d&amp;#039;équipement de véhicules destinés au transport de documents et aux actions de médiation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations d&amp;#039;acquisition de documents (aide au démarrage de projets)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations ayant pour objet l&amp;#039;extension et l&amp;#039;évolution des horaires d&amp;#039;ouverture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ &lt;strong&gt;
+  Construction, rénovation, restructuration, extension ou mise en accessibilité
+ &lt;/strong&gt;
+&lt;/span&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les collectivités sont éligibles lorsqu&amp;#039;elles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisent directement des opérations d&amp;#039;investissement en leur qualité de maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  font appel à des procédures dérogatoires de délégation de maîtrise d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant des bibliothèques municipales ou intercommunales principales ou de secteur doivent présenter une surface strictement supérieure à 100 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets supérieurs à 8 000 m2 de surface totale sont éligibles, quelle que soit la densité du lieu d&amp;#039;implantation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets concernant une annexe aux bibliothèques municipales ou intercommunales principales ou de secteur doivent présenter une surface :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au moins égale à 100 m2 pour les communes et les EPCI de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  supérieure à 300 m2 pour les communes et les EPCI de plus de 10.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant des bibliothèques départementales doivent présenter une surface :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au moins égale, après travaux, à la surface existante à la date du transfert de la bibliothèque au département
+ &lt;/li&gt;
+ &lt;li&gt;
+  supérieure à 1.500 m2, dans le cas d&amp;#039;une construction dans un département ne disposant pas déjà d&amp;#039;une telle bibliothèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  au moins égale au quart de la surface existante, dans le cas d&amp;#039;une extension de bibliothèque principale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernant une annexe aux bibliothèques départementales doivent présenter une surface supérieure ou égale à 300 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Acquisition d&amp;#039;équipement mobilier et matériel initial ou renouvellement total ou partiel de l&amp;#039;équipement d&amp;#039;une bibliothèque départementale
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner les meubles, la signalétique, le mobilier d&amp;#039;exposition et les équipements techniques nécessaires au fonctionnement de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Les surfaces éligibles sont les mêmes que celles indiquées ci-dessous pour les opérations de construction, rénovation, restructuration, extension ou mise en accessibilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition d&amp;#039;équipement mobilier et matériel ou aménagement des locaux des bibliothèques municipales et intercommunales, destinés à améliorer les conditions de préservation et de conservation des collections patrimoniales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;aménagement et l&amp;#039;équipement de :
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux dédiés à la conservation et à la présentation des  collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  ateliers techniques visant à la préservation et à l&amp;#039;entretien des collections patrimoniales
+ &lt;/li&gt;
+ &lt;li&gt;
+  locaux de consultation par le public et d&amp;#039;exposition
+ &lt;/li&gt;
+ &lt;li&gt;
+  les mesures annexes à toute opération d&amp;#039;amélioration des conditions de conservation des  collections patrimoniales (déménagement, emménagement, stockage provisoire, achat de l&amp;#039;équipement nécessaire à la mise en œuvre d&amp;#039;un  plan d&amp;#039;urgence, dépoussiérage, désinfection et  conditionnement des documents concernés)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Informatisation, création de services numériques aux usagers, mise en accessibilité numérique et équipement informatique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent permettre au public d&amp;#039;accéder à l&amp;#039;ensemble des collections physiques ou numériques de la bibliothèque ainsi qu&amp;#039;aux services qu&amp;#039;elle propose. Sont ainsi concernés les projets de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  premières informatisations ou ré-informatisations , informatisation collective de bibliothèques municipales, intercommunales ou du réseau des bibliothèques départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  développement de portails et de sites Internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de nouveaux services numériques (développement initial ou extension à de nouveaux bénéficiaires ou à de nouveaux contenus)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets de connectique et communication sans fil
+ &lt;/li&gt;
+ &lt;li&gt;
+  équipement informatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en accessibilité des infrastructures et services numériques de la bibliothèque
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Numérisation et valorisation des collections
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de numérisation peuvent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  porter sur tous les supports et les documents de toute nature conservés dans les bibliothèques  municipales et   intercommunales et des bibliothèques départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans une démarche d&amp;#039;amélioration de la  conservation des documents patrimoniaux ou fragiles et/ou dans une démarche de valorisation des documents numérisés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets de valorisation peuvent comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le signalement de documents patrimoniaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création d&amp;#039;outils numériques dédiés à la valorisation en ligne des collections
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et équipement de véhicules destinés au transport de documents et aux actions de médiation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;acquisition de tout véhicule dédié au transport de documents et aux actions de médiation  nécessaires au fonctionnement d&amp;#039;un réseau de bibliothèques municipales et intercommunales et de bibliothèques départementales ou le renouvellement après un délai d&amp;#039;amortissement de 5  ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations visant à rééquiper un tel véhicule dans le  cadre d&amp;#039;une évolution de ses missions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition de documents (aide au démarrage de projet)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le terme &amp;#34;document&amp;#34; fait référence à tous les supports, physiques et dématérialisés.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;acquisition de documents tous supports est accompagnée sur l&amp;#039;année de démarrage du projet. Si celui-ci le justifie, il est possible d&amp;#039;accompagner cette acquisition sur deux ou trois ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Extension ou évolution des horaires d&amp;#039;ouverture (aide au démarrage de projet)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités sont éligibles lorsqu&amp;#039;elles prévoient de mettre en place un projet d&amp;#039;extension ou d&amp;#039;évolution des horaires d&amp;#039;ouverture de tout ou partie de la bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvertures de nouvelles bibliothèques ne sont pas concernées lorsqu&amp;#039;aucun équipement précédent n&amp;#039;existait dans la commune où s&amp;#039;effectue cette ouverture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/dotation-generale-de-decentralisation-dgd</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur la dotation générale de décentralisation en Auvergne-Rhône-Alpes, vous êtes invités à vous adresser au service Livre, Lecture, Archives et Langue Française :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les départements 01, 26, 38, 69 et métropole de Lyon, 73 et 74 :
+  &lt;/strong&gt;
+  DRAC Auvergne-Rhône-Alpes, Service Livre, Lecture, Archives et Langue Française :
+  &lt;a href="mailto:drac.ara-ll&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   drac.ara-ll&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  / 04 72 00 44 31
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les départements 03, 07, 15, 42, 43 et 63 :
+  &lt;/strong&gt;
+  DRAC Auvergne-Rhône-Alpes, Service Livre, Lecture, Archives et Langue Française :
+  &lt;a href="mailto:drac.ara-ll&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   drac.ara-ll&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  / 04 73 41 27 53
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2a9f-dotation-generale-de-decentralisation-dgd/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>165841</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures qui oeuvrent pour la Mémoire des 20e et 21e siècles</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Mémoire des 20e et 21e siècles</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="N111" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif de cette mesure est de soutenir l&amp;#039;action des structures qui œuvrent pour :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Perpétuer le souvenir et honorer la Mémoire de tous ceux qui ont combattu, sont morts pour la France et pour notre liberté lors des conflits des 20e et 21e siècles.&lt;/li&gt; 	&lt;li&gt;Honorer ceux qui ont été victimes de tous les génocides et de la barbarie.&lt;/li&gt; 	&lt;li&gt;Faire vivre le travail de mémoire engagé par nos concitoyens rapatriés d’Algérie, Harkis et Pieds Noirs.&lt;/li&gt; 	&lt;li&gt;Transmettre l’histoire et le souvenir aux générations futures.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P111" s="1" t="inlineStr">
+      <c r="P91" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="S111" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;fondations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Est éligible tout projet contribuant au devoir de mémoire, à titre commémoratif, documentaire ou pédagogique.&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Construction, agrandissement et rénovation de bâtiments à usage de centres de documentation historiques ouverts au public&lt;/li&gt; 	&lt;li&gt;Numérisation d’archives spécifiques dans l’objectif d’une communication publique&lt;/li&gt; 	&lt;li&gt; Achat de matériel numérique et multimédia contribuant à une diffusion publique des connaissances&lt;/li&gt; 	&lt;li&gt;Publication d’ouvrages historiques papier ou numérique, création et enrichissement de sites internet dédiés à l’histoire et à la diffusion de la connaissance&lt;/li&gt; 	&lt;li&gt; Achat de matériel commémoratif dédié aux cérémonies publiques&lt;/li&gt; 	&lt;li&gt;Organisation de journées d’hommage ou de commémoration publiques, organisation d’événements centrés sur la diffusion de la connaissance et la sensibilisation des publics (salons, festivals, actions pédagogiques en direction de tout type de public, expositions, etc.)&lt;/li&gt; 	&lt;li&gt; Constitution, gestion, enrichissement de fonds documentaires spécifiques.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/memoire-des-20e-et-21e-siecles</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Mémoire:&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Adeline Aouni: &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/memoire-des-20e-et-21e-siecles-1/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>159422</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'e-tourisme</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J92" s="1" t="inlineStr">
+        <is>
+          <t>Montant maximum de subvention : 5.000€</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Appui au développement de solutions numériques innovantes pour enrichir 
+l&amp;#039;expérience des visiteurs, renforcer la promotion des territoires et 
+faciliter l&amp;#039;accès aux services, contribuant ainsi à la transformation 
+digitale du secteur touristique.&lt;/p&gt;&lt;p&gt;Bénéficiaires : offices de tourisme ou structure publique ou parapublique engagée dans des démarches collectives de mutualisation.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Technologies numériques et numérisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologie d&amp;#039;opérations/de projets éligibles
+Développement de solutions numériques innovantes au service du tourisme,
+ création de contenus et d&amp;#039;outils numériques permettant d&amp;#039;enrichir 
+l&amp;#039;expérience des visiteurs, d&amp;#039;améliorer la promotion des territoires et 
+de faciliter l&amp;#039;accès aux services.&lt;/p&gt;
+&lt;p&gt;Nature des dépenses éligibles&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;création d&amp;#039;outils numériques innovants (applications, 
+plateformes, etc.), de contenus multimédias (photos, vidéos, audio) et 
+de services numériques touristiques (wifi territorial, espaces publics 
+numériques, etc.).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Conditions d&amp;#039;éligibilité&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;l&amp;#039;association Landes Attractivité validera la compatibilité du 
+projet avec les autres systèmes numériques et avec le système régional 
+d&amp;#039;information touristique SIRTAQUI ;&lt;/li&gt;&lt;li&gt;le projet soutenu doit s&amp;#039;inscrire dans le cadre d&amp;#039;une stratégie numérique du territoire.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;V - MISE EN ŒUVRE DE L&amp;#039;AIDE DÉPARTEMENTALE
+Le dossier de demande d&amp;#039;aide départementale doit être adressé à Monsieur
+ le Président du Conseil départemental des Landes.
+Pour les projets à caractère matériel, il comprend notamment la 
+description de l&amp;#039;opération, les plans et devis établis par les 
+professionnels compétents, le plan de financement détaillé de 
+l&amp;#039;opération ainsi que l&amp;#039;attestation de propriété.
+Pour un maître d&amp;#039;ouvrage public, il est nécessaire de fournir une 
+délibération approuvant l&amp;#039;opération, le plan de financement et 
+l&amp;#039;échéancier de réalisation.
+Pour un maître d&amp;#039;ouvrage privé, les documents suivants sont requis : les
+ statuts, bilans et comptes certifiés, le cas échéant, l&amp;#039;identification 
+au registre du commerce, déclaration des aides obtenues au titre de la 
+règle de minimis.
+Dans le cadre de l&amp;#039;instruction, le Département des Landes peut consulter
+ pour avis l&amp;#039;association Landes Attractivité, le Conseil d&amp;#039;Architecture 
+d&amp;#039;Urbanisme et de l&amp;#039;Environnement (CAUE), les Services de l&amp;#039;État, ainsi 
+que les représentants départementaux professionnels du tourisme.
+Le versement des subventions s&amp;#039;effectue de la manière suivante :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;50 % à l&amp;#039;engagement de la dépense,&lt;/li&gt;&lt;li&gt;le solde à l&amp;#039;achèvement de l&amp;#039;opération.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les délais de réalisation sont les suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;engagement des travaux : 2 ans à compter de la date de décision du Département des Landes,&lt;/li&gt;&lt;li&gt;achèvement des travaux : 4 ans à compter de la date de décision du Département des Landes.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Dans le cas de travaux par tranche, le délai d&amp;#039;achèvement des travaux
+ peut être reconduit sur 3 ans à compter de la date de décision du 
+Département des Landes.
+La Commission Permanente, agissant par délégation, statue sur les 
+demandes et fixe le montant des aides octroyées. Elle statue également 
+sur les demandes de prorogation de délai.
+L&amp;#039;aide est calculée sur la base du montant hors taxes de la dépense.
+Toute aide indûment versée ou correspondant à des engagements pris, mais
+ non tenus fait l&amp;#039;objet d&amp;#039;un remboursement au Département par le 
+bénéficiaire de la subvention.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/developpement-du-e-tourisme</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
+  tourisme&amp;#64;landes.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68b1-developpement-du-e-tourisme/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>25/01/2024</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>164372</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités sur l'utilisation du logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités sur le logiciel Berger Levrault</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financée par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
+propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
+adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
+E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
+la mise en œuvre et l’exploitation du logiciel métier (installation, support,
+télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance technique, fonctionnelle dans l’utilisation des logiciels
+de comptabilité, paye, élection, état civil et facturation du logiciel Magnus. &lt;/li&gt;&lt;li&gt;Assure des formations aux collectivités sur l’application métier et
+les accompagne pour la mise en œuvre des applications légales (prélèvement à la
+source, actes, budget etc.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Installation, formation, assistance sur les
+logiciels de gestion de collectivité Berger Levrault&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Etre une
+collectivité adhérente à l’agence technique Ingénierie70 pour la compétence informatique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-collectivites-sur-le-logicel-berger-levrault/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>152452</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J94" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de mise aux normes de la salle de motricité à &amp;#34;Ville Active&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;extension et de réhabilitation du restaurant scolaire de l&amp;#039;école maternelle de &amp;#34;Beau Horizon&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de mise aux normes du périscolaire de l&amp;#039;école primaire à &amp;#34;Horizon Vert&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude et travaux de réhabilitation de la cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Épanouie&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;aménagement d&amp;#039;une salle de classe à l&amp;#039;école maternelle &amp;#34;Petits Artistes&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;
+ &lt;table&gt;
+  &lt;tbody&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Dépenses éligibles
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Taux de financement
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Observations
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Études de faisabilité préalables aux travaux
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux communal
+      &lt;br /&gt;
+      ou
+      &lt;br /&gt;
+      intercommunal
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      -Dépense subventionnable plafonnée à
+      &lt;br /&gt;
+      50 000 € HT
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Travaux d&amp;#039;aménagement permettant la création ou la réhabilitation de locaux scolaires maternelle et du 1er degré (y compris l&amp;#039;installation de locaux mobiles neufs)
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux communal
+      &lt;br /&gt;
+      ou
+      &lt;br /&gt;
+      intercommunal
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      -Dépense subventionnable plafonnée à
+      &lt;br /&gt;
+      300 000 € HT par classe sur l&amp;#039;ensemble du bâtiment scolaire
+     &lt;/p&gt;
+     &lt;p&gt;
+      -Bonification de 20 % du taux de financement pour les communes rurales hors RPI ne pouvant bénéficier d&amp;#039;un complément de l&amp;#039;État, dans le seul cas où un poste d&amp;#039;enseignant est créé
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Travaux de construction, aménagement, réhabilitation d&amp;#039;annexes pédagogiques ou installation de locaux mobiles neufs (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs) y compris le mobilier lié* dans le cadre de la création de classes ainsi que l&amp;#039;installation de systèmes performants de production de chauffage pour le bâtiment (chaudières à basse température, chaudières à condensation, chaudière à ventouse, etc...)
+     &lt;/p&gt;
+     &lt;p&gt;
+      Travaux de construction et  aménagement de cantines scolaires ou installation de locaux mobiles neufs
+      &lt;br /&gt;
+      (y compris le mobilier et matériel lourd de cuisine)
+     &lt;/p&gt;
+     &lt;p&gt;
+      Travaux de création, modernisation et adaptation des cours de récréation et terrains de jeux dans leur ensemble.
+     &lt;/p&gt;
+     &lt;p&gt;
+      Acquisition d&amp;#039;équipement informatique lié à la mise en place d&amp;#039;un espace numérique de travail (ENT)
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux communal
+      &lt;br /&gt;
+      ou
+      &lt;br /&gt;
+      intercommunal
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Dépense subventionnable plafonnée à
+      &lt;br /&gt;
+      800 000 € HT pour les annexes pédagogiques et les cantines.
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Installation de bornes WIFI et équipements liés dans les locaux scolaires
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux communal
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Dépense subventionnable plafonnée à
+      &lt;br /&gt;
+      5 000 € HT par borne
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Acquisition de matériel de premier équipement informatique avec les logiciels liés ou changement de matériel de plus de 5 ans (hors coût de formation) *
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux fixe de 50 %
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       .
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Acquisition de tableaux numériques, de vidéoprojecteurs interactifs (1
+      er
+      équipement)*
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux fixe de 50 %
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Dépense subventionnable plafonnée à
+      &lt;br /&gt;
+      3 000 € HT par équipement
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+  &lt;/tbody&gt;
+ &lt;/table&gt;
+&lt;/div&gt;
+&lt;p&gt;
+ * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES EXCLUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
+ &lt;/li&gt;
+ &lt;li&gt;
+  renouvellement de petits matériels (tables, chaises, ...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  renouvellement de matériel de restauration scolaire de moins de 10 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.fr/actions/aide-aux-communes</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aidesetsubventions.oise.fr</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de l&amp;#039;Oise
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ DGA Réussites éducatives, citoyennes et territoriales
+ &lt;br /&gt;
+ Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
+ &lt;br /&gt;
+ Direction adjointe des territoires, des sports et de la vie associative
+ &lt;br /&gt;
+ Service de l&amp;#039;aide aux communes
+ &lt;br /&gt;
+ Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
+ &lt;br /&gt;
+ Téléphone : 03.44.06.63.27
+ &lt;br /&gt;
+ Mél :
+ &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
+  aideauxcommunes&amp;#64;oise.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>94876</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les chaires industrielles</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux chaires industrielles</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Grand Est souhaite amplifier les passerelles entre la recherche académique et les entreprises, en créant un environnement de recherche de haut niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif vise à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  rapprocher le secteur de la R&amp;amp;D privée du potentiel académique de recherche régional pour augmenter l&amp;#039;investissement en R&amp;amp;D et favoriser la participation des organismes de recherche et de transfert de technologie au développement de produits et procédés innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  orienter le soutien régional vers la recherche à fort potentiel d&amp;#039;innovation et attirer le recrutement de chercheurs de haut niveau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accroître l&amp;#039;employabilité de personnels hautement qualifiés formés à une double culture de laboratoire et entreprise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maxi : à parité de l&amp;#039;investissement privé dans la limite de 30 % de l&amp;#039;assiette éligible
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond de l&amp;#039;aide régionale : 120 K€ maximum par an dans la limite de 5 ans
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>19/02/2021</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+ Les organismes de recherche et les établissements d&amp;#039;enseignement supérieur suivants : Universités, Grandes Ecoles, EPST.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   S&amp;#039;inscrire en cohérence avec les trois enjeux de transition écologique, numérique et industrielle et dans les thématiques d&amp;#039;excellence déjà identifiées (santé, chimie, matériaux, ...) fédératrices couvrant l&amp;#039;ensemble des domaines de la recherche, susceptibles de générer des innovations et pouvant alimenter les connaissances dans les domaines identifiés de la stratégie de spécialisation intelligente (S3) (technologies et équipements pour la transition industrielle ; recyclage et fonctionnalisation des matériaux ; biotechnologies médicales ; outils numériques pour la santé ; dispositifs médicaux ; molécules et matériaux biosourcés ; outils et systèmes pour la gestion durable et intelligente des ressources naturelles ; systèmes énergétiques et leur performance) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Impliquer financièrement (en numéraire) à minima une ou plusieurs entreprises du Grand Est (TPE, PE, PME, ETI, GE). La/les entreprises partenaires doivent contribuer à hauteur de 25% minimum des dépenses éligibles.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Impliquer financièrement (en numéraire) un autre cofinancement public (hors apport de l&amp;#039;établissement d&amp;#039;accueil).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre portée par un titulaire, chercheur ou enseignant chercheur de notoriété internationale ou nationale, en mobilité ou non avec une expérience avérée et réussie de partenariat avec le monde économique. Celui-ci doit occuper au moins 50 % de son temps de recherche aux travaux propres de la chaire. Il doit mener par ailleurs, des actions de formation par la recherche selon une vision à long terme dans les laboratoires de recherche fortement en lien monde économique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-chaires-industrielles/</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0214/depot/simple</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question :
+ &lt;a href="mailto:chairesindus&amp;#64;grandest.fr"&gt;
+  chairesindus&amp;#64;grandest.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/707d-soutien-aux-chaires-industrielles/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>103383</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets des musées œuvrant à la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux projets des musées œuvrant à la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région accompagne les musées de France, dont les projets favorisent la découverte des collections constitutives du patrimoine francilien. Très ancrés dans les territoires franciliens, ces musées contribuent à un accès à la culture pour tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Ouverture permanente
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P96" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les musées départementaux, intercommunaux, communaux ou associatifs à l&amp;#039;exclusion des musées nationaux.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement doit être labellisé « Musée de France ».
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40% maximum des dépenses éligibles liées au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est plafonnée à 30.000€.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de valorisation (expos physiques ou virtuelles, journées d&amp;#039;étude, site internet, publications, documentaires...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de médiation  (cartes et itinéraires papier ou numériques, livrets de visite, outils numériques, multimédia, parcours d&amp;#039;interprétation...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs pédagogiques (mallettes pédagogiques, Moocs, supports de visite à destination des jeunes...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Événements rayonnant à l&amp;#039;échelle de l&amp;#039;Île-de-France.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Une attention particulière sera portée à la qualité des contenus, à l&amp;#039;originalité et la pertinence des outils ou actions proposés, et à leur adéquation avec les publics ciblés.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-des-musees-oeuvrant-la-valorisation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+ &lt;br /&gt;
+ Héloïse Maillé
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+ &lt;br /&gt;
+ Kamel Kacihi
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/77f9-aide-aux-projets-des-musees-uvrant-a-la-valor/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P97" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q97" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>164171</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Développer et valoriser le territoire par le Slow Tourisme</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Slow Tourisme : Fiche-action 3 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;/strong&gt;&lt;br /&gt;Le
+territoire du GALest propice au développement d&amp;#039;un tourisme &amp;#34;différent&amp;#34; qui
+propose une découverte des milieux naturels, des produits locaux, du patrimoine
+et de ses habitants... Il s&amp;#039;agit d&amp;#039;un tourisme respectueux du territoire, qui
+favorise l&amp;#039;itinérance douce et qui invite à regarder, à prendre son temps. Ce
+type de tourisme est favorable à l’épanouissement, au bien-être, des touristes
+comme des habitants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;- Favoriser l’itinérance douce pour relier les sites
+touristiques du territoire&lt;br /&gt;- Développer des actions permettant l’immersion,
+l’initiation, la découverte du territoire, de son histoire, de sa culture&lt;br /&gt;- Être un territoire plus inclusif par les vecteurs
+touristiques et culturels&lt;br /&gt;- Sensibiliser les acteurs locaux aux enjeux du tourisme
+durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Etudes préalables, aménagements d’itinéraires doux
+touristiques, services et équipements liés&lt;br /&gt;- Equipements, services et aménagements pour favoriser
+la pratique d’activités en lien avec les milieux naturels du type pêche,
+navigation…&lt;br /&gt;- Actions de découverte insolite / innovante,
+pédagogiques, du territoire, de son histoire et de ses savoir-faire (y compris
+l’agriculture, l’artisanat et l’industrie locale)&lt;br /&gt;- Actions d’animation et aménagements de sites
+touristiques inclusifs : personnes en situation de handicap, publics
+vulnérables (personnes âgées, jeunes enfants, familles aux revenus modestes…)&lt;br /&gt;- Actions culturelles (animation, médiation) liées aux
+thématiques de la résilience&lt;br /&gt;- Projets mêlant différentes sphères (artistique,
+culturelle, loisir, environnementale…), différents types d’activités (agricole,
+artisanat, ressourcerie…)&lt;br /&gt;- Actions de formation et d’information des prestataires
+et de la clientèle au tourisme durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q98" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements,
+matériels, mobiliers, panneaux et signalétiques dédiés à l’opération&lt;br /&gt;- Travaux
+d&amp;#039;aménagement et de réhabilitation d’itinéraires et de sites touristiques&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-valoriser-le-territoire-par-le-slow-tourisme/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD98" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>103269</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Porter un projet œuvrant à la valorisation des maisons d’artistes remarquables</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux projets œuvrant à la valorisation des maisons ou des ateliers d'artistes remarquables</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions visant à valoriser et mieux faire connaître les maisons d&amp;#039;artistes qui, à forte dimension patrimoniale, témoignent de la présence de personnages remarquables et participent au rayonnement de l&amp;#039;Ile-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Ouverture permanente
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P99" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les propriétaires publics et privés de maisons ou d&amp;#039;ateliers d&amp;#039;artistes ou les personnes morales de droit privé ou public en charge de ce patrimoine.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements bénéficiant du label délivré par la DRAC « Maisons des illustres » sont également concernés par le dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles liées au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est plafonnée à 30 000 €.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de valorisation (expos physiques ou virtuelles, journées d&amp;#039;étude, site Internet, publications, films documentaires...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de médiation  (cartes et itinéraires papier ou numériques, livrets de visite, outils numériques, multimédia, parcours d&amp;#039;interprétation...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs pédagogiques (mallettes pédagogiques, Moocs, supports de visite à destination des jeunes...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Événements à forte dimension patrimoniale à l&amp;#039;échelle de l&amp;#039;Île-de-France.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Une attention particulière sera portée à la qualité des contenus, à l&amp;#039;originalité et la pertinence des outils ou actions, et à leur adéquation avec les publics ciblés.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-oeuvrant-la-valorisation-des-maisons-ou-des-ateliers-dartistes-remarquables</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+&lt;/p&gt;
+&lt;p&gt;
+ Héloïse Maillé
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+&lt;/p&gt;
+&lt;p&gt;
+ Kamel Kacihi
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/408a-aide-aux-projets-uvrant-a-la-valorisation-des/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2020</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>165932</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif est la diversification de l&amp;#039;offre d&amp;#039;information en direction des publics, par des pratiques systématiques de diffusion des résultats des inventaires, par le soutien aux projets de médiatisation du patrimoine, répond aux ambitions de qualité scientifique, d&amp;#039;efficacité, d&amp;#039;impact sur la vie culturelle régionale propres à une réelle valorisation économique et touristique des territoires.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P100" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Communes, intercommunalités, groupements de communes, départements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Domaine patrimonial éligible&lt;/span&gt;&lt;br /&gt; Patrimoine matériel relevant de l&amp;#039;urbanisme, de l&amp;#039;architecture, des décors portés, du mobilier et des objets d&amp;#039;art situés sur le territoire de la région Provence-Alpes-Côte d&amp;#039;Azur, collections des établissements labellisés Musées de France.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Types de projets éligibles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expositions temporaires dont les thèmes présentent un intérêt scientifique pertinent par rapport au patrimoine régional et dont le rayonnement public potentiel s’étend sur territoire régional ou a minima sur 3 départements de la région&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les lieux d&amp;#039;exposition doivent être dédiés spécifiquement à la médiatisation, aux normes de sécurité, d’accessibilité et d&amp;#039;accueil du public&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Diffusion numérique des fonds patrimoniaux, des collections des Musées de France, du patrimoine culturel des territoires étudiés par l’Inventaire général ou en convention de recherche avec l’Inventaire général, en cours de Plan concerté ou dont le Plan concerté est achevé depuis moins de deux ans&lt;/li&gt; 	&lt;li&gt; Tout type de restitution des études réalisées en conventionnement avec l&amp;#039;Inventaire général, dont les publications papier et numérique, sous réserve d’une validation scientifique par l&amp;#039;Inventaire général.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/valorisation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musée : &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valorisation-du-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>164170</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Agir en faveur de la biodiversité et s’appuyer sur les ressources naturelles</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Ressources naturelles et Biodiversité : Fiche-action 2 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;Le
+territoire du GAL est fortement marqué par la présence d’eau et de forêts, avec une
+biodiversité remarquable. Ces ressources fournissent des services essentiels et
+offrent un cadre de vie de qualité aux habitants. Elles sont aujourd’hui
+fortement soumises aux risques, fragiles et à préserver. Des solutions locales
+sont à trouver en s’appuyant sur ces ressources pour atténuer les effets et
+s’adapter au dérèglement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;br /&gt;&lt;/strong&gt;- Favoriser les actions locales de préservation et de valorisation
+de la biodiversité et des ressources naturelles&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux du
+dérèglement climatique&lt;br /&gt;- Développer les solutions fondées sur la nature pour
+atténuer les effets et s’adapter au dérèglement climatique&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Réalisation d’études et actions de
+sensibilisation, de formation, d’animation, de communication sur le dérèglement
+climatique, la biodiversité, les ressources naturelles, les risques
+(inondation, incendie…)&lt;br /&gt;- Soutien aux expérimentations en lien
+avec le changement climatique, la forêt, la ressource en eau&lt;br /&gt;- Actions de sensibilisation et
+d’accompagnement des propriétaires forestiers privés à la gestion de leur forêt&lt;br /&gt;- Actions de sensibilisation à la
+préservation de la ressource en eau (quantitatif, qualitatif)&lt;br /&gt;- Actions de préservation des milieux
+naturels et des continuités écologiques (trames verte, bleue, noire…) :
+restauration de zones humides (étangs, mares…), plantations…&lt;br /&gt;- Projets de création d’îlots de
+fraîcheur, en particulier dans les cours d’école, dans une démarche
+participative : désimperméabilisation, végétalisation…&lt;br /&gt;- Actions de gestion alternative des
+espaces : écopâturage…&lt;br /&gt;- Actions de lutte contre les espèces exotiques
+envahissantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q101" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Investissements matériels scientifiques, techniques et
+pédagogiques&lt;br /&gt;- Equipements et mobiliers supports aux actions de
+préservation et de valorisation&lt;br /&gt;- Travaux d&amp;#039;aménagement et de réhabilitation d’espaces,
+de plantation&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-en-faveur-de-la-biodiversite-et-sappuyer-sur-les-ressources-naturelles/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD101" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>164168</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la dynamique agricole et valoriser l’alimentation locale</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et Alimentation : Fiche-action 1 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;/strong&gt;&lt;br /&gt;Le
+territoire du GAL Forêt d&amp;#039;Orléans-Loire-Sologne présente une diversité de productions agricoles, à préserver et
+valoriser dans un contexte de dérèglement climatique. Consommer local, de
+saison, de qualité est à développer en agissant de manière cohérente et
+inclusive sur toute la chaîne du producteur au consommateur.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;&lt;br /&gt;- Conserver et valoriser la diversité des productions
+agricoles et alimentaires du territoire&lt;br /&gt;- Développer les circuits courts alimentaires de
+proximité&lt;br /&gt;- Renforcer l’accessibilité sociale à une alimentation
+de qualité et les actions locales de santé/alimentation&lt;br /&gt;- Accompagner les acteurs locaux aux enjeux de
+transitions agricoles et alimentaires&lt;br /&gt;- Fédérer les maillons de la chaîne alimentaire autour
+de projets communs coordonnés à l’échelle du PETR&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;- Actions de préservation du foncier agricole :
+étude, sensibilisation…&lt;br /&gt;- Actions d’appui à l’installation et à la transmission
+des exploitations agricoles&lt;br /&gt;- Actions visant à faciliter la mobilité et l’hébergement
+des travailleurs agricoles saisonniers&lt;br /&gt;&lt;br /&gt;- Réalisation d’études, actions d’animation, de
+sensibilisation et de communication sur l’alimentation locale et durable et
+les changements de pratique : produits locaux, de saison, de qualité, équilibre
+nutritionnel, limitation du gaspillage, zéro déchets…&lt;br /&gt;- Actions de sensibilisation des habitants aux
+productions agricoles locales&lt;br /&gt;- Réalisation d’études, d’expérimentations ; actions
+d’animation, de sensibilisation et de communication sur l’adaptation de
+l’agriculture au changement climatique&lt;br /&gt;&lt;br /&gt;- Actions en faveur de l’accessibilité sociale à une
+alimentation de qualité : création/développement d’épiceries sociales, jardins
+partagés, approvisionnement en produits locaux de l’aide alimentaire, services
+itinérants…&lt;br /&gt;- Soutien aux outils logistiques et de distribution de
+produits agricoles, de la chasse, de la pêche&lt;br /&gt;- Appui aux démarches d’approvisionnement local de la
+restauration et du commerce&lt;br /&gt;- Soutien aux projets collectifs de vente de produits
+agricoles et alimentaires hors commercialisation à la ferme&lt;br /&gt;- Soutien aux actions collectives de valorisation des
+biodéchets (restauration collective, exploitations agricoles…)&lt;br /&gt;- Réalisation d’études ; actions d’animation, de
+communication et d’évaluation relatives au Projet Alimentaire Territorial ;
+mise en réseau des acteurs locaux de l’agriculture et de l’alimentation&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q102" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se
+dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la
+mise en œuvre de la stratégie au bénéfice des acteurs du territoire&lt;br /&gt;Pour être éligible, une dépense doit avoir
+fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout
+commencement d’exécution d’une dépense avant l’accusé de réception de la
+demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements, matériels, mobiliers, panneaux,
+signalétique, achat de véhicule&lt;br /&gt;- Dépenses de construction, d’aménagement de locaux&lt;br /&gt;- Achats de fournitures liées à l’opération&lt;br /&gt;- Aménagement et acquisition d&amp;#039;équipements de
+valorisation des biodéchets : travaux de construction de plate-forme,
+équipement de broyage, de manutention, de stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>leader@petrforetorleans.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-dynamique-agricole-et-valoriser-lalimentation-locale/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD102" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>144498</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation et à l'équipement des lieux dédiés à l'information de la jeunesse</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation et à l'équipement des lieux dédiés à l'information de la jeunesse</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une collectivité peut être support d&amp;#039;un Point Information Jeunesse 
+(PIJ). Ces lieux ont pour mission d&amp;#039;offrir aux jeunes un espace 
+d&amp;#039;accueil et d&amp;#039;information dans tous les domaines qui les concernent 
+dans leur vie quotidienne et l&amp;#039;exercice de leurs droits : enseignement, 
+formation, emploi, métiers, vie pratique, étranger, vacances, culture, 
+sports, loisirs, logement, droit, santé, insertion, orientation, 
+accompagnement des projets des jeunes…
+Les PIJ doivent s&amp;#039;intégrer dans une démarche globale éducative en faveur
+ des jeunes et développer un projet local d&amp;#039;information jeunesse qui 
+tient compte :
+- du territoire : ses atouts et ses faiblesses,
+- des partenaires et autres structures de jeunes : recherche de 
+cohérence et de complémentarité
+- du public : qui ? où ? quelle tranche d&amp;#039;âge ? quelles démarches ?
+- des thèmes prioritaires d&amp;#039;intervention.
+Considérant l&amp;#039;importance que revêt la qualité des équipements dédiés à 
+la Jeunesse pour la meilleure information et orientation des jeunes 
+landais et donc le développement du département, le Conseil 
+départemental des Landes soutient l&amp;#039;effort des communes et communautés 
+de communes pour la construction, la restructuration ou la 
+réhabilitation et l&amp;#039;équipement des lieux dédiés à la jeunesse.&lt;/p&gt;
+            &lt;p&gt;L&amp;#039;aide départementale est conditionnée par l&amp;#039;obtention 
+d&amp;#039;une labellisation Point Infos Jeunes. La demande de labellisation est 
+validée dans le cadre du Comité Régional du Développement de 
+l&amp;#039;Information Jeunesse. Le label implique le respect du cahier des 
+charges et de la charte nationale de l&amp;#039;information jeunesse.&lt;/p&gt;&lt;p&gt;Sont subventionnables : &lt;br /&gt;- les travaux de construction, de restructuration ou de réhabilitation des lieux d&amp;#039;accueil des PIJ et BIJ &lt;br /&gt;- les équipements mobiliers et notamment informatiques.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;Par dérogation à la partie I du RU,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aucun plancher de dépenses éligibles n&amp;#039;est fixé,&lt;/li&gt;&lt;li&gt;le
+ plafond de dépenses éligibles est fixé à 80 000 € HT pour la 
+construction, restructuration ou réhabilitation des lieux d&amp;#039;accueil et à
+ 10 000 € HT pour les équipements mobiliers et informatiques des Points 
+Infos Jeunes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Chaque dispositif ne peut être sollicité par les communes, groupements de communes qu&amp;#039;une fois tous les 3 ans.&lt;/p&gt;&lt;p&gt;L’aide du Département fait l’objet de 2 versements distincts, par dérogation à la partie I du règlement.&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Pour les aides à la construction, restructuration et réhabilitation des BIJ/PIJ&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;•
+ 1er acompte : 50% sur production de l’ordre de service d’exécuter les 
+travaux signés par le Maire (ou le Président de l’établissement public 
+compétent) ; &lt;br /&gt;• le solde : 50% sur production de la déclaration 
+attestant l’achèvement et la conformité des travaux et d’un décompte 
+justificatif des dépenses certifiées, acquitté par le comptable public 
+de la collectivité maître d’ouvrage et visé par le Maire (ou le 
+Président de l’établissement public compétent).&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Pour les aides à l’acquisition d’équipements mobiliers et notamment informatiques&lt;/strong&gt;,
+ l’aide du Département fera l’objet d’un seul versement sur production 
+des factures d’acquisition des équipements dûment acquittées. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-construction-la-restructuration-ou-la-rehabilitation-et-lequipement-des-lieux-dedies-0</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e59-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>165996</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création ou la rénovation de lieux de lecture ouverts au public</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la création ou la rénovation de lieux de lecture ouverts au public</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de ce dispositif sont de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutenir la création et la rénovation du réseau régional de lecture publique dans une perspective d’aménagement équitable du territoire culturel régional&lt;/li&gt; 	&lt;li&gt;Offrir aux usagers et aux professionnels des conditions de conservation, d’accueil et de travail répondant aux normes techniques actuels dans le domaine de la lecture.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ce dispositif permet de soutenir des projets de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Construction ou d’extension de bâtiments à destination de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; 	&lt;li&gt;Rénovation d’équipements culturels ou de bâtiments réaffectés à l’usage de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités territoriales pour leur bibliothèque&lt;/li&gt; 	&lt;li&gt;Les établissements pénitentiaires ou GIP de Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;&lt;br /&gt;&lt;/h3&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P104" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Sont éligibles dans ce cadre la réalisation de projets de :&lt;/h3&gt;
+&lt;ul&gt; 	&lt;li&gt;Construction ou d’extension de bâtiments à destination de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; 	&lt;li&gt;Rénovation d’équipements culturels ou de bâtiments réaffectés à l’usage de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Concernant les bibliothèques pénitentiaires : la construction ou l’extension des bâtiments n’est pas éligibles.&lt;/p&gt;
+&lt;h3&gt;En revanche, sont éligibles:&lt;/h3&gt;
+&lt;ul&gt; 	&lt;li&gt;la rénovation des lieux de lecture&lt;/li&gt; 	&lt;li&gt;l’acquisition de mobilier, de rangements et de postes informatiques.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-la-creation-ou-la-renovation-de-lieux-de-lecture-ouverts-au-public</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SCREARENO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-creation-ou-la-renovation-de-lieux-de-lecture-ouverts-au-public/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>155545</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Traiter, numériser et valoriser les archives à l'échelle communale, départementale et régionale</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Traitement, numérisation et valorisation d&amp;apos;archives à l&amp;apos;échelle communale, départementale et régionale</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le classement, la numérisation et la valorisation des archives assurent leur pérennité autant qu&amp;#039;ils en favorisent l&amp;#039;accès et contribuent à la diffusion des savoirs et des connaissances auprès des publics. Le ministère de la Culture soutient les porteurs de tels projets en leur allouant une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que le traitement, la numérisation et la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale et régionale ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nombreux sont les acteurs territoriaux à détenir des archives qu&amp;#039;ils souhaitent rendre accessibles le plus largement possible aux publics. Cette mise à disposition peut passer par la restauration d&amp;#039;archives ; le traitement, c&amp;#039;est-à-dire le classement des documents ; la numérisation, c&amp;#039;est-à-dire la conversion d&amp;#039;un support physique vers un support numérique ; ou encore la valorisation, qui peut se faire par la mise en ligne de documents, la publication d&amp;#039;ouvrages, le montage d&amp;#039;expositions, l&amp;#039;organisation de journées d&amp;#039;étude, la mise en œuvre de projets culturels et éducatifs, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La démarche a vocation à permettre aux demandeurs de déposer en ligne une demande de subvention concernant des projets destinés à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sauvegarder des archives au niveau communal, départemental ou régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer leurs conditions de communication, notamment par leur numérisation et leur mise en ligne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  établir leur classement et leur inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les mettre en valeur par l&amp;#039;organisation d&amp;#039;expositions, de publications, de colloques et de journées d&amp;#039;étude. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le montant de la subvention accordée est de 1.000 à 10.000 euros par projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les demandes sont instruites par chacune des directions régionales des affaires culturelles et, dans les outre-mer, par chacune des directions des affaires culturelles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montant de la subvention est déterminé selon la nature du projet et les dépenses nécessaires à sa réalisation. La subvention est versée en une seule fois.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le versement de la subvention interviendra entre 3 et 6 mois après instruction et vérification de la complétude du dossier.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets soutenus précédemment
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aide à la restauration d&amp;#039;un compoix de la ville d&amp;#039;Uzès (région Auvergne-Rhône-Alpes) : 1 500 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la numérisation du fonds photographique de la Maison Léger (région Auvergne-Rhône-Alpes) : 5 000 €.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Soutien à l&amp;#039;exposition « Au pays de l&amp;#039;or bleu : maîtriser, utiliser, préserver l&amp;#039;eau en Lozère », du 17 octobre 2023 au 12 avril 2024 (région Occitanie).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Soutien aux commémorations de la mort de Toussaint-Louverture à La Réunion.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Technologies numériques et numérisation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Vous êtes une structure de rang communal, départemental ou régional et vous souhaitez sauvegarder, traiter, numériser ou valoriser des archives ? Ce dispositif est fait pour vous !
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sont éligibles les personnes morales qui entendent mener une opération de traitement, de numérisation ou de valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Modalités d&amp;#039;évaluation des dossiers
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Les projets sont évalués selon leur apport en matière d&amp;#039;accès aux sources et de valorisation des archives et selon leur faisabilité au regard du calendrier et du budget prévus.
+ &lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/traitement-numerisation-et-valorisation-d-archives-a-l-echelle-communale-departementale-et-regionale2</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_patrimoine-2024</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale, vous êtes invités à vous adresser à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des patrimoines et de l&amp;#039;architecture
+ &lt;br /&gt;
+ Service interministériel des archives de France
+ &lt;br /&gt;
+ &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr"&gt;
+  martine.leroy&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 01 40 15 09 52
+ &lt;br /&gt;
+ 182 rue Saint-Honoré, 75001 Paris
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+  Auvergne-Rhône-Alpes
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Auvergne-Rhône-Alpes, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Noëlle DROGNAT-LANDRE ;
+  &lt;a href="mailto:noelle.drognat-landre&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   noelle.drognat-landre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Bourgogne-Franche-Comté
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Bourgogne-Franche-Comté, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sylviane JOURDHEUIL ;
+  &lt;a href="mailto:sylviane.jourdheuil&amp;#64;culture.gouv.fr"&gt;
+   sylviane.jourdheuil&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Habiba IMAAINGFEN ;
+  &lt;a href="mailto:habiba.imaaingfen&amp;#64;culture.gouv.fr"&gt;
+   habiba.imaaingfen&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Bretagne
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Bretagne, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enora OULCHEN​​​​ ;
+  &lt;a href="mailto:enora.oulchen&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   enora.oulchen&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Centre-Val de Loire
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Centre-Val de Loire, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Damien LEROY​​​​​ ;
+  &lt;a href="mailto:damien.leroy&amp;#64;culture.gouv.fr"&gt;
+   damien.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Corse
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Corse, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valérie PAOLI ; ​​​​​
+  &lt;a href="mailto:valerie.paoli&amp;#64;culture.gouv.fr"&gt;
+   valerie.paoli&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Grand Est
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Grand Est, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Philippe CHARRIER ;
+  &lt;a href="mailto:philippe.charrier&amp;#64;culture.gouv.fr"&gt;
+   philippe.charrier&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Delphine QUEREUX ;
+  &lt;a href="mailto:delphine.quereux-sbai&amp;#64;culture.gouv.fr"&gt;
+   delphine.quereux-sbai&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Colette GRAVIER ;
+  &lt;a href="mailto:colette.gravier&amp;#64;culture.gouv.fr"&gt;
+   colette.gravier&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Hauts-de-France
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale dans les Hauts-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Colette DREAN ;
+  &lt;a href="mailto:colette.drean&amp;#64;culture.gouv.fr"&gt;
+   colette.drean&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Ile-de-France
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Ile-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sylvie BONNEL​​​​​ ;
+  &lt;a href="mailto:sylvie.bonnel&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   sylvie.bonnel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Normandie
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Normandie, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Idyll BOTTOIS​​​​​​ ;
+  &lt;a href="mailto:idyll.bottois&amp;#64;culture.gouv.fr"&gt;
+   idyll.bottois&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agnès LEROY ;
+  &lt;a href="mailto:agnes.leroy&amp;#64;culture.gouv.fr"&gt;
+   agnes.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Nouvelle-Aquitaine
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Nouvelle-Aquitaine, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Justine DUJARDIN ;
+  &lt;a href="mailto:justine.dujardin&amp;#64;culture.gouv.fr"&gt;
+   justine.dujardin&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sandrine PANTALEAO​​​​​​ ;
+  &lt;a href="mailto:sandrine.pantaleao&amp;#64;culture.gouv.fr"&gt;
+   sandrine.pantaleao&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jacques DEVILLE ;
+  &lt;a href="mailto:jacques.deville&amp;#64;culture.gouv.fr"&gt;
+   jacques.deville&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Occitanie
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Occitanie, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Magali CASTILLON ;
+  &lt;a href="mailto:magali.castillon&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   magali.castillon&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Pays de la Loire
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Pays de la Loire, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Alexandra MANIERE ;
+  &lt;a href="mailto:alexandra.maniere&amp;#64;culture.gouv.fr"&gt;
+   alexandra.maniere&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Provence-Alpes-Côte d&amp;#039;Azur
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Provence-Alpes-Côte d&amp;#039;Azur, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  William JOUVE​​​​​​ ;
+  &lt;a href="mailto:william.jouve&amp;#64;culture.gouv.fr"&gt;
+   william.jouve&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Guadeloupe
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Guadeloupe, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nathalie ERNY​​​​​​ ;
+  &lt;a href="mailto:nathalie.erny&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   nathalie.erny&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Guyane
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Guyane, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Abdoulaye KEITA ; ​​​​​​
+  &lt;a href="mailto:abdoulaye.keita&amp;#64;guyane.pref.gouv.fr%C2%A0"&gt;
+   abdoulaye.keita&amp;#64;guyane.pref.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  La Réunion
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale à La Réunion, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Katia LELOUTRE​​​​​​ ;
+  &lt;a href="mailto:katia.leloutre&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   katia.leloutre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Martinique
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Martinique, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Yolande Salomé TOUMSON ;
+  &lt;a href="mailto:yolande-salome.toumson&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   yolande-salome.toumson&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Mayotte
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale à Mayotte, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Djaouharia MOHAMED ​​​​​​;
+  &lt;a href="mailto:djaouharia.mohamed&amp;#64;culture.gouv.fr"&gt;
+   djaouharia.mohamed&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Nouvelle-Calédonie
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Nouvelle-Calédonie, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Martine LEROY​​​​​ ;
+  &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   martine.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Polynésie française
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale en Polynésie française, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Martine LEROY​​​​​ ;
+  &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   martine.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+  Saint-Pierre-et-Miquelon
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur le soutien au traitement, à la numérisation et à la valorisation d&amp;#039;archives à l&amp;#039;échelle communale, départementale ou régionale à Saint-Pierre-et-Miquelon, vous êtes invités à vous adresser à:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Martine LEROY​​​​​ ;
+  &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   martine.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/57d8-traitement-numerisation-et-valorisation-darch/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>104612</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Inciter les TPE et PME ligériennes à recourir à des conseils extérieurs en participant financièrement au coût facturé par le consultant sélectionné par l’entreprise</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire Conseil</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un environnement économique en mutation, le recours à une expertise extérieure est un atout pour les TPE et PME dans leur prise de décision en termes de croissance et/ou de repositionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif d&amp;#039;aide national
+ &lt;em&gt;
+  Chèque relance export
+ &lt;/em&gt;
+ est cumulable, sous réserve d&amp;#039;éligibilité, avec cette aide régionale. Le cumul de l&amp;#039;aide régionale et du chèque relance export national ne saurait excéder 100% du montant HT des dépenses exposées. Retrouvez toutes les informations sur le dispositif du chèque relance export sur :
+ &lt;a href="https://www.teamfrance-export.fr/entreprisespaysdelaloire/solutions/cheque-relance-export" rel="noopener" target="_blank"&gt;
+  Chèque Relance Export
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour qui ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les PME situées en Pays de la Loire relevant des secteurs d&amp;#039;activité éligibles (industrie dont agro-alimentaire, tourisme, BTP, certaines entreprises horticoles, artisanat, commerce et services...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les Coopératives d&amp;#039;Utilisation de Matériel Agricole (CUMA).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les porteurs de projets touristiques publics ou privés : collectivités locales, entreprises (et leurs groupements : GIE, etc...), associations loi 1901, Sociétés d&amp;#039;Economie Mixte, particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le soutien régional prend la forme d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intensité d&amp;#039;aide maximale n&amp;#039;excède pas 50 % du montant HT des coûts admissibles, ces derniers devant au minimum atteindre 3000 € HT, l&amp;#039;aide elle-même est plafonnée à 15 000 €.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le cumul des aides « Pays de la Loire Conseil » attribuées à une même entreprise ou un même groupe d&amp;#039;entreprises ne peut pas dépasser un montant de 30 000 € sur une période de trois années civiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande d&amp;#039;aide doit être déposé à la Région des Pays de la Loire avant l&amp;#039;engagement des dépenses.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Emploi
+International
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2021</t>
+        </is>
+      </c>
+      <c r="Q106" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les thématiques d&amp;#039;études éligibles sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse stratégique de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les ressources humaines dans une étape clé de la vie de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement durable et l&amp;#039;écoconception,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la responsabilité sociétale des entreprises (RSE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;appropriation des usages du numérique à forte valeur ajoutée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement à l&amp;#039;international,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie de levée de fonds,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les démarches de certification dans les domaines de l&amp;#039;artisanat et du commerce de détail,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la faisabilité économique des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie touristique territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les autres études (démarche de design, démarche d&amp;#039;intelligence économique)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/pays-de-la-loire-conseil</t>
+        </is>
+      </c>
+      <c r="W106" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PDLCONS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Numéro vert : 0800 04 11 11
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Entreprises et Innovation
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 09
+ &lt;br /&gt;
+ Pour toutes les demandes de renseignements relatives au Volet numérique de Pays de la Loire Conseil vous pouvez envoyer un mail à :
+ &lt;a href="mailto:pdlconseil&amp;#64;paysdelaloire.fr"&gt;
+  pdlconseil&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Agriculture, pêche et agroalimentaire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c229-pays-de-la-loire-conseil/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>165848</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les instituts de formations sanitaires sociales</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation des instituts de formations sanitaires sociales</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le secteur de la santé et de l’action sociale joue un rôle majeur pour le développement du territoire régional. Compétence forte de la Région, les formations sanitaires et du travail social financent et accompagnent les parcours de plus de 18 500 élèves et étudiants chaque année.&lt;/p&gt;
+&lt;p&gt;Afin de moderniser les établissements de formations sanitaires et du travail social et offrir aux élèves et étudiants les meilleures conditions de vie et d’études, la Région s’engage à soutenir des projets d’investissement s’inscrivant dans les orientations du schéma régional des formations sanitaires et du travail social et de sa politique en matière de développement durable.&lt;br /&gt; L’objectif est de permettre à ces futurs professionnels d&amp;#039;étudier dans de bonnes conditions correspondant aux référentiels de formation et aux outils qu’ils utilisent dans leurs divers lieux de stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P107" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2024</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles à ce dispositif les personnes morales publiques ou privées gestionnaires d’un établissement de formation sanitaire ou du travail social autorisé ou agréé par le Président du Conseil régional. Ces établissements doivent en outre être signataires d’une convention d’objectifs et de moyens avec la Région.&lt;/p&gt;&lt;p&gt;Les demandes de subvention déposées dans ce cadre concernent les établissements de formation paramédicale et du travail social agréés ou autorisés par le Président du Conseil régional et signataires d’une convention d’objectifs et de moyens avec la Région.&lt;/p&gt;
+&lt;p&gt;Les projets déposés doivent porter sur l’un des objets suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;achat de matériel numérique et informatique ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement pédagogique et de simulation ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement ou de mobilier pour l’amélioration des conditions de vie et d&amp;#039;études ;&lt;/li&gt; 	&lt;li&gt;petits travaux et aménagements ;&lt;/li&gt; 	&lt;li&gt;petits travaux de mise aux normes et achat de matériel de sécurité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;A l’exception des dossiers dont l’objet porte sur des petits travaux de mises aux normes et achat de matériel de sécurité, les dossiers déposés devront s’inscrire dans la mesure 137 du plan Climat.&lt;br /&gt; Les demandes doivent par ailleurs s’inscrire dans un programme d’investissement pluriannuel de l’établissement de formation. Dans ce cadre, l’établissement devra présenter sa stratégie et articuler sa demande aux investissements déjà réalisés et à venir, tout en joignant une étude d’impact financier démontrant sa capacité d’anticipation et de maîtrise des coûts.&lt;/p&gt; &lt;p&gt;L’établissement de formation dépose son dossier dans les mêmes conditions que tout dépôt de dossier de demande de subvention d’investissement sur le site dédié de la Région.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/modernisation-des-instituts-de-formations-sanitaires-sociales</t>
+        </is>
+      </c>
+      <c r="W107" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_MODERSANI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Formations Sanitaires et Sociales&lt;/strong&gt;&lt;br /&gt; Tel : 04.88.10.76.43 et 04.91.57.51.08 &lt;br /&gt; Mail : &lt;a href="mailto:sfss-secretariat&amp;#64;maregionsud.fr"&gt;sfss-secretariat&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/modernisation-des-instituts-de-formations-sanitaires-sociales-1/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>162482</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I108" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J108" s="1" t="inlineStr">
+        <is>
+          <t>1 € de cofinancement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
+(GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
+département de la Manche. Les communautés de communes Coutances mer et bocage
+et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
+prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
+Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
+européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
+Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
+Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
+de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les bénéficiaires
+peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
+sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les actions
+doivent être innovantes et répondre à la stratégie du territoire : “ Agir
+ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;4 axes de
+développement ont été retenu pour l’élaboration des fiches actions, auxquelles
+les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
+&lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;•                     Fiche-action
+6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
+à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
+la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
+d’améliorer l’offre de services médicaux, par exemple en attirant des
+professionnels de santé médicale ou paramédicale en leur proposant des
+conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
+maintenant la vitalité des communes, en lien avec les commerces et services
+(marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
+cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;span&gt;Les actions facilitant l’accès aux services et
+activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Egalité des chances
+Accès aux services
+Santé</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P108" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q108" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
+sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
+actions permettant d’améliorer les offres de services et d’activités sur le
+territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
+notamment de mieux accompagner la population vieillissante, avec des offres au
+plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
+administratifs. De plus, cela améliorera l’attractivité du territoire, et
+contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
+nouvelles technologies de l’information et de la communication, le maintien et
+le développement des structures de santé, les services relatifs à l’accueil de
+la petite enfance et des nouveaux habitants, les services d’insertion,
+formation et emploi, les services pour développer des nouvelles formes de
+travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
+les services administratifs, les services améliorant la vie des personnes âgées
+et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Véhiculer une
+image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Accueillir des
+familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Contribuer au
+développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Conserver et
+développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Rendre accessible
+les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Développer
+l’accès et la formation au numérique&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
+animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
+là pour vous aider à finaliser votre projet, vous orienter sur les aides
+disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
+communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
+Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
+COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
+GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
+JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD108" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>162466</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Mener une opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles tout artisan et commerçant sédentaire inscrit au Registre national des entreprises (RNE), en société ou en nom propre ou en association (sous condition) et œuvrant dans les secteurs de l’artisanat, la petite industrie, le commerce et l’économie sociale et solidaire.&lt;/p&gt;&lt;p&gt;A contrario, les commerces non sédentaires ou éphémères, les professions libérales ne sont pas éligibles au dispositif.&lt;/p&gt;&lt;p&gt;La liste précise des destinataires éligibles sera définie dans le cadre de chaque règlement d’attribution.Toutes Opérations Collectives de Modernisation de l’Artisanat, du Commerce et des Services (OCMACS) permettant d’agir sur la dynamique de l’artisanat et du commerce de proximité dans le cadre d’un programme local d’intervention destiné à aider les entreprises à réaliser des investissements de modernisation de leurs activités.&lt;/p&gt;&lt;p&gt;L’aide départementale est versée au bénéficiaire pour alimenter un fonds d’intervention destiné au soutien des entreprises souhaitant réaliser des investissements de modernisation de leurs établissements. Ces programmes d’intervention ont une durée minimale de 3 ans pouvant être éventuellement prolongés dans le cadre de la revoyure des contrats de territoire Manche avec une durée maximale totale de 4 ans.&lt;/p&gt;&lt;p&gt;Le programme d’intervention devra intégrer le dispositif régional relatif à l’aide aux commerces des territoires.&lt;/p&gt;&lt;p&gt;Dans ce cadre, l’intervention du Département est envisageable selon les modalités suivantes :&lt;/p&gt;&lt;p&gt;- le bénéficiaire met en place une OCM intégrant également les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale : l’aide départementale serait doublée par rapport à la participation de l’EPCI (« 2 pour 1 ») et serait plafonnée à 200 000 €, sous condition que la part de l’EPCI soit obligatoirement fléchée sur des bénéficiaires non éligibles au dispositif régional, à savoir sur les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale.&lt;/p&gt;&lt;p&gt;Le Département veillera à ce que le taux d’intervention retenu soit le même pour l’ensemble des entreprises éligibles au titre de l’OCM (pas de différentiation de taux entre les entreprises éligibles au dispositif régional et celles éligibles au dispositif départemental).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITÉS FINANCIÈRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Participation du Conseil départemental en fonction du programme d’intervention retenu conformément à la présente fiche.&lt;/p&gt;&lt;p&gt;L’aide départementale n’est pas cumulable avec d’autres dispositifs départementaux.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Note d’opportunité permettant une évaluation du potentiel de dossiers sur le territoire concerné.&lt;/li&gt;&lt;li&gt;Projet de règlement d’attribution des aides pour avis préalable.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le service instructeur se réserve le droit de demander toute pièce complémentaire qu’il jugerait utile pour la bonne compréhension et l’analyse du projet ainsi que pour sa bonne articulation avec les autres dispositifs départementaux à destination des entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Accessibilité
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;EPCI à fiscalité propre&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront respecter la réglementation en vigueur qui leur est applicable, notamment en matière environnementale et de performance énergétique des bâtiments ainsi qu’en matière d’accessibilité des établissements recevant du public.&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront s’engager dans une démarche vertueuse en matière environnementale et de gestion des énergies (sobriété énergétique, matériaux de qualité, maitrise des fluides) conformément aux critères définis par la Région.&lt;/p&gt;&lt;p&gt;Deux aides maximum pourront être mobilisées par destinataire final sur la durée du programme d’intervention. Les aides ne pourront pas être fléchées sur les mêmes dépenses.&lt;/p&gt;&lt;p&gt;Les règlements d’attribution sont établis par le bénéficiaire de l’aide départementale (EPCI ou PETR).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La modernisation des locaux d’activité et le renouvellement d’équipements professionnels dans un but de soutien ou de développement des activités, d’amélioration de la performance énergétique et d’élargissement de l’usage numérique,&lt;/li&gt;&lt;li&gt;Les opérations liées au développement du numérique ayant pour but d’accélérer, faciliter et/ou développer leur activité,&lt;/li&gt;&lt;li&gt;La rénovation des vitrines et enseignes,&lt;/li&gt;&lt;li&gt;La sécurisation et l’accessibilité à tous les publics,&lt;/li&gt;&lt;li&gt;L’aménagement des véhicules de tournée (hors coût d’acquisition).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Sont exclus des dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais d’acquisition de locaux, de construction et d’extension de locaux ;&lt;/li&gt;&lt;li&gt;Les achats de fonds de commerce reprise de bail ou de pas-de-porte ;&lt;/li&gt;&lt;li&gt;Les travaux relatifs aux logements des exploitants ;&lt;/li&gt;&lt;li&gt;Les dépenses courantes ou de simple renouvellement de matériel ;&lt;/li&gt;&lt;li&gt;Les dépenses directement liées à la demande d’un franchiseur ;&lt;/li&gt;&lt;li&gt;Les travaux réalisés en auto-construction (matériaux et main d’œuvre) ;&lt;/li&gt;&lt;li&gt;Les travaux de parkings et de distributeurs automatiques ;&lt;/li&gt;&lt;li&gt;Les investissements financés par crédit-bail ou SCI&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  02.33.05.97.41&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>161824</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Rembourser l'achat de matériel à visée de prévention des risques</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Remboursement de matériel</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I110" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J110" s="1" t="inlineStr">
+        <is>
+          <t>Plafonné à 3 000 € ou 1 500 € selon le % d'affiliés</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le dispositif s&amp;#039;adresse aux employeurs de moins de 50 affiliés&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le remboursement est destiné au financement de tout type de matériel ayant trait à la prévention des risques professionnels et prioritairement aux matériels techniques et d’équipements de protection individuelle.&lt;/p&gt;&lt;p&gt;Ce matériel doit être identifié comme utile à la prévention des risques professionnels et en lien avec votre DUERP (Document Unique d’Évaluation des Risques Professionnels).&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Il est ouvert une fois sur l’exercice,&lt;/li&gt;&lt;li&gt;Il vise à couvrir 80 % de la dépense réalisée et est plafonné à 3 000 € TTC,&lt;/li&gt;&lt;li&gt;Il est minoré de 50 % pour les employeurs ayant moins de 50 % de leurs effectifs affiliés à la CNRACL.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;&lt;strong&gt;Il est précisé que sont notamment exclus du dispositif, les &lt;/strong&gt;:&lt;/em&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;sièges ergonomiques de bureau standard,&lt;/em&gt;&lt;/font&gt;&lt;/li&gt;&lt;li&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;aménagements de poste de travail prescrits par la médecine du travail à titre individuel et aménagements de poste au titre des travailleurs en situation de handicap,&lt;/em&gt;&lt;/font&gt;&lt;/li&gt;&lt;li&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;aménagements bâtimentaires et accessoires au bâti,&lt;/em&gt;&lt;/font&gt;&lt;/li&gt;&lt;li&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;montants ayant trait à de la facturation de main d’œuvre, aux abonnements et frais annexes (frais de port/préparation) …*&lt;/em&gt;&lt;/font&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;&lt;/em&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;&lt;/em&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;* liste non exhaustive&lt;/em&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les employeurs souhaitant déposer une demande, doivent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;être immatriculés à la CNRACL et être à jour de leurs cotisations,&lt;/li&gt;&lt;li&gt;avoir au moins un agent affilié à la CNRACL,&lt;/li&gt;&lt;li&gt;avoir au moins un agent bénéficiaire du matériel affilié à la CNRACL,&lt;/li&gt;&lt;li&gt;disposer d’un document unique à jour,&lt;/li&gt;&lt;li&gt;ne pas avoir bénéficié d’un remboursement total ou partiel de ce matériel par d’autres organismes,&lt;/li&gt;&lt;li&gt;ne pas avoir déjà effectué une demande de remboursement de matériel auprès du FNP ,&lt;/li&gt;&lt;li&gt;ne pas mener de démarche en cours financée par le FNP,&lt;/li&gt;&lt;li&gt;remettre toutes les pièces attendues dans le dossier de demande d’accompagnement sur le site &lt;em&gt;Démarche numérique&lt;/em&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;ul&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/remboursement-de-materiel</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fnp-cnracl-accompagnement-financier-en-materiel</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/Contact-FNP&amp;#64;caissedesdepots.fr"&gt;Contact-FNP&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>celine.thenieres@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-aux-demarches-de-prevention-des-risques-professionnels-toutes-thematiques/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>FNP de la CNARCL</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2024</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>164173</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>S'enrichir aux regards des autres par la coopération nationale ou transnationale</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Coopération nationale ou transnationale : Fiche-action 5 du programme LEADER</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J111" s="1" t="inlineStr">
+        <is>
+          <t>70 000 € d'aide maxi</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Enjeu&lt;br /&gt;&lt;/strong&gt;La
+coopération est une réelle opportunité pour enrichir la stratégie LEADER du
+territoire du GAL et ouvrir de nouvelles perspectives. Cette ouverture revêt un enjeu
+d’autant plus important que la stratégie est orientée vers le changement de
+modèles et de pratiques. Elle nécessite de s’intéresser à d’autres modes de
+réflexion et d’organisation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;br /&gt;&lt;/strong&gt;- Développer des nouvelles approches en matière de
+développement territorial&lt;br /&gt;- Mutualiser les moyens pour répondre à des enjeux
+communs à plusieurs territoires&lt;br /&gt;- Développer des réseaux d&amp;#039;acteurs à l&amp;#039;échelle nationale
+et européenne&lt;br /&gt;- Apporter une plus-value aux actions du territoire&lt;br /&gt;- Donner une dimension européenne au territoire&lt;br /&gt;- Renforcer la cohésion, l&amp;#039;identité et l&amp;#039;image du
+territoire par effet &amp;#34;miroir&amp;#34;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Types de projets financés&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Coopération « Conduite du
+changement »&lt;/strong&gt;&lt;br /&gt;&lt;/em&gt;- Actions d&amp;#039;information, de sensibilisation,
+d’accompagnement des collectivités sur des sujets expérimentaux en lien avec
+l’aménagement, l’urbanisme durable (réemploi, densification, mobilisation des friches…)&lt;br /&gt;- Actions de recherche-action et de sensibilisation sur
+la résilience territoriale, les dynamiques de villes ou territoires en
+transition, l’adaptation de l’agriculture/forêt au dérèglement climatique, la
+préservation de la ressource en eau&lt;br /&gt;- Actions de sensibilisation et de transferts
+d’expériences sur la sobriété énergétique, le développement des énergies
+renouvelables, l’économie circulaire&lt;br /&gt;- Actions de sensibilisation et de recherche sur le
+vieillissement de la population&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « démarche
+Projet Alimentaire Territorial »&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions de transfert d’expériences, visite de terrain,
+sensibilisation, formation, étude avec des territoires nationaux ou européens
+plus avancés dans leurs démarches de structuration de leurs systèmes
+alimentaires territoriaux ou sur des problématiques spécifiques (préservation
+du foncier agricole, adaptation de l’agriculture aux enjeux climat, eau,
+biodiversité…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Biodiversité
+»&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions liées au développement et à la préservation
+des Trames Vertes et Bleues, à la mise en place de Trames Noires…&lt;br /&gt;- Actions sur le volet santé/environnement (cours
+d’écoles résilientes…)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Coopération « Slow Tourisme » &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;- Actions
+de valorisation des produits identitaires du territoire (produits alimentaires,
+produits agricoles, savoir-faire…) en lien avec la dynamique PAT et le Slow
+Tourisme. Projet en cours avec deux GAL portugais (IN LOCO et ALENTEJO
+XXI) et un GAL régional (Pays de la Vallée du Cher et du Romorantinais)&lt;br /&gt;- Poursuite
+du déploiement de l’itinéraire européen de la route d’Artagnan, à l’échelle
+nationale voire européenne : animation, communication, actions culturelles…&lt;br /&gt;- Actions
+mutualisées en lien avec les marques et réseaux touristiques&lt;br /&gt;- Actions
+liant tourisme et biodiversité en forêt&lt;br /&gt;- Actions
+de découverte insolite / innovante des territoires, actions favorisant
+l’inclusion sociale, actions culturelles liées aux thématiques de la
+résilience, développées avec d’autres GAL&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Personnes âgées
+Alimentation
+Economie circulaire
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q111" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations doivent se dérouler sur le&lt;strong&gt; périmètre du GAL&lt;/strong&gt; et contribuer directement à la mise en œuvre de la stratégie au bénéfice des acteurs du territoire. Dans
+le cadre d’actions de coopération, celles-ci pourront avoir lieu en dehors du
+territoire régional.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une &lt;strong&gt;demande d’aide avant son début d’exécution&lt;/strong&gt;. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause son éligibilité.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;br /&gt;- Equipements,
+matériels, mobiliers, panneaux, signalétique, achat de véhicule&lt;br /&gt;- Dépenses
+de construction, d’aménagement de locaux pour la logistique, la transformation,
+la conservation, la distribution, la vente de produits locaux en circuit court
+de proximité.&lt;br /&gt;- Investissements
+matériels scientifiques, techniques et pédagogiques&lt;br /&gt;- Travaux
+d&amp;#039;aménagement et de réhabilitation d’espaces, de plantation&lt;br /&gt;- Travaux
+d&amp;#039;aménagement et de réhabilitation d’itinéraires et de sites touristiques&lt;br /&gt;- Achats
+de fournitures liées à l’opération&lt;br /&gt;- Aménagement
+et acquisition d&amp;#039;équipements de valorisation des biodéchets : travaux de
+construction de plate-forme, équipement de broyage, de manutention, de
+stockage, de compost&lt;br /&gt;- Frais d’étude, d’inventaire, de diagnostic,
+d’animation&lt;br /&gt;- Dépenses de communication : création, impression
+et diffusion de documents et de supports papiers, multimédias, outils
+numériques&lt;br /&gt;- Acquisition ou développement de logiciels
+informatiques, acquisition de brevets, licences, droits d&amp;#039;auteurs et marques
+commerciales&lt;br /&gt;- Dépenses de location, de sous-traitance&lt;br /&gt;- Frais de personnels (salaires, charges liées et
+traitements accessoires)&lt;br /&gt;- Dépenses de conseil, expertise juridique,
+notaire : dans la limite de 10% des autre dépenses&lt;br /&gt;- Notes de frais des personnels ou bénévoles&lt;br /&gt;- Coûts indirects selon un taux de 15% des frais de
+personnels directs éligibles (option de coûts simplifiés (OCS)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U111" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>GAL Forêt d'Orléans-Loire-Sologne</t>
         </is>
       </c>
       <c r="V111" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-regional-dinnovation-en-bibliotheque</t>
+          <t>https://foretorleans-loire-sologne.fr/nos-actions/leader</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Equipe technique du GAL&lt;br /&gt;Aurore Maniez et Iwan&amp;#96; Le Merdy&lt;br /&gt;02 38 46 84 40&lt;br /&gt;&lt;a target="_self"&gt;leader&amp;#64;petrforetorleans.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y111" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>leader@petrforetorleans.fr</t>
         </is>
       </c>
       <c r="Z111" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-initiatives-innovantes-du-reseau-regional-de-lecture-publique-le-fonds-regional-dinnovation-en-bibliotheque-frib/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/senrichir-aux-regards-des-autres-par-la-cooperation-nationale-ou-transnationale/</t>
         </is>
       </c>
       <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>PETR Forêt d'Orléans-Loire-Sologne</t>
+        </is>
+      </c>
+      <c r="AD111" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>145879</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
+        <is>
+          <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  participer au développement de
+  &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
+   l&amp;#039;éducation artistique et culturelle
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
+ &lt;/li&gt;
+ &lt;li&gt;
+  approfondir les partenariats sur un territoire, en complémentarité d&amp;#039;autres dispositifs existants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La résidence a vocation à s&amp;#039;ouvrir et à rayonner sur un territoire. Elle peut donc concerner plusieurs établissements scolaires. Dans ce cas, un établissement pilote doit être désigné pour animer le réseau des établissements scolaires associés et veiller à la mise en place et au fonctionnement d&amp;#039;un comité de suivi commun. Une résidence peut ainsi contribuer à fédérer les relations entre écoles, collèges et lycées d&amp;#039;un même territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Plus largement, l&amp;#039;action de la résidence peut rejaillir sur celle d&amp;#039;une diversité d&amp;#039;acteurs du territoire (centres de loisirs, maisons des jeunes et de la culture, maisons de quartier, centres sociaux, associations, centres médico-sociaux, unités de la protection judiciaire de la jeunesse, centres hospitaliers, maisons de retraite, etc.). La résidence doit fédérer un nombre significatif d&amp;#039;élèves et une équipe pluridisciplinaire d&amp;#039;enseignants au sein de chaque établissement concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La résidence territoriale artistique et culturelle en milieu scolaire a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  contribuer à réduire les inégalités d&amp;#039;accès à l&amp;#039;art et à la culture
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre au plus grand nombre d&amp;#039;appréhender le processus de création qu&amp;#039;il soit en lien avec la création contemporaine, le patrimoine ou la culture scientifique, ou les programmes scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouvrir à une autre vision du monde et de développer l&amp;#039;esprit critique de l&amp;#039;élève
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer une éducation artistique et culturelle fédératrice concernant aussi bien les enfants et les jeunes que leurs familles
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer au développement artistique et culturel du territoire (patrimoine, lecture publique, musées, cinéma, théâtre, danse, musique et pratique chorale, etc.) en inscrivant le projet dans une dynamique locale (communale, intercommunale, etc.) et participative (publics, établissements scolaires, structures municipales et associatives), tout en mobilisant la communauté éducative
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à projets &amp;#34;Résidence de recherche et de création en territoire scolaire&amp;#34; est proposé et subventionné par la Direction des affaires culturelles (DAC) de La Réunion.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet artistique est conçu comme une mise en partage de l&amp;#039;acte de création et du processus de recherche qui lui est associé. Il offre un espace d&amp;#039;ouverture, de réflexion et de rencontres, dont les élèves et les équipes pédagogiques sont parties prenantes. Il comporte un temps de transmission auprès des jeunes et de restitution pouvant se faire dans ou en dehors de l&amp;#039;établissement scolaire. L&amp;#039;articulation et la porosité entre acte de création, partage et transmission sont au cœur de l&amp;#039;identité de ce programme.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;adresse de manière privilégiée à une ou deux classes de l&amp;#039;école ou de l&amp;#039;établissement d&amp;#039;accueil tout en rayonnant plus largement sur l&amp;#039;ensemble de l&amp;#039;établissement et du territoire (structures culturelles sociales, acteurs locaux), notamment lors des temps de restitution. Le projet mené peut s&amp;#039;ouvrir à d&amp;#039;autres dispositifs : école ouverte, plan mercredi, ...
+ &lt;br /&gt;
+ Une attention particulière sera portée aux projets se déroulant dans les territoires les plus éloignés de l&amp;#039;offre culturelle : les zones rurales, les Cirques, les Hauts de La Réunion et le réseau de l&amp;#039;éducation prioritaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de recherche et de création artistique sont de réels leviers pour atteindre l&amp;#039;objectif du 100 % EAC et contribuent à renforcer le lien école-collège- lycée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durant votre résidence de recherche et de création en territoire scolaire, merci de prévoir dans votre planning détaillé un créneau sur lequel vous inviterez le conseiller EAC (sur l&amp;#039;un des temps d&amp;#039;intervention et/ou la restitution).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  En amont de toute demande de subvention, merci de prendre contact avec les conseillers EAC de la DAC pour vous guider dans la construction de votre projet.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention ne peut excéder 80 % du budget total de l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est réalisée en versement unique, à l&amp;#039;issue de la Commission de sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers déposés seront examinés selon les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la qualité du projet de création et de recherche artistique et culturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  le lieu d&amp;#039;implantation de la résidence : une attention particulière sera portée aux projets qui se dérouleront dans les Cirques, les Hauts de La Réunion, les zones rurales et le réseau de l&amp;#039;éducation prioritaire au titre de la politique de la ville (REP, REP&amp;#43;)
+ &lt;/li&gt;
+ &lt;li&gt;
+  une présence minimale de 20 jours au sein de l&amp;#039;établissement scolaire concerné (en temps scolaire ou périscolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ouverture à d&amp;#039;autres établissements (projets inter-établissements et/ou inter-degré)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ouverture à l&amp;#039;environnement de l&amp;#039;établissement : familles, quartiers etc
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ancrage sur le territoire réunionnais
+ &lt;/li&gt;
+ &lt;li&gt;
+  la faisabilité technique et financière du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ouverture du dépôt des dossiers : 31 juillet 2023.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
+  &lt;/strong&gt;
+  . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet est mené en partenariat avec le centre Pompidou.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Jeunesse
+Education et renforcement des compétences
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises publiques locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / Services de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit être porté par un ou des artistes, professionnels œuvrant dans tous les champs artistiques et les esthétiques : musique, théâtre, danse, cirque, arts plastiques, marionnettes, art de rue, photographie, cinéma et audiovisuel, design, architecture, littérature, poésie, bande dessinée, arts numériques, mode, journalisme, etc.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La présence de l&amp;#039;artiste au sein de l&amp;#039;établissement scolaire doit être pensée sur le moyen et long terme. La résidence ne peut avoir une durée inférieure à trois mois, son cadre ordinaire est l&amp;#039;année scolaire (selon un calendrier établi avec les partenaires), afin de permettre une interaction la plus riche possible avec les élèves et l&amp;#039;équipe pédagogique. D&amp;#039;une manière plus générale, il est demandé de veiller à l&amp;#039;équilibre entre les phases d&amp;#039;observation, de médiation et de pratique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le lien entre la communauté éducative et l&amp;#039;artiste ou l&amp;#039;équipe artistique sera développé, en amont et en aval, ainsi que pendant le temps de la résidence, par le biais notamment des technologies de l&amp;#039;information et de la communication, dans le respect de la législation en vigueur en matière de droit à l&amp;#039;image et de propriété intellectuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;absence de processus de recherche et de création
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets de diffusion exclusive d&amp;#039;une création déjà existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  une résidence se déroulant sur une durée inférieure à trois mois
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier administratif incomplet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Affaires Culturelles de La Réunion (DAC Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ Emails :
+ &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
+  nicolas.stojcic&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ;
+ &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
+  marie-dominique.picard&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ;
+ &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
+  karine.saingainy&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 0692 45 99 47
+&lt;/p&gt;
+&lt;p&gt;
+ 23 Rue Labourdonnais 97400 Saint-Denis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt des dossiers ouvrira le 31 juillet 2023.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2023</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>156135</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'installation de systèmes de vidéoprotection dans les communes</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>INSTALLATION DES SYSTÈMES DE VIDÉOPROTECTION</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au financement des études et installations des systèmes de vidéoprotection des communes afin de favoriser la sécurisation des espaces et des bâtiments publics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Bâtiments et construction
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et diagnostics préalables à l&amp;#039;installation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses nécessaires à la réalisation des projets de création, extension ou de renouvellement des systèmes de vidéoprotection (caméras, support, unités de stockage, matériel informatique, logiciels dédiés, terminaux de sécurité...) y compris les frais d&amp;#039;installation liés et les panneaux d&amp;#039;information indiquant la présence d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement de matériel de plus de 5 ans
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+ Les dépenses liées à la maintenance de l&amp;#039;équipement et à la formation
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond des
+  dépenses éligibles :
+ &lt;/strong&gt;
+ 80.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Les communes sont limitées à une subvention par an sur ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/installation-des-systemes-de-videoprotection/</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1a9-modele/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>