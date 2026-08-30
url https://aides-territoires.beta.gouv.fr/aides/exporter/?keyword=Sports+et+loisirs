--- v0 (2026-04-05)
+++ v1 (2026-08-30)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH21"/>
+  <dimension ref="A1:AH22"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,423 +263,487 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>163164</v>
+        <v>97691</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Réaliser des études et travaux sur les bâtiments d’archives</t>
-[...4 lines deleted...]
-          <t>Etudes et travaux sur les bâtiments d’archives</t>
+          <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
-        <is>
-[...131 lines deleted...]
-      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence régionale de santé (ARS) — Occitanie
 Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Limite d’un montant de subvention de 150 000 €</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Santé
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses liées aux aménagements intérieurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
  &lt;/li&gt;
  &lt;li&gt;
   dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Mail: richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel: 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assistant de Direction / Comptable - Maeva Homs
 &lt;/p&gt;
 &lt;p&gt;
  Mail : maeva.homs&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Isolation du bâtiment</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F3" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Important : depuis juillet 2026, cette mesure du Fonds vert a été renforcée afin de mieux accompagner les collectivités dans la prise en compte du confort d&amp;#039;été de leurs bâtiments. Cela se traduit par un soutien supplémentaire aux travaux passifs de confort d&amp;#039;été ou d&amp;#039;installation de systèmes actifs de refroidissement (sous conditions). Les porteurs de projets peuvent déposer une &lt;a href="https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics" target="_self"&gt;demande accélérée&lt;/a&gt; (sans étude énergétique préalable) de financement.&lt;/strong&gt;&lt;/p&gt;&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux collectivités locales et leurs groupements, dans un objectif de réduction durable de leurs consommations énergétiques et de préservation du confort thermique dans un contexte de réchauffement climatique et de récurrence des vagues de fortes chaleur en France hexagonale.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent inclure la prise en compte de la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments dans le cadre d&amp;#039;un &amp;#34;réflexe adaptation&amp;#34;. Des travaux spécifiques d&amp;#039;adaptation aux fortes chaleurs peuvent être financés, en particulier dans les &lt;strong&gt;établissements scolaires&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement &lt;strong&gt;l&amp;#039;amélioration du confort thermique face aux fortes chaleur&lt;/strong&gt;, le soutien du Fonds vert vise la mise en place de solutions &amp;#34;passives&amp;#34; c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments. Néanmoins, des systèmes &amp;#34;actifs&amp;#34; performants (pompe à chaleur, géothermie) peuvent être financés sur conditions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;&lt;li&gt;Visent la réalisation spécifique de travaux permettant d&amp;#039;adapter les bâtiments aux fortes chaleur (protections solaires, ventilation naturelle, brasseurs d&amp;#039;air) ; des systèmes de refroidissement performants (pompe à chaleur, géothermie) peuvent être subventionnés sur conditions ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
-          <t>Département de l'Aude</t>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>15/07/2021</t>
+          <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>162711</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>ACTEE83</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (TE83)
-Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)
-Fédération nationale des collectivités concédantes et régies (FNCCR)</t>
+Fédération nationale des collectivités concédantes et régies (FNCCR)
+Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Subvention
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie Juridique / administrative
-Ingénierie financière</t>
+Subvention
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
@@ -786,51 +850,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>06/06/2024</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>155106</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1093,51 +1157,51 @@
       <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Déployer les équipements numériques
 Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>162939</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Valoriser les atouts culturels, touristiques et patrimoniaux du territoire</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
@@ -1263,88 +1327,88 @@
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
       <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>20/06/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>162652</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Programme ACTEE - SDE35</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
@@ -1425,83 +1489,83 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>131826</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Certificat d'économie d'énergie (CEE)</t>
+          <t>Certificat d'économie d'énergie (CEE)
+Subvention</t>
         </is>
       </c>
       <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
       <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
@@ -1663,51 +1727,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>117172</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -1863,51 +1927,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>155117</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2146,84 +2210,84 @@
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>163291</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
@@ -2295,51 +2359,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>145009</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2471,110 +2535,424 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>162637</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Instruire les acte d'urbanisme</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Urbanisme</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/urbanisme/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>73939</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -2587,392 +2965,237 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>08/01/2021</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...155 lines deleted...]
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>105326</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Participer à la création et à la rénovation des équipements sportifs utilisés par les collégiens</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Sport et loisirs pour tous - programme équipements sportifs utilisés par les collégiens</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs (pour
 ces deux derniers points, le dispositif est gelé en 2026).&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 20 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
  &lt;/li&gt;
  &lt;li&gt;
   extension (dont adjonction de salles spécialisées) et constructions de gymnases : (HQE obligatoire) 20 % d&amp;#039;une dépense plafonnée à 750 000 € HT (frais d&amp;#039;ingénierie compris)
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation ou construction de pistes d&amp;#039;athlétisme et de plateaux sportifs : 20 % d&amp;#039;une dépense subventionnable plafonnée à 230 000 € HT
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;D’une manière générale
 les subventions départementales ne pourront pas dépasser 50% de la charge nette
 de la collectivité et les dossiers présentant une dépense subventionnable
 inférieure à 30 000 € HT ne seront pas éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le taux d&amp;#039;occupation de l&amp;#039;équipement (gymnase, piste d&amp;#039;athlétisme et plateaux sportifs) par les collèges doit être au moins égal à 50%
  &lt;/li&gt;
  &lt;li&gt;
   les normes françaises homologuées (NF) doivent être respectées notamment en ce qui concerne les sols sportifs et l&amp;#039;isolation thermique et acoustique des gymnases
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;acquisition du matériel qui peut être considérée comme de l&amp;#039;immobilier (matériel ayant un ancrage sur l&amp;#039;équipement à l&amp;#039;exemple des paniers de basket, buts de football, agrès...) est éligible dans la limite des plafonds définis ci-dessous.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
@@ -2990,241 +3213,241 @@
   la date de construction et le taux d&amp;#039;utilisation par les collèges
  &lt;/li&gt;
  &lt;li&gt;
   les plans de situation, de masse et les coupes
  &lt;/li&gt;
  &lt;li&gt;
   les devis descriptifs et estimatifs de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : deux acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/programme_equipements_sportifs_utilises_par_les_collegiens.pdf</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service sports et activités de pleine nature ; Tél. : 05 16 09 74 35
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3d9-participer-a-la-creation-et-a-la-renovation-d/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>03/12/2021</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>20/03/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>139916</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -3238,198 +3461,198 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>111716</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Favoriser le sport et les loisirs pour tous (contrat départemental d'animation)</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Sport et loisirs pour tous - contrat départemental d'animation</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communautés de communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés d&amp;#039;agglomérations
  &lt;/li&gt;
  &lt;li&gt;
   Communes ou syndicats mixtes labellisés stations sports nature
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le contrat départemental d&amp;#039;animation est un dispositif qui s&amp;#039;adresse aux regroupements de communes (excepté pour les communes ou syndicats mixtes labellisés stations sports nature). Les quatres grands domaines d&amp;#039;intervention sont :
 &lt;/p&gt;
@@ -3444,61 +3667,61 @@
  &lt;li&gt; l&amp;#039;été actif et solidaire avec pour objectifs le maintien et l’amélioration de cette opération qui offre à la population locale des animations encadrées de qualité ; poursuite et renforcement des collaborations inter-territoires. Critères de labellisation des sites été actif : l’opération doit être portée (maîtrise d&amp;#039;ouvrage) par un EPCI, dans le respect du cahier des charges départemental annexé au dossier de demande de labellisation.&lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;accompagnement du fonctionnement des stations sports nature sur la la fonction d’accueil. Le site internet dédié aux sports de nature (https://sportsdenature16.lacharente.fr/) permet une large diffusion de l’information mais ne remplace pas l’accueil physique sur site pour informer et orienter les usagers. Ainsi, une dotation plafonnée à 6 000,00 € par station peut être mobilisée dans le cadre de ce dispositif et contribuer à financer 50% maximum d’un poste d’accueil / coordination durant 4 mois. Ces emplois saisonniers peuvent notamment être accessibles aux étudiants.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention maximale accordée à chaque EPCI est plafonnée et répartie en fonction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de la population : 70%
  &lt;/li&gt;
  &lt;li&gt;
   de la superficie : 30%
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide en fonctionnement des stations sports nature est indépendante de ce calcul.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;Les actions éligibles doivent être basées sur la sensibilisation, la pratique et l’éducation&lt;/p&gt;&lt;p&gt;Ces notions s’entendent dans la mesure où le public concerné est actif et acteur et qu’il bénéficie d&amp;#039;un vis-à-vis pédagogique adapté&lt;/p&gt;&lt;p&gt;Les actions éligibles peuvent concerner tous les publics : enfants et jeunes, adultes, familles ; locaux, Charentais, voire touristes pour l’été actif&lt;/p&gt;&lt;p&gt;Les actions éligibles doivent être accessibles à tous et pour cela elles devront prendre en compte les notions d&amp;#039;équité sociale et de solidarité. La traduction de ces objectifs s&amp;#039;évaluera au travers :&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de la politique tarifaire et de la mobilisation des dispositifs d&amp;#039;aides aux usagers
  &lt;/li&gt;
  &lt;li&gt;
   de l&amp;#039;accessibilité pour les publics relevant d&amp;#039;un handicap qu&amp;#039;il soit physique ou mental
  &lt;/li&gt;
  &lt;li&gt;
   de la prise en compte de l&amp;#039;enclavement géographique et des problématiques de mobilité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les budgets doivent correspondre à l&amp;#039;action proprement dite : frais d&amp;#039;encadrements, matériel spécifique au projet, déplacements...
 &lt;/p&gt;
 &lt;p&gt;
  La subvention du Département est au maximum égale au financement affecté à chaque action par le bénéficiaire et dans la limite de l&amp;#039;enveloppe financière mobilisable.
 &lt;/p&gt;
 &lt;p&gt;
@@ -3526,919 +3749,919 @@
   le projet par fiche action de l&amp;#039;année N
  &lt;/li&gt;
  &lt;li&gt;
   le budget prévisionnel du projet par fiche action de l&amp;#039;année N
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : le programme d&amp;#039;actions est travaillé lors de différentes réunions de travail avant d&amp;#039;être transposé dans les fiches action du projet N.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, après la notification de décision attributive
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/contrat_departemental_animation.pdf</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt du dossier sur le portail Subventions16 : avant fin avril de l&amp;#039;année en cours.
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Sport - Contrat départemental d&amp;#039;animation
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service sports et activités de pleine nature ; Tél. : 05 16 09 72 44&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5678-favoriser-le-sport-et-les-loisirs-pour-tous-c/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>20/03/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>140803</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>103570</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les porteurs de projets touristiques privés et publics</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Banque des Territoires
+Atout France</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FTI projets structurants est un dispositif d&amp;#039;ingénierie lancé par la Banque des territoires, l&amp;#039;Agence Nationale pour la Cohésion des Territoires et Atout France en lien avec les différentes régions. Le dispositif vise à accompagner en ingénierie des projets touristiques de tous types (hébergements, infrastructures, itinérances, équipements publics, sites culturels et patrimoniaux), structurants pour le territoire (taille de l&amp;#039;investissement, capacité à attirer des clientèles à forte valeur ajoutée et à générer des emplois et des retombées importantes) et compatibles avec un développement touristique durable des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de 20 jours d&amp;#039;ingénierie Atout France prise en charge à 100% - Possibilité d&amp;#039;une mission annexe prise en charge jusqu&amp;#039;à 30% d&amp;#039;un montant maximal de 100 000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes de marché, de dimensionnement, de faisabilité d&amp;#039;hôtels, de sites de visite, de sites patrimoniaux, de resorts de golf, aide à l&amp;#039;ouverture d&amp;#039;un musée, d&amp;#039;une route cyclotouristique...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout type d&amp;#039;acteur dès lors que le projet et les besoins correspondent au descriptif du dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les régions sauf : Île-de-France, Normandie, Hauts-de-France.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Possibilité de contacter votre service tourisme régional, la Direction régionale de la Banque des Territoires, l&amp;#039;ANCT ou Atout France, service ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ ingenierie&amp;#64;atout-france.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>amelie.jouandet@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ab87-accompagner-les-porteurs-de-projets-touristiq/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>151701</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>163834</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projet de coopération</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J22" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Transition énergétique
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Biodiversité
 International
 Attractivité économique
 Artisanat
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P22" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q22" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD22" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...143 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>