--- v0 (2026-05-28)
+++ v1 (2026-09-05)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH17"/>
+  <dimension ref="A1:AH16"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -400,51 +400,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>08/10/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>97691</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude
 Agence régionale de santé (ARS) — Occitanie</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
@@ -599,51 +599,51 @@
 Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>15/07/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>165811</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
@@ -659,114 +659,110 @@
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le
-[...3 lines deleted...]
-confort thermique dans un contexte de réchauffement climatique.&lt;/p&gt;&lt;p&gt;Pour
+          <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Important : depuis juillet 2026, cette mesure du Fonds vert a été renforcée afin de mieux accompagner les collectivités dans la prise en compte du confort d&amp;#039;été de leurs bâtiments. Cela se traduit par un soutien supplémentaire aux travaux passifs de confort d&amp;#039;été ou d&amp;#039;installation de systèmes actifs de refroidissement (sous conditions). Les porteurs de projets peuvent déposer une &lt;a href="https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics" target="_self"&gt;demande accélérée&lt;/a&gt; (sans étude énergétique préalable) de financement.&lt;/strong&gt;&lt;/p&gt;&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux collectivités locales et leurs groupements, dans un objectif de réduction durable de leurs consommations énergétiques et de préservation du confort thermique dans un contexte de réchauffement climatique et de récurrence des vagues de fortes chaleur en France hexagonale.&lt;/p&gt;&lt;p&gt;Pour
 les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
 consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
 bâtiment. Une réduction significative des émissions de gaz à effet de
 serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
-fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent en outre prendre en compte la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement l&amp;#039;amélioration du confort thermique face aux fortes chaleur, le soutien du Fonds vert est limité à la mise en place de solutions passives, c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments.&lt;/p&gt;</t>
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent inclure la prise en compte de la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments dans le cadre d&amp;#039;un &amp;#34;réflexe adaptation&amp;#34;. Des travaux spécifiques d&amp;#039;adaptation aux fortes chaleurs peuvent être financés, en particulier dans les &lt;strong&gt;établissements scolaires&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement &lt;strong&gt;l&amp;#039;amélioration du confort thermique face aux fortes chaleur&lt;/strong&gt;, le soutien du Fonds vert vise la mise en place de solutions &amp;#34;passives&amp;#34; c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments. Néanmoins, des systèmes &amp;#34;actifs&amp;#34; performants (pompe à chaleur, géothermie) peuvent être financés sur conditions.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
 vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
 prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
 la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
 améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
 dans les salles de classes.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
       <c r="P4" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
       <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
       <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
 groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
      porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
  &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
      existants permettant de diminuer significativement leur consommation
-     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;&lt;li&gt;Visent la réalisation spécifique de travaux permettant d&amp;#039;adapter les bâtiments aux fortes chaleur (protections solaires, ventilation naturelle, brasseurs d&amp;#039;air) ; des systèmes de refroidissement performants (pompe à chaleur, géothermie) peuvent être subventionnés sur conditions ;&lt;/li&gt;
  &lt;li&gt;Sont cohérents avec les prescriptions et
      recommandations de réduction de la vulnérabilité des bâtiments au risque
      d’inondation lorsque les bâtiments concernés par les travaux sont dans le
      périmètre d’un plan de prévention du risque.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
 démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
-règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
@@ -805,282 +801,90 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>162711</v>
+        <v>155106</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
-[...4 lines deleted...]
-          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+          <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>ACTEE83</t>
+          <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'Energie Var - Symielec (TE83)
-[...1 lines deleted...]
-Fédération nationale des collectivités concédantes et régies (FNCCR)</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...7 lines deleted...]
-          <t> Min : 20 Max : 80</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
-        <is>
-[...175 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -1092,64 +896,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -1224,389 +1028,389 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Déployer les équipements numériques
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>162652</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
         </is>
       </c>
-      <c r="C7" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Programme ACTEE - SDE35</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J7" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>SDE35</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>16/05/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>131826</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -1626,212 +1430,212 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>TERRITOIRE ENERGIE 38</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>17/03/2023</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>155117</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -1904,827 +1708,677 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>163291</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>145009</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation thermique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’un gymnase
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>07/07/2023</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>166274</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Appui méthodologique
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://plusfraichemaville.fr/</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://plusfraichemaville.fr/connexion</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>bettina.leblanc@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une voie douce / piste cyclable
 Gestion des inondations
 Réfection/aménagement de la voirie
 Rénovation énergétique école
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>30/04/2026</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>19/05/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-[...155 lines deleted...]
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>73939</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -2737,227 +2391,382 @@
   Accompagnement des copropriétés à la rénovation énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Métropole d'Aix-Marseille-Provence</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.alecmetropolemarseillaise.fr/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Philippe Michaud, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  p.michaud&amp;#64;alecmm.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>f.pidoux@alecmm.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>ALEC Métropole Marseillaise</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>08/01/2021</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>162637</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Instruire les acte d'urbanisme</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Urbanisme</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/urbanisme/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>139916</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -2971,581 +2780,581 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>02/05/2023</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>140803</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Entretien / restauration des haies
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>151701</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>