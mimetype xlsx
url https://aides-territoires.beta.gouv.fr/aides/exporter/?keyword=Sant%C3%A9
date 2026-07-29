--- v0 (2026-04-01)
+++ v1 (2026-07-29)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH78"/>
+  <dimension ref="A1:AH80"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -421,136 +421,307 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Création d’une maison de santé</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>22/05/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>152460</v>
+        <v>144493</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aider à la création des maisons de santé pluriprofessionnelles et centres de santé publics</t>
-[...4 lines deleted...]
-          <t>MAISONS DE SANTE PLURIPROFESSIONNELLES ET CENTRES DE SANTE PUBLICS</t>
+          <t>Favoriser la création des Maisons de Santé Pluri-professionnelles (MSP) ou de leurs annexes</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Oise</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I3" s="1" t="inlineStr">
         <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 1.375.000€ HT</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département des Landes soutient, au titre de la solidarité 
+territoriale, les projets d&amp;#039;investissement des collectivités, de leurs 
+groupements et de leurs établissements publics, destinés à développer et
+ à améliorer les services publics de proximité afin de favoriser un 
+développement équilibré des territoires.
+Ce dispositif vise à améliorer l&amp;#039;accès aux soins, le Département des 
+Landes soutient la création ou l&amp;#039;extension de Maisons de Santé 
+Pluri-professionnelles (MSP) ou de leurs annexes.&lt;/p&gt;&lt;p&gt;Typologies d’opérations/ de projets éligibles :
+Sont susceptibles d’être subventionnées les créations et extensions de Maisons de Santé Pluri-professionnelles
+ou de leurs annexes en zone fragile ou de carence.
+Ces opérations sont des projets d’investissements structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet :
+Sont éligibles les études préalables, les travaux et investissement immobilier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Critères obligatoires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;validation du projet de santé par l’Agence Régionale de Santé (ARS),&lt;/li&gt;&lt;li&gt;Constituer ou être intégré à une communauté professionnelle territoriale de santé,&lt;/li&gt;&lt;li&gt;avis favorable sur le plan de financement de l’opération par les comités départementaux et&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;régionaux des Maisons de Santé Pluridisciplinaires,&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;implantation en territoire fragile (ARS, Région, SDAASP).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-ou-extension-de-maisons-de-sante-pluriprofessionnelles</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4b26-favoriser-la-creation-des-maisons-de-sante-pl/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>152460</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création des maisons de santé pluriprofessionnelles et centres de santé publics</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>MAISONS DE SANTE PLURIPROFESSIONNELLES ET CENTRES DE SANTE PUBLICS</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création des maisons de santé pluriprofessionnelles (MSP) telles que définies par le cahier des charges de l&amp;#039;Agence Régionale de Santé et centres de santé publics agréés par l&amp;#039;Agence Régionale de Santé.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une maison de santé pluridisciplinaire de 886 m2, Route de Paris : RD 84
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de la maison de santé pluriprofessionnelles du Serval (563,50 m2)
  &lt;/li&gt;
  &lt;li&gt;
   Restructuration de l&amp;#039;ancien château L&amp;#039;Oasis en vue de créer une maison de santé pluriprofessionnelle à Breteuil (1238 m2)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -747,1425 +918,923 @@
   &lt;strong&gt;
    le solde de 40%
   &lt;/strong&gt;
   ne pourra être versé qu&amp;#039;après production de l&amp;#039;ensemble des pièces justificatives de dépenses (décompte général et définitif des travaux visé par le comptable public, procès-verbal de réception des travaux, factures acquittées...)
   &lt;strong&gt;
    ainsi qu&amp;#039;après l&amp;#039;entrée en activité effective des 2 nouveaux professionnels de santé, dont 1
   &lt;/strong&gt;
   &lt;strong&gt;
    médecin généraliste, n&amp;#039;ayant jamais exercé dans le Département de l&amp;#039;Oise en tant que libéral au cours des 2 dernières années.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DURÉE DE VALIDITÉ DES SUBVENTIONS :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires disposent d&amp;#039;un délai maximum de 5 ans, à partir de la notification de la décision d&amp;#039;attribution de subvention pour mener à bien leur projet et solliciter le solde de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  A défaut, le reste à verser sera annulé en tout ou partie si les pièces justificatives exigibles pour le paiement des acomptes et du solde n&amp;#039;ont pas été fournies avant la fin du délai de validité de la décision d&amp;#039;attribution de subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/61a7-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Création d’une maison de santé</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...169 lines deleted...]
-      </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>111626</v>
+        <v>103488</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Développer une structure d'exercice collectif de santé en milieu rural</t>
+          <t>Soutenir la création de nouvelles structures d'exercice collectif favorisant l’accès aux soins des Franciliens</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Partenariats avec les territoires : Ruralité</t>
+          <t>Aide aux structures collectives de santé</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Soutien à la réalisation de structures d&amp;#039;exercice collectif de santé en milieu rural : acquisition, construction, extension, restructuration.
-[...20 lines deleted...]
-          <t>&lt;p&gt;
+ Dans le cadre de sa politique Région Solidaire, la Région soutient la création de nouvelles structures d&amp;#039;exercice collectif (MSP, centres de santé, cabinets de groupe, maisons médicales de garde) favorisant l&amp;#039;accès aux soins des Franciliens.
+&lt;/p&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ Subvention en investissement pour structures d&amp;#039;exercice collectif (maisons de santé pluriprofessionnelle, centres de santé et cabinets de groupe engagés dans une démarche pluridisciplinaire):
+&lt;/p&gt;
+&lt;p&gt;
+ Acquisition foncière, travaux d&amp;#039;installation (et charges afférentes) et acquisition d&amp;#039;équipements (médicaux, mobiliers et informatiques) dans la limite de :
+&lt;/p&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Communes (118) et Intercommunalités (6) en périmètre de la ruralité en Essonne.
+   &lt;span&gt;
+    30 % de la dépense d&amp;#039;acquisition foncière et travaux dans la limite de 250 000 €
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    50 % de la dépense pour équipements dans la limite de 100 000 €
+   &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;
+ Modalités financières pour les structures de coordination (réseaux de santé)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Travaux : 30% de la dépense dans la limite de 50 000 €
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Equipements : 50% de la dépense  dans la limite de 50 000 €
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Acquisition de véhicule : 50% de la dépense dans la limite de 10 000 €
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Modalités financières relatives aux structures de soins non programmés (maisons médicales de garde, réseaux d&amp;#039;aide médicale d&amp;#039;urgence) :
+ &lt;/p&gt;
+ &lt;p&gt;
+  La Région peut participer au financement de travaux d&amp;#039;aménagement et d&amp;#039;acquisition d&amp;#039;équipements (médicaux, mobiliers et informatiques) à hauteur de :
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;span&gt;
+     30 % pour les travaux dans la limite de 100 000 €
+    &lt;/span&gt;
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    &lt;span&gt;
+     50 % pour les équipements dans la limite de 50 000 €
+    &lt;/span&gt;
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    &lt;span&gt;
+     Acquisition d&amp;#039;équipements de télémédecine à hauteur de 70% de la dépense subventionnable dans la limite de 50 000 €
+    &lt;/span&gt;
+    &lt;br /&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
 </t>
         </is>
       </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont finançables les dépenses d&amp;#039;investissements relatives à la création, l&amp;#039;extension, et l&amp;#039;équipement de ces établissements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont bénéficiaires : Toutes les structures de droit public ou de droit privé
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="S5" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U5" s="1" t="inlineStr">
         <is>
-          <t>Essonne</t>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-structures-collectives-de-sante</t>
         </is>
       </c>
       <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
-[...2 lines deleted...]
- Téléphone : 01 60 91 97 02
+ Aurélie Deltombe - aurelie.deltombe&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 73 42
+&lt;/p&gt;
+&lt;p&gt;
+ Magdouda Bendjebla - magdouda.bendjebla&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 74 62
+&lt;/p&gt;
+&lt;p&gt;
+ Véronique Boislaville - veronique.boislaville&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 75 77
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>mpiegut@cd-essonne.fr</t>
+          <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9420-developper-une-structure-dexercice-collectif-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/96b6-aides-aux-maisons-de-sante-pluriprofessionnel/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB5" s="1" t="inlineStr">
         <is>
-          <t>Création d’une maison de santé</t>
-[...4 lines deleted...]
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Création d’une maison de santé
+Mise en place de la télémedecine</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>10/12/2021</t>
+          <t>21/09/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>162296</v>
+        <v>97611</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Proposer aux maires des communes concernées et aux professionnels de santé une palette de dispositifs, d’aides et d’outils</t>
-[...4 lines deleted...]
-          <t>Kit déserts médicaux</t>
+          <t>Favoriser les équipements sociaux et médico-sociaux</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pour proposer aux maires des communes concernées et aux professionnels de santé une palette de dispositifs, d’aides et d’outils, articulés autour de quatre volets d’intervention complémentaires :&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Face à la progression des déserts médicaux, qui n’épargne aujourd’hui aucune région française, l’exécutif régional souhaite donner une ambition nouvelle à sa politique de santé en s’engageant dans une démarche d’aménagement solidaire des territoires en matière d’accès aux soins qui va s’appuyer sur un nouveau cadre d’intervention.&lt;/p&gt; &lt;p&gt;Maires des communes concernées et aux professionnels de santé.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ La mise en place de règlements d&amp;#039;intervention s&amp;#039;inscrit pleinement dans le projet AUDEVANT et notamment dans l&amp;#039;enjeu intitulé « les solidarités, facteurs de développement pour les hommes et les territoires » qui a pour ambition de répondre aux besoins dans une double dimension, individuelle dans l&amp;#039;appui aux personnes, et collective dans la création de services et d&amp;#039;emplois qui participent à la dynamique de maintien de la population sur les territoires. Les règlements permettent ainsi d&amp;#039;adapter les interventions départementales aux spécificités sociodémographiques du département, et de concourir à l&amp;#039;attractivité des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Conseil départemental détermine chaque année le volume des subventions d&amp;#039;investissement qu&amp;#039;il entend réserver aux communes et à leurs groupements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides attribuées au titre des équipements sociaux et médico-sociaux couvrent notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements médico-sociaux accueillant des enfants pris en charge au titre de la protection de l&amp;#039;enfance, des personnes adultes en situation de handicap et des personnes âgées dépendantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements d&amp;#039;accueil des jeunes enfants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logement social,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logement individuel dégradé occupé par des propriétaires aux ressources modestes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les maisons de santé pluriprofessionnelles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces aides ont vocation à soutenir le développement et l&amp;#039;aménagement des territoires en offrant aux habitants des dispositifs de prise en charge à proximité de leurs lieux de vie. Elles ont également vocation à favoriser la qualité des équipements, et par là même le bien-être de la population qui en bénéficie. En accompagnant l&amp;#039;investissement public local, le Conseil Général contribue également à soutenir les acteurs de l&amp;#039;économie audoise.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N6" s="1" t="inlineStr">
         <is>
-          <t>Santé
-Biodiversité</t>
+          <t>Cohésion sociale et inclusion
+Santé
+Equipement public
+Logement et habitat</t>
         </is>
       </c>
       <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/01/2020</t>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires des aides à la réalisation d&amp;#039;équipements sociaux et médico-sociaux sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les organismes gestionnaires d&amp;#039;établissements médico-sociaux pour enfants, adultes en situation de handicap et personnes âgées dépendantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités (EPCI ou communes à défaut) ou les associations gestionnaires d&amp;#039;établissements d&amp;#039;accueil de jeunes enfants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités (EPCI ou communes à défaut) porteuses d&amp;#039;un projet bâtimentaire de Maison de Santé Pluriprofessionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  les bailleurs sociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les propriétaires occupants aux ressources modestes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;assiette éligible est calculée sur le montant HT des travaux ou de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ De manière générale, ne sont pas subventionnables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les acquisitions foncières et immobilières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les rubriques « divers », « dépenses imprévues », « frais annexes », « sommes à valoir »...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux d&amp;#039;entretien qui incombent au maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas où une commune souhaiterait réaliser, sous sa propre maîtrise d&amp;#039;ouvrage, une opération relevant de la compétence d&amp;#039;un groupement de communes, la demande de subvention sera considérée comme irrecevable.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour certains programmes d&amp;#039;aides, l&amp;#039;éligibilité des demandes peut être examinée au regard de critères spécifiques mentionnés dans les fiches correspondantes. Cependant, l&amp;#039;éligibilité à un programme n&amp;#039;entraîne aucun droit à subvention.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-Usage / valorisation</t>
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U6" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>Aude</t>
         </is>
       </c>
       <c r="V6" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/kit-deserts-medicaux</t>
+          <t>https://www.aude.fr/ressources/reglement-dintervention-des-equipements-sociaux-et-medico-sociaux</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Guichet unique et gestion administrative et comptable des dossiers :
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil départemental de l&amp;#039;Aude -  Pôle Aménagement durable - Cellule d&amp;#039;Aide aux Communes
+&lt;/p&gt;
+&lt;p&gt;
+ Maryvonne Bedos, Secrétaire de direction
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:maryvonne.bedos&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  maryvonne.bedos&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.64.82
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « clause sociale » Conseil Général de l&amp;#039;Aude - Pôle des Solidarités - Mission Insertion Active: Benjamin Ducruc
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « établissements sociaux et médico-sociaux » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités - Direction Personnes âgées et personnes handicapées: Evelyne Duresse, directrice
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « établissements d&amp;#039;accueil pour jeunes enfants » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Direction Enfance Famille – Service Protection Maternelle et Infantile: Véronique Moniez, médecin chef du service
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « Logement » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités Service Action Sociale et Logement: Didier Bertrand – Frank Meyer
+&lt;/p&gt;
+&lt;p&gt;
+ • Instruction « Maisons de Santé Pluriprofessionnelles » Conseil Général de l&amp;#039;Aude – Pôle des Solidarités: Martine Baubil, Directrice
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/kit-deserts-medicaux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-aider-a-la-favorisation-des-equipements-socia/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
-          <t>merged</t>
+          <t>published</t>
         </is>
       </c>
       <c r="AB6" s="1" t="inlineStr">
         <is>
-          <t>Création d’une maison de santé
-Mise en place de la télémedecine</t>
+          <t>Création d’une crèche
+Création d’une maison de santé</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
-          <t>25/03/2024</t>
+          <t>13/07/2021</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>159897</v>
+        <v>162482</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Agir pour la santé de tous et prendre soin des populations les plus fragiles</t>
+          <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
-[...4 lines deleted...]
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Conseil régional de Normandie</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
       <c r="J7" s="1" t="inlineStr">
         <is>
-          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+          <t>1 € de cofinancement public appelle 4 € de LEADER</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
-        <is>
-[...548 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
 (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
 département de la Manche. Les communautés de communes Coutances mer et bocage
 et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
 prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
 Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
 européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
 Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
 Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
 de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les bénéficiaires
 peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
 sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les actions
 doivent être innovantes et répondre à la stratégie du territoire : “ Agir
 ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;4 axes de
 développement ont été retenu pour l’élaboration des fiches actions, auxquelles
 les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
 à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
 la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
 d’améliorer l’offre de services médicaux, par exemple en attirant des
 professionnels de santé médicale ou paramédicale en leur proposant des
 conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
 maintenant la vitalité des communes, en lien avec les commerces et services
 (marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
 cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;span&gt;Les actions facilitant l’accès aux services et
 activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Santé</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
 sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
 actions permettant d’améliorer les offres de services et d’activités sur le
 territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
 notamment de mieux accompagner la population vieillissante, avec des offres au
 plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
 administratifs. De plus, cela améliorera l’attractivité du territoire, et
 contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
 nouvelles technologies de l’information et de la communication, le maintien et
 le développement des structures de santé, les services relatifs à l’accueil de
 la petite enfance et des nouveaux habitants, les services d’insertion,
 formation et emploi, les services pour développer des nouvelles formes de
 travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
 les services administratifs, les services améliorant la vie des personnes âgées
 et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Véhiculer une
 image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accueillir des
 familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Contribuer au
 développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Conserver et
 développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Rendre accessible
 les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Développer
 l’accès et la formation au numérique&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
 animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
 là pour vous aider à finaliser votre projet, vous orienter sur les aides
 disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
 communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
 Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
 GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
 JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Coutances mer et bocage</t>
         </is>
       </c>
-      <c r="AD9" s="1" t="inlineStr">
+      <c r="AD7" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>11/04/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>139428</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Autre aide financière
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Autre aide financière
 Ingénierie technique
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -2199,481 +1868,481 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création de logements sociaux
 Création d’une crèche
 Création d’une maison de santé
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>24/04/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>97691</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude
 Agence régionale de santé (ARS) — Occitanie</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Limite d’un montant de subvention de 150 000 €</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Santé
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses liées aux aménagements intérieurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
  &lt;/li&gt;
  &lt;li&gt;
   dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Mail: richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel: 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assistant de Direction / Comptable - Maeva Homs
 &lt;/p&gt;
 &lt;p&gt;
  Mail : maeva.homs&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>15/07/2021</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>157092</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Renforcer l'attractivité par l'offre de services</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°3 : Renforcer l'attractivité par l'offre de services</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Subvention
-Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Plancher = 5 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;Renforcer l&amp;#039;attractivité par l&amp;#039;offre de services&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe vise à renforcer l&amp;#039;attractivité par l&amp;#039;offre de services, à protéger et valoriser le patrimoine rural, à accueillir et fidéliser les habitants, et à dynamiser la vie locale.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Un patrimoine vernaculaire valorisé (clos masure notamment)
 &lt;/p&gt;
 &lt;p&gt;
  - Un allongement de la durée des séjours touristiques
 &lt;/p&gt;
 &lt;p&gt;
  - La mise en place d&amp;#039;une politique d&amp;#039;accueil des nouveaux habitants
 &lt;/p&gt;
 &lt;p&gt;
  - Des parcours résidentiels facilités pour les habitants
 &lt;/p&gt;
 &lt;p&gt;
  - Des centres bourgs dynamiques, des services proches des habitants
 &lt;/p&gt;
 &lt;p&gt;
  - UN vieillissement de la population mieux anticipé et accompagné
 &lt;/p&gt;
 &lt;p&gt;
  - Une offre locale de formation renforcée et adaptée
 &lt;/p&gt;
 &lt;p&gt;
  - Un accès aux services de soins facilité par des initiatives innovantes
 &lt;/p&gt;
 &lt;p&gt;
  - Un maillage de solutions de mobilités adaptées au territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissement contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Acquisition, rénovation, construction, aménagement d&amp;#039;équipements visant à la création ou le développement de services dédiés à l&amp;#039;enfance, à la petite enfance, la jeunesse, aux séniors, ainsi qu&amp;#039;à destination des personnes en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  - Information et communication en lien avec la création et le développement de services à la population et l&amp;#039;offre existante.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de nouveaux services numériques.
 &lt;/p&gt;
 &lt;p&gt;
  - Aménagement favorisant l&amp;#039;accès au numérique dans les lieux publics.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en place de services itinérants.
@@ -2683,71 +2352,71 @@
   Opérations liées aux études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de nouveaux services à la population.
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de l&amp;#039;offre de santé sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Développement de services itinérants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  - Mise en place de partenariats avec des centres de formations locaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
 Santé
 Commerces et services
 Formation professionnelle
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -2781,177 +2450,177 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cf36-leader-action-n3-renforcer-lattractivite-par-/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche
 Création d’une maison de santé
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de la télémedecine</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>CU Le Havre Seine Métropole</t>
         </is>
       </c>
-      <c r="AD12" s="1" t="inlineStr">
+      <c r="AD10" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>19/12/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>155106</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -2963,64 +2632,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3095,562 +2764,722 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Création d’une maison de santé
 Déployer les équipements numériques
 Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>166348</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Encourager le remplacement d’installations utilisant des énergies fossiles par la mise en place d’équipements de production de chaleur et de froid renouvelable</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard-SMEG</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 65</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>jusqu'à 65 % du coût de l'installation et jusqu'à 55% du cout de l'étude</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Aides à l’accompagnement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour accompagner la conception de projets dans les domaines suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Faisabilité chaufferie biomasse, géothermie de surface, solaire thermique, récupération de chaleur fatale &lt;/li&gt;&lt;li&gt;Etude de réseau de chaleur et de froid (faisabilité, AMO)&lt;/li&gt;&lt;li&gt;Réalisation d’un forage d’essai (géothermie)&lt;/li&gt;&lt;li&gt;Réalisation d’un test de réponse thermique TRT (géothermie sur champs de sondes)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Aides à l’investissement&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;Des aides sont disponibles pour la réalisation de projet dans les domaines suivants :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Réseaux de distribution de chaleur et de froid&lt;/li&gt;&lt;li&gt;Solaire thermique (hors AAP ADEME Grandes installations de solaire thermique) :&lt;/li&gt;&lt;li&gt;Production d’eau chaude solaire thermique&lt;/li&gt;&lt;li&gt;Installation de pompes à chaleur solaire pour la production d’eau chaude&lt;/li&gt;&lt;li&gt;Géothermie de surface (&amp;lt; 2 000 MWh ENR)&lt;/li&gt;&lt;li&gt;Biomasse énergie (&amp;lt; 12 GWh ENR)&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;école, piscine, entrepôt…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="280"&gt;&lt;tbody&gt;&lt;tr height="384"&gt;
+  &lt;td height="384" width="280"&gt;Ouvert à toutes les communes, entreprises ou industries&lt;/td&gt;
+&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoireenergiegard.fr/developpement-durable.html</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eloïse DUTHEL&lt;br /&gt;Chargée de mission chaleur renouvelable&lt;br /&gt;eloise.duthel&amp;#64;territoireenergiegard.fr&lt;br /&gt;chaleur-renouvelable&amp;#64;territoireenergiegard.fr&lt;br /&gt;0632198097&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>mathurin.delord@territoireenergiegard.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/encourager-le-remplacement-d-installations-utilisant-des-energies-fossiles-par-la-mise-en-place-d-equipements-de-production-de-chaleur-et-de-froid-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Territoire Energie Gard</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>164285</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Développer les services à la population</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I14" s="1" t="inlineStr">
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 64</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;1.1     
 Renforcer l’offre
 de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
 Améliorer l’accès
 aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
 Faciliter les
 déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
 Créer des services
 de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
 Renforcer la
 cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
 Promouvoir les
 atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
 initiatives contribuant au lien social, l’interconnaissance et   l’implication
 des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
 Adapter l’offre de
 logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
 les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
 modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
 etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
 transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
 etc.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
 ce projet porte sur un équipement, seules les opérations présentant un
 financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>GAL Grand Quercy</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.grandquercy.fr/leader/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
 97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>cpleimpon@grandquercy.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>PETR Grand Quercy</t>
         </is>
       </c>
-      <c r="AD14" s="1" t="inlineStr">
+      <c r="AD13" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>03/02/2025</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>162637</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Agence Technique Départementale des Vosges</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>14/05/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>139916</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -3664,158 +3493,385 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>145890</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les opérations des collectivités</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
+ &lt;br /&gt;
+ • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
+ &lt;br /&gt;
+ • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
+ &lt;br /&gt;
+ • Urbanisme (planification et opérationnel).
+ &lt;br /&gt;
+ • Accompagnement à la passation des marchés publics.
+ &lt;br /&gt;
+ • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
+ &lt;br /&gt;
+ • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Sécurisation de carrefour.
+ &lt;br /&gt;
+ -  Rénovation de voirie existante.
+ &lt;br /&gt;
+ - Aménagement de pistes cyclables.
+ &lt;br /&gt;
+ - Aménagement de city-stade.
+ &lt;br /&gt;
+ - Construction de déchèterie.
+ &lt;br /&gt;
+ - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
+ &lt;br /&gt;
+ - Rénovation de salle polyvalente.
+ &lt;br /&gt;
+ - Construction de centre de loisirs.
+ &lt;br /&gt;
+ - Rénovation de la mairie.
+ &lt;br /&gt;
+ - Construction de médiathèque.
+ &lt;br /&gt;
+ - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
+ &lt;br /&gt;
+ - Rénovation des réseaux de distribution d&amp;#039;eau potable.
+ &lt;br /&gt;
+ - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
+ &lt;br /&gt;
+ - Construction et rénovation de station d&amp;#039;épuration.
+ &lt;br /&gt;
+ -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
+ &lt;br /&gt;
+ - Diagnostic des ouvrages d&amp;#039;art
+ &lt;br /&gt;
+ - Mise en œuvre d&amp;#039;urbanisme opérationnel
+ &lt;br /&gt;
+ - Révision de PLU
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
+ &lt;br /&gt;
+ Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>http://agence01.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Yvan Pauget, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ conseil&amp;#64;agence01.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 74 55 49 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>conseil@agence01.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
-          <t>Fédération FLAME</t>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
-          <t>02/05/2023</t>
+          <t>20/07/2023</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>151701</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
@@ -3982,2547 +4038,2141 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>145890</v>
+        <v>147706</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les opérations des collectivités</t>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Agence départementale d'Ingénierie de l'Ain</t>
+          <t>Perche Ornais (PETR)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
-        <is>
-[...414 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>121762</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>121337</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Fonds "Thématiques"</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
  : 150 000 €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>02/12/2022</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>116475</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Contrats de territoire 2022-2026</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="J23" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un socle de discussion
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les contrats de territoire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Personnes âgées
 Jeunesse
 Santé
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Risques naturels
 Equipement public
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
  &lt;/li&gt;
  &lt;li&gt;
   Aucune prorogation de ces délais ne pourra être accordée.
  &lt;/li&gt;
  &lt;li&gt;
   Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/calvados-territoires-2030</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service des territoires du Département du Calvados
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
   territoires&amp;#64;calvados.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Rénovation de l’éclairage public
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>23/03/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>162634</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter et construire des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiment</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
+&lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/batiment/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>163959</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agences de l'eau
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agences de l'eau
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...5 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>163896</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-[...162 lines deleted...]
-      <c r="A27" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>139936</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Cantal Ingénierie &amp; Territoires</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>04/05/2023</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>141290</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Financer la transformation écologique et énergétique de votre territoire</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion des inondations
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un café / bistrot
 Mise en place d’un réseau de chaleur
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>17/05/2023</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>144547</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -6565,211 +6215,211 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>117496</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le développement des villes</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -6793,676 +6443,870 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>26/04/2022</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>67589</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités en ingénierie</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Ingenierie départementale</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagement et Bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Voirie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assainissement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Milieux aquatiques et Gémapi
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
 Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
   ingenierie&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 50
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
   assainissement&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 08
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
   cater&amp;#64;gers.fr
  &lt;/a&gt;
  ; 05 62 67 31 32
 &lt;/p&gt;
 &lt;p&gt;
  DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Département du Gers</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>26/10/2020</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>128958</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>08/02/2023</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>120837</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir les professionnels de santé</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Améliorer les conditions d'exercice des professionnels de santé</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J33" s="1" t="inlineStr">
+      <c r="J32" s="1" t="inlineStr">
         <is>
           <t>Le montant de la subvention est fixé à 50.000 € maximum par an et par opérateur pour un même projet.</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>Dans le cadre de sa politique
 &lt;a href="https://www.iledefrance.fr/region-solidaire" rel="noopener" target="_blank"&gt;
  Région solidaire
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 , la Région souhaite prendre soin de ceux qui prennent soin des Franciliens en soutenant des actions qui améliorent le bien-être et les conditions d&amp;#039;exercice des professionnels de santé.</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P32" s="1" t="inlineStr">
         <is>
           <t>17/06/2019</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Prioritairement, les associations
  &lt;/strong&gt;
  relevant de la loi de 1901 et les
  &lt;strong&gt;
   fondations
  &lt;/strong&gt;
  reconnues d&amp;#039;utilité publique, existant depuis au moins 1 an.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les projets innovants et emblématiques :
  &lt;/strong&gt;
  les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les projets de recherche :
  &lt;/strong&gt;
  les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
@@ -7481,169 +7325,169 @@
   &lt;br /&gt;
   meilleure coordination sur le territoire entre les différents acteurs de la santé,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutter contre les risques psychosociaux,
  &lt;/li&gt;
  &lt;li&gt;
   Interventions visant à préserver une qualité de vie professionnelle en adéquation avec les responsabilités relatives à l&amp;#039;exercice de leurs missions,
  &lt;/li&gt;
  &lt;li&gt;
   Actions incitant les professionnels de santé à exercer durablement leur activité en Île-de-France,
  &lt;/li&gt;
  &lt;li&gt;
   Actions de formation et de sensibilisation à destination des professionnels de santé sur les thématiques de santé prioritaires pour la Région,
  &lt;/li&gt;
  &lt;li&gt;
   Actions visant à donner plus de temps médical aux professionnels de santé, en particulier en les dégageant de certaines contraintes administratives,
  &lt;/li&gt;
  &lt;li&gt;
   Actions visant à soutenir l&amp;#039;offre de soins
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/ameliorer-les-conditions-dexercice-des-professionnels-de-sante</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aurélie Deltombe
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   aurelie.deltombe&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 01 53 85 73 42
 &lt;/p&gt;
 &lt;p&gt;
  Service santé :
  &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   sante&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9a76-une-region-solidaire-qui-soutient-et-accompag/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF33" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>120379</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -7782,64 +7626,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -8036,173 +7880,490 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB33" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Entretien des ponts
 Gestion d'une base nautique
 Installation de bornes électriques
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
-          <t>16/09/2022</t>
+          <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>117172</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
@@ -8358,2252 +8519,441 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>01/04/2022</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
-        <v>116474</v>
+        <v>162642</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les petites communes rurales du Calvados</t>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+          <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Calvados</t>
+          <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
-        <is>
-[...1530 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...17 lines deleted...]
-      <c r="N44" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="U44" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E45" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-[...18 lines deleted...]
-      <c r="N45" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U45" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Gestion d'une base nautique
 Installation de miroir de circulation de sécurité routière
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="H46" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...279 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -10614,811 +8964,2821 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>166430</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une aide aux actions de prévention et de santé</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Enfance</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aide aux actions de prévention et de santé &lt;br /&gt;&lt;br /&gt;&lt;strong&gt; Modalités et montant de l’aide :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2,30 € par heure d’accueil réalisée facturée pour l’accueil d’un enfant de 0 à 6 ans révolus au titre de la prévention dans la limite du nombre d’heures fixé par le contrat de soutien à la famille.&lt;/li&gt;&lt;li&gt;Aide plafonnée à 20 heures hebdomadaires maximum donnant lieu à un contrat entre l’établissement d’accueil, les parents et le Département.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+Délibérations n°SP-2024-3-008  &lt;/p&gt;&lt;p&gt;
+(AD du 03/06/2024) et n°SP-2025-1-005/17 &lt;/p&gt;&lt;p&gt;
+(AD du 03/02/2025)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>Communes</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/votre-departement/ses-missions/aides-aux-collectivites</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>Direction de la protection maternelle et infantile et de la santé Téléphone : 01 60 91 32 39</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>fdesserouer@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-d-une-aide-aux-actions-de-prevention-et-de-sante/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>163124</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’immobilier de santé et médico-social</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’immobilier de santé et médico-social</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;_________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;_______________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité locale, une entreprise publique locale (EPL), une entreprise ou un acteur financier, et vous avez pour objectif de diversifier et améliorer l’offre de santé du territoire, renforcer l’articulation entre les différents établissements de santé et médico-sociaux, réduire la consommation énergétique et les émissions de gaz à effet de serre de vos bâtiments de santé, ou encore renforcer l’attractivité de votre territoire ? La Banque des Territoires vous propose une offre d’investissement dédiée à l’immobilier santé et médico-social : résidences services, Ehpad, logements sociaux, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous pouvons financer les projets d’habitat de santé et médico-social qui répondent aux besoins de soins dans les territoires, tout en renforçant l’offre de soins de proximité, préventive et primaire. Ils contribuent ainsi à la modernisation et à la (re)structuration de l’offre d&amp;#039;hébergement médicalisé et non médicalisé. Nous finançons également les projets d’habitat social structurants pour le développement économique, l’attractivité et la mixité sociale de certains territoires et répondant aux besoins spécifiques des populations fragiles.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Santé
+Bâtiments et construction
+Logement et habitat
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-immobilier-sante-medico-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=immo_sms_psat</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-limmobilier-de-sante-et-medico-social/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>25/07/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>163091</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions en faveur de la santé environnementale</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 7 - Santé environnementale</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 8 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé environnementale comprend les aspects de la santé humaine, y compris la qualité de la vie, qui sont déterminés par les facteurs physiques, chimiques, biologiques, sociaux, psychosociaux et esthétiques de notre environnement. Elle concerne également la politique et les pratiques de gestion, de résorption, de contrôle et de prévention des facteurs environnementaux susceptibles d’affecter la santé des générations actuelles et futures. Dans le cadre de la stratégie territoriale, il est souhaité une meilleure appréhension des enjeux de la santé environnementale, approche complexe et sensible de la santé basée sur l’environnement (biodiversité, problématiques climatiques, espaces socialisés, humains ...) par les collectivités, les professionnels de santé et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Conception et développement d&amp;#039;outils d&amp;#039;animation et de communication ; Accompagnement des populations&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Appui méthodologique
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel&lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD41" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>163045</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Développer une approche territoriale de la santé</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 1 - Développer une approche territoriale de la santé</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 25 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Sud Gironde souhaite développer et diversifier l’offre de santé afin de garantir un accès aux services de santé sur le territoire. En effet, la santé est une condition essentielle à la vie de tous et doit être prise en compte dans un monde où elle est de plus en plus négligée. Pour cela, l’attractivité du territoire doit être renforcée par la promotion et la valorisation de la santé locale à travers des projets innovants. Cette stratégie accompagnera également tout projet permettant le partage de pratiques entre acteurs de la santé et le développement de nouvelles activités afin d’encourager le développement d’une approche territoriale de la santé et de favoriser l’attractivité médicale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage et gestion du projet, Infrastructures des professionnels de santé&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2027</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel, agriculteur dans le cadre de leur activité agricole &lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-une-approche-territoriale-de-la-sante/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD42" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>149099</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet de E santé visant à développer l’offre de soins ou de prévention sur votre territoire</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux projets de E santé des professionnels de santé</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet de E santé visant à développer l&amp;#039;offre de soins ou de prévention sur votre territoire ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez d&amp;#039;une aide régionale comprise entre 10 000 € et 75 000 € en fonction du projet, avec un taux d&amp;#039;intervention plafonné à 50% des dépenses éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;une avance de trésorerie de 50 % dès le démarrage de votre projet à réception des pièces mentionnées dans la convention ou la notification.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-projets-de-e-sante-pour-les-patients-et-les-professionnels-de-sante/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0178/depot/simple</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avant de déposer votre dossier en ligne, contactez Sandrine POITTEVIN,
+&lt;/p&gt;
+&lt;p&gt;
+ chargée de mission E santé – Tél : 03 26 70 66 61 – sandrine.poittevin&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Attention : tout projet démarré avant le dépôt de votre demande en ligne ne pourra pas être soutenu par la Région Grand Est. Il vous est demandé de déposer votre demande en ligne au plus tard 3 mois avant le début de votre projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c184-soutien-aux-projets-de-e-sante-pour-les-patie/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>73059</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’innovation dans le champ du vieillissement actif et en santé</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>France Active
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Mutualité sociale agricole (MSA)
+France Active
 Banque des Territoires
 Agirc-Arrco
-Mutualité sociale agricole (MSA)
 Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
 Ingénierie financière
-Subvention
-[...8 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  VIVA LAb repère et accompagne des solutions servicielles, technologiques ou organisationnelles à fort potentiel et ayant réussi leur preuve de concept (validation de la faisabilité, de l&amp;#039;existence d&amp;#039;un marché etc.)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement, intégralement financé par VIVA Lab, est assuré par des partenaires experts référencés sur le territoire (livings lab, incubateurs, clusters, cabinets d&amp;#039;experts du domaine, etc.). Il articule différentes dimensions : business plan, études d&amp;#039;usages, stratégie commerciale, accompagnement au processus de levée de fonds, subvention éventuelle, etc. en fonction des besoins et de la maturité du projet soutenu.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif est la détection et le soutien au déploiement de solutions destinées à apporter des réponses nouvelles aux besoins des retraités (nouveaux services, nouvelles générations d&amp;#039;aides techniques, etc.) dans le champ, par exemple, du bien-être et de la prévention, du soutien aux aidants, du numérique, des projets de lieux de vie collectifs, etc.
  &lt;br /&gt;
  &lt;br /&gt;
  VIVA Lab accompagne tous les types de structures (entreprises ESS ou non, start-up, association, etc.).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un descriptif des projets accompagnés par VIVA Lab est disponible sur le site internet :
  &lt;a href="https://www.vivalab.fr/"&gt;
   https://www.vivalab.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Santé
 Commerces et services
 Technologies numériques et numérisation
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors de l&amp;#039;étude des projets, les membres du pôle sont particulièrement vigilants à l&amp;#039;existence d&amp;#039;une preuve de concept, au potentiel national de la solution et à son modèle économique (non dépendant de subventions publiques ou para publiques).
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, VIVA Lab ne soutient pas :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les solutions à destination des personnes dépendantes ou en perte d&amp;#039;autonomie. Nous cherchons des solutions amont
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le financement de votre projet : un soutien financier est possible mais s&amp;#039;inscrira dans un accompagnement global et sera fléché vers des aspects précis de votre développement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.vivalab.fr/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le
  &lt;a href="https://www.vivalab.fr/"&gt;
   formulaire de contact
  &lt;/a&gt;
  en bas de page mettra le porteur d&amp;#039;action en lien avec le bon interlocuteur régional au sein de la Carsat.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>magalie.raimbault@cnav.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a3b9-soutenir-linnovation-dans-le-champ-de-la-prev/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>166358</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des collectivités</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Programme de solidarité territoriale (PST)</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 35</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Taux de solidarité départementale (TSD)</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des investissements des communes et sous certaines conditions, les CCAS et syndicats sans fiscalité propre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments communaux (Mairies, salles culturelles, polyvalentes ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements sportifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissements d&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie (en et hors agglomération) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet d&amp;#039;équipement public d&amp;#039;intérêt général ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet supérieur ou égal à 15 000 € HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt de la demande avant le démarrage des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 80 26
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : direction.territoires&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-investissement-des-collectivites-communes-epci/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Manche
+CAUE de l'Yonne
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de la Dordogne</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H49" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>103324</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Santé numérique et innovation</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aide au développement de places en établissement d&amp;#039;accueil de jeunes enfants.
-[...29 lines deleted...]
-      <c r="R49" s="1" t="inlineStr">
+ Intelligence artificielle, télémédecine... Alors que le système de santé est en évolution rapide, la Région soutient les projets qui misent sur les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets proposés doivent prioritairement concerner l&amp;#039;une ou plusieurs des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Innovation en santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intelligence artificielle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Télémédecine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléconsultation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléexpertise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des professionnels de santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la prise en charge des patients.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 50% de la dépense subventionnable (total des dépenses éligibles). Le montant de subvention est fixé au plafond de 50.000€ par an et par opérateur pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;un dispositif régional pouvant être sollicité durant toute l&amp;#039;année en fonction de la disponibilité des crédits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes doivent être déposées en ligne sur la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (dispositif « Prévention, accompagnement, soutien aux professionnels de santé et innovation en santé »)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2019</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...22 lines deleted...]
-      <c r="X49" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations relevant de la loi de 1901 et les fondations reconnues d&amp;#039;utilité publique, existantes depuis au moins 1 an.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets innovants et emblématiques :
+  &lt;/strong&gt;
+  les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets de recherche :
+  &lt;/strong&gt;
+  les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/sante-numerique-et-innovation</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de la protection maternelle et infantile
-[...2 lines deleted...]
- Téléphone : 01 60 91 98 52
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sante&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et
+ &lt;a href="mailto:pierre.faivre&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  pierre.faivre&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01.53.85.53.85
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3dfa-sante-numerique-et-innovation/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>163235</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Agir en faveur de la santé et du bien-être des habitants du territoire</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 1</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Ploërmel - Cœur de Bretagne (PETR)</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Min : 1 Max : 80</t>
         </is>
       </c>
-      <c r="J50" s="1" t="inlineStr">
+      <c r="J48" s="1" t="inlineStr">
         <is>
           <t>Plancher de subvention à 8000 € et plafond à 75 000€</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays de Ploërmel est engagé sur la santé depuis 2005 et dans un Contrat Local de Santé depuis 2013.&lt;/p&gt;&lt;p&gt;Pour rester attractif, le territoire a besoin d’adapter ses services aux besoins émergents de la population. Des faiblesses ont été identifiées sur le territoire du Pays de Ploërmel, en particulier sur l’offre de santé et l’habitat. Ces deux thèmes sont des facteurs incontournables de l’attractivité mais également du bien-être des habitants. Il est essentiel que chaque habitant comprenne les risques auxquels il s’expose afin de mieux se protéger et protéger son environnement. La crise sanitaire de la Covid-19 a par ailleurs rappelé les interactions fortes entre santé humaine et santé de l&amp;#039;environnement. Ainsi, il s’agit d’intégrer la santé dans les politiques publiques, et la mettre en oeuvre au niveau des territoires afin de réduire les inégalités sociales et territoriales de santé.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions de sensibilisation aux déterminants de santé et à la citoyenneté en santé ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation à la santé mentale ;&lt;/li&gt;&lt;li&gt;Actions de dépistage et de prévention ;&lt;/li&gt;&lt;li&gt;Action de soutien à la parentalité ;&lt;/li&gt;&lt;li&gt;Actions de prévention et de promotion de la santé ;&lt;/li&gt;&lt;li&gt;Evènements pluridisciplinaires visant à élargir la représentation des déterminants de la santé à destination du grand public, des élus ou des professionnels ;&lt;/li&gt;&lt;li&gt;Actions visant à changer les habitudes et sensibiliser aux bonnes pratiques pour améliorer sa santé.&lt;/li&gt;&lt;li&gt;Actions de prévention et de promotion de la santé innovantes ;&lt;/li&gt;&lt;li&gt;Actions innovantes autour de la e-santé ou santé connectée ;&lt;/li&gt;&lt;li&gt;Actions visant l’accessibilité de la santé aux publics vulnérables ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’installation de professionnels de santé sur le territoire ;&lt;/li&gt;&lt;li&gt;Dispositif d’accompagnement des professionnels de santé ;&lt;/li&gt;&lt;li&gt;Actions visant à améliorer le bien-être des soignants ;&lt;/li&gt;&lt;li&gt;Actions visant à améliorer le bien-être des aidants ;&lt;/li&gt;&lt;li&gt;Actions valorisant les métiers du soin, du prendre soin et de l’accompagnement ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accès des jeunes aux formations des métiers du soin.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réunion d’information à destination des élus et des professionnels sur les dispositifs de santé ;&lt;/li&gt;&lt;li&gt;Atelier d’information sur l’usage raisonné des écrans ;&lt;/li&gt;&lt;li&gt;Défi « famille à alimentation positive » ;&lt;/li&gt;&lt;li&gt;Défi « citoyen santé » ;&lt;/li&gt;&lt;li&gt;« Fresque One Health » ;&lt;/li&gt;&lt;li&gt;Point d’écoute et d’information santé mobile (van aménagé) ;&lt;/li&gt;&lt;li&gt;Borne de télémédecine ;&lt;/li&gt;&lt;li&gt;Logiciels d’aide à la prescription ;&lt;/li&gt;&lt;li&gt;Forum des métiers de la santé ;&lt;/li&gt;&lt;li&gt;Programme de tutorat entre jeunes dans les formations des métiers du soin ;&lt;/li&gt;&lt;li&gt;Dispositif d’accompagnement à l’installation des professionnels de santé ;&lt;/li&gt;&lt;li&gt;Guichet unique à destination des professionnels de santé ;&lt;/li&gt;&lt;li&gt;Cercle de paroles.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
         <is>
           <t>27/02/2023</t>
         </is>
       </c>
-      <c r="Q50" s="1" t="inlineStr">
+      <c r="Q48" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Chaque projet fera l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne.&lt;/p&gt;&lt;p&gt;Quatre critères composent cette grille, donnant lieu à une note globale. Cette note définit ensuite si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De même, des critères supplémentaires sont à prendre en compte pour les projets de création ou réhabilitation de bâtiment :&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;li&gt;un programme de travaux choisi qui s’engage à atteindre un gain minimum de 40%:&lt;/li&gt;&lt;li&gt;de la consommation en énergie primaire ou l’atteinte de l’étiquette B&lt;/li&gt;&lt;li&gt;des émissions de gaz à effet de serre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans tous les cas, aucun projet ne sera soutenu si le programme de travaux choisi par le pp atteint une etiquette E F G .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;leader&amp;#64;pays-ploermel.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ploermel.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-en-faveur-de-la-sante-et-du-bien-etre-des-habitants-du-territoire/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
         </is>
       </c>
-      <c r="AD50" s="1" t="inlineStr">
+      <c r="AD48" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>152461</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Aider à la création de parcours de santé et parcs de fitness extérieurs</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>PARCOURS DE SANTE ET PARCS DE FITNESS EXTERIEURS</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 80</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la réhabilitation ou l&amp;#039;aménagement de parcours de santé ou d&amp;#039;équipements de sports santé (appareils de musculation extérieurs et appareils permettant aussi de faire un travail cardiovasculaire) afin de permettre à tous la pratique sportive d&amp;#039;entretien ou intensive pour les publics jeunes, adultes et séniors occasionnels, réguliers ou confirmés, en toute sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un parc de fitness avec 8 appareils
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un parcours de santé avec 13 agrès - Rue de la Gare
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un parcours de santé et d&amp;#039;un parc de fitness extérieur
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de création d&amp;#039;un parcours de santé avec 8 agrès
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un parc de fitness - Rue du Chemin Vert (VC)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Santé
 Equipement public</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles HT
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -11516,735 +11876,569 @@
   animation du site
  &lt;/li&gt;
  &lt;li&gt;
   travaux en régie
  &lt;/li&gt;
  &lt;li&gt;
   les équipements de type streeworkout et bancs de musculation (éligibles dans le cadre du dispositif &amp;#34;Equipements sportifs&amp;#34;)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ELIGIBLES
  &lt;/strong&gt;
  &lt;strong&gt;
   :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pose des différents éléments par le (s) fournisseur (s) ou entreprise(s) spécialisée(s)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df65-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>18/10/2023</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>132273</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Se former sur l'urbanisme favorable à la santé [formation]</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Module de formation sur l'urbanisme favorable à la santé</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Agence régionale de santé (ARS) — Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le module pédagogique sur l&amp;#039;urbanisme favorable à la santé du portail e-set BFC a pour objectif de donner des clés de lecture aux collectivités territoriales pour développer, promouvoir les enjeux de l&amp;#039;urbanisme favorable à la santé dans leurs politiques d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  Mais qu&amp;#039;est ce que l&amp;#039;urbanisme favorable à la santé ? Pourquoi et comment faire ?
 &lt;/p&gt;
 &lt;p&gt;
  Vous y trouverez également des retours d&amp;#039;expériences de collectivités territoriales de Bourgogne-Franche-Comté qui ont mis en place des projets urbains favorables à la santé.
 &lt;/p&gt;
 &lt;p&gt;
  Lien:
  &lt;a href="https://www.sante-environnement-bfc.fr/capsules/urbanisme-et-cadre-de-vie-favorables-a-la-sante/#/" target="_self"&gt;
   https://www.sante-environnement-bfc.fr/capsules/urbanisme-et-cadre-de-vie-favorables-a-la-sante/#/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Développement de l&amp;#039;urbanisne favorable à la santé au sein des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formation accessible à tous
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.sante-environnement-bfc.fr/capsules/urbanisme-et-cadre-de-vie-favorables-a-la-sante/#/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Michael NGUYEN HUU, référent urbanisme favorable à la santé à l&amp;#039;ARS Bourgogne Franche Comté, michael.nguyen-huu&amp;#64;ars.sante.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>michael.nguyen-huu@ars.sante.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0f93-module-de-formation-sur-lurbanisme-favorable-/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Agence régionale de santé BFC</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>22/03/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>120779</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le maintien et à la sécurisation des professionnels de santé libéraux</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la sécurisation de l'activité des professionnels de santé</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...14 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
-[...264 lines deleted...]
-      <c r="R54" s="1" t="inlineStr">
+ Dans le cadre du
+plan Région solidaire, la Région s&amp;#039;engage aux côtés des professionnels libéraux
+omnipraticiens ou spécialistes d&amp;#039;accès direct, qu&amp;#039;ils exercent seuls ou en
+cabinet de groupe.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides apportées dans le cadre de ce dispositif sont distinctes et non cumulables avec des subventions régionales issues du présent dispositif ou d&amp;#039;autres dispositifs régionaux.
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  Les projets doivent démarrer à partir du vote en commission permanente, sauf autorisation exceptionnelle de démarrage anticipé, conformément aux dispositions du règlement budgétaire et financier en vigueur.
+ &lt;/p&gt;
+ &lt;h4&gt;
+  Nature de l&amp;#039;aide et montant
+ &lt;/h4&gt;
+ &lt;p&gt;
+  La Région peut participer :
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;span&gt;
+     au financement d&amp;#039;acquisition d&amp;#039;équipements type mobilier et informatique à hauteur de 50 % maximum de la dépense dans la limite d&amp;#039;un plafond de subvention fixé à 15 000 €
+    &lt;/span&gt;
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    &lt;span&gt;
+     au financement d&amp;#039;acquisition d&amp;#039;équipements destinés à sécuriser les locaux professionnels (portes blindées, clés de sûreté, etc...) à hauteur de 70% maximum de la dépense dans la limite d&amp;#039;un plafond de subvention fixé à 15 000 €
+    &lt;/span&gt;
+    &lt;br /&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;p&gt;
+  Ce dispositif ne peut être sollicité qu&amp;#039;une seule fois par bénéficiaire, dans la limite de 30 000 € au maximum par cabinet médical en veillant à respecter l&amp;#039;équilibre entre professionnels médicaux et paramédicaux.
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Le projet doit être présenté pour que soient assurés l&amp;#039;animation du site, son exploitation et son entretien afin de garantir une activité de qualité et sécurisée.
+   &lt;span&gt;
+    Acquisition d&amp;#039;équipements (mobiliers et informatiques)
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Sécurisation des cabinets médicaux
+   &lt;/span&gt;
+   &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;&lt;/p&gt;</t>
-[...17 lines deleted...]
-      <c r="X54" s="1" t="inlineStr">
+</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des sports
-[...2 lines deleted...]
- Téléphone : 01 60 91 93 56
+ Bénéficiaires éligibles : Professionnels de
+santé libéraux exerçant seuls ou en cabinet de groupe :
+&lt;/p&gt;
+&lt;p&gt;
+ - omnipraticiens ou
+spécialistes de premier recours,
+&lt;/p&gt;
+&lt;p&gt;
+ -
+masseurs-kinésithérapeutes,
+&lt;/p&gt;
+&lt;p&gt;
+ - infirmiers,
+&lt;/p&gt;
+&lt;p&gt;
+ - sages-femmes.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier de candidature sur la plateforme des aides régionales (
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ ).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-securisation-de-lactivite-des-professionnels-de-sante</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Magdouda Bendjebla -
+magdouda.bendjebla&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ tél. :
+01.53.85.74.62
+&lt;/p&gt;
+&lt;p&gt;
+ Aurélie Deltombe -
+aurelie.deltombe&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ tél. :
+01.53.85.69.5273.42
+&lt;/p&gt;
+&lt;p&gt;
+ Véronique
+Boislaville - veronique.boislaville&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ tél. :
+01.53.85.75.77
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7428-soutien-au-maintien-et-a-la-securisation-des-/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB54" s="1" t="inlineStr">
-[...28 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>101387</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Financer la santé numérique et les services liés au prendre soin</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Financement de la santé numérique et des services liés au « prendre soin »</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 entreprise privée (opérateur, investisseur, exploitant ou société de services
 portant un projet) ou une entreprise à impact social (entreprise de l’ESS,
 entreprise à mission ou corporate venture) et vous développez un projet de
@@ -12253,1726 +12447,214 @@
 d’un tiers de confiance et d’avoir accès à un réseau territorial et politique
 propice à l’essaimage de projets innovants. Cela peut ainsi concerner un
 service lié à la e-santé et au médico-social, comme la transition numérique des
 établissements de santé, l’usage du numérique pour la prévention, les
 technologies innovantes au service des soignants, ou encore un service à impact
 social lié au prendre soin dans la santé, le vieillissement, le handicap, la
 petite enfance, l’habitat, etc.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;En tant que
 « tiers de confiance », la Banque des Territoires propose de financer
 les projets portant une logique d’intérêt général sous la forme d’apports en
 capitaux en fonds propres et quasi-fonds propres.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;strong&gt;L’offre
 d’investissement concerne les projets ayant pour objectifs de :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer &lt;strong&gt;l’accès
 aux soins &lt;/strong&gt;et contribuer à la &lt;strong&gt;résorption des déserts médicaux&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner
 la structuration de la gestion, de l’exploitation et de la &lt;strong&gt;protection des
 données de santé &lt;/strong&gt;(entrepôts de données, suivi des données en vie réelle)&lt;/li&gt;&lt;li&gt;Améliorer le &lt;strong&gt;parcours
 de soins &lt;/strong&gt;et le &lt;strong&gt;lien ville-hôpital&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Favoriser et
 sécuriser &lt;strong&gt;l’usage de technologies innovantes &lt;/strong&gt;au service des soignants,
 des patients et des établissements de santé&lt;/li&gt;&lt;li&gt;Promouvoir des
 &lt;strong&gt;infrastructures numériques résilientes &lt;/strong&gt;pour répondre aux enjeux santé&lt;/li&gt;&lt;li&gt;Favoriser
 l’usage du numérique au service de la &lt;strong&gt;prévention&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Accompagner &lt;strong&gt;la
 transition numérique &lt;/strong&gt;des établissements sanitaires et médico-sociaux&lt;/li&gt;&lt;li&gt;Favoriser &lt;strong&gt;l’autonomie&lt;/strong&gt;
 et le soutien à domicile des &lt;strong&gt;personnes fragiles&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Santé
 Technologies numériques et numérisation
 Sécurité</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-sante?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=e_sante_psat</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-sante-numerique/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB52" s="1" t="inlineStr">
         <is>
           <t>Mise en place de la télémedecine</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>07/09/2021</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-[...98 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>117170</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>FREDON  Occitanie</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...1435 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   FREDON Occitanie
  &lt;/strong&gt;
  regroupe des experts en botanique, phytopathologie, agronomie et environnement.
  &lt;br /&gt;
  Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
  &lt;br /&gt;
  Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
  &lt;br /&gt;
  Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
  &lt;br /&gt;
  Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;
  &lt;strong&gt;
   NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/h1&gt;
 &lt;h2&gt;
  &lt;em&gt;
   LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;blockquote&gt;
  &lt;p&gt;
   &lt;em&gt;
    Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
   &lt;/em&gt;
  &lt;/p&gt;
 &lt;/blockquote&gt;
 &lt;p&gt;
  Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
  &lt;br /&gt;
  L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
 &lt;/p&gt;
 &lt;h1&gt;
  &lt;strong&gt;
@@ -14086,289 +12768,289 @@
   L&amp;#039;EXPERTISE SANITAIRE
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;em&gt;
   LE DIAGNOSTIC
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  LES FORMATIONS
 &lt;/h2&gt;
 &lt;p&gt;
  Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Sports et loisirs
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Recyclage et valorisation des déchets
 Santé
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Médias et communication
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   FREDON Occitanie
  &lt;/strong&gt;
  fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Elle est également membre du réseau FREDON FRANCE.
 &lt;/p&gt;
 &lt;p&gt;
  Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.fredonoccitanie.com/</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FREDON Occitanie
  &lt;br /&gt;
  &lt;br /&gt;
  Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
  &lt;br /&gt;
  Téléphone : 04 67 75 64 48
  &lt;br /&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
   contact&amp;#64;fredon-occitanie.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
   https://www.fredonoccitanie.com/nous-contacter/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>contact@fredon-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
+      <c r="AB53" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>FREDON Occitanie</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>31/03/2022</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>95058</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Mener des actions de promotion, de prévention et d'éducation à la santé</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Soutien aux actions de promotion, de prévention et d'éducation à la santé</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J54" s="1" t="inlineStr">
         <is>
           <t>Plancher : 1000€ (500€ pour les établissements scolaires)</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au sein de la Région Grand Est, l&amp;#039;espérance de vie à la naissance en 2012 s&amp;#039;établit à 80,8 ans. Ce niveau est inférieur d&amp;#039;un an à ce que l&amp;#039;on observe pour l&amp;#039;ensemble de la France métropoliotaine.
 &lt;/p&gt;
 &lt;p&gt;
  Malgré l&amp;#039;amélioration continue des conditions de santé ces dernières décennies, les inégalités de santé perdurent. Elles sont liées aux déterminants de santé des populations, qu&amp;#039;ils soient sociaux, environnement ou comportementaux. Certaines populations sont plus particulièrement vulnérables, dont les jeunes et les personnes éloignées des dispositifs de santé.
 &lt;/p&gt;
 &lt;p&gt;
  Les jeunes connaissent aujourd&amp;#039;hui des situations complexes et ambivalentes, dues à une précarisation grandissante et à la difficulté de trouver leur place dans notre société. Il est nécessaire de créer des leviers pour co-construire des politiques de santé plus efficaces à destination des jeunes pour favoriser leur insertion citoyenne, sociale et professionnelle sur le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention toute particulière doit être portée aux populations des territoires isolés pour lesquelles l&amp;#039;accès aux dispositifs de santé est parfois complexe. La politique régionale de santé visera à agir prioritairement par la prévention et l&amp;#039;éducation à la santé en tenant compte des spécificités des territoires et des populations. Les actions proposées au titre de ce soutien porteront sur l&amp;#039;ensemble des déterminants de la santé.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Santé
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P54" s="1" t="inlineStr">
         <is>
           <t>25/04/2017</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
   De l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;une manière générale tout organisme ou structure intervenant pour la promotion de la santé des habitants de la région, notamment auprès des publics cibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   De l&amp;#039;action
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La population de la région et plus particulièrement les publics ciblés par les actions du Conseil Régional à savoir les lycéens, les apprentis, les élèves des centres de formation, les jeunes en insertion professionnelle et sociale, et les publics éloignés des dispositifs de santé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour être éligible à une aide régionale, le projet doit :
@@ -14382,931 +13064,764 @@
  &lt;/li&gt;
  &lt;li&gt;
   répondre à un diagnostic partagé, avec l&amp;#039;ensemble des acteurs, du contexte et des besoins,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser la mise en réseau des différents acteurs,
  &lt;/li&gt;
  &lt;li&gt;
   proposer des actions de prévention primaire; des actions de dépistage peuvent également être proposées, si elles s&amp;#039;inscrivent dans un contexte général en faveur de la santé autour du projet,
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;inscrire dans les orientations du Projet Régional de Santé (PRS) élaboré par l&amp;#039;Agence Régionale de Santé (ARS)
  &lt;/li&gt;
  &lt;li&gt;
   présenter un plan de financement équilibré avec des cofinancements ; le Conseil régional, lorsqu&amp;#039;il n&amp;#039;est pas maître d&amp;#039;ouvrage, ne peut pas subventionner à 100% une opération et n&amp;#039;intervient qu&amp;#039;en compléments d&amp;#039;autres financeurs,
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;inscrire dans une démarche territoriale de santé, type Contrat Local de Santé (CLS),
  &lt;/li&gt;
  &lt;li&gt;
   développer des actions autour d&amp;#039;une ou de plusieurs des thématiques considérées comme prioritaires: lutte contre les conduites addictives, promotion de l&amp;#039;activité physique, nutrition, promotion de la santé mentale, sexualité (IST/SIDA/contraception), santé environnementale, accès aux droits et à la santé.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-actions-de-promotion-de-prevention-deducation-a-sante/</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0181/depot/simple</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande d&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention adressée au Président de la Région Grand Est. La demande d&amp;#039;aide contient au moins les informations suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le nom du porteur de projet,
  &lt;/li&gt;
  &lt;li&gt;
   une description du projet, y compris ses dates de début et de fin (nombre d&amp;#039;emplois créés, montant des investissements),
  &lt;/li&gt;
  &lt;li&gt;
   la localisation du projet,
  &lt;/li&gt;
  &lt;li&gt;
   le budget afférent au projet,
  &lt;/li&gt;
  &lt;li&gt;
   le montant du financement public estimé nécessaire pour le projet et le montant de l&amp;#039;aide sollicitée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c77-soutien-aux-actions-de-promotion-de-preventio/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Mise en place de la télémedecine</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF61" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G62" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>166433</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers l'emploi les bénéficiaires du revenu de solidarité active</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et santé : Cohésion sociale (RSA)</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Modalités et montant de l’aide : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+19 250 € par an pour un équivalent temps plein (agent communal).  &lt;/p&gt;&lt;p&gt;
+Cette somme correspond à la participation départementale aux dépenses salariales.&lt;/p&gt;&lt;p&gt;
+Le nombre d’ETP est déterminé en fonction des indicateurs de précarité de la commune (nombre d’allocataires du RSA).&lt;/p&gt;&lt;p&gt;
+Délibération N°2022-03-0006  - (AD du 28 mars 2022) Avenant N°2 &lt;/p&gt;&lt;p&gt;
+Délibération N°SP-2025-3-023 - (AD du 24 novembre 2025)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>Communes</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/a-votre-service/emploi-et-insertion/beneficier-du-revenu-de-solidarite-active-rsa</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;insertion et de l&amp;#039;accompagnement social Téléphone : 01 60 91 16 42</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>fdesserouer@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-vers-l-emploi-les-beneficiaires-du-revenu-de-solidarite-active/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>166429</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions collectives de préventions de la perte d'autonomie</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et santé : Autonomie - Personnes âgées</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Financement d&amp;#039;actions collectives de prévention de la perte d&amp;#039;autonomie  (activité physique adaptée, prévention des chutes, nutrition, mobilité, soutien aux proches aidants, santé mentale - bien-être, accès au numérique…) &lt;/p&gt;&lt;p&gt;Délibération n°2017-03-0005 (AD du 27/03/2017)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>Communes</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/votre-departement/ses-missions/action-sociale-et-solidarites/grand-age</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l’autonomie Téléphone : 01 60 91 95 18</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>fdesserouer@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-actions-collectives-de-preventions-de-la-perte-d-autonomie/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>120656</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions de coopérations entre le secteur culturel et les milieux de santé</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Culture &amp;amp; Santé, handicap et dépendance</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de santé (ARS) — Occitanie
+Direction régionale des Affaires culturelles (DRAC) — Occitanie</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région</t>
-[...12 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme régional Culture et Santé offre l&amp;#039;opportunité aux établissements éligibles qui le souhaitent, d&amp;#039;inscrire une démarche artistique et culturelle dans leur projet d&amp;#039;établissement et de santé. Les appels à candidature régionaux Culture Santé s&amp;#039;inscrivent dans le cadre de la politique interministérielle initiée en 1999 et renouvelée en 2010 par la convention nationale Culture Santé entre le Ministère de la Santé et le Ministère de la Culture.
+&lt;/p&gt;
+&lt;h4&gt;
+ Qu&amp;#039;est-ce que Culture et Santé ?
+&lt;/h4&gt;
+&lt;p&gt;
+ Le ministère de la Culture et le ministère de la Santé mènent depuis plus de vingt ans une politique commune d&amp;#039;accès à la culture pour tous les publics en milieu hospitalier et médico-social.
+&lt;/p&gt;
+&lt;p&gt;
+ Destinée à promouvoir les actions en faveur du rayonnement et de la visibilité de la thématique &amp;#34;Culture et Santé&amp;#34;, cette politique interministérielle participe à amener la Culture « près » des citoyens et à développer le partage d&amp;#039;expériences entre les acteurs. L&amp;#039;ensemble de la communauté sanitaire est visée : personnes hospitalisées, personnes âgées, familles, professionnels de la santé et du médico-social.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans chaque région,
+ &lt;strong&gt;
+  la déclinaison de ce programme est confiée aux Directions Régionales des Affaires Culturelles
+ &lt;/strong&gt;
+ (DRAC/DAC)
+ &lt;strong&gt;
+  et aux Agences régionales de Santé
+ &lt;/strong&gt;
+ (ARS) qui définissent conjointement leurs axes de priorités. Ainsi des appels à candidature régionaux permettent de soutenir des actions de coopérations entre le secteur culturel et les milieux de santé.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs de la démarche
+&lt;/h4&gt;
+&lt;p&gt;
+ Prendre part à la vie culturelle réduit l&amp;#039;isolement du malade et respecte la dimension existentielle de la personne. La culture, vecteur de valorisation personnelle, professionnelle et sociale, est considérée comme une contribution à la politique de santé qui accorde une nouvelle place à l&amp;#039;usager. Une action culturelle au sein des établissements de santé contribue également à la qualité des relations professionnelles et améliore l&amp;#039;inscription des établissements dans la cité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs généraux des appels à projets Culture et Santé sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  encourager le développement de partenariats singuliers entre les professionnels de la culture, de la santé, les publics et les œuvres, et la production de nouveaux dialogues et points de vue riches d&amp;#039;enseignements partagés dans ces domaines,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aider au développement et au déploiement d&amp;#039;actions spécifiques favorisant l&amp;#039;inclusion des personnes en situation de handicap, quel que soit le type de handicap,
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer l&amp;#039;apport des arts et de la culture aux soins de santé auprès de tous les publics dépendants et empêchés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour obtenir plus d&amp;#039;informations sur le dispositif Culture &amp;amp; Santé, rendez-vous ici :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.culture.gouv.fr/Thematiques/Developpement-culturel/Le-developpement-culturel-en-France/Culture-et-Sante" rel="noopener" target="_blank"&gt;
+  En savoir plus
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Le dispositif se décline en région Occitanie en deux volets : Culture &amp;amp; Santé et Culture, Handicap &amp;amp; Dépendance.
+&lt;/h4&gt;
+&lt;h5&gt;
+ Calendrier
+&lt;/h5&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 31 décembre 2022, 23h59 (heure de Paris)
+  &lt;/strong&gt;
+  . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notification de subvention : à compter d&amp;#039;avril 2023
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h5&gt;
+ Comment déposer un dossier ?
+&lt;/h5&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; correspondant à votre situation en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
-  &lt;br /&gt;
+  Nos voix à ciel ouvert entre Loire et Forêt (Centre-Val de Loire, 2022)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Vous désirez mettre en œuvre la réglementation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser l&amp;#039;exploitation de données environnementales en Air, Bruit et/ou Vibrations, en vue de mettre en place des actions de suivi, de formation et d&amp;#039;évaluation des mesures de réduction des nuisances environnementales dans le cadre de la réglementation.
-[...8 lines deleted...]
- Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous vous proposons un accompagnement pour :
+ Montant de la subvention : 5 800 €
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet propose une découverte de sa voix au sein de la nature en lien avec celles des autres. Il se déploiera en trois volets:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Etablir un plan d&amp;#039;action de réduction de pollution de l&amp;#039;air
-[...8 lines deleted...]
-  Former des agents dans le domaine des nuisances environnementales (air, bruit et vibration).
+  des ateliers chants et des résidences avec l&amp;#039;équipe artistique, l&amp;#039;équipe éducative, les résidents et les jeunes de deux institutions et un réalisateur
+ &lt;/li&gt;
+ &lt;li&gt;
+  quatre concerts-restitutions en extérieur avec chant partagé avec le public
+ &lt;/li&gt;
+ &lt;li&gt;
+  un film artistique témoignant de cette aventure en plein nature entre Forêt et Loire. Le répertoire s&amp;#039;étend de la chanson, à l&amp;#039;opéra et au rap.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Handicap
+Egalité des chances
+Santé
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements sanitaires publics, ESPIC ou associatifs peuvent déposer un dossier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements à vocation sociale et établissements privés à but lucratif sont éligibles uniquement s&amp;#039;ils sont associés à un établissement sanitaire public, ESPIC ou associatif.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le Cerema travaille depuis de nombreuses années sur la collecte de données environnementales et sanitaire. Sa connaissance des différentes disciplines lui permet non seulement une production de données de qualité, mais aussi de croiser les thématiques pour vision globale des enjeux. Le Cerema dispose de plus de liens historiques avec les acteurs œuvrant dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics, acteurs de la santé environnementale...), ce qui lui permet de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation. Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les données à collecter en fonction de l&amp;#039;existant, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
+ Pour en savoir plus sur les critères d&amp;#039;éligibilité des porteurs et du projet, vous êtes invités à vous référer aux cahiers des charges ci-dessous.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X62" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-sante-handicap-et-dependance</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/2022-12-appel-a-projet-culture-sante</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
-[...13 lines deleted...]
-      <c r="AA62" s="1" t="inlineStr">
+ &lt;span&gt;
+  Pour toute question sur le dispositif Culture et Santé en Occitanie, vous êtes invités à vous adresser à :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;lamecano.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;lamecano.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  06 12 22 64 11
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4937-culture-sante-handicap-et-dependance/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE62" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF62" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-[...540 lines deleted...]
-      <c r="A66" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>162563</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
+      <c r="J58" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -15345,499 +13860,1584 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>166114</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans le domaine de la santé (2026/2) - 2027</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans le domaine de la santé (2026/2) - 2027</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;33 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 33 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2026-03-DISEASE-13 : Partenariat européen pour la préparation à une pandémie (phase 2)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2026-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2027</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2027</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-partenariats-dans-le-domaine-de-la-sante-2026-2-2027/</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-dans-le-domaine-de-la-sante-2026-2-2027/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD59" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>165601</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans de domaine de la santé (2026/1) - 2026</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Partenariats dans de domaine de la santé (2026/1) - 2026</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;1&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 48,7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 70% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2026-02-DISEASE-12 : Partenariat européen sur les maladies rares (ERDERA) (phase 2)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG :&lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt; &lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2026</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-partenariats-dans-de-domaine-de-la-sante-2026-1-2026/</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-partenariats-dans-de-domaine-de-la-sante-2026-1-2026/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD60" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>165519</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agences régionales de santé (ARS)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé
+humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
+services écosystémiques indispensables à notre survie : production d’oxygène,
+régulation des températures, production d’aliments ou encore disponibilité de
+la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
+des êtres humains, et il est indispensable de les penser ensemble et non
+séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
+en intégrant les domaines entre eux, et en surveillant et réduisant les
+pressions des activités humaines sur les écosystèmes. L’adoption de cette
+approche permet d’identifier des solutions répondant à la fois à des enjeux
+environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
+d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
+professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
+les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
+titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
+structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Sols
+Espaces verts
+Espace public
+Friche
+Transition énergétique
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>143280</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la mise en œuvre de la réglementation en environnement santé (air, bruit, vibrations)</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez mettre en œuvre la réglementation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser l&amp;#039;exploitation de données environnementales en Air, Bruit et/ou Vibrations, en vue de mettre en place des actions de suivi, de formation et d&amp;#039;évaluation des mesures de réduction des nuisances environnementales dans le cadre de la réglementation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablir un plan d&amp;#039;action de réduction de pollution de l&amp;#039;air
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la rédaction des PPBE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les effets d&amp;#039;un plan d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former des agents dans le domaine des nuisances environnementales (air, bruit et vibration).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema travaille depuis de nombreuses années sur la collecte de données environnementales et sanitaire. Sa connaissance des différentes disciplines lui permet non seulement une production de données de qualité, mais aussi de croiser les thématiques pour vision globale des enjeux. Le Cerema dispose de plus de liens historiques avec les acteurs œuvrant dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics, acteurs de la santé environnementale...), ce qui lui permet de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation. Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les données à collecter en fonction de l&amp;#039;existant, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Qualité de l'air
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-collectivites-mise-oeuvre-reglementation</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/95e9-accompagner-les-collectivites-dans-la-mise-en/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>165744</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Deux étapes - 2027) -2027</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Deux étapes - 2027) -2027</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;186,6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 186,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-01-two-stage : 63,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-14-two-stage : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-IND-02-two-stage : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-TOOL-01-two-stage : 44,2 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 5 millions et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-02-DISEASE-14-deux étapes : Essais cliniques visant à faire progresser les interventions innovantes dans le domaine des maladies neurodégénératives  HORIZON-HLTH-2027-02-TOOL-01-deux étapes : Développement de biomarqueurs prédictifs de la progression de la maladie et de la réponse au traitement à l&amp;#039;aide de méthodologies d&amp;#039;IA pour les maladies chroniques non transmissibles  HORIZON-HLTH-2027-02-DISEASE-01-deux phases : Interventions innovantes en matière de soins de santé pour les maladies non transmissibles  HORIZON-HLTH-2027-02-IND-02-deux phases : Diagnostics portables et polyvalents au point de service&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-02-two-stage&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG  (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2027</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-deux-etapes-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD63" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>166463</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu (CVB) - Qualité de l'air, bruit et santé environnementale</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu (CVB) - Qualité de l'air, bruit et santé environnementale</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région accompagne les collectivités via les contrats verts et bleus pour leur transition écologique. Vous trouverez ici les informations de l&amp;#039;axe « Qualité de l&amp;#039;air, bruit et santé environnementale ».&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Pour en savoir plus :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour voir le fonction général du Contrat Vert et bleu &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu"&gt;cliquez ici&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat Vert et Bleu - Axe Déchets et économie circulaire : &lt;a id="menurc42" href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-dechets-et-economie-circulaire" rel="noreferrer noopener" target="_blank" title="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-dechets-et-economie-circulaire"&gt;cliquez ici&lt;/a&gt;.&lt;/li&gt;&lt;li&gt;Si
+ vous souhaitez présenter une ou plusieurs opérations sur le Contrat 
+Vert et Bleu - Axe Biodiversité, renaturation et solutions fondées sur 
+la nature :&lt;strong&gt; &lt;/strong&gt;&lt;a id="menurc44" href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public" rel="noreferrer noopener" target="_blank" title="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public"&gt;cliquez ici&lt;/a&gt;.&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat énergie : &lt;strong&gt; &lt;/strong&gt;&lt;a id="menurc48" href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie" rel="noreferrer noopener" target="_blank" title="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie"&gt;cliquez ici&lt;/a&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;Sont éligibles au contrat uniquement : les communes, les établissements publics de coopération intercommunale à fiscalité propre (EPCI), les établissements publics territoriaux (EPT), les syndicats de communes ou mixtes.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les aides de la Région correspondent exclusivement à des dépense en investissement.&lt;/p&gt;&lt;p&gt;Un montant plafond global de 500.000€ est proposé par contrat avec : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces subventions ne sont pas cumulables avec un autre dispositif régional similaire.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Pour quel type de projet ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les investissements proposés doivent concerner l&amp;#039;un ou l&amp;#039;autre des sujets suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;amélioration de la qualité de l&amp;#039;air intérieur (transformation, amélioration des ouvrants et/ou de la ventilation - installation de matériel de mesure de dioxyde de carbone) et/ou son rafraichissement,&lt;/li&gt;&lt;li&gt;La lutte contre les nuisances sonores (insonorisation acoustique à l’intérieur des bâtiments - mise en place de radars sonores),&lt;/li&gt;&lt;li&gt;La santé environnementale notamment les installations de rafraichissement pour assurer la continuité du service public en période de canicule (y compris par climatisation de bâtiments).&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Démarches&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les porteurs de projet prennent contact avec les services régionaux puis adressent leurs dossiers de candidature sur &lt;a href="https://mesdemarches.iledefrance.fr/" title="mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Il y a un téléservice de dépôt par axe du contrat.&lt;/p&gt;&lt;p&gt;Le dossier de candidature au contrat est à déposer une seule fois lors du dépôt du dossier pour une opération sur un axe.&lt;/p&gt;&lt;p&gt;Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt sur le téléservice de l&amp;#039;axe concerné.&lt;/p&gt;&lt;p&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent. Le contrat vert et bleu prend effet à compter de son approbation par la commission permanente du conseil régional. Chaque opération prévue au programme du contrat est également présentée à la commission permanente du conseil régional pour attribution de la subvention correspondante.&lt;/p&gt;&lt;p&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-qualite-de-lair-bruit-et-sante-environnementale</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:cvb&amp;#64;iledefrance.fr" title="cvb&amp;#64;iledefrance.fr" target="_blank"&gt;cvb&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Merci de mettre dans l&amp;#039;objet du mail le sujet concerné (qualité de l&amp;#039;air, bruit ou santé environnementale).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-vert-et-bleu-cvb-qualite-de-l-air-bruit-et-sante-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>50281</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements dans les EHPAD et les résidences services</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’immobilier de santé et médico-social</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose plusieurs solutions pour financer les projets favorisant le maintien à domicile des personnes âgées et le développement de services nécessaires aux personnes dépendantes. Elles s&amp;#039;adressent aux projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire au moins 90 appartements en Résidence Services Senior (RSS), dont au moins 10 % de la surface est occupée par des locaux communs de services ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construire des EHPAD d&amp;#039;au moins 84 lits* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;accueil de jour et les espaces Alzheimer au sein des EHPAD*.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des investissements directs en fonds propres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des investissements en quasi-fonds propres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des crédits d&amp;#039;ingénierie préalables à l&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * Sous réserve d&amp;#039;autorisation de l&amp;#039;Agence Régionale de Santé (ARS) et du Conseil départemental.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-immobilier-sante-medico-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_ehpad_rss_psat</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6931-developper-loffre-dhebergement-et-de-services/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>166292</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices sur la qualité de l’air et la santé en Occitanie - Pré-dépôt</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet Appel à manifestation d’intérêt vise à accompagner des projets démonstrateurs ou des études opérationnelles, contribuant à la réduction des émissions de gaz à effet de serre, à l’amélioration de la qualité de l’air et à la promotion de mobilités favorables à la santé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Voilà quelques exemples de types de projets attendus :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Projets de mobilité en lien avec les politiques de santé&lt;/strong&gt;, pour la lutte contre la sédentarité et l’isolement &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité domicile-travail, en particulier des projets portés par des structures employeurs&lt;/strong&gt;, engagées dans une démarche RSE &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Optimisation des flottes de véhicules&lt;/strong&gt; des entreprises&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Organisation de la logistique du dernier kilomètre&lt;/strong&gt;, en particulier des projets portés par des entreprises de livraison et/ou des commerçants&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité des seniors &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobilité des scolaires (tous niveaux) et mobilité des jeunes&lt;/strong&gt;, incluant les déplacements domicile–établissement et l’impact indirect sur les pratiques des parents&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette liste n’est pas exhaustive. Elle vise à illustrer les types de publics, de secteurs ou de problématiques pour lesquels l’AMI souhaite faire émerger des projets. D’autres propositions pertinentes ne sont pas à exclure, dès lors qu’elles répondraient aux objectifs généraux de l’AMI.&lt;/p&gt;&lt;p&gt;Les porteurs de projets sont ainsi encouragés à proposer toutes actions justifiant clairement d’impacts attendus en matière de réduction des émissions atmosphériques (NO₂, particules…) avec des co-bénéfices sur la santé et la sobriété énergétique.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-sur-la-qualite-de-lair-et-la-sante-en-occitanie-pre-depot</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-sur-la-qualite-de-lair-et-la-sante-en-occitanie-pre-depot" target="_self"&gt;lien vers le descriptif complet&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-des-solutions-de-mobilite-a-forts-co-benefices-sur-la-qualite-de-l-air-et-la-sante-en-occitanie-pre-depot/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE66" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF66" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG66" s="1" t="inlineStr">
         <is>
-          <t>29/04/2024</t>
+          <t>03/05/2026</t>
         </is>
       </c>
       <c r="AH66" s="1" t="inlineStr">
         <is>
-          <t>03/03/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
-        <v>159426</v>
+        <v>166124</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Soutenir le développement du thermalisme</t>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/2) - 2027</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Etudes et recherches en matière de tourisme de santé</t>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/2) - 2027</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental des Landes</t>
+          <t>Commission européenne</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;81,5 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 81,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-02 : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-04 : 39,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-08 : 2,9 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 2,9 et 12 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-02: Faire progresser la bio-impression de cellules vivantes pour la médecine régénérative&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-04: Jumeaux humains virtuels (VHT) pour une aide à la décision clinique intégrée dans la prévention et le diagnostic&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-03-TOOL-08: Vers une intelligence artificielle générale (AGI) pour les soins de santé&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-03&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
       <c r="N67" s="1" t="inlineStr">
         <is>
-          <t>Tourisme
-Attractivité économique</t>
+          <t>Santé
+Innovation, créativité et recherche</t>
         </is>
       </c>
       <c r="O67" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2027</t>
+        </is>
+      </c>
+      <c r="Q67" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2027</t>
         </is>
       </c>
       <c r="S67" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U67" s="1" t="inlineStr">
         <is>
-          <t>Landes</t>
+          <t>Europe</t>
         </is>
       </c>
       <c r="V67" s="1" t="inlineStr">
         <is>
-          <t>https://www.landes.fr/toutes-nos-aides/appui-la-filiere-thermale-0</t>
-[...15 lines deleted...]
-&lt;/p&gt;</t>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-etape-unique-2027-2-2027/</t>
         </is>
       </c>
       <c r="Y67" s="1" t="inlineStr">
         <is>
-          <t>marie-laure.andres@landes.fr</t>
+          <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z67" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/93ea-soutenir-le-developpement-du-thermalisme/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-etape-unique-2027-2-2027/</t>
         </is>
       </c>
       <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Conseil Départemental des Landes</t>
+      <c r="AD67" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
         </is>
       </c>
       <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF67" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG67" s="1" t="inlineStr">
         <is>
-          <t>26/01/2024</t>
+          <t>01/03/2026</t>
         </is>
       </c>
       <c r="AH67" s="1" t="inlineStr">
         <is>
-          <t>16/03/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
-        <v>115152</v>
+        <v>165742</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des diagnostics et des conseils sur la santé animale, l'hygiène et la sécurité alimentaire en restauration collective</t>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/1) - 2027</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Aide au diagnostic en santé animale - hygiène et sécurité alimentaire en restauration collective : diagnostic et conseil</t>
+          <t>HORIZON EUROPE - Cluster 1 - Santé (Étape unique - 2027/1) - 2027</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>Commission européenne</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
-          <t>Commune
-Intercommunalité / Pays</t>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
         </is>
       </c>
       <c r="H68" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...54 lines deleted...]
-</t>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - Pilier 2 - Problématiques mondiales et compétitivité industrielle - 2021-2027;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;341,6 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 341,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-CARE-02: 38 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-05: 44,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-06: 37,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-07: 37,3 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-08: 44,2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-10: 11,8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-02: 45 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-MISSCLIMA-03: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-IND-01: 24,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-STAYHLTH-01: 39,3 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 3 millions et 11 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-STAYHLTH-01 : Prise en charge des handicaps tout au long de la vie afin de favoriser l&amp;#039;autonomie et l&amp;#039;inclusion&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-08 : Développement d&amp;#039;antimicrobiens innovants contre les agents pathogènes résistants aux antimicrobiens&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-MISSCLIMA-03 : Outils et technologies pour soutenir l&amp;#039;adaptation de la santé au changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-CARE-02 : Approches personnalisées pour réduire les risques liés aux effets indésirables des médicaments dus à l&amp;#039;administration de plusieurs médicaments&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-05 : Développement de nouveaux traitements antiviraux à base de petites molécules pour les agents pathogènes présentant un potentiel épidémique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-07 : Développement d&amp;#039;anticorps monoclonaux pour prévenir et traiter les infections causées par les virus Filo, Nairo, Phenui, Picorna et Toga&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-10 : Prévention et gestion des maladies chroniques non transmissibles chez les enfants et les jeunes (GACD)&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-DISEASE-06 : Développement d&amp;#039;anticorps monoclonaux pour prévenir et traiter les infections par les flavivirus&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-ENVHLTH-02 : Intégration des expositions liées au climat dans l&amp;#039;exposome humain et caractérisation de ses changements en réponse au changement climatique&lt;/li&gt;    &lt;li&gt;HORIZON-HLTH-2027-01-IND-01 : Développement de plateformes de synthèse de protéines acellulaires pour la découverte et/ou la production de produits biologiques&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-4-health_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-HLTH-2027-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
       <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Santé
-Agriculture et agroalimentaire
-[...1 lines deleted...]
-Protection animale</t>
+Innovation, créativité et recherche</t>
         </is>
       </c>
       <c r="O68" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2027</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2027</t>
         </is>
       </c>
       <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U68" s="1" t="inlineStr">
         <is>
-          <t>Aube</t>
+          <t>Europe</t>
         </is>
       </c>
       <c r="V68" s="1" t="inlineStr">
         <is>
-          <t>https://www.aube.fr/Aide/97/18-aide-au-diagnostic-en-sante-animale-hygiene-et-securite-alimentaire-en-restauration-collective-diagnostic-et-conseil.htm</t>
-[...9 lines deleted...]
-&lt;/p&gt;</t>
+          <t>https://www.welcomeurope.com/horizon-europe-cluster-1-sante-etape-unique-2027-1-2027/</t>
         </is>
       </c>
       <c r="Y68" s="1" t="inlineStr">
         <is>
-          <t>laetitia.hunin@aube.fr</t>
+          <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z68" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6811-diagnostiquer-et-conseiller-en-sante-animale-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-cluster-1-sante-etape-unique-2027-1-2027/</t>
         </is>
       </c>
       <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Conseil départemental de l'Aube</t>
+      <c r="AD68" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
         </is>
       </c>
       <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF68" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG68" s="1" t="inlineStr">
         <is>
-          <t>11/02/2022</t>
+          <t>01/02/2026</t>
         </is>
       </c>
       <c r="AH68" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
         <v>92608</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H69" s="1" t="inlineStr">
@@ -15972,790 +15572,971 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH69" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
+        <v>159426</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement du thermalisme</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Etudes et recherches en matière de tourisme de santé</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Montant maximum d'aide : 15.000€</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une aide pourra être accordée pour la réalisation d&amp;#039;études ayant pour objet la validation médicale et scientifique du thermalisme, le diagnostic des équipements thermaux, la conception et le développement de pilotes relatifs aux soins thermaux et aux dérivés de l&amp;#039;eau thermale et du péloïde.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/appui-la-filiere-thermale-0</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
+  tourisme&amp;#64;landes.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93ea-soutenir-le-developpement-du-thermalisme/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>164845</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Soutenir la Prévention et Actions en Région Nouvelle-Aquitaine (PREVA'NA) : "Faire de la Nouvelle-Aquitaine un territoire de bonne santé"</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Prévention et Actions en Région Nouvelle-Aquitaine (PREVA&amp;apos;NA) : &amp;quot;Faire de la Nouvelle-Aquitaine un territoire de bonne santé&amp;quot;</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L70" s="1" t="inlineStr">
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cet AMI vise à soutenir des actions structurantes en matière de prévention et de promotion de la santé en misant sur l&amp;#039;activité physique, en s&amp;#039;adressant principalement aux jeunes (16-25 ans). &lt;/p&gt;&lt;p&gt;Priorité 1 : Développer des actions structurantes et innovantes en matière de prévention et de promotion de la santé misant sur l&amp;#039;activité physique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; En soutenant des structures régionales et des opérateurs professionnels identifiés comme chefs de file dans la mise en place d&amp;#039;actions préventives structurantes sur les enjeux de l&amp;#039;activité physique des jeunes. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; En favorisant l&amp;#039;émergence de projets structurants locaux &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Priorité 2 : « Tu bouges t&amp;#039;es bien ! » :
 Faciliter l&amp;#039;accès des jeunes à l&amp;#039;activité physique, en ciblant les plus éloignés de la pratique afin de diminuer leur sédentarité.&lt;/span&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>La Région interviendra sur les dépenses éligibles pendant 2 ans maximum à hauteur de :
 Priorité 1 :
 	30% maximum pour les projets à dimension régionale.
 	20% maximum pour des projets structurants locaux.
 Priorité 2 :
 	60% maximum pour les projets situés dans les territoires les plus éloignés dans une démarche de réduction des inégalités.</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Santé
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q70" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q71" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les candidats peuvent être les structures suivantes, implantées dans le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les établissements scolaires et notamment les lycées publics et privés, les lycées professionnels et les lycées agricoles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;Association Régionale des Missions Locales (ARML) et les missions locales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les CFA.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Maisons Familiales et Rurales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements de santé publics et privés.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Collectivités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Organismes de formation ne sont pas concernés.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;1 seul projet éligible par structure.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets proposés devront obligatoirement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Cibler les jeunes et notamment les lycéens, les apprentis et les jeunes suivis en Mission Locale dans leur milieu de vie, leur entourage et/ou leur environnement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer des actions adaptées, c&amp;#039;est-à-dire stimulantes, amusantes basées sur la notion de plaisir, de collectif et de solidarité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place des actions concernant l&amp;#039;activité physique où les jeunes ont « droit au chapitre» dans un processus d&amp;#039;émancipation par lequel le pouvoir est donné à un individu, pour faire face à des évènements (choix, autonomie dans les pratiques, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Privilégier des projets non compétitifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une fiche de pratiques coordonnées permettant la reproduction et/ou l&amp;#039;essaimage des actions sur d&amp;#039;autres territoires de la région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place un volet évaluatif tout au long du projet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/prevention-et-actions-en-region-nouvelle-aquitaine-prevana-faire-de-la-nouvelle-aquitaine-un</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est conseillé au porteur de projet de prendre contact avec l&amp;#039;équipe en charge de ce dispositif pour vérifier en amont l&amp;#039;éligibilité du projet. &lt;/p&gt;&lt;p&gt; Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante :
 contactaapprevana&amp;#64;nouvelle-aquitaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/prevention-et-actions-en-region-nouvelle-aquitaine-prevana-2024-2028-faire-de-la-nouvelle-aquitaine-un-territoire-de-bonne-sante-1/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF70" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>13/04/2025</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...383 lines deleted...]
-      </c>
       <c r="AH71" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
+        <v>166489</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé en Occitanie - Dépôt</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé en Occitanie - Dépôt</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet AMI a pour objet de soutenir financièrement des projets qui permettront de promouvoir des solutions de mobilité à forts co-bénéfices qualité de l’air et santé.&lt;/p&gt;&lt;p&gt;Voilà quelques exemples de types de projets attendus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Projets de mobilité en lien avec les politiques de santé (Plan régional santé-environnement (PRSE) - Onehealth, contrats locaux de santé, Villes-Santé…) : lutte contre la sédentarité et l’isolement.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité domicile-travail (enjeu de pouvoir d’achat des agents/salariés, attractivité des zones d’activité, notamment en milieu rural, et réduction des impacts environnementaux), en particulier des projets portés par des structures employeurs engagées dans une démarche RSE.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Optimisation des flottes de véhicules des entreprises.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Organisation de la logistique du dernier kilomètre (diminution de la pollution atmosphérique, des nuisances sonores, de l’encombrement de la voirie, du trafic, du risque d’accidents…), en particulier des projets portés par des entreprises de livraison et/ou des commerçants.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité des seniors (prévention de la perte d’autonomie par l’activité physique, lutte contre une forte dépendance à la voiture individuelle, enjeu particulièrement fort pour les conducteurs âgés – cf. perte potentielle des facultés nécessaires à la conduite, accès aux services de commerces et loisir…).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mobilité des scolaires (tous niveaux) et mobilité des jeunes, incluant les déplacements domicile–établissement et l’impact indirect sur les pratiques des parents.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette liste n’est pas exhaustive.&lt;strong&gt; &lt;/strong&gt;Elle vise à illustrer les types de publics, de secteurs ou de problématiques pour lesquels l’AMI souhaite faire émerger des projets, sans exclure d’autres propositions pertinentes dès lors qu’elles répondraient aux objectifs généraux de l’AMI.&lt;/p&gt;&lt;p&gt;Les porteurs de projets sont ainsi encouragés à proposer toutes actions justifiant clairement d’impacts attendus en matière de réduction des émissions atmosphériques (NO₂, particules…) avec co-bénéfices santé et sobriété énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P72" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/promouvoir-des-solutions-de-mobilite-forts-co-benefices-qualite-de-lair-et-sante-en-occitanie-depot</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-des-solutions-de-mobilite-a-forts-co-benefices-qualite-de-l-air-et-sante-en-occitanie-depot/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>163743</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'accès aux soins</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E72" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'accès aux soins</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L72" s="1" t="inlineStr">
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>Cet AMI vise à favoriser l&amp;#039;équité et l&amp;#039;égalité d&amp;#039;accès aux soins et aux soignants sur tous les territoires de Nouvelle-Aquitaine. Volet 1 : Innover en matière d&amp;#039;organisations et de pratiques collaboratives en santé dans les territoires.
 	Volet 2 : Accompagner le déploiement des solutions numériques de santé sur les territoires.
 	Volet 3 : Permettre la création d&amp;#039;Hébergements Territoriaux des Étudiants en Santé (HTES).</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N72" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Dans le cadre du projet proposé, les dépenses éligibles sont les suivantes : &lt;/p&gt;&lt;p&gt;Concernant les volets 1 et 2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Frais de personnels hors temps médical,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses liées au développement ou à l&amp;#039;achat d&amp;#039;outils immatériels ou matériels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coûts d&amp;#039;intégration des outils numériques et de développements techniques,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses liées à l&amp;#039;évaluation du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coûts des services de consultants ou prestataires, utilisés exclusivement pour le projet (ex : test d&amp;#039;usages),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Charges de communication dans la limite de 10 % des dépenses éligibles,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Frais généraux supplémentaires et autres frais d&amp;#039;exploitation supportés directement du fait du projet (fournitures, frais de déplacements, télécommunications…) dans une limite de 20 % maximum des frais de personnel. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les coûts non éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Temps médical,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bâti, immobilier et mobilier, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les demandes de formation professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets portant sur l&amp;#039;accompagnement individuel ou collectif d&amp;#039;une pathologie donnée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les actions d&amp;#039;information tels que les forums et les cours théoriques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Concernant le volet 3 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Tous les travaux de réhabilitation liés au projet d&amp;#039;hébergement y compris les maîtrises d’œuvre, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achats d&amp;#039;équipements mobiliers et immobiliers. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les coûts relatifs à l&amp;#039;acquisition,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les frais de fonctionnement. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Santé
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q72" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
         <is>
           <t>31/03/2027</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U72" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les candidats peuvent être les structures suivantes implantées dans le territoire régional :&lt;/p&gt;&lt;p&gt;Concernant les volets 1 et 2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Groupement de professionnels de santé :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sociétés Interprofessionnelles de Soins Ambulatoires (SISA),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communautés Professionnelles Territoriales de Santé (CPTS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipes de Soins Primaires (ESP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plateformes Territoriales d&amp;#039;Appui (PTA),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Unions professionnelles,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pôles de Santé Pluridisciplinaires (PSP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maisons de Santé Pluridisciplinaires (MSP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Centres de santé (CDS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations d&amp;#039;aidants,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations représentant les usagers,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupements de Coopération Sanitaires (GCS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements, en collaboration avec un groupement territorial de professionnels de santé,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises, dans le cadre d&amp;#039;un partenariat avec un groupement de professionnels de santé du territoire. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Concernant le volet 3 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Groupement de professionnels de santé : SISA, CPTS, ESP, PTA, MSP, GCS,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bailleurs sociaux, entreprises, Société d&amp;#039;Economie Mixte (SEM), coopératives ou fondations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures privées (SCI). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/faciliter-lacces-aux-soins</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est conseillé au porteur de projet de prendre contact avec l&amp;#039;équipe en charge de ce dispositif pour vérifier en amont l&amp;#039;éligibilité du projet. &lt;/p&gt;&lt;p&gt;Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante : amiaitasspriorite1&amp;#64;nouvelle-aquitaine.fr  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-lacces-aux-soins/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF72" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>165931</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Proposer un kit de lutte contre les déserts médicaux</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Kit de lutte contre les déserts médicaux et de soutien aux professionnels de santé</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face à la progression des déserts médicaux, qui n’épargne aujourd’hui aucune région française, l’exécutif régional souhaite renforcer sa politique de santé en s’engageant dans une démarche d’aménagement solidaire des territoires en matière d’accès aux soins qui s’appuie sur le cadre d’intervention du Kit de lutte contre les déserts médicaux.&lt;br /&gt; Ainsi la Région s’engage dans une démarche de soutien auprès des communes et des professionnels de santé à travers une palette de dispositifs, d’aides et d’outils, articulés autour de volets d’intervention complémentaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le soutien aux structures d’exercice coordonné : maisons de santé pluriprofessionnelles régionales ou centre de santé ;&lt;/li&gt; 	&lt;li&gt;L’installation des médecins généralistes en zones sous denses ;&lt;/li&gt; 	&lt;li&gt;L’accueil d’étudiants en médecine générale dans les territoires ;&lt;/li&gt; 	&lt;li&gt;L’hébergement territorial des étudiants en santé ;&lt;/li&gt; 	&lt;li&gt;Le déploiement de la télémédecine et du numérique en santé ;&lt;/li&gt; 	&lt;li&gt;Une meilleure accessibilité aux soins d’urgence.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Selon les volets, le Kit s’adresse aux communes, collectivités territoriales et établissements publics de coopération intercommunale (EPCI), établissements de santé, professionnels de santé libéraux et regroupements de professionnels de santé.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/kit-de-lutte-contre-les-deserts-medicaux-et-de-soutien-aux-professionnels-de-sante</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DESERTS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus d’infos : &lt;a href="mailto:kitdesertsmedicaux&amp;#64;maregionsud.fr"&gt;kitdesertsmedicaux&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/kit-de-lutte-contre-les-deserts-medicaux/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>120859</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l'accès à l'IVG (centre de planification, éducation familiale)</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement en faveur de la santé des femmes et de l'accès à l'IVG</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>La Région Île-de-France promeut l&amp;#039;égal accès aux soins gynécologiques et obstétriques pour toutes les Franciliennes. Elle soutient l&amp;#039;équipement des centres de planification ou d&amp;#039;éducation familiale.
+&lt;br /&gt;
+Les projets doivent démarrer à partir du vote en commission permanente, sauf autorisation exceptionnelle de démarrage anticipé, conformément aux dispositions du règlement budgétaire et financier en vigueur.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Sont éligibles à cette aide, les centres de      planification, services d&amp;#039;orthogénie, maisons et centres de santé œuvrant      en faveur de la santé sexuelle (informations et consultations de      gynécologie et de contraception, demandes d&amp;#039;avortement (IVG :      interruption volontaire de grossesse), dépistage et traitement des      infections sexuellement transmissibles (IST), éducation à la vie sexuelle      et affective.
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide en investissement pour les travaux de création, extension et restructuration dans la limite de 30% de la dépense et aide en équipement dans la limite de 50% de la dépense (montant plafond de 300.000 € par établissement)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;acquisition d&amp;#039;échographes, la subvention est plafonnée à 80% de la dépense dans la limite de 50 000€ par appareil.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Travaux de création, extension et restructuration
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Équipement dont achat d&amp;#039;échographe
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La transmission du dossier se fera via la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  &lt;span&gt;
+   mesdemarches.iledefrance.fr
+  &lt;/span&gt;
+ &lt;/a&gt;
+ en sélectionnant le dispositif « centres de planification-contraception-IVG ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-linvestissement-en-faveur-de-la-sante-des-femmes-et-de-lacces-livg</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aurélie Deltombe - aurelie.deltombe&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 73 42
+&lt;/p&gt;
+&lt;p&gt;
+ Magdouda Bendjebla - magdouda.bendjebla&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 74 62
+&lt;/p&gt;
+&lt;p&gt;
+ Véronique Boislaville - veronique.boislaville&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 75 77
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/125e-aide-a-linvestissement-en-faveur-de-lacces-a-/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>155109</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Créer et réaménager des espaces publics favorisant le lien social et les échanges intergénérationnels (parcs, espaces de loisirs, jardins publics etc.)</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Espaces publics de loisirs : parcs et jardins, aires de jeux, espaces sport-santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création et réaménagement d&amp;#039;espaces publics favorisant le lien social et les échanges intergénérationnels : parcs, espaces de loisirs et jardins publics pouvant inclure des équipements tels qu&amp;#039;une aire de jeux, un espace sport-santé, un mini-golf, un arboretum, un skate park, une aire extérieure de street workout et fitness (combinaison de gymnastique et de musculation) ...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    présence d&amp;#039;un écologue pour la conception et la réalisation du projet, projet de renaturation d&amp;#039;un espace public (opération pour restaurer un meilleur état écologique des sites pour favoriser le cycle de l&amp;#039;eau en réduisant le ruissellement, favoriser la biodiversité et réduire les îlots de chaleur, ...), définition d&amp;#039;une gestion différenciée des espaces et/ou identification d&amp;#039;un périmètre de non intervention, mise en place d&amp;#039;une action de suivi de la faune et la flore sur le site pour mesurer l&amp;#039;impact du projet, réduction de places de stationnement en cœur de bourg, installation d&amp;#039;équipements relatifs aux mobilités douces (bornes de recharges, casiers, abri-vélos couverts, station de gonflage, abri-piétons, points d&amp;#039;eau), utilisation de matériaux durables (bois locaux, masse, enrobé à liant végétal...) pour la réalisation des équipements présents sur l&amp;#039;espace public, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, mise en place d&amp;#039;un système d&amp;#039;éclairage public adapté aux usages et contraintes locales...), réemploi de matériaux, insertion de clauses environnementales dans les marchés publics.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    présence d&amp;#039;une aire de jeux 100% inclusive, présence d&amp;#039;une aire de fitness s&amp;#039;adressant à différents publics : seniors pour prévenir leur perte d&amp;#039;autonomie, les personnes nécessitant de la rééducation, les sportifs pour entretenir leur forme, les personnes à mobilité réduite, présence d&amp;#039;équipements adaptés pour tous les publics (mobiliers urbains, sanitaires, ...), signalétique adaptée, participation usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espaces verts
 Espace public</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  1 - Les propositions d&amp;#039;aménagement devront s&amp;#039;appuyer sur une analyse de la situation existante identifiant les points noirs à régler et les atouts de l&amp;#039;espace à valoriser ;
 &lt;/p&gt;
 &lt;p&gt;
  2 - Le projet d&amp;#039;aménagement devra traiter à la fois les enjeux de circulations des différents usagers de l&amp;#039;espace tout en travaillant un paysagement de qualité permettant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau, l&amp;#039;utilisation des essences locales, ...
 &lt;/p&gt;
 &lt;p&gt;
  3 - L&amp;#039;ensemble des conditions d&amp;#039;éligibilité présenté induit la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre pluridisciplinaire ou un maître d&amp;#039;œuvre s&amp;#039;appuyant sur des études pré-opérationnelles ou mobilisant des compétences externes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Concernant l&amp;#039;aménagement d&amp;#039;une aire de jeux :
  &lt;/strong&gt;
  cette dernière devra être accessible à tous les enfants quelle que soit leur singularité (Cf guide-conseil sur les aires jeux inclusives en document joint).
 &lt;/p&gt;
 &lt;p&gt;
@@ -16836,474 +16617,355 @@
    Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement).
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-publics-de-loisirs-parcs-et-jardins-aires-de-jeux-espaces-sport-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W76" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ddd0-espaces-publics-de-loisirs-parcs-et-jardins-a/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB73" s="1" t="inlineStr">
+      <c r="AB76" s="1" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Création de jardins partagés
 Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF73" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-[...119 lines deleted...]
-      <c r="A75" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>120321</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Redynamiser l’offre de Soins</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Redynamisation de l’offre de Soins</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L75" s="1" t="inlineStr">
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;p&gt;
  En lien étroit avec le service des relations avec les collectivités et les services de l&amp;#039;état :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact avec la commune ou l&amp;#039;intercommunalité (mail, téléphone)
  &lt;/li&gt;
  &lt;li&gt;
   Rendez- vous et visite sur site
  &lt;/li&gt;
  &lt;li&gt;
   Information générale sur la réglementation, définition du territoire de santé ; les enjeux, les procédures, les partenaires à associer
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide et conseils à la construction du projet (types de montage, consultation et participation des professionnels de santé, des habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Aide et conseils pour élaboration du projet de santé en lien avec l&amp;#039;Agence Régionale de Santé (ARS), les services de l&amp;#039;Assurance Maladie, les fédérations locales des maisons et centres de santé
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement des projets de regroupement de professionnels de santé (dont à minima un médecin généraliste) prioritairement dans les territoires rencontrant des difficultés d&amp;#039;accès aux soins.
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement aux projets de « maisons des internes » (mise à disposition de logements, à conditions préférentielles, pour les internes en stage semestriel).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/redynamisation-offre-soins/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme
  &lt;br /&gt;
  Mission Santé
  &lt;br /&gt;
  06 10 79 87 14
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:Mission.sante&amp;#64;ladrome.fr"&gt;
   Mission.sante&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:fmere&amp;#64;ladrome.fr"&gt;
   fmere&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1d33-redynamisation-de-loffre-de-soins/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF75" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>103322</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Informer et donner accès aux droits en matière de sexualité, contraception et IVG</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Contraception - Grossesses précoces - IVG</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I78" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La politique Région Solidaire en Santé est investie dans le soutien aux problématiques de santé sexuelle et d&amp;#039;aide aux femmes confrontées à des grossesses non désirées : information et accès aux droits en matière de sexualité, contraception et IVG.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région solidaire se veut inclusive et intervient aux côtés des femmes pour leur permettre de disposer librement de leur corps et les accompagner dans leurs choix. L&amp;#039;objectif est d&amp;#039;accompagner ces femmes et de les aider à répondre aux difficultés auxquelles elles sont confrontées.
 &lt;/p&gt;
 &lt;p&gt;
  La Région soutient les structures particulièrement investies sur les questions de santé sexuelle, en particulier pour l&amp;#039;information et l&amp;#039;accès aux droits en matière de sexualité, contraception et IVG, et notamment les têtes de réseaux.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets proposés doivent prioritairement viser à prévenir et/ou accompagner les grossesses précoces ou non désirées, faciliter l&amp;#039;accès à la contraception et l&amp;#039;IVG et promouvoir la santé sexuelle.
 &lt;/p&gt;
 &lt;p&gt;
  Ces actions doivent permettre aux femmes, et en particulier aux personnes vulnérables, d&amp;#039;être prises en charge pour tout acte en lien avec la régulation des naissances.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelle est la nature de l&amp;#039;aide ?
  &lt;/strong&gt;
@@ -17317,505 +16979,467 @@
 &lt;p&gt;
  La priorité est donnée aux actions favorisant une approche globale et pluridisciplinaire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Egalement, la dimension régionale des projets est souhaitée.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes doivent être déposées en ligne sur la plateforme :
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   https://mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,  dispositif « Prévention, accompagnement, soutien aux professionnels de santé et innovation en santé ».
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Accès aux services
 Santé</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
+      <c r="P78" s="1" t="inlineStr">
         <is>
           <t>09/03/2023</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Les associations relevant de la loi de 1901 et les fondations
  &lt;span&gt;
   reconnues d&amp;#039;utilité publique, existant depuis au moins un an.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Pour les projets innovants et emblématiques : les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets de recherche : les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère
  &lt;span&gt;
   scientifique, culturel et professionnel.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    À noter
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Réglementation européenne à respecter pour obtenir le financement régional.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contraception-grossesses-precoces-ivg</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service santé :
  &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   sante&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01.53.85.53.85
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5b42-contraception-grossesses-precoces-ivg/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>05/05/2021</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E77" s="1" t="inlineStr">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>166466</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'urgence canicule</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'urgence canicule</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...4 lines deleted...]
-      <c r="H77" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="O77" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>Dans le contexte de la vague de chaleur sans précédent que connaît l&amp;#039;Île-de-France, la Région souhaite apporter son soutien aux
+lycées, communes et acteurs de santé et solidarité pour améliorer l&amp;#039;accueil
+du public dans les établissements concernés.&lt;br /&gt; &lt;p&gt;L&amp;#039;aide apportée dans
+le cadre de ce dispositif n&amp;#039;est pas cumulable avec les subventions issues d&amp;#039;un
+autre dispositif régional et portant sur le même projet. &lt;/p&gt;&lt;p&gt;L’aide est ouverte
+jusqu’à épuisement des crédits dédiés.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="S77" s="1" t="inlineStr">
+      <c r="P79" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lycées publics
+centre d&amp;#039;examens,&lt;/li&gt;&lt;li&gt;Lycées privés centre
+d&amp;#039;examens,&lt;/li&gt;&lt;li&gt;Communes,&lt;/li&gt;&lt;li&gt;Établissements
+publics de santé,&lt;/li&gt;&lt;li&gt;Établissements de
+santé privés d’intérêt collectif,&lt;/li&gt;&lt;li&gt;Associations loi
+1901 existant depuis au moins une année à la date de la demande d’aide,
+œuvrant dans le champ de la solidarité et accueillant des publics vulnérables.&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Pour les lycées :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Dépenses relatives à l’acquisition d&amp;#039;équipements mécaniques et alimentés par l’électricité permettant l’amélioration du confort thermique : climatisations mobiles ou fixes, brumisateurs et ventilateurs...&lt;br /&gt;&lt;br /&gt;La participation régionale consiste en &lt;strong&gt;un remboursement des sommes réglées dans la limite de 2.000€.&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;/strong&gt;&lt;strong&gt;Pour les communes, établissements de santé et associations :&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’aide régionale est comprise &lt;strong&gt;entre 500€ minimum et 10.000€ maximum&lt;/strong&gt; et correspond à &lt;strong&gt;70% des dépenses éligibles et acquittées.&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Les dépenses éligibles correspondant à une subvention d’un montant inférieur à 500€ ne donnent lieu à aucune subvention.&lt;br /&gt;&lt;br /&gt;Pour les communes dont la population n’excède pas 5.000 habitants, la subvention régionale est plafonnée à 5.000€.&lt;br /&gt;&lt;br /&gt;Sont exigées les factures des équipements acquis &lt;strong&gt;entre le 15 juin et 15 septembre 2026 au moment de la constitution de la demande.&lt;/strong&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;h3&gt;Pour quel type de projet ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;L&amp;#039;aide régionale soutient l’achat d’équipements permettant de faire face aux conséquences de la vague de chaleur, notamment par l’amélioration du confort thermique des locaux d&amp;#039;accueil du public.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Équipements éligibles à cette aide régionale en investissement :&lt;/strong&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Climatisations mobiles et fixes, &lt;/li&gt;&lt;li&gt;Brumisateurs collectifs...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Est exclu le petit matériel consommable faisant l&amp;#039;objet d&amp;#039;un usage unique (scotch, films réfléchissants...).&lt;/p&gt;&lt;h3&gt;Démarches&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;Dépôt du dossier de
+candidature sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Aide à sélectionner sur la plateforme :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les lycées : « Fonds &lt;span&gt;d&amp;#039;urgence &lt;/span&gt;canicule pour les lycées »&lt;/li&gt;&lt;li&gt;Pour les communes :
+« Fonds d&amp;#039;urgence canicule pour les communes »,&lt;/li&gt;&lt;li&gt;Pour les
+établissements de santé et les associations de solidarité : « Fonds d&amp;#039;urgence canicule pour les hôpitaux et les associations de
+solidarité ».&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
-[...23 lines deleted...]
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-durgence-canicule</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Pour les lycées :
+&lt;a href="mailto:polelycees&amp;#64;iledefrance.fr" target="_blank"&gt;polelycees&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Pour les communes :
+&lt;a href="mailto:caniculemaires&amp;#64;iledefrance.fr" target="_blank"&gt;caniculemaires&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Pour les
+établissements de santé et les associations de solidarité :
+&lt;a href="mailto:solidarite.canicule&amp;#64;iledefrance.fr" target="_blank"&gt;solidarite.canicule&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-d-urgence-canicule/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF77" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG77" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>06/03/2026</t>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>164334</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Développer et améliorer les réseaux d'assainissement- Travaux d'économies d'eau</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mise en place 
 d&amp;#039;installation de 
 récupération et de 
 réutilisation d&amp;#039;eau 
 pluviale&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Travaux groupés réalisés 
 sous maîtrise d&amp;#039;ouvrage 
 publique et permettant 
 de déraccorder des eaux 
 pluviales du réseau et 
 destinés à des usages 
 réglementairement 
 autorisés dans le respect 
 des prescriptions 
 techniques et sanitaires 
 du Ministère chargé de la 
 Santé.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X78" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_developpement.pdf?Archive=264061308224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_developpement_pdf</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
  &lt;li&gt;
   E-mail : &lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Téléphone : 03.87.34.47.00
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-reseaux-dassainissement-travaux-de-gestion-du-temps-de-pluie-autosurveillance/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>05/02/2025</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>