--- v1 (2026-03-14)
+++ v2 (2026-05-17)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH16"/>
+  <dimension ref="A1:AH19"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -396,67 +396,67 @@
           <t>Gestion des inondations</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>DDT07</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>31/07/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>496</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Prévenir les risques naturels majeurs - Fonds de Prévention des Risques Naturels Majeurs (FPRNM)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
-Direction Générale de la Prévention des Risques (DGPR)</t>
+          <t>Direction Générale de la Prévention des Risques (DGPR)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
@@ -648,82 +648,82 @@
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>24/01/2019</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>10/03/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>139434</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Gérer les risques naturels et technologiques</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
-Autre aide financière
-Ingénierie technique</t>
+Ingénierie financière
+Autre aide financière</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région des Hauts-de-France est exposée à de multiples risques naturels : inondation, mouvements de terrains, présence de cavités ou risques propres au littoral. De plus, le passé industriel des Hauts-de-France a légué un certain nombre de sites présentant des risques technologiques (périmètres SEVESO) et miniers. L&amp;#039;Etablissement Public Foncier Hauts de France est donc amené à intervenir pour maîtriser les fonciers exposés à ces risques, déconstruire les biens les plus exposés et renaturer les emprises acquises. L&amp;#039;établissement accompagne également les collectivités dans la mobilisation des dispositifs financiers dédiés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les sites classés à risque sur sollicitation des collectivités, de la Direction Régionale de Environnement, de l&amp;#039;Aménagement et du Logement (DREAL) et des entreprises concernées par les risques technologiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -866,51 +866,51 @@
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>143384</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les risques naturels terrestres</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
@@ -1133,51 +1133,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>162751</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1285,560 +1285,1189 @@
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
+        <v>165836</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner les territoires à vivre avec les risques naturels à travers notamment une meilleure connaissance des aléas et des enjeux mais également une approche renouvelée de l&amp;#039;aménagement du territoire, le développement d&amp;#039;une conscience du risque et une meilleure surveillance et prévision&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chambres consulaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Gestionnaires de milieux aquatiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Types d’actions soutenues&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;  Développer et partager la connaissance&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Amélioration et développement de la connaissance sur les aléas, sur les enjeux (populations, habitats, activités économiques, réseaux, enjeux environnementaux) et de la vulnérabilité des territoires ; Elaboration de stratégie de résilience du territoire.&lt;/li&gt; 	&lt;li&gt;Amélioration et développement de la connaissance sur l’incidence du changement climatique sur les aléas et la vulnérabilité des territoires par des études prospectives.&lt;/li&gt; 	&lt;li&gt;Actions de valorisation, capitalisation et diffusion de la connaissance.&lt;/li&gt; 	&lt;li&gt; Diagnostic de réduction de la vulnérabilité individuelle des biens et des personnes.&lt;/li&gt; 	&lt;li&gt; Caractérisation des risques à l’échelle d’un document d’urbanisme (plui ou scot), sous réserve que les territoires concernés ne disposent pas d’études réalisées dans le cadre de l’élaboration des plans de prévention des risques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Apprendre à vivre avec le risque&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Actions d’information et de sensibilisation permettant une meilleure appropriation des risques naturels et le développement d’une culture du risque et de la résilience par les différents acteurs du territoire régional. Ceci doit permettre de favoriser les bons comportements pour prévenir le risque et de développer les bons réflexes en cas de crise pour limiter ses conséquences.&lt;/li&gt; 	&lt;li&gt;Actions permettant l’intégration des enjeux liés aux risques naturels dans les politiques d’aménagement du territoire et la montée en compétence de l’ensemble des acteurs de l’urbanisme sur ce sujet.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Outils de surveillance, de prévision, d’alerte et gestion de crise&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes préalables (définition d’objectifs, enjeux, localisation) et mise en place d’équipements permettant de développer et d’améliorer, la surveillance, la prévision et/ou l’avertissement sous réserve que l’opération soit portée à minima à l’échelle d’un bassin de risque.&lt;/li&gt; 	&lt;li&gt; Actions visant à l’appropriation des outils de surveillance, de prévision et d’alerte par les acteurs locaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Dépenses non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La réalisation des schémas directeurs de gestion des eaux pluviales et zonages pluviaux hormis les études globales à l’échelle bassin versant sur les ruissellements intenses urbains dont le financement sera étudié au cas par cas.&lt;/li&gt; 	&lt;li&gt; Les actions d’éducation à l’environnement.&lt;/li&gt; 	&lt;li&gt; L’élaboration des Documents d’Information Communaux sur les Risques Majeurs (dicrim) pour les communes disposant d’un plan de prévention des risques naturels (pprn) exceptées les actions inscrites dans un Programme d’Actions de Prévention des Inondations (papi) voté par la Région.&lt;/li&gt; 	&lt;li&gt; L’achat et la pose des panneaux de signalétique des repères de crues.&lt;/li&gt; 	&lt;li&gt;La mise en place des réseaux citoyens ou réserve communale de sauvegarde ;&lt;/li&gt; 	&lt;li&gt; La réalisation des Plans Communaux de Sauvegarde ;&lt;/li&gt; 	&lt;li&gt;La réalisation des exercices de gestion de crise ;&lt;/li&gt; 	&lt;li&gt; L’entretien des systèmes de prévision, de surveillance et d’alerte.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Conditions de réalisation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les actions réalisées en régie ne sont pas éligibles sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements.&lt;/li&gt; 	&lt;li&gt; Les opérations doivent être portées à minima à l’échelle d’un bassin versant ou d’un bassin de risque.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Se référer plus précisément au cadre d&amp;#039;intervention&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs-1/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>162752</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il s’agit de soutenir :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;le développement et la poursuite des démarches engagées en matière de gestion intégrée des risques naturels à partir d’approches territoriales multirisques,&lt;/li&gt; 	&lt;li&gt; les projets interrégionaux d’animation, de sensibilisation et de mise en réseau pour une meilleurs gestion des risques naturels.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Il s&amp;#039;agit de favoriser les actions coordonnées et collectives de gestion intégrée des risques naturels en optimisant la gouvernance selon des territoires cohérents.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les Etablissements Publics de Coopération Intercommunale&lt;/li&gt; 	&lt;li&gt;Les syndicats mixtes&lt;/li&gt; 	&lt;li&gt; Les établissements et sociétés publics, porteurs d’une démarche de gestion intégrée des risques naturels &lt;/li&gt; 	&lt;li&gt; Les collectivités et structures publiques porteuses d’une réflexion concertée à l’échelle pertinente au vu de l’aléa visé&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dispositif &lt;span&gt;« Développer la connaissance locale et la sensibilisation sur les risques naturels »&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Diagnostics locaux des aléas : calcul des intensités, estimation des fréquences, cartographie des emprises, etc.&lt;/li&gt; 	&lt;li&gt; Identification et évaluation des enjeux humains et matériels dans l’espace soumis à un aléas naturels ;&lt;/li&gt; 	&lt;li&gt;Mettre en œuvre des opérations ciblées (adaptées à la sociologie et nature des aléas du territoire) de sensibilisation et de communication auprès du grand public, des scolaires et des touristes ;&lt;/li&gt; 	&lt;li&gt; Formation des élus, des techniciens des collectivités et des acteurs socio-professionnels locaux&lt;/li&gt; 	&lt;li&gt; Etude historique des aléas / des territoires&lt;/li&gt; 	&lt;li&gt;Formation à la gestion de crise&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Soutenir la gouvernance locale et les réseaux d’acteurs »&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Accompagner l’élaboration concertée de stratégies globales pluriannuelles de gestion intégrée des risques naturels (plan pluriannuel d’actions)&lt;/li&gt; 	&lt;li&gt; Animation de réseaux régionaux d’acteurs impliqués dans la Gestion Intégrée des Risques Naturels en montagne : formations, conférences, retours d’expériences, etc.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Réduire la vulnérabilité des territoires »&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etude préalable à la réalisation d’ouvrages de protection, diagnostics d’ouvrages de protection&lt;/li&gt; 	&lt;li&gt; Réalisation d’ouvrages de protection / prévention des aléas avec priorité données aux techniques basées sur la nature&lt;/li&gt; 	&lt;li&gt; Accompagner le déploiement des systèmes de suivi des aléas et d’alerte à la population et/ou aux autorités locales de gestion de crise (stations hydrométriques, pluviographes, stations GPS, outils de modélisation, systèmes de communication, etc.)&lt;/li&gt; 	&lt;li&gt; Prise en compte des risques naturels dans les documents d’urbanismes&lt;/li&gt; 	&lt;li&gt; Actualisation des DICRIM (Document d&amp;#039;information communal sur les risques majeurs) dans le cadre des connaissances acquises via la GIRN&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Actions non éligibles :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Les actions menées en dehors d’une démarche territoriale intégrée.&lt;/li&gt; 	&lt;li&gt; Les approches monorisques sont exclues du financement européen.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Types de dépenses non éligibles :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Les dépenses participant à la réalisation de documents réglementaires communaux dans le domaine des risques (PPR) ;&lt;/li&gt; 	&lt;li&gt; Les amendes, pénalités financières, frais de justice et de contentieux, exonérations de charges ;&lt;/li&gt; 	&lt;li&gt; Les frais débiteurs, agios et autres frais financiers.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dispositif &lt;span&gt;« Développer la connaissance locale et la sensibilisation sur les risques naturels »&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Diagnostics locaux des aléas : calcul des intensités, estimation des fréquences, cartographie des emprises, etc.&lt;/li&gt; 	&lt;li&gt; Identification et évaluation des enjeux humains et matériels dans l’espace soumis à un aléas naturels ;&lt;/li&gt; 	&lt;li&gt;Mettre en œuvre des opérations ciblées (adaptées à la sociologie et nature des aléas du territoire) de sensibilisation et de communication auprès du grand public, des scolaires et des touristes ;&lt;/li&gt; 	&lt;li&gt; Formation des élus, des techniciens des collectivités et des acteurs socio-professionnels locaux&lt;/li&gt; 	&lt;li&gt; Etude historique des aléas / des territoires&lt;/li&gt; 	&lt;li&gt;Formation à la gestion de crise&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Soutenir la gouvernance locale et les réseaux d’acteurs »&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Accompagner l’élaboration concertée de stratégies globales pluriannuelles de gestion intégrée des risques naturels (plan pluriannuel d’actions)&lt;/li&gt; 	&lt;li&gt; Animation de réseaux régionaux d’acteurs impliqués dans la Gestion Intégrée des Risques Naturels en montagne : formations, conférences, retours d’expériences, etc.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Réduire la vulnérabilité des territoires »&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etude préalable à la réalisation d’ouvrages de protection, diagnostics d’ouvrages de protection&lt;/li&gt; 	&lt;li&gt; Réalisation d’ouvrages de protection / prévention des aléas avec priorité données aux techniques basées sur la nature&lt;/li&gt; 	&lt;li&gt; Accompagner le déploiement des systèmes de suivi des aléas et d’alerte à la population et/ou aux autorités locales de gestion de crise (stations hydrométriques, pluviographes, stations GPS, outils de modélisation, systèmes de communication, etc.)&lt;/li&gt; 	&lt;li&gt; Prise en compte des risques naturels dans les documents d’urbanismes&lt;/li&gt; 	&lt;li&gt; Actualisation des DICRIM (Document d&amp;#039;information communal sur les risques majeurs) dans le cadre des connaissances acquises via la GIRN&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Actions non éligibles :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Les actions menées en dehors d’une démarche territoriale intégrée.&lt;/li&gt; 	&lt;li&gt; Les approches monorisques sont exclues du financement européen.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Types de dépenses non éligibles :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Les dépenses participant à la réalisation de documents réglementaires communaux dans le domaine des risques (PPR) ;&lt;/li&gt; 	&lt;li&gt; Les amendes, pénalités financières, frais de justice et de contentieux, exonérations de charges ;&lt;/li&gt; 	&lt;li&gt; Les frais débiteurs, agios et autres frais financiers.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
+      <c r="AH8" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165835</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...61 lines deleted...]
-      <c r="O8" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de soutenir :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le développement et la poursuite des démarches engagées en matière de gestion intégrée des risques naturels à partir d’approches territoriales multirisques,&lt;/li&gt; 	&lt;li&gt; les projets interrégionaux d’animation, de sensibilisation et de mise en réseau pour une meilleurs gestion des risques naturels.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Il s&amp;#039;agit de favoriser les actions coordonnées et collectives de gestion intégrée des risques naturels en optimisant la gouvernance selon des territoires cohérents.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="S8" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Etablissements Publics de Coopération Intercommunale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les syndicats mixtes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les établissements et sociétés publics, porteurs d’une démarche de gestion intégrée des risques naturels &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les collectivités et structures publiques porteuses d’une réflexion concertée à l’échelle pertinente au vu de l’aléa visé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dispositif &lt;span&gt;« Développer la connaissance locale et la sensibilisation sur les risques naturels »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Diagnostics locaux des aléas : calcul des intensités, estimation des fréquences, cartographie des emprises, etc.&lt;/li&gt; 	&lt;li&gt; Identification et évaluation des enjeux humains et matériels dans l’espace soumis à un aléas naturels ;&lt;/li&gt; 	&lt;li&gt;Mettre en œuvre des opérations ciblées (adaptées à la sociologie et nature des aléas du territoire) de sensibilisation et de communication auprès du grand public, des scolaires et des touristes ;&lt;/li&gt; 	&lt;li&gt; Formation des élus, des techniciens des collectivités et des acteurs socio-professionnels locaux&lt;/li&gt; 	&lt;li&gt; Etude historique des aléas / des territoires&lt;/li&gt; 	&lt;li&gt;Formation à la gestion de crise&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Soutenir la gouvernance locale et les réseaux d’acteurs »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Accompagner l’élaboration concertée de stratégies globales pluriannuelles de gestion intégrée des risques naturels (plan pluriannuel d’actions)&lt;/li&gt; 	&lt;li&gt; Animation de réseaux régionaux d’acteurs impliqués dans la Gestion Intégrée des Risques Naturels en montagne : formations, conférences, retours d’expériences, etc.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Réduire la vulnérabilité des territoires »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etude préalable à la réalisation d’ouvrages de protection, diagnostics d’ouvrages de protection&lt;/li&gt; 	&lt;li&gt; Réalisation d’ouvrages de protection / prévention des aléas avec priorité données aux techniques basées sur la nature&lt;/li&gt; 	&lt;li&gt; Accompagner le déploiement des systèmes de suivi des aléas et d’alerte à la population et/ou aux autorités locales de gestion de crise (stations hydrométriques, pluviographes, stations GPS, outils de modélisation, systèmes de communication, etc.)&lt;/li&gt; 	&lt;li&gt; Prise en compte des risques naturels dans les documents d’urbanismes&lt;/li&gt; 	&lt;li&gt; Actualisation des DICRIM (Document d&amp;#039;information communal sur les risques majeurs) dans le cadre des connaissances acquises via la GIRN&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Actions non éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les actions menées en dehors d’une démarche territoriale intégrée.&lt;/li&gt; 	&lt;li&gt; Les approches monorisques sont exclues du financement européen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Types de dépenses non éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les dépenses participant à la réalisation de documents réglementaires communaux dans le domaine des risques (PPR) ;&lt;/li&gt; 	&lt;li&gt; Les amendes, pénalités financières, frais de justice et de contentieux, exonérations de charges ;&lt;/li&gt; 	&lt;li&gt; Les frais débiteurs, agios et autres frais financiers.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>140800</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels en montagne : avalanches, mouvements de terrains, chutes de blocs, crues torrentielles…</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Office national des forêts (ONF)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Expertise technique : observation et amélioration des connaissances ; étude pour des travaux de protection ; appui à la gestion de crise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil amont : mise à disposition de données (dont base évènements) ; aide à la programmation de travaux ; appui en matière d&amp;#039;organisation vis-à-vis des risques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative : conseils pour la gestion des procédures en lien avec les travaux ; appui à la rédaction de cahier des charges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : assistance à maîtrise d&amp;#039;ouvrage ou maîtrise d&amp;#039;œuvre pour des travaux de protection
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à la gestion et à l&amp;#039;exploitation des ouvrages de protection
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Protection contre les crues : maîtrise d&amp;#039;œuvre des travaux de confortement des digues sur le torrent de Gaudissart (Barcelonnette &amp;amp; Uvernet-Fours). Étude de dangers de système d&amp;#039;endiguement de l&amp;#039;Ubaye ou de torrents (Jausiers, Colmars les Alpes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise des glissements de terrain : suivi de glissements de terrain et instrumentations (Digne, Barcelonnette, Jausiers)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion du risque d&amp;#039;avalanche : projet de filets paravalanches – RD1091, col de Vars
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection contre les chutes de blocs : maîtrise d&amp;#039;œuvre des travaux de pose de filets pare-blocs (Le Caire) ou de purge (les Mées) ou de travaux en paroi (Thorame-Haute). Étude de l&amp;#039;aléa et dimensionnement de protection (Peyruis)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Montagne
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 2 types d&amp;#039;intervention :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  missions d&amp;#039;intérêt général financées par le MTE : appui technique de premier niveau en matière de prévention et de gestion intégrée des risques naturels (gratuit – appui à la demande du Préfet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  prestations complémentaires facturées au coût réel (prestations dans le domaine concurrentiel)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.onf.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : ONF-RTM, 7 rue Monseigneur Meirieu, 04 000 Digne-les-Bains
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 32 62 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:rtm.digne&amp;#64;onf.fr" target="_self"&gt;
   rtm.digne&amp;#64;onf.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d9-service-rtm-prevention-des-risques-naturels-e/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>90754</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’exploitation par câble des forêts de montagne des Pyrénées-Atlantiques présentant de fortes contraintes d’exploitation et des risques naturels</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Exploitation par câble</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient l&amp;#039;exploitation par câble des forêts de montagne des Pyrénées-Atlantiques présentant de fortes contraintes d&amp;#039;exploitation et un rôle avéré de protection contre les aléas naturels.
 &lt;/p&gt;
 &lt;strong&gt;
  Objectifs
 &lt;/strong&gt;
 :
 &lt;ul&gt;
  &lt;li&gt;
   propriétaires forestiers privés, leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités territoriales et leurs groupements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Risques naturels</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères de sélection
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est modulée en fonction d&amp;#039;un certain nombre de critères techniques propres au chantier : longueur de ligne (câble court ou long), destination des produits extraits (Bois d&amp;#039;œuvre (BO), Bois d&amp;#039;industrie (BI), affouage ou bois énergie), contrainte éventuelle de reprise de bois au camion pour les amener à bord de grumiers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
  :
  &lt;/p&gt;&lt;p&gt;
   L&amp;#039;aide au débardage par câble est calculée sur la base d&amp;#039;un surcoût d&amp;#039;exploitation.
  &lt;/p&gt;
  &lt;p&gt;
   Le taux maximum de subvention des 3 financeurs (Etat, Région Aquitaine et département des Pyrénées-Atlantiques) est de 80% de l&amp;#039;estimation HT des travaux éligibles.
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Pyrénées-Atlantiques</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/exploitation-par-cable</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service forêt bois papier :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bernard LAZARINI :
    05.57.57.82.70
  &lt;/li&gt;
  &lt;li&gt;
   Pascale PAREL :
    05.57.57.80.53
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c08-exploitation-par-cable/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>8458</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels (inondation, submersion, lutte contre l'érosion et le ruissellement) par des solutions fondées sur la nture (SFN)</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont aidées : &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études,&lt;/li&gt;&lt;li&gt;les travaux concernant la prévention des inondations et des submersions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de lutte contre le ruissellement et lérosion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les outils de préservation et de transfert du risque d&amp;#039;inondation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions ne sont éligibles que lorsqu&amp;#039;elles sont issues d&amp;#039;une réflexion globale basée sur la solidarité amont-aval, rive droite-rive gauche et d&amp;#039;une bonne connaissance du bassin versant (SAGE, contrats à une échelle pertinente);&lt;/p&gt;&lt;p&gt;Les actions sont compatible avec les objectifs du plan de gestion des risques d&amp;#039;inondation (PGRI).&lt;/p&gt;&lt;p&gt;Les projets d&amp;#039;aménagement aidés devront donc être basés dans la mesure du possible sur des solutions fondées sur la nature (SFN).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cc9-prevenir-les-inondations-et-les-etiages-etude/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165810</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités de montagne soumises à des risques émergents</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Appui aux collectivités de montagne soumises à des risques émergents</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Le changement climatique a pour conséquence d&amp;#039;accélérer les transformations des zones de montagne et d&amp;#039;accroître les risques pour les personnes et les biens. Face à cela, le Fonds vert contribue à la protection des populations des
+communes de montagne, en permettant une bonne préparation de ces territoires
+face aux risques et en diminuant la vulnérabilité des personnes et des biens. L’objectif
+est que tous les sites de montagne identifiés à risques soient suivis, étudiés
+ou traités.&lt;/p&gt;&lt;p&gt;
+Le projet
+financé doit permettre d’améliorer la connaissance des risques naturels en
+montagne et haute montagne et de leurs évolutions et de contribuer à la mise en place de mesures de prévention/protection
+des populations appropriées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ain, Auvergne-Rhône-Alpes - subvention de 60 000€ octroyée en 2024. Travaux de sécurisation 
+de falaises visant à protéger des chutes de pierres les habitations situées en aval à la suite à d’un éboulement survenu en novembre 2023 mettant 
+en péril les habitations et les voies communales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Montagne
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les collectivités territoriales de montagne ou leurs groupements compétents en matière de prévention des risques naturels. Sont également éligibles l&amp;#039;Office national des forêts (ONF) et les parcs nationaux.&lt;/p&gt;&lt;p&gt;Une commune qui n&amp;#039;est pas couverte par un plan de prévention des risques naturels (PPRN) est éligible au Fonds vert.&lt;/p&gt;&lt;/h4&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les actions et opérations consistant à améliorer la connaissance des risques ;&lt;/li&gt;&lt;li&gt;Les opérations destinées à suivre l&amp;#039;évolution d&amp;#039;un aléa naturel sur un site de montagne ou de haute montagne pouvant menacer un territoire urbanisé, pour l&amp;#039;une des fins suivantes : &lt;br /&gt;- Adapter des actions de prévention déjà existantes ou déployer de nouvelles actions ;&lt;br /&gt;- Assurer un suivi de l&amp;#039;aléa dans un pas de temps adapté pour pouvoir prendre des mesures de mise en sécurité des populations.&lt;/li&gt;&lt;li&gt;La mise en place de mesures de prévention et/ou de protection, en priorité des territoires urbanisés (par exemple : la vidange d&amp;#039;un lac glaciaire instable).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande de financement sur la plateforme Démarche numérique ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet doit respecter les règles européennes applicables aux aides d&amp;#039;Etat ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les aides de l&amp;#039;Etat ne doivent pas être cumulées, autant que possible.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Montagne.pdf</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-montagne</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appuyer-les-collectivites-de-montagne-soumises-a-des-risques-emergents-1/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>143316</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Construire la résilience de son territoire : préparation à la crise et accompagnement post-crise</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes responsable d&amp;#039;une collectivité ou d&amp;#039;un groupement de collectivités territoriales, opérateur ou représentant de l&amp;#039;État. Vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   connaître la vulnérabilité de votre territoire face aux risques naturels
  &lt;/li&gt;
  &lt;li&gt;
   vous préparer à la gestion de crise et/ou améliorer l&amp;#039;organisation en place
  &lt;/li&gt;
  &lt;li&gt;
   capitaliser sur les évènements passés pour progresser et entretenir la mémoire du risque
  &lt;/li&gt;
  &lt;li&gt;
   faire appel à une expertise technique « post crise » pour préparer le retour à la normale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -1858,51 +2487,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   assistance à la maîtrise d&amp;#039;ouvrage en matière de planification
  &lt;/li&gt;
  &lt;li&gt;
   formations et mises en situation concrètes (exercices)
  &lt;/li&gt;
  &lt;li&gt;
   expertise technique d&amp;#039;urgence « post-crise »
  &lt;/li&gt;
  &lt;li&gt;
   pour les risques naturels (inondation, submersion marine, mouvement de terrain, chute de bloc, cavité)
  &lt;/li&gt;
  &lt;li&gt;
   sur les infrastructures (ouvrages d&amp;#039;art, pont de secours, ouvrages hydrauliques)
  &lt;/li&gt;
  &lt;li&gt;
   organisation de retours d&amp;#039;expérience et protocoles pour les préparer
  &lt;/li&gt;
  &lt;li&gt;
   anticipation et accompagnement au retour à la normale (diagnostics, reconstruction).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   RÉPARATION À LA GESTION DE CRISE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une cellule de veille hydro-météo sur le bassin versant de l&amp;#039;Arc – 2021 – Métropole Aix Marseille Provence
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un référentiel métropolitain de gestion de crise – 2021 – Grenoble Alpes Métropole
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EXPERTISES TECHNIQUES D&amp;#039;URGENCE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Expertises des infrastructures, ouvrages d&amp;#039;art, ouvrages maritimes et bâti du littoral suite à l&amp;#039;ouragan Irma – 2017 – Saint-Barthélemy et Saint-Martin
  &lt;/li&gt;
  &lt;li&gt;
   Cartographie de zones inondées de l&amp;#039;Aude appuyée par l&amp;#039;imagerie satellitaire – 2018 – DREAL Occitanie
@@ -1939,669 +2568,840 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nos ressources :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Guide pratique d&amp;#039;élaboration du volet inondation du Plan Communal de Sauvegarde – DREAL PACA, Direction Générale de la Sécurité Civile et de la Gestion des Crises, Institut des Risques Majeurs, Cerema
  &lt;/li&gt;
  &lt;li&gt;
   Guide méthodologique pour la réalisation d&amp;#039;un REX Inondation – CGEDD, DGPR
  &lt;/li&gt;
  &lt;li&gt;
   Communauté métier autour des PICS (via la plateforme Expertises Territoires)
  &lt;/li&gt;
  &lt;li&gt;
   Plateforme muREX de capitalisation des données après inondation
  &lt;/li&gt;
  &lt;li&gt;
   Application mobile SCOUT : outil de relevé de terrain post-évènement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Montagne
 Risques naturels
 Appui méthodologique
 Mers et océans</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/resilience-territoriale-preparation-crise-accompagnement</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f6a-construire-la-resilience-de-son-territoire-pr/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>162732</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Recherche et réseaux alpins</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
 &lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;c’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les actions doivent servir la politique du Comité de Massif des Alpes ;&lt;/li&gt; 	&lt;li&gt;une convention pluriannuelle d’objectifs et de moyens pourra être établie entre la Région et le bénéficiaire.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ;&lt;/li&gt; 	&lt;li&gt;animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne,&lt;br /&gt; 	gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Type d’action non éligible :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>30/05/2024</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Les actions doivent servir la politique du Comité de Massif des Alpes ;&lt;/li&gt; 	&lt;li&gt;une convention pluriannuelle d’objectifs et de moyens pourra être établie entre la Région et le bénéficiaire.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ;&lt;/li&gt; 	&lt;li&gt;animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne,&lt;br /&gt; 	gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Type d’action non éligible :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
 &lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
+      <c r="AH15" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>166080</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpe</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Recherche et réseaux alpins</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. &lt;/p&gt;
 &lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
 &lt;p&gt;Elle a pour objectif d&amp;#039;encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpes ; elle soutient des dynamiques précises de réseaux permettant une capitalisation et une diffusion de toutes les expériences et bonnes pratiques à l’ensemble des territoires alpins ; elle contribue à l&amp;#039;émergence de projets innovants et la production de connaissance en décloisonnant les filières.&lt;br /&gt; &lt;br /&gt; Le Schéma de Massif des Alpes met en avant l’importance de soutenir les réseaux d’acteurs structurés à l’échelle du massif des Alpes, dont les têtes de réseaux participent activement au bon fonctionnement de la gouvernance alpine.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 International
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
 &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMARECH/depot/simple</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
 &lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins-1/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165818</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les inondations</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Prévention des inondations</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans un objectif d’adaptation au changement climatique, &lt;strong&gt;le Fonds vert contribue à mieux protéger les territoires face aux inondations afin de préserver des vies humaines et de réduire les dommages causés aux biens&lt;/strong&gt;. Cette mesure du Fonds vert intervient en &lt;strong&gt;complément &lt;/strong&gt;du fonds de prévention des risques naturels majeurs (FPRNM, dit &amp;#34;Fonds Barnier&amp;#34;) &lt;strong&gt;car elle finance les actions inéligibles au Fonds Barnier&lt;/strong&gt;, que ce soit dans les communes éligibles au Fonds Barnier ou celles qui ne le sont pas.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hautes-Alpes, Provence-Alpes-Côte d’Azur – subvention de 99 000€ octroyée en 2024. 
+Des travaux de restauration du lit d&amp;#039;un torrent Rabioux permettront de réduire le risque 
+d’inondation dans cette zone exposée aux crues torrentielles. Le projet vise à s’appuyer sur le 
+fonctionnement naturel du cours d’eau pour gérer les crues et éviter la reconstruction de 
+digues.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Bâtiments et construction
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les bénéficiaires sont les collectivités territoriales ou leurs groupements, notamment ceux exerçant la compétence de gestion des milieux aquatiques et de prévention des inondations (GEMAPI), ainsi que ceux assurant la maîtrise d&amp;#039;ouvrages des études et actions de prévention des inondations. &lt;/p&gt;&lt;p&gt;S&amp;#039;agissant des collectivités exerçant la compétence GEMAPI, les porteurs de projet peuvent être : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les EPCI à fiscalité propre qui exercent directement la mission « défense contre les inondations et contre la mer » de la GEMAPI ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes agissant par transfert de compétence d’EPCI à fiscalité propre ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes de type EPAGE ou EPTB agissant par délégation de compétence d’EPCI à fiscalité propre. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les projets soutenus doivent améliorer la prévention des inondations. Les projets éligibles au Fonds vert sont ceux qui ne sont pas éligibles au fonds de prévention des risques naturels majeurs (&amp;#34;Fonds Barnier&amp;#34;).&lt;/strong&gt; Une attention particulière doit être portée au recours aux solutions fondées sur la nature dans la conception et la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;Ces projets peuvent concerner : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;amélioration de la connaissance, en particulier des phénomènes de ruissellement ;&lt;/li&gt;&lt;li&gt;les diagnostics de vulnérabilité et les travaux de réduction de la vulnérabilité des bâtiments publics en complément ou en alternative possible aux ouvrages de protection ou de ralentissement dynamique, en particulier lorsque ces ouvrages ne sont pas rentables en termes d’investissement public, au regard d’un faible nombre d’enjeux ; &lt;/li&gt;&lt;li&gt;la création de zones d’expansion de crue, de démarches de reméandrage et toutes solutions fondées sur la nature ;&lt;/li&gt;&lt;li&gt;les travaux de réhabilitation ou de renforcement d’un « système d’endiguement », éventuellement pour adapter le niveau de protection au regard du changement climatique ; &lt;/li&gt;&lt;li&gt;les travaux de neutralisation des anciennes digues ;&lt;/li&gt;&lt;li&gt;les éventuels rachats d’habitations à la suite de la neutralisation d’une digue existante (car non intégrée dans un système d’endiguement) ou du retrait du système d’endiguement dans le cas d’un accord avec les propriétaires ;&lt;/li&gt;&lt;li&gt;les actions de coordination à l’échelle d’un bassin pertinent, de l’action des collectivités ayant la compétence GEMAPI.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Inondations.pdf</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-inondations</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-inondations-2/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>94496</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Réduire l'impact des activités humaines sur l'environnement</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Fondation UEM</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I13" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Fondation UEM soutient des projets locaux et régionaux mais peut aussi accompagner des projets portant sur des problématiques plus vastes, dans un périmètre national.
 &lt;/p&gt;
 &lt;p&gt;
  Elle apporte son soutien à des actions concrètes dont la finalité vise à réduire l&amp;#039;impact des activités humaines sur l&amp;#039;environnement. Cet engagement se traduit par la lutte contre les pollutions et les nuisances, la prévention des risques naturels et technologiques et la préservation des équilibres naturels (faune, flore, sites et milieux naturels).
 &lt;/p&gt;
 &lt;p&gt;
  La Fondation se donne pour priorité de contribuer à réduire le changement climatique et de préserver la biodiversité par tous les moyens possibles. Ce soutien peut être financier mais peut aussi consister à assurer une meilleure visibilité à votre projet grâce à une meilleure communication autour de celui-ci, en informant et sensibilisant le grand public sur les questions environnementales soulevées par votre initiative.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;appel à projets est ouvert à tout organisme ou personne dans la mesure où le but poursuivi est
  non lucratif et l&amp;#039;activité d&amp;#039;intérêt général.
 &lt;/p&gt;
 &lt;p&gt;
  La fondation ne soutiendra qu&amp;#039;un projet par candidat à la fois. Tout examen d&amp;#039;un nouveau projet
  sera conditionné par la concrétisation du projet précédent, ou a minima par la preuve d&amp;#039;un
  avancement significatif du projet précédent. Un projet pourra faire l&amp;#039;objet d&amp;#039;une subvention étalée
  dans le temps sur plusieurs années.
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité sont impératifs. Un projet ne remplissant pas ces exigences ne sera pas
  étudié.
  Pour être retenu, le projet du candidat doit répondre aux critères d&amp;#039;éligibilité énoncés ci-après :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Il doit correspondre à une action promue par la Fondation d&amp;#039;Entreprise UEM ;
  &lt;/li&gt;
  &lt;li&gt;
   Le projet ne doit pas avoir d&amp;#039;objectifs religieux, politiques ou commerciaux ;
  &lt;/li&gt;
  &lt;li&gt;
   A l&amp;#039;exception des projets dont le budget est inférieur à 10 000 €, la Fondation
    d&amp;#039;Entreprise UEM privilégiera les projets pluri-financés (la Fondation d&amp;#039;Entreprise UEM
    soutiendra au maximum 50% du budget total du projet).
  &lt;/li&gt;
  &lt;li&gt;
   Il ne doit pas servir à financer des dépenses courantes de fonctionnement d&amp;#039;une
    structure, des besoins de trésorerie, des collectes de fonds (hors les coûts directs de
    main d&amp;#039;œuvre éventuellement liés au projet).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-uem.org/program/actions-diverses/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de candidature doit être obligatoirement déposé sur le site internet de la Fondation
  d&amp;#039;Entreprise UEM.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chaque dossier doit comprendre les éléments suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La fiche de candidature, téléchargeable sur le site internet de la Fondation ;
  &lt;/li&gt;
  &lt;li&gt;
   Une note de présentation de votre projet et du budget associé (10 pages maximum). Cette note pourra être accompagnée d&amp;#039;annexes ;
  &lt;/li&gt;
  &lt;li&gt;
   La liste des autres financements obtenus ou sollicités ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En cas d&amp;#039;avis favorable du jury de la Fondation d&amp;#039;Entreprise UEM, les documents suivants vous
  seront demandés :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les rapports d&amp;#039;activité et financier du candidat pour les 2 dernières années ;
  &lt;/li&gt;
  &lt;li&gt;
   Les statuts de l&amp;#039;organisme le cas échéant ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;extrait d&amp;#039;enregistrement au Journal Officiel ou tout document équivalent, le cas
    échéant ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;attestation d&amp;#039;assurance de responsabilité civile du candidat ;
  &lt;/li&gt;
  &lt;li&gt;
   Un relevé d&amp;#039;identité bancaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>flavie.berdu@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d9b-actions-diverses/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>23/06/2021</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>162974</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui pour faire émerger vos projets de territoires</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>DDT de l'Aube</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les
 services spécialisés de la Direction Départementale des
 Territoires de l’Aube, selon le domaine concerné, sont les
 interlocuteurs de proximité des élus qui souhaitent être
 accompagnés et soutenus dans la mise en œuvre de leurs projets
 relevant des  domaines suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Urbanisme
 	et aménagement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	des dispositifs Petites Villes de Demain, Action Cœur de Ville,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	à l’élaboration de schémas directeurs d’accessibilité,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;instruction
 	des actes d’urbanisme et conseil aux services instructeurs des
 	collectivités,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
 	et expertise pour l’élaboration des documents de planification,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;aide
 	à la mise en accessibilité des bâtiments et espaces publics,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	aux collectivités dans la mise en œuvre de l’ingénierie sur
 	mesure proposée par l’ANCT, ...&lt;/p&gt;
 	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Agriculture,
 	nature et environnement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	et instruction des procédures environnementales des projets,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
@@ -2637,703 +3437,188 @@
 	douces,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	sur les aménagements de sécurité routière, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sécurité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;aide
 	à la réalisation des plans communaux de sauvegarde,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;accompagnement
 	des collectivités pour la prise d’arrêtés de mise en sécurité,
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Développement
 économique et commercial&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	et accompagnement pour la réalisation de projets économiques ou
 	industriels, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Ingénierie
 financière&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;appui
 	à la recherche de financements publics (outil aides territoires),
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 – Action
 Cœur de Ville, Opérations de Revitalisation des Territoires (ORT),
 Petites Villes de Demain (PVD) ;&lt;/p&gt;
 &lt;p&gt;– Pacte
 Territorial de Réussite de la Transition Écologique (PTRTE) ;&lt;/p&gt;
 &lt;p&gt;– Aménagements
 d’espaces publics ;&lt;/p&gt;
 &lt;p&gt;– Renouvellement
 urbain, écoquartiers ;&lt;/p&gt;
 &lt;p&gt;– Rénovation
 thermique de bâtiments publics, production d&amp;#039;EnR ; 
 &lt;/p&gt;
 &lt;p&gt;– Agendas
 d’accessibilité programmée ;&lt;/p&gt;
 &lt;p&gt;– Diagnostics
 de sécurité routière ;&lt;/p&gt;
 &lt;p&gt;– Aires
 d’accueil des gens du voyage ;&lt;/p&gt;
 &lt;p&gt;– Plans
 communaux de sauvegarde ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;Projets
 liés aux énergies renouvelables ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;&lt;span&gt;R&lt;/span&gt;&lt;span&gt;ena&lt;/span&gt;turation
 de friches artisanales et industrielles ;&lt;/p&gt;
 &lt;p&gt;– Planification
 territoriale… .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Prévention des risques
 Mobilité pour tous
 Connaissance de la mobilité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://intra.ddt.aube.rie.gouv.fr/spip.php?page=sommaire</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction
 Départementale des Territoires de l’Aube.&lt;/p&gt;
 &lt;p&gt;Email : &lt;a href="mailto:ddt-direction&amp;#64;aube.gouv.fr" target="_self"&gt;ddt-direction&amp;#64;aube.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>jean-michel.barrois@aube.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>DDT 10</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...516 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>