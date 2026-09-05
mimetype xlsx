--- v2 (2026-05-17)
+++ v3 (2026-09-05)
@@ -263,230 +263,91 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>163143</v>
+        <v>496</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Prévenir les risques naturels majeurs  - Fonds de Prévention des Risques Naturels Majeurs (FPRNM)</t>
-[...4 lines deleted...]
-          <t>Fonds Barnier</t>
+          <t>Prévenir les risques naturels majeurs - Fonds de Prévention des Risques Naturels Majeurs (FPRNM)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
-        <is>
-[...132 lines deleted...]
-      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Direction Générale de la Prévention des Risques (DGPR)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F3" s="1" t="inlineStr">
+      <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le risque naturel majeur est la conséquence d&amp;#039;un aléa d&amp;#039;origine naturelle dont les effets peuvent mettre en jeu un grand nombre de personnes, occasionnent des dommages importants et dépassent les capacités de réaction des instances directement concernées. Le Fonds de Prévention des Risques Naturels Majeurs (FPRNM), dit « fonds Barnier », créé par la loi n°95-101 du 2 février 1995 relative au renforcement de la protection de l&amp;#039;environnement avait pour objectif initial de financer les indemnités d&amp;#039;expropriation de biens exposés à un risque naturel majeur, ainsi que les dépenses liées à la limitation d&amp;#039;accès et à la démolition éventuelle de ces biens, afin d&amp;#039;en empêcher toute occupation future. Progressivement, l&amp;#039;utilisation des ressources du FPRNM a été élargie à d&amp;#039;autres catégories de dépenses dans le but de prévenir des risques naturels majeurs.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FPRNM permet actuellement le financement de mesures (catégories de dépenses) permanentes inscrites dans le code de l&amp;#039;environnement (
  &lt;a href="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle&amp;#61;LEGIARTI000028538272&amp;amp;cidTexte&amp;#61;LEGITEXT000006074220&amp;amp;dateTexte&amp;#61;20160603&amp;amp;oldAction&amp;#61;rechCodeArticle&amp;amp;fastReqId&amp;#61;1760183903&amp;amp;nbResultRech&amp;#61;1"&gt;
   article L.561-3
  &lt;/a&gt;
  ) et de mesures temporaires qui sont inscrites dans les lois de finances (
  &lt;a href="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte&amp;#61;JORFTEXT000000612133&amp;amp;fastPos&amp;#61;2&amp;amp;fastReqId&amp;#61;1977516449&amp;amp;categorieLien&amp;#61;cid&amp;amp;oldAction&amp;#61;rechTexte"&gt;
   article 128 de la loi 2003-1311
  &lt;/a&gt;
  et
  &lt;a href="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte&amp;#61;JORFTEXT000000634802&amp;amp;fastPos&amp;#61;1&amp;amp;fastReqId&amp;#61;295249300&amp;amp;categorieLien&amp;#61;cid&amp;amp;oldAction&amp;#61;rechTexte"&gt;
   article 136 de la loi 2005-1719
  &lt;/a&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  Les trois grands types de mesures finançables par le FPRNM sont  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -508,191 +369,330 @@
 &lt;p&gt;
  &lt;strong&gt;
   Le FPRNM finance les actions d&amp;#039;investissement et non de fonctionnement
  &lt;/strong&gt;
  . À titre d&amp;#039;exemples, les aides attribuées dans le cadre de l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions de prévention des inondations (PAPI) pourront servir à financer les études et travaux mais pas les coûts liés à l&amp;#039;animation de ce PAPI comme la rémunération des chargés de mission ; ou encore les subventions attribuées pour le financement d&amp;#039;un équipement de protection ne peuvent être utilisées que pour l&amp;#039;acquisition dudit équipement et non pour son renouvellement ou sa remise en état.
 &lt;/p&gt;
 &lt;p&gt;
  Pour chaque grand type de mesures susmentionné, les risques concernés sont les suivants  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour les mesures d&amp;#039;acquisition de biens : risque naturel prévisible de mouvement de terrain, d&amp;#039;affaissement de terrain dû à une cavité souterraine ou à une marnière, d&amp;#039;avalanche, de crues torrentielles ou à montée rapide ou de submersion marine ;
  &lt;/li&gt;
  &lt;li&gt;
   pour les mesures de réduction de la vulnérabilité face au risque et les dépenses afférentes à l&amp;#039;élaboration des plans de prévention des risques naturels (PPRN) : risque de mouvement de terrain, d&amp;#039;affaissement de terrain dû à une cavité souterraine ou à une marnière (bien que ces cavités ne soit pas naturelles), d&amp;#039;avalanche, d&amp;#039;inondation, d&amp;#039;incendie de forêt, de séisme, d&amp;#039;éruption volcanique, de tempête et de cyclone ;
  &lt;/li&gt;
  &lt;li&gt;
   pour les dépenses afférentes à l&amp;#039;information préventive : tous les risques majeurs, y compris les risques technologiques.
  &lt;/li&gt;
  &lt;li&gt;
   Le risque d&amp;#039;érosion est exclu du champ d&amp;#039;indemnisation par le FPRNM. Il est, en effet, considéré comme un risque prévisible sur du long terme et n&amp;#039;entre donc pas dans la définition d&amp;#039;un « risque majeur ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Risques naturels</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   MESURES SUSCEPTIBLES D&amp;#039;ÊTRE FINANCEES PAR LE FONDS :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1. pour l&amp;#039;État, les communes et leur groupement :
 &lt;/p&gt;
 &lt;p&gt;
  - l&amp;#039;expropriation de biens exposés à un risque naturel majeur (100 %)  ;
 &lt;/p&gt;
 &lt;p&gt;
  - l&amp;#039;acquisition amiable de biens exposés à un risque naturel majeur (100 %)  ;
 &lt;/p&gt;
 &lt;p&gt;
  - l&amp;#039;acquisition amiable de biens sinistrés par une catastrophe naturelle (100 %) ;
 &lt;/p&gt;
 &lt;p&gt;
  - les études, travaux, ouvrages et équipements de préventions des collectivités locales pour les communes 
         concernées par les études et travaux couvertes par un PPRN (40 à 50 %) ;
 &lt;/p&gt;
 &lt;p&gt;
  2. pour les propriétaires de biens concernés :
 &lt;/p&gt;
 &lt;p&gt;
  - les études et travaux imposés par un PPRN des biens à usage d&amp;#039;habitation ou utilisé dans le cadre  
        d&amp;#039;activités professionnelles (moins de 20 salariés) couvert par un contrat d&amp;#039;assurance incluant la garantie 
        catastrophe naturelle (20 à 40% maximum) ;
 &lt;/p&gt;
 &lt;p&gt;
  3. pour les collectivités publiques compétentes ou les entreprises d&amp;#039;assurance :
 &lt;/p&gt;
 &lt;p&gt;
  - les campagnes d&amp;#039;information sur la garantie catastrophe naturelle des biens couverts par la garantie
        (100 %).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS MINIMALES D&amp;#039;ÉLIGIBILITÉ :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les opérations de reconnaissance ainsi que les études et travaux de réduction de la vulnérabilité imposés par un PPRN, les biens concernés doivent être obligatoirement assurés et couverts par un contrat d&amp;#039;assurance incluant la garantie « catastrophes naturelles » et être exposés à un danger avéré.
 Les opérations (hormis celles imposées par un PPRN) doivent faire l&amp;#039;objet d&amp;#039;une analyse coût/avantage qui en démontre la pertinence et compare tous les moyens envisageables.
 Par ailleurs, le respect de la logique de prévention justifie d&amp;#039;exclure les actions ne relevant pas de la prévention contre un risque majeur et notamment les travaux de réparation, d&amp;#039;entretien courant et de surveillance relevant des obligations légales des propriétaires ou gestionnaires (protection des infrastructures, entretien des ouvrages en général, travaux d&amp;#039;assainissement pluvial, lutte contre le ruissellement urbain, surveillance de
 falaises, etc).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Guyane</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>http://www.guyane.developpement-durable.gouv.fr/le-fonds-de-prevention-des-risques-naturels-a1604.html</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Pour la Guyane :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  DEAL de Guyane
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ern.remd.deal-guyane&amp;#64;developpement-durable.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 94 29 51 49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>nicaise.rene@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d271-fprnm-fonds-de-prevention-des-risques-naturel/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique</t>
         </is>
       </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>24/01/2019</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>163143</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels majeurs  - Fonds de Prévention des Risques Naturels Majeurs (FPRNM)</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Barnier</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>DDT de l'Ardèche</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le fonds de prévention des risques naturels majeurs (FPRNM), dit fonds Barnier, permet de soutenir des mesures de prévention et de protection des personnes et des biens exposés aux risques naturels majeurs.&lt;/p&gt;&lt;p&gt;Ce fonds peut être mobilisé par les collectivités territoriales, les petites entreprises, les particuliers et les services de l&amp;#039;État afin de garantir la préservation des vies humaines et de mettre en place des démarches de prévention des dommages selon le cadre fixé par la loi.&lt;/p&gt;&lt;p&gt;Face à des catastrophes toujours plus fréquentes et intenses, le fonds Barnier est aujourd&amp;#039;hui un levier indispensable pour l&amp;#039;adaptation des territoires au changement climatique.&lt;/p&gt;&lt;p&gt;Dans le cadre du projet de loi de finances 2021, le Gouvernement proposera au Parlement de fixer les moyens du fonds à 205M€ pour la prévention des risques naturels dans le contexte du changement climatique.&lt;/p&gt;&lt;p&gt;Le fonds Barnier peut être mobilisé pour des dépenses d&amp;#039;investissement afin de réaliser des études, des travaux ou des équipements de prévention ou de protection contre les risques naturels. Il est aussi mobilisable pour les actions d&amp;#039;information préventive sur les risques majeurs qui contribuent à développer la conscience du risque.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Les communes d&amp;#039;Ardèche couvertes par un PPRN ou
+    un PEP/PAPI, et leurs groupements.&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information, voir le guide FPRNM sur le site du ministère
+    : &lt;a href="https://www.ecologie.gouv.fr/politiques-publiques/financement-prevention-risques-naturels-hydrauliques"&gt;https://www.ecologie.gouv.fr/politiques-publiques/financement-prevention-risques-naturels-hydrauliques&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Ardèche</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/politiques-publiques/financement-prevention-risques-naturels-hydrauliques</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/ddt07-collectivites-demande-de-subvention-du-fonds</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p id="bureau"&gt;DDT07&lt;/p&gt;&lt;p&gt;Service Urbanisme et
+          Territoires/Service Prévention des risques &lt;br /&gt;&lt;/p&gt;
+        &lt;p&gt;
+          &lt;span id="nom-rue"&gt;2 place Simone
+            Veil - BP 613&lt;/span&gt;&lt;span id="code-postal"&gt; -
+            07006 Privas Cedex&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:ddt-sut-pr&amp;#64;ardeche.gouv.fr"&gt;ddt-sut-pr&amp;#64;ardeche.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>alice.perret@ardeche.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/demander-une-subvention-sur-le-fonds-de-prevention-des-risques-naturels-majeurs-fprnm-ou-fonds-barnier/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>DDT07</t>
+        </is>
+      </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>24/01/2019</t>
+          <t>31/07/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>139434</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Gérer les risques naturels et technologiques</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
@@ -866,51 +866,51 @@
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>143384</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les risques naturels terrestres</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
@@ -1133,1341 +1133,1051 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>162751</v>
+        <v>165836</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner les territoires à vivre avec les risques naturels à travers notamment une meilleure connaissance des aléas et des enjeux mais également une approche renouvelée de l&amp;#039;aménagement du territoire, le développement d&amp;#039;une conscience du risque et une meilleure surveillance et prévision.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités et leurs groupements&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Chambres consulaires&lt;/li&gt; 	&lt;li&gt; Associations&lt;/li&gt; 	&lt;li&gt; Gestionnaires de milieux aquatiques.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d’actions soutenues&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;  Développer et partager la connaissance&lt;/strong&gt;&lt;/p&gt;
-[...9 lines deleted...]
-&lt;p&gt;&lt;br /&gt; Se référer plus précisément au cadre d&amp;#039;intervention&lt;/p&gt;</t>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner les territoires à vivre avec les risques naturels à travers notamment une meilleure connaissance des aléas et des enjeux mais également une approche renouvelée de l&amp;#039;aménagement du territoire, le développement d&amp;#039;une conscience du risque et une meilleure surveillance et prévision&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N6" s="1" t="inlineStr">
-        <is>
-[...134 lines deleted...]
-      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chambres consulaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Gestionnaires de milieux aquatiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Types d’actions soutenues&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;  Développer et partager la connaissance&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Amélioration et développement de la connaissance sur les aléas, sur les enjeux (populations, habitats, activités économiques, réseaux, enjeux environnementaux) et de la vulnérabilité des territoires ; Elaboration de stratégie de résilience du territoire.&lt;/li&gt; 	&lt;li&gt;Amélioration et développement de la connaissance sur l’incidence du changement climatique sur les aléas et la vulnérabilité des territoires par des études prospectives.&lt;/li&gt; 	&lt;li&gt;Actions de valorisation, capitalisation et diffusion de la connaissance.&lt;/li&gt; 	&lt;li&gt; Diagnostic de réduction de la vulnérabilité individuelle des biens et des personnes.&lt;/li&gt; 	&lt;li&gt; Caractérisation des risques à l’échelle d’un document d’urbanisme (plui ou scot), sous réserve que les territoires concernés ne disposent pas d’études réalisées dans le cadre de l’élaboration des plans de prévention des risques.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Apprendre à vivre avec le risque&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Actions d’information et de sensibilisation permettant une meilleure appropriation des risques naturels et le développement d’une culture du risque et de la résilience par les différents acteurs du territoire régional. Ceci doit permettre de favoriser les bons comportements pour prévenir le risque et de développer les bons réflexes en cas de crise pour limiter ses conséquences.&lt;/li&gt; 	&lt;li&gt;Actions permettant l’intégration des enjeux liés aux risques naturels dans les politiques d’aménagement du territoire et la montée en compétence de l’ensemble des acteurs de l’urbanisme sur ce sujet.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Outils de surveillance, de prévision, d’alerte et gestion de crise&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Etudes préalables (définition d’objectifs, enjeux, localisation) et mise en place d’équipements permettant de développer et d’améliorer, la surveillance, la prévision et/ou l’avertissement sous réserve que l’opération soit portée à minima à l’échelle d’un bassin de risque.&lt;/li&gt; 	&lt;li&gt; Actions visant à l’appropriation des outils de surveillance, de prévision et d’alerte par les acteurs locaux.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Dépenses non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;La réalisation des schémas directeurs de gestion des eaux pluviales et zonages pluviaux hormis les études globales à l’échelle bassin versant sur les ruissellements intenses urbains dont le financement sera étudié au cas par cas.&lt;/li&gt; 	&lt;li&gt; Les actions d’éducation à l’environnement.&lt;/li&gt; 	&lt;li&gt; L’élaboration des Documents d’Information Communaux sur les Risques Majeurs (dicrim) pour les communes disposant d’un plan de prévention des risques naturels (pprn) exceptées les actions inscrites dans un Programme d’Actions de Prévention des Inondations (papi) voté par la Région.&lt;/li&gt; 	&lt;li&gt; L’achat et la pose des panneaux de signalétique des repères de crues.&lt;/li&gt; 	&lt;li&gt;La mise en place des réseaux citoyens ou réserve communale de sauvegarde ;&lt;/li&gt; 	&lt;li&gt; La réalisation des Plans Communaux de Sauvegarde ;&lt;/li&gt; 	&lt;li&gt;La réalisation des exercices de gestion de crise ;&lt;/li&gt; 	&lt;li&gt; L’entretien des systèmes de prévision, de surveillance et d’alerte.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Conditions de réalisation :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les actions réalisées en régie ne sont pas éligibles sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements.&lt;/li&gt; 	&lt;li&gt; Les opérations doivent être portées à minima à l’échelle d’un bassin versant ou d’un bassin de risque.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Se référer plus précisément au cadre d&amp;#039;intervention&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs-1/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-[...3 lines deleted...]
-      <c r="B8" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165835</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...148 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il s’agit de soutenir :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;le développement et la poursuite des démarches engagées en matière de gestion intégrée des risques naturels à partir d’approches territoriales multirisques,&lt;/li&gt; 	&lt;li&gt; les projets interrégionaux d’animation, de sensibilisation et de mise en réseau pour une meilleurs gestion des risques naturels.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Il s&amp;#039;agit de favoriser les actions coordonnées et collectives de gestion intégrée des risques naturels en optimisant la gouvernance selon des territoires cohérents.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Etablissements Publics de Coopération Intercommunale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les syndicats mixtes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les établissements et sociétés publics, porteurs d’une démarche de gestion intégrée des risques naturels &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les collectivités et structures publiques porteuses d’une réflexion concertée à l’échelle pertinente au vu de l’aléa visé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dispositif &lt;span&gt;« Développer la connaissance locale et la sensibilisation sur les risques naturels »&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Diagnostics locaux des aléas : calcul des intensités, estimation des fréquences, cartographie des emprises, etc.&lt;/li&gt; 	&lt;li&gt; Identification et évaluation des enjeux humains et matériels dans l’espace soumis à un aléas naturels ;&lt;/li&gt; 	&lt;li&gt;Mettre en œuvre des opérations ciblées (adaptées à la sociologie et nature des aléas du territoire) de sensibilisation et de communication auprès du grand public, des scolaires et des touristes ;&lt;/li&gt; 	&lt;li&gt; Formation des élus, des techniciens des collectivités et des acteurs socio-professionnels locaux&lt;/li&gt; 	&lt;li&gt; Etude historique des aléas / des territoires&lt;/li&gt; 	&lt;li&gt;Formation à la gestion de crise&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Soutenir la gouvernance locale et les réseaux d’acteurs »&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Accompagner l’élaboration concertée de stratégies globales pluriannuelles de gestion intégrée des risques naturels (plan pluriannuel d’actions)&lt;/li&gt; 	&lt;li&gt; Animation de réseaux régionaux d’acteurs impliqués dans la Gestion Intégrée des Risques Naturels en montagne : formations, conférences, retours d’expériences, etc.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Réduire la vulnérabilité des territoires »&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etude préalable à la réalisation d’ouvrages de protection, diagnostics d’ouvrages de protection&lt;/li&gt; 	&lt;li&gt; Réalisation d’ouvrages de protection / prévention des aléas avec priorité données aux techniques basées sur la nature&lt;/li&gt; 	&lt;li&gt; Accompagner le déploiement des systèmes de suivi des aléas et d’alerte à la population et/ou aux autorités locales de gestion de crise (stations hydrométriques, pluviographes, stations GPS, outils de modélisation, systèmes de communication, etc.)&lt;/li&gt; 	&lt;li&gt; Prise en compte des risques naturels dans les documents d’urbanismes&lt;/li&gt; 	&lt;li&gt; Actualisation des DICRIM (Document d&amp;#039;information communal sur les risques majeurs) dans le cadre des connaissances acquises via la GIRN&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Actions non éligibles :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Les actions menées en dehors d’une démarche territoriale intégrée.&lt;/li&gt; 	&lt;li&gt; Les approches monorisques sont exclues du financement européen.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Types de dépenses non éligibles :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Les dépenses participant à la réalisation de documents réglementaires communaux dans le domaine des risques (PPR) ;&lt;/li&gt; 	&lt;li&gt; Les amendes, pénalités financières, frais de justice et de contentieux, exonérations de charges ;&lt;/li&gt; 	&lt;li&gt; Les frais débiteurs, agios et autres frais financiers.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne-1/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>140800</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Prévenir les risques naturels en montagne : avalanches, mouvements de terrains, chutes de blocs, crues torrentielles…</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Office national des forêts (ONF)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Expertise technique : observation et amélioration des connaissances ; étude pour des travaux de protection ; appui à la gestion de crise
  &lt;/li&gt;
  &lt;li&gt;
   Conseil amont : mise à disposition de données (dont base évènements) ; aide à la programmation de travaux ; appui en matière d&amp;#039;organisation vis-à-vis des risques
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie administrative : conseils pour la gestion des procédures en lien avec les travaux ; appui à la rédaction de cahier des charges
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet : assistance à maîtrise d&amp;#039;ouvrage ou maîtrise d&amp;#039;œuvre pour des travaux de protection
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Assistance à la gestion et à l&amp;#039;exploitation des ouvrages de protection
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Protection contre les crues : maîtrise d&amp;#039;œuvre des travaux de confortement des digues sur le torrent de Gaudissart (Barcelonnette &amp;amp; Uvernet-Fours). Étude de dangers de système d&amp;#039;endiguement de l&amp;#039;Ubaye ou de torrents (Jausiers, Colmars les Alpes)
  &lt;/li&gt;
  &lt;li&gt;
   Maîtrise des glissements de terrain : suivi de glissements de terrain et instrumentations (Digne, Barcelonnette, Jausiers)
  &lt;/li&gt;
  &lt;li&gt;
   Gestion du risque d&amp;#039;avalanche : projet de filets paravalanches – RD1091, col de Vars
  &lt;/li&gt;
  &lt;li&gt;
   Protection contre les chutes de blocs : maîtrise d&amp;#039;œuvre des travaux de pose de filets pare-blocs (Le Caire) ou de purge (les Mées) ou de travaux en paroi (Thorame-Haute). Étude de l&amp;#039;aléa et dimensionnement de protection (Peyruis)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Montagne
 Risques naturels</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  2 types d&amp;#039;intervention :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   missions d&amp;#039;intérêt général financées par le MTE : appui technique de premier niveau en matière de prévention et de gestion intégrée des risques naturels (gratuit – appui à la demande du Préfet)
  &lt;/li&gt;
  &lt;li&gt;
   prestations complémentaires facturées au coût réel (prestations dans le domaine concurrentiel)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.onf.fr/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : ONF-RTM, 7 rue Monseigneur Meirieu, 04 000 Digne-les-Bains
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 32 62 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:rtm.digne&amp;#64;onf.fr" target="_self"&gt;
   rtm.digne&amp;#64;onf.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d9-service-rtm-prevention-des-risques-naturels-e/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Préfecture</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>90754</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’exploitation par câble des forêts de montagne des Pyrénées-Atlantiques présentant de fortes contraintes d’exploitation et des risques naturels</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Exploitation par câble</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient l&amp;#039;exploitation par câble des forêts de montagne des Pyrénées-Atlantiques présentant de fortes contraintes d&amp;#039;exploitation et un rôle avéré de protection contre les aléas naturels.
 &lt;/p&gt;
 &lt;strong&gt;
  Objectifs
 &lt;/strong&gt;
 :
 &lt;ul&gt;
  &lt;li&gt;
   propriétaires forestiers privés, leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités territoriales et leurs groupements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Risques naturels</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères de sélection
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est modulée en fonction d&amp;#039;un certain nombre de critères techniques propres au chantier : longueur de ligne (câble court ou long), destination des produits extraits (Bois d&amp;#039;œuvre (BO), Bois d&amp;#039;industrie (BI), affouage ou bois énergie), contrainte éventuelle de reprise de bois au camion pour les amener à bord de grumiers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
  :
  &lt;/p&gt;&lt;p&gt;
   L&amp;#039;aide au débardage par câble est calculée sur la base d&amp;#039;un surcoût d&amp;#039;exploitation.
  &lt;/p&gt;
  &lt;p&gt;
   Le taux maximum de subvention des 3 financeurs (Etat, Région Aquitaine et département des Pyrénées-Atlantiques) est de 80% de l&amp;#039;estimation HT des travaux éligibles.
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Pyrénées-Atlantiques</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/exploitation-par-cable</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service forêt bois papier :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bernard LAZARINI :
    05.57.57.82.70
  &lt;/li&gt;
  &lt;li&gt;
   Pascale PAREL :
    05.57.57.80.53
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c08-exploitation-par-cable/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>8458</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Prévenir les risques naturels (inondation, submersion, lutte contre l'érosion et le ruissellement) par des solutions fondées sur la nture (SFN)</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont aidées : &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les études,&lt;/li&gt;&lt;li&gt;les travaux concernant la prévention des inondations et des submersions,
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de lutte contre le ruissellement et lérosion,
  &lt;/li&gt;
  &lt;li&gt;
   Les outils de préservation et de transfert du risque d&amp;#039;inondation,
  &lt;/li&gt;
  &lt;li&gt;
   Les actions de communication,
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Mers et océans
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions ne sont éligibles que lorsqu&amp;#039;elles sont issues d&amp;#039;une réflexion globale basée sur la solidarité amont-aval, rive droite-rive gauche et d&amp;#039;une bonne connaissance du bassin versant (SAGE, contrats à une échelle pertinente);&lt;/p&gt;&lt;p&gt;Les actions sont compatible avec les objectifs du plan de gestion des risques d&amp;#039;inondation (PGRI).&lt;/p&gt;&lt;p&gt;Les projets d&amp;#039;aménagement aidés devront donc être basés dans la mesure du possible sur des solutions fondées sur la nature (SFN).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7cc9-prevenir-les-inondations-et-les-etiages-etude/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>09/10/2019</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>165810</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités de montagne soumises à des risques émergents</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Appui aux collectivités de montagne soumises à des risques émergents</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Le changement climatique a pour conséquence d&amp;#039;accélérer les transformations des zones de montagne et d&amp;#039;accroître les risques pour les personnes et les biens. Face à cela, le Fonds vert contribue à la protection des populations des
 communes de montagne, en permettant une bonne préparation de ces territoires
 face aux risques et en diminuant la vulnérabilité des personnes et des biens. L’objectif
 est que tous les sites de montagne identifiés à risques soient suivis, étudiés
 ou traités.&lt;/p&gt;&lt;p&gt;
 Le projet
 financé doit permettre d’améliorer la connaissance des risques naturels en
 montagne et haute montagne et de leurs évolutions et de contribuer à la mise en place de mesures de prévention/protection
 des populations appropriées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ain, Auvergne-Rhône-Alpes - subvention de 60 000€ octroyée en 2024. Travaux de sécurisation 
 de falaises visant à protéger des chutes de pierres les habitations situées en aval à la suite à d’un éboulement survenu en novembre 2023 mettant 
 en péril les habitations et les voies communales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Montagne
 Risques naturels</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les collectivités territoriales de montagne ou leurs groupements compétents en matière de prévention des risques naturels. Sont également éligibles l&amp;#039;Office national des forêts (ONF) et les parcs nationaux.&lt;/p&gt;&lt;p&gt;Une commune qui n&amp;#039;est pas couverte par un plan de prévention des risques naturels (PPRN) est éligible au Fonds vert.&lt;/p&gt;&lt;/h4&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les actions et opérations consistant à améliorer la connaissance des risques ;&lt;/li&gt;&lt;li&gt;Les opérations destinées à suivre l&amp;#039;évolution d&amp;#039;un aléa naturel sur un site de montagne ou de haute montagne pouvant menacer un territoire urbanisé, pour l&amp;#039;une des fins suivantes : &lt;br /&gt;- Adapter des actions de prévention déjà existantes ou déployer de nouvelles actions ;&lt;br /&gt;- Assurer un suivi de l&amp;#039;aléa dans un pas de temps adapté pour pouvoir prendre des mesures de mise en sécurité des populations.&lt;/li&gt;&lt;li&gt;La mise en place de mesures de prévention et/ou de protection, en priorité des territoires urbanisés (par exemple : la vidange d&amp;#039;un lac glaciaire instable).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande de financement sur la plateforme Démarche numérique ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet doit respecter les règles européennes applicables aux aides d&amp;#039;Etat ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les aides de l&amp;#039;Etat ne doivent pas être cumulées, autant que possible.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Montagne.pdf</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-montagne</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appuyer-les-collectivites-de-montagne-soumises-a-des-risques-emergents-1/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
+      <c r="AH11" s="1" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>143316</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Construire la résilience de son territoire : préparation à la crise et accompagnement post-crise</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes responsable d&amp;#039;une collectivité ou d&amp;#039;un groupement de collectivités territoriales, opérateur ou représentant de l&amp;#039;État. Vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   connaître la vulnérabilité de votre territoire face aux risques naturels
  &lt;/li&gt;
  &lt;li&gt;
   vous préparer à la gestion de crise et/ou améliorer l&amp;#039;organisation en place
  &lt;/li&gt;
  &lt;li&gt;
   capitaliser sur les évènements passés pour progresser et entretenir la mémoire du risque
  &lt;/li&gt;
  &lt;li&gt;
   faire appel à une expertise technique « post crise » pour préparer le retour à la normale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -2487,51 +2197,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   assistance à la maîtrise d&amp;#039;ouvrage en matière de planification
  &lt;/li&gt;
  &lt;li&gt;
   formations et mises en situation concrètes (exercices)
  &lt;/li&gt;
  &lt;li&gt;
   expertise technique d&amp;#039;urgence « post-crise »
  &lt;/li&gt;
  &lt;li&gt;
   pour les risques naturels (inondation, submersion marine, mouvement de terrain, chute de bloc, cavité)
  &lt;/li&gt;
  &lt;li&gt;
   sur les infrastructures (ouvrages d&amp;#039;art, pont de secours, ouvrages hydrauliques)
  &lt;/li&gt;
  &lt;li&gt;
   organisation de retours d&amp;#039;expérience et protocoles pour les préparer
  &lt;/li&gt;
  &lt;li&gt;
   anticipation et accompagnement au retour à la normale (diagnostics, reconstruction).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   RÉPARATION À LA GESTION DE CRISE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;une cellule de veille hydro-météo sur le bassin versant de l&amp;#039;Arc – 2021 – Métropole Aix Marseille Provence
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un référentiel métropolitain de gestion de crise – 2021 – Grenoble Alpes Métropole
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EXPERTISES TECHNIQUES D&amp;#039;URGENCE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Expertises des infrastructures, ouvrages d&amp;#039;art, ouvrages maritimes et bâti du littoral suite à l&amp;#039;ouragan Irma – 2017 – Saint-Barthélemy et Saint-Martin
  &lt;/li&gt;
  &lt;li&gt;
   Cartographie de zones inondées de l&amp;#039;Aude appuyée par l&amp;#039;imagerie satellitaire – 2018 – DREAL Occitanie
@@ -2568,840 +2278,699 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nos ressources :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Guide pratique d&amp;#039;élaboration du volet inondation du Plan Communal de Sauvegarde – DREAL PACA, Direction Générale de la Sécurité Civile et de la Gestion des Crises, Institut des Risques Majeurs, Cerema
  &lt;/li&gt;
  &lt;li&gt;
   Guide méthodologique pour la réalisation d&amp;#039;un REX Inondation – CGEDD, DGPR
  &lt;/li&gt;
  &lt;li&gt;
   Communauté métier autour des PICS (via la plateforme Expertises Territoires)
  &lt;/li&gt;
  &lt;li&gt;
   Plateforme muREX de capitalisation des données après inondation
  &lt;/li&gt;
  &lt;li&gt;
   Application mobile SCOUT : outil de relevé de terrain post-évènement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Montagne
 Risques naturels
 Appui méthodologique
 Mers et océans</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/resilience-territoriale-preparation-crise-accompagnement</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f6a-construire-la-resilience-de-son-territoire-pr/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D15" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>166080</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpe</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Recherche et réseaux alpins</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...145 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. &lt;/p&gt;
 &lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
 &lt;p&gt;Elle a pour objectif d&amp;#039;encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpes ; elle soutient des dynamiques précises de réseaux permettant une capitalisation et une diffusion de toutes les expériences et bonnes pratiques à l’ensemble des territoires alpins ; elle contribue à l&amp;#039;émergence de projets innovants et la production de connaissance en décloisonnant les filières.&lt;br /&gt; &lt;br /&gt; Le Schéma de Massif des Alpes met en avant l’importance de soutenir les réseaux d’acteurs structurés à l’échelle du massif des Alpes, dont les têtes de réseaux participent activement au bon fonctionnement de la gouvernance alpine.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 International
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
 &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMARECH/depot/simple</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
 &lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins-1/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>165818</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Prévenir les inondations</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Prévention des inondations</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans un objectif d’adaptation au changement climatique, &lt;strong&gt;le Fonds vert contribue à mieux protéger les territoires face aux inondations afin de préserver des vies humaines et de réduire les dommages causés aux biens&lt;/strong&gt;. Cette mesure du Fonds vert intervient en &lt;strong&gt;complément &lt;/strong&gt;du fonds de prévention des risques naturels majeurs (FPRNM, dit &amp;#34;Fonds Barnier&amp;#34;) &lt;strong&gt;car elle finance les actions inéligibles au Fonds Barnier&lt;/strong&gt;, que ce soit dans les communes éligibles au Fonds Barnier ou celles qui ne le sont pas.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Hautes-Alpes, Provence-Alpes-Côte d’Azur – subvention de 99 000€ octroyée en 2024. 
 Des travaux de restauration du lit d&amp;#039;un torrent Rabioux permettront de réduire le risque 
 d’inondation dans cette zone exposée aux crues torrentielles. Le projet vise à s’appuyer sur le 
 fonctionnement naturel du cours d’eau pour gérer les crues et éviter la reconstruction de 
 digues.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Risques naturels
 Bâtiments et construction
 Mers et océans
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q17" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les bénéficiaires sont les collectivités territoriales ou leurs groupements, notamment ceux exerçant la compétence de gestion des milieux aquatiques et de prévention des inondations (GEMAPI), ainsi que ceux assurant la maîtrise d&amp;#039;ouvrages des études et actions de prévention des inondations. &lt;/p&gt;&lt;p&gt;S&amp;#039;agissant des collectivités exerçant la compétence GEMAPI, les porteurs de projet peuvent être : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les EPCI à fiscalité propre qui exercent directement la mission « défense contre les inondations et contre la mer » de la GEMAPI ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes agissant par transfert de compétence d’EPCI à fiscalité propre ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes de type EPAGE ou EPTB agissant par délégation de compétence d’EPCI à fiscalité propre. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les projets soutenus doivent améliorer la prévention des inondations. Les projets éligibles au Fonds vert sont ceux qui ne sont pas éligibles au fonds de prévention des risques naturels majeurs (&amp;#34;Fonds Barnier&amp;#34;).&lt;/strong&gt; Une attention particulière doit être portée au recours aux solutions fondées sur la nature dans la conception et la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;Ces projets peuvent concerner : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;amélioration de la connaissance, en particulier des phénomènes de ruissellement ;&lt;/li&gt;&lt;li&gt;les diagnostics de vulnérabilité et les travaux de réduction de la vulnérabilité des bâtiments publics en complément ou en alternative possible aux ouvrages de protection ou de ralentissement dynamique, en particulier lorsque ces ouvrages ne sont pas rentables en termes d’investissement public, au regard d’un faible nombre d’enjeux ; &lt;/li&gt;&lt;li&gt;la création de zones d’expansion de crue, de démarches de reméandrage et toutes solutions fondées sur la nature ;&lt;/li&gt;&lt;li&gt;les travaux de réhabilitation ou de renforcement d’un « système d’endiguement », éventuellement pour adapter le niveau de protection au regard du changement climatique ; &lt;/li&gt;&lt;li&gt;les travaux de neutralisation des anciennes digues ;&lt;/li&gt;&lt;li&gt;les éventuels rachats d’habitations à la suite de la neutralisation d’une digue existante (car non intégrée dans un système d’endiguement) ou du retrait du système d’endiguement dans le cas d’un accord avec les propriétaires ;&lt;/li&gt;&lt;li&gt;les actions de coordination à l’échelle d’un bassin pertinent, de l’action des collectivités ayant la compétence GEMAPI.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Inondations.pdf</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-inondations</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-inondations-2/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>16/02/2026</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>94496</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Réduire l'impact des activités humaines sur l'environnement</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Fondation UEM</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I18" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Fondation UEM soutient des projets locaux et régionaux mais peut aussi accompagner des projets portant sur des problématiques plus vastes, dans un périmètre national.
 &lt;/p&gt;
 &lt;p&gt;
  Elle apporte son soutien à des actions concrètes dont la finalité vise à réduire l&amp;#039;impact des activités humaines sur l&amp;#039;environnement. Cet engagement se traduit par la lutte contre les pollutions et les nuisances, la prévention des risques naturels et technologiques et la préservation des équilibres naturels (faune, flore, sites et milieux naturels).
 &lt;/p&gt;
 &lt;p&gt;
  La Fondation se donne pour priorité de contribuer à réduire le changement climatique et de préserver la biodiversité par tous les moyens possibles. Ce soutien peut être financier mais peut aussi consister à assurer une meilleure visibilité à votre projet grâce à une meilleure communication autour de celui-ci, en informant et sensibilisant le grand public sur les questions environnementales soulevées par votre initiative.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;appel à projets est ouvert à tout organisme ou personne dans la mesure où le but poursuivi est
  non lucratif et l&amp;#039;activité d&amp;#039;intérêt général.
 &lt;/p&gt;
 &lt;p&gt;
  La fondation ne soutiendra qu&amp;#039;un projet par candidat à la fois. Tout examen d&amp;#039;un nouveau projet
  sera conditionné par la concrétisation du projet précédent, ou a minima par la preuve d&amp;#039;un
  avancement significatif du projet précédent. Un projet pourra faire l&amp;#039;objet d&amp;#039;une subvention étalée
  dans le temps sur plusieurs années.
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité sont impératifs. Un projet ne remplissant pas ces exigences ne sera pas
  étudié.
  Pour être retenu, le projet du candidat doit répondre aux critères d&amp;#039;éligibilité énoncés ci-après :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Il doit correspondre à une action promue par la Fondation d&amp;#039;Entreprise UEM ;
  &lt;/li&gt;
  &lt;li&gt;
   Le projet ne doit pas avoir d&amp;#039;objectifs religieux, politiques ou commerciaux ;
  &lt;/li&gt;
  &lt;li&gt;
   A l&amp;#039;exception des projets dont le budget est inférieur à 10 000 €, la Fondation
    d&amp;#039;Entreprise UEM privilégiera les projets pluri-financés (la Fondation d&amp;#039;Entreprise UEM
    soutiendra au maximum 50% du budget total du projet).
  &lt;/li&gt;
  &lt;li&gt;
   Il ne doit pas servir à financer des dépenses courantes de fonctionnement d&amp;#039;une
    structure, des besoins de trésorerie, des collectes de fonds (hors les coûts directs de
    main d&amp;#039;œuvre éventuellement liés au projet).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-uem.org/program/actions-diverses/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de candidature doit être obligatoirement déposé sur le site internet de la Fondation
  d&amp;#039;Entreprise UEM.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chaque dossier doit comprendre les éléments suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La fiche de candidature, téléchargeable sur le site internet de la Fondation ;
  &lt;/li&gt;
  &lt;li&gt;
   Une note de présentation de votre projet et du budget associé (10 pages maximum). Cette note pourra être accompagnée d&amp;#039;annexes ;
  &lt;/li&gt;
  &lt;li&gt;
   La liste des autres financements obtenus ou sollicités ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En cas d&amp;#039;avis favorable du jury de la Fondation d&amp;#039;Entreprise UEM, les documents suivants vous
  seront demandés :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les rapports d&amp;#039;activité et financier du candidat pour les 2 dernières années ;
  &lt;/li&gt;
  &lt;li&gt;
   Les statuts de l&amp;#039;organisme le cas échéant ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;extrait d&amp;#039;enregistrement au Journal Officiel ou tout document équivalent, le cas
    échéant ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;attestation d&amp;#039;assurance de responsabilité civile du candidat ;
  &lt;/li&gt;
  &lt;li&gt;
   Un relevé d&amp;#039;identité bancaire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>flavie.berdu@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d9b-actions-diverses/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>23/06/2021</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>162974</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui pour faire émerger vos projets de territoires</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>DDT de l'Aube</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les
 services spécialisés de la Direction Départementale des
 Territoires de l’Aube, selon le domaine concerné, sont les
 interlocuteurs de proximité des élus qui souhaitent être
 accompagnés et soutenus dans la mise en œuvre de leurs projets
 relevant des  domaines suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Urbanisme
 	et aménagement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	des dispositifs Petites Villes de Demain, Action Cœur de Ville,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	à l’élaboration de schémas directeurs d’accessibilité,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;instruction
 	des actes d’urbanisme et conseil aux services instructeurs des
 	collectivités,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
 	et expertise pour l’élaboration des documents de planification,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;aide
 	à la mise en accessibilité des bâtiments et espaces publics,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	aux collectivités dans la mise en œuvre de l’ingénierie sur
 	mesure proposée par l’ANCT, ...&lt;/p&gt;
 	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Agriculture,
 	nature et environnement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	et instruction des procédures environnementales des projets,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
@@ -3437,188 +3006,942 @@
 	douces,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	sur les aménagements de sécurité routière, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sécurité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;aide
 	à la réalisation des plans communaux de sauvegarde,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;accompagnement
 	des collectivités pour la prise d’arrêtés de mise en sécurité,
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Développement
 économique et commercial&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	et accompagnement pour la réalisation de projets économiques ou
 	industriels, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Ingénierie
 financière&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;appui
 	à la recherche de financements publics (outil aides territoires),
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 – Action
 Cœur de Ville, Opérations de Revitalisation des Territoires (ORT),
 Petites Villes de Demain (PVD) ;&lt;/p&gt;
 &lt;p&gt;– Pacte
 Territorial de Réussite de la Transition Écologique (PTRTE) ;&lt;/p&gt;
 &lt;p&gt;– Aménagements
 d’espaces publics ;&lt;/p&gt;
 &lt;p&gt;– Renouvellement
 urbain, écoquartiers ;&lt;/p&gt;
 &lt;p&gt;– Rénovation
 thermique de bâtiments publics, production d&amp;#039;EnR ; 
 &lt;/p&gt;
 &lt;p&gt;– Agendas
 d’accessibilité programmée ;&lt;/p&gt;
 &lt;p&gt;– Diagnostics
 de sécurité routière ;&lt;/p&gt;
 &lt;p&gt;– Aires
 d’accueil des gens du voyage ;&lt;/p&gt;
 &lt;p&gt;– Plans
 communaux de sauvegarde ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;Projets
 liés aux énergies renouvelables ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;&lt;span&gt;R&lt;/span&gt;&lt;span&gt;ena&lt;/span&gt;turation
 de friches artisanales et industrielles ;&lt;/p&gt;
 &lt;p&gt;– Planification
 territoriale… .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Prévention des risques
 Mobilité pour tous
 Connaissance de la mobilité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://intra.ddt.aube.rie.gouv.fr/spip.php?page=sommaire</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction
 Départementale des Territoires de l’Aube.&lt;/p&gt;
 &lt;p&gt;Email : &lt;a href="mailto:ddt-direction&amp;#64;aube.gouv.fr" target="_self"&gt;ddt-direction&amp;#64;aube.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>jean-michel.barrois@aube.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>DDT 10</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>53696</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les territoires dans le cadre de projets d'aménagements - Ingénierie Territoriale de l'Etat / Nouveau conseil aux territoires (NCT)</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>DDT du Tarn</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  4 missions de conseil dans le domaine de l&amp;#039;aménagement du territoire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;émergence de projet de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la mise en œuvre de politiques publiques prioritaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement d&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui méthodologique aux collectivités confrontées à des difficultés particulières, notamment dans le domaine des risques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre du nouveau conseil aux Territoires (NCT), la direction départementale des territoires (DDT) du Tarn a mis en place depuis quelques années une organisation qui s&amp;#039;appuie sur plusieurs agents dont certains avec un profil pluridisciplinaire de type « référent territorial » et d&amp;#039;autres avec un profil plus spécialisé pour faire face à des enjeux particuliers dans le domaine de l&amp;#039;eau (GEMAPI, eau potable et assainissement) et du développement de la production des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les référents territoriaux de la DDT ont un positionnement transversal et sont de ce fait un interlocuteur privilégié des EPCI-FP et des collectivités. Ils constituent une porte d&amp;#039;entrée sur les différents domaines de compétence de la DDT et interviennent notamment dans les domaines de l&amp;#039;aménagement durable, de l&amp;#039;urbanisme (planification, réglementation, assainissement, etc.), la mobilité, la qualité des constructions, l&amp;#039;habitat et le logement, la revitalisation des centres bourgs, la problématique des risques naturels, le développement des énergies renouvelables,...
+&lt;/p&gt;
+&lt;p&gt;
+ La DDT apporte une vision transversale et intégrée des projets et ce dès leur émergence. Elle offre une aide aux EPCI-FP et aux villes principales souhaitant répondre aux appels à projets nationaux ou régionaux concernant l&amp;#039;aménagement durable (écoquartier, ville durable, ...) ou qui accompagnent la démarche de transition énergétique ainsi que l&amp;#039;appui aux secteurs ruraux. Des compétences spécifiques en ingénierie financière ont été développées (connaissance des sources et des modes de financement, en particulier financement de l&amp;#039;aménagement TA, PUP, PEPE, ...) permettant de contribuer utilement à l&amp;#039;émergence d&amp;#039;un projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exemples d&amp;#039;intervention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement dans l&amp;#039;évolution de la gouvernance sur la Gemapi, Eau et Assainissement. Conseil dans le domaine réglementaire (SUP, schémas, zonages) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement de communes dans des démarches de revitalisation de centre bourgs/centre ville/quartier urbain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  financement 1% paysage RN 88 : accompagnement de collectivités dans la sélection de projets éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement administratif d&amp;#039;une collectivité pour la création d&amp;#039;une UTN locale en zone de moyenne montagne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participation aux suivis des AMI friches et conseil sur des projets en zone inondable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement des développeurs éoliens et de centrales au sol dans leurs prospections et au travers du pôle ENR du Tarn. Conseil auprès des collectivités sur leurs démarches prospectives ou d&amp;#039;urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils à des communes confrontées à des mouvements de terrain (réglementation, fonds Barnier, relogement d&amp;#039;urgence) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participation aux comités de suivi d&amp;#039;études de projet de pôle multimodal de deux villes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  appui réglementaire sur la publicité dans un site à haute valeur patrimoniale et paysagère ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Patrimoine et monuments historiques
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Alimentation
+Revitalisation
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.gouv.fr/les-missions-de-la-ddt-a540.html</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;blockquote&gt;
+ &lt;blockquote&gt;
+  &lt;br /&gt;
+ &lt;/blockquote&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Marie BRAU, référente territoriale du Gaillacois et Vaurais
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : marie.brau&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone :  06 07 78 22 86
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie DEBRIEU, référente territoriale de l&amp;#039;Albigeois
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : sophie.debrieu&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 72 24 72 70
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pierre-Luc RIVIERE, référent territorial d&amp;#039;Autan et Cocagne
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : pierre-luc.riviere&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 89 30 04 35
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril CREME, chef du pôle appui territorial
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : cyril.creme&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 81 27 51 19
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>christophe.antoine@tarn.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fd9-ddt-du-tarn-nouveau-conseil-au-territoire-nct/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>DDT 81</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2020</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>143305</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Effectuer les choix stratégiques adaptés à la mise en œuvre de la Gemapi</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois le diagnostic territorial établi, vous devez formaliser votre stratégie et le programme d&amp;#039;actions pluriannuel à partir desquels la Gemapi sera mise en oeuvre.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour éclairer et justifier la prise de décisions stratégiques et financières.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez analyser et traduire les enjeux liés à la Gemapi sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes prêts à bâtir une stratégie ou un programme d&amp;#039;actions pluriannuel pour déployer la Gemapi ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez sécuriser le choix du scénario de mise en oeuvre (pertinence, faisabilité) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur la méthodologie de phasage des actions ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise nationale reconnue dans la co-construction de plans d&amp;#039;actions Gemapi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un maillage territorial favorisant la capitalisation de solutions locales dans la résolution de problématiques globales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche pluridisciplinaire et intégrée de la Gemapi, sur ses deux volets et à leur interface
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité à faire le lien entre Gemapi et petit cycle de l&amp;#039;eau ou risques naturels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   &amp;gt; Exploiter les résultats de votre diagnostic territorial
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;analyse des enjeux clés de votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de scénarios de gouvernance en réponse aux enjeux de la Gemapi ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de modalités de concertation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Formaliser des scénarios de mise en oeuvre efficace et économe de la Gemapi
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Partage et utilisation de retours d&amp;#039;expérience ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-construction d&amp;#039;une stratégie adaptée à votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support au phasage des actions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à la rédaction de votre cahiers des charges.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer les scénarios proposés sur le plan socio-économique et environnemental
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outils d&amp;#039;aide à la décision.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Agglo Le Puy en Velay
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un diagnostic territorial. Elaboration d&amp;#039;un plan d&amp;#039;actions permettant une prise de compétence Gemapi réussie.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CO.BA.H.M.A. – EPTB Mauldre
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Prise en compte des zones humides dans la gestion intégrée du bassin versant (rôles, fonctions hydrauliques), des coûts de gestion et de restauration.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/effectuer-choix-strategiques-adaptes-mise-oeuvre-gemapi</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b75c-effectuer-les-choix-strategiques-adaptes-a-la/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>143373</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Construire des projets Gemapi adaptés aux enjeux territoriaux et exercer les missions de la Gemapi</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Vous portez un projet d&amp;#039;aménagement qui doit prendre en compte la gestion du milieu aquatique, la prévention des inondations ou le recul du trait de côte ?
+ &lt;br /&gt;
+ Les solutions intégrées impliquent la déclinaison de méthodologies à considérer selon une approche globale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne vers la réussite technique et économique de projets pérennes et dans l&amp;#039;exercice des missions Gemapi.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment porter un projet de restauration du milieu aquatique ou de système d&amp;#039;endiguement complexe ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment gérer les aspects règlementaires et techniques d&amp;#039;un tel projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles orientations retenir parmi plusieurs options techniques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment exercer les missions rattachées à la Gemapi ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise nationale reconnue en matière d&amp;#039;ouvrages hydrauliques (développement de méthodologies d&amp;#039;évaluation de la sécurité des ouvrages), d&amp;#039;analyse du fonctionnement des milieux aquatiques et du littoral
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un expert public (à l&amp;#039;interface entre bureaux d&amp;#039;études et collectivités), garantissant neutralité de l&amp;#039;accompagnement et capacité de médiation technique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche pluridisciplinaire et intégrée de la Gemapi, sur ses deux volets et à leur interface
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité à faire le lien entre Gemapi et petit cycle de l&amp;#039;eau ou risques naturels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &amp;gt; Préparer votre projet
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de recommandations issues de réalisations en contextes similaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction de cahiers des charges.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer les options techniques
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Proposition de critères d&amp;#039;évaluation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;instrumentation de sites et des modélisations associées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Vous accompagner dans l&amp;#039;exercice des missions Gemapi par
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des formations méthodologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Former
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les outils de connaissance et de suivi (ouvrages, modélisation, fonctions des zones humides).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Saint-Malo Agglomération :
+  &lt;/strong&gt;
+  Définition des systèmes d&amp;#039;endiguement, d&amp;#039;un cahier des charges, d&amp;#039;une méthode d&amp;#039;étude de dangers.Structuration d&amp;#039;une base de données des ouvrages.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Troyes Champagne Métropole :
+  &lt;/strong&gt;
+  Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/construire-projets-gemapi-adaptes-aux-enjeux-territoriaux</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y19" s="1" t="inlineStr">
         <is>
-          <t>jean-michel.barrois@aube.gouv.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z19" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d465-construire-des-projets-gemapi-adaptes-aux-enj/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB19" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique</t>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
-          <t>DDT 10</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
-          <t>27/06/2024</t>
+          <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>