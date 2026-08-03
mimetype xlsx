--- v0 (2026-02-02)
+++ v1 (2026-08-03)
@@ -24,108 +24,116 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA2"/>
+  <dimension ref="A1:AH3"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -217,130 +225,305 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>166078</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Soutenir les équipements et filières de valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Soutien aux équipements et filières de valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à accompagner les investissements prévus ou compatibles avec la planification régionale, et leurs études préalables, en matière de prévention et de gestion des déchets. Les objectifs de ce dispositif sont l&amp;#039;augmentation du réemploi, l&amp;#039;amélioration du tri et du recyclage des matériaux; la mise en œuvre de solution de valorisation matière innovante ou la préparation de déchets pour optimiser le fonctionnement des installations existantes.&lt;/p&gt; &lt;p&gt;Tout porteur de projet, public ou privé ayant un établissement ou une succursale en région ou dont le projet sera implanté en région.&lt;br /&gt; Les projets portés par une personne morale privée pour gérer ses propres déchets ne sont pas éligibles.&lt;/p&gt; &lt;p&gt;Les dépenses éligibles sont les études, les travaux, le matériel d&amp;#039;équipement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/p&gt;&lt;p&gt;l&amp;#039;aide est variable en fonction du type de projet:&lt;/p&gt;&lt;p&gt;Sites de réemploi / taux d&amp;#039;intervention: 60% / montant d&amp;#039;aide plafonné à 100 000 euros.&lt;/p&gt;&lt;p&gt;Centres de tri / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 200 000 euros.&lt;/p&gt;&lt;p&gt;Déchèteries professionnelles / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 200 000 euros.&lt;/p&gt;&lt;p&gt;Déchèteries publiques / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 300 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation matière innovantes / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation matière / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 300 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation innovante pour les déchets du BTP / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Unités de préparation de déchets / taux d&amp;#039;intervention: 20% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Cas particuliers des moyens de collecte (bacs, points d&amp;#039;apport volontaire, matériel nécessaire à l&amp;#039;opération, étude d&amp;#039;optimisation) : uniquement pour les EPCI - taux d&amp;#039;aide modulé en fonction de la population et des dossiers précédents.&lt;/p&gt;&lt;p&gt;Les taux, dans la limite du maximum fixé, seront modulés en fonction de la qualité technique du projet et sa pertinence notamment territoriale, et des impacts attendus et objectifs fixés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles sont les études, les travaux, le matériel d&amp;#039;équipement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-equipements-et-filieres-de-valorisation-des-dechets</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_VALODECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-equipements-et-filieres-de-valorisation-des-dechets/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>126570</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations et projets en matière de prévention et de valorisation des déchets</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Zéro déchet et économie circulaire</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
-Association
-[...3 lines deleted...]
-      <c r="H2" s="0" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En accompagnement des objectifs du Plan régional de prévention et de gestion des déchets et de la Stratégie régionale économie circulaire, la Région soutient les opérations et projets en matière de prévention et de valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  En savoir plus sur le
  &lt;a href="https://www.iledefrance.fr/PRPGD" rel="noopener" target="_blank"&gt;
   Plan régional de prévention et de gestion des déchets (PRPGD)
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  En savoir plus sur la
  &lt;a href="https://www.iledefrance.fr/economie-circulaire-la-strategie-regionale-2020-2030" rel="noopener" target="_blank" title="iledefrance.fr (nouvelle fenêtre)"&gt;
   Stratégie régionale économie circulaire (SREC)
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Découvrez également
  &lt;a href="https://www.iledefrance.fr/projets-territoriaux-de-prevention-et-lutte-contre-les-depots-sauvages-de-dechets" rel="noopener" target="_blank"&gt;
   les dispositifs de soutien pour lutter contre les dépôts sauvages
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>Toutes les personnes morales sont éligibles.
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    É
   &lt;/strong&gt;
   &lt;strong&gt;
    tudes de faisabilité ou pré-opérationnelles :
   &lt;/strong&gt;
   jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 100.000€)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Autres investissements nécessaires au projet :
   &lt;/strong&gt;
   jusqu&amp;#039;à 35% des dépenses éligibles (subvention maximale : 250.000€, porté à 300.000€ pour les investissements permettant la collecte et le tri des déchets des artisans, notamment déchetteries accueillant les professionnels).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Attention : seuls les projets dont le montant de subvention demandé est supérieur à 10.000 € sont acceptés dans le cadre de ce dispositif. Pour les autres projets,
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique-et-solidaire-proposez-votre-projet"&gt;
@@ -381,97 +564,117 @@
 &lt;p&gt;
  Il pourra ensuite déposer son dossier sur
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente (CP) du Conseil régional.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - Avant le 08/03/2023 : présentation à partir de la CP de juillet 2023 (prendre contact avec le service avant le 08/02/2023)
 &lt;br /&gt;
 - Avant le 12/05/2023 : présentation à partir de la CP de septembre 2023 (prendre contact avec le service avant le 12/04/2023)
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/zero-dechet-et-economie-circulaire</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
  zerodechet&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e158-zero-dechet-et-economie-circulaire/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>