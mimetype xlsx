--- v0 (2026-01-25)
+++ v1 (2026-04-25)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA48"/>
+  <dimension ref="A1:AH31"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,134 +225,601 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>104965</v>
+        <v>165837</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir la recherche archéologique et historique</t>
+          <t>Accompagner la recherche en partenariat et soutien aux projets de recherche - Patrimoine</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Recherche et valorisation - soutien à la recherche</t>
+          <t>Patrimoine - Recherche en partenariat et soutien aux projets de recherche</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-Particulier</t>
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Axer la politique patrimoniale sur la connaissance scientifique implique d&amp;#039;étendre et de renforcer cette connaissance afin qu&amp;#039;elle puisse fournir une expertise la plus large et la plus approfondie possible sur un spectre de plus en plus grand d&amp;#039;objets et de territoires.&lt;/p&gt;
+&lt;p&gt;Ce dispositif vise à la régulation des initiatives en matière d’inventaire du patrimoine matériel, à la mise en place de pratiques cohérentes, et à susciter l&amp;#039;émergence de projet de haute qualité scientifique.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Recherche partenariale&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Collectivité territoriale ou groupement de collectivités compris sur le territoire régional&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Association dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Université ou unité de recherche du CNRS&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien aux projets de recherche&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Universités ou unité de recherche du CNRS&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La recherche en partenariat&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Cadre réglementaire : loi 2004-809 Libertés et responsabilités locales, article 95&lt;/li&gt; 	&lt;li&gt;Domaine éligible : toute étude d&amp;#039;inventaire topographique ou thématique du patrimoine culturel matériel (architectural ou mobilier) situé sur le territoire géographique de la région Provence-Alpes-Côte d&amp;#039;Azur, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent (champ de compétence chronologique de l&amp;#039;Inventaire général du patrimoine culturel).&lt;/li&gt; 	&lt;li&gt; Une convention entre la Région et le partenaire précise les conditions administratives, juridiques, financières et scientifiques du partenariat. Toute convention doit être accompagnée d&amp;#039;un cahier des clauses scientifiques et techniques en annexe.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Tout inventaire conduit ou soutenu par la Région doit respecter les normes et la méthodologie nationale de l&amp;#039;Inventaire général.&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les résultats de l&amp;#039;opération doivent être publics sans restriction pour ce qui concerne les œuvres de propriété publique. La diffusion des informations sur les œuvres de propriété privée est soumise aux restrictions d&amp;#039;usage (droit à l&amp;#039;image des personnes, protection de la vie privée).&lt;/li&gt; 	&lt;li&gt;Le service de l&amp;#039;Inventaire conserve, quels que soient les termes de la convention, le contrôle scientifique et technique de l&amp;#039;opération. Il est le seul habilité à valider les résultats de l&amp;#039;opération pour versement dans le système d&amp;#039;information documentaire national du patrimoine culturel aux fins de mise à disposition du public.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Le soutien aux projets de recherche&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Domaine éligible : étude du patrimoine culturel matériel situé sur le territoire régional, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; 	&lt;li&gt;Existence d&amp;#039;un protocole scientifique rédigé ou validé par un chercheur universitaire compétent dans le domaine visé.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-recherche-en-partenariat-et-soutien-aux-projets-de-recherche</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_RPSPR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chef de service adjoint&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pascal Guillermin :&lt;a href="mailto:pguillermin&amp;#64;maregionsud.fr"&gt; pguillermin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-recherche-en-partenariat-et-soutien-aux-projets-de-recherche-1/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>127471</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la recherche scientifique</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Allocation programme de recherche scientifique</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financement accordé sur dépôt de dossier en vue du recrutement de chercheurs.ses post-doctorant.es développant une thématique de recherche en lien avec les filières d&amp;#039;excellence du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Deux modalités d&amp;#039;intervention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutien au recrutement d&amp;#039;un.e chercheur.se post-doctorant.e, d&amp;#039;un montant maximum de 15 000 €/an, représentant 50 % du coût annuel du contrat, renouvelable 2 fois ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutien à la valorisation et au rayonnement de la recherche menée sur le territoire, en lien avec les filières d&amp;#039;excellence locales (Image, Industrie Culturelle et Créative, Mécatronique, Spiritueux,...) par une aide plafonnée à 1 500 € par an et par projet, représentant 30 % des dépenses globales du projet (participation à un évènement scientifique, publication,...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements d&amp;#039;enseignement supérieur et de recherche publics implantés en Charente ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes publics de recherche implantés en Charente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le soutien au recrutement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente présentant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	le laboratoire ou l&amp;#039;organisme porteur du programme de recherche et son lien avec le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ o	le descriptif détaillé du sujet de recherche et méthodologie
+&lt;/p&gt;
+&lt;p&gt;
+ o	l&amp;#039;intérêt de cette recherche pour le territoire charentais
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CV du ou des chercheurs.es pour le.laquel.le le contrat est envisagé
+ &lt;/li&gt;
+ &lt;li&gt;
+  relevé d&amp;#039;identité bancaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le soutien à la valorisation et au rayonnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet détaillé précisant l&amp;#039;intérêt pour la compagnie d&amp;#039;être présente sur le festival visé
+ &lt;/li&gt;
+ &lt;li&gt;
+  budget prévisionnel du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  relevé d&amp;#039;identité bancaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités particulières d&amp;#039;instruction :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  signature d&amp;#039;une convention entre l&amp;#039;établissement/organisme public de recherche et le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  transmission au Département d&amp;#039;un rapport intermédiaire à la fin de chaque année
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les résultats de la recherche pourront, à terme, être intégrés aux bases de données spécifiques développées par le Département (SIG).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de versement pour l&amp;#039;aide au recrutement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  première année – modalités reconductibles deux fois : versement 80 % de l&amp;#039;aide à la signature de la convention puis le solde (20%) après remise du rapport intermédiaire/final
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Caducité : 1 année à partir de la date de signature de la convention
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de versement pour l&amp;#039;aide à la valorisation et rayonnement de la recherche :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aide à la valorisation et rayonnement de la recherche : versement 80 % de l&amp;#039;aide à la signature de la convention puis solde (20 %) sur justification par présentation des factures acquittées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Caducité : 1 année à partir de la date de signature de la convention
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/04-Education/allocation_programme_recherche_scientifique.pdf</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches ».
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Education Jeunesse Enseignement supérieur : Tél. : 05 16 09 74 06
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1449-soutenir-la-recherche-scientifique/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>104965</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la recherche archéologique et historique</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et valorisation - soutien à la recherche</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Partenaire de la recherche archéologique et paléontologique, le Département apporte son soutien aux opérations organisées sur le territoire charentais (fouilles programmées, projets collectifs de recherche, sondages, inventaires...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Projets de recherche (en dehors des inventaires) : jusqu&amp;#039;à 50 % du coût prévisionnel TTC, la subvention ne pouvant pas excéder 10.000 €. Ce plafond pourra être dépassé pour des projets de recherches ayant lieu sur des propriétés appartenant au Département.&lt;/p&gt;
 &lt;p&gt;
  Ce pourcentage est défini en fonction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de l&amp;#039;intérêt archéologique et paléontologique du site
  &lt;/li&gt;
  &lt;li&gt;
   des actions de médiation conduites sur le site (ouverture du site, conférences...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Soutien aux inventaires : jusqu&amp;#039;à 25% de la dépense subventionnable TTC
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Projets de recherche (en dehors des inventaires)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets archéologiques doivent faire l&amp;#039;objet d&amp;#039;un arrêté préfectoral d&amp;#039;autorisation.
 &lt;/p&gt;
 &lt;p&gt;
  Les fouilles préventives sont exclues du dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses recevables :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   analyses scientifiques
  &lt;/li&gt;
  &lt;li&gt;
@@ -476,2081 +943,754 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   selon les modalités de la convention
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  → Soutien aux inventaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   versement d&amp;#039;un acompte de 80% de la subvention dès la notification de la convention
  &lt;/li&gt;
  &lt;li&gt;
   solde de la subvention avant la fin de l&amp;#039;année civile, au vu des justificatifs
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W2" s="0" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/soutien_a_la_recherche.pdf</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 15 octobre et au plus tard 3 mois avant la date du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service patrimoine et tourisme ; Tél. : 05 16 09 74 21
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa05-soutenir-la-recherche-archeologique-et-histor/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H3" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>71304</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet de recherche, de développement ou d’innovation</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;accompagnement par l&amp;#039;ADEME des projets de Recherche, de Développement, d&amp;#039;Innovation (RDI) s&amp;#039;inscrit majoritairement au travers d&amp;#039;appels à projets nationaux. Vous avez un projet de Recherche, de Développement, d&amp;#039;Innovation (RDI) dont la thématique ne correspond à aucun appel à projets actuellement ouvert sur la plateforme de l&amp;#039;ADEME ?
+&lt;br /&gt;
+Les modalités des appels à projets en ligne ne répondent pas à votre besoin.
+&lt;br /&gt;
+&lt;br /&gt;
+Par exemple, les seuils des Concours d&amp;#039;innovation ou des appels à projet Recherche compétitifs et collaboratifs sont au delà du montant de votre projet...
+&lt;br /&gt;
+Pour autant, votre projet contribue à faire avancer la recherche en lien avec la Transition énergétique et environnementale, vous pouvez prendre contact avec l&amp;#039;ADEME, qui étudiera l&amp;#039;opportunité d&amp;#039;accompagner votre projet.
+&lt;br /&gt;
+&lt;br /&gt;
+L&amp;#039;ADEME est en mesure de financer des projets de RDI qui lui sont soumis directement hors appels à projet, dans la mesure où les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant des appels à projets compétitifs.</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Innovation, créativité et recherche
+Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...31 lines deleted...]
- Durée : 1 an, renouvelable 2 fois.
+ L&amp;#039;opération pour laquelle vous sollicitez une aide financière ne doit pas avoir commencé ou ne doit pas avoir donné lieu à des engagements fermes (sous quelque forme que ce soit : marché signé, commande signée, devis accepté...).
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez la page de l&amp;#039;aide pour obtenir des détails.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne, Guadeloupe, Guyane, Hauts-de-France, La Réunion, Martinique, Mayotte, Nouvelle-Aquitaine, Occitanie, Pays-de-la-Loire</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://entreprises.ademe.fr/dispositif-aide/projets-de-recherche-de-developpement-ou-dinnovation</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;éligibilité de tels projets est jugée au cas par cas, les objectifs pour l&amp;#039;ADEME étant notamment de bien qualifier leur pertinence au regard des priorités de recherche et innovation du moment, et la qualité scientifique de la proposition ; il est donc impératif de prendre contact avec l&amp;#039;ADEME avant tout dépôt de dossier.
+&lt;br /&gt;
+&lt;br /&gt;
+Vous avez contacté l&amp;#039;ADEME et votre projet répond à des objectifs partagés avec l&amp;#039;ADEME.</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b49-projets-de-recherche-de-developpement-ou-dinn/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165882</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Mener des recherches et expérimentations agricoles</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Recherche Expérimentation Agricole</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif est de faciliter la mise en œuvre des actions régionales de recherche expérimentation en agriculture, dernière étape expérimentale avant la diffusion de connaissances nouvelles, la mise en place de protocoles expérimentaux pertinents et les modalités de diffusions adaptées. Soutenir pour certaines filières l’acquisition de références technico-économiques.&lt;/p&gt; &lt;p&gt;Établissements reconnus et compétents à l’échelle régionale pour porter des actions de recherche expérimentation :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Stations d’expérimentations ;&lt;/li&gt; 	&lt;li&gt;Structures de développement agricole ;&lt;/li&gt; 	&lt;li&gt;Organisations professionnelles agricoles ;&lt;/li&gt; 	&lt;li&gt;Instituts ou centres techniques.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
-[...533 lines deleted...]
-      <c r="S5" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2024</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligibles, les projets doivent répondre aux thématiques suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;action de recherche appliquée portant sur des problématiques impactant directement la performance économique et/ou sociale et/ou environnementale des exploitations agricoles ;&lt;/li&gt; 	&lt;li&gt;porter sur un enjeu qualifié de prioritaire dans le cadre des comités de filières ;&lt;/li&gt; 	&lt;li&gt;adhésion de la structure à l’écosystème régional de Recherche - Expérimentation animé par la Chambre Régionale d’Agriculture (forum des techniciens, coordination des démarches, incitation aux projets inter filières et partage des informations à l’échelle régionale, …) ;&lt;/li&gt; 	&lt;li&gt;programme d’action devant émarger au minimum à 4 des 6 priorités régionales : 	&lt;ul&gt; 		&lt;li&gt;enjeux liés au changement climatique ;&lt;/li&gt; 		&lt;li&gt;enjeux agro-environnementaux ;&lt;/li&gt; 		&lt;li&gt;enjeux outils numériques ;&lt;/li&gt; 		&lt;li&gt;mise en œuvre d’essais directement sur les exploitations agricoles ;&lt;/li&gt; 		&lt;li&gt;satisfaction des consommateurs sur les aspects santé, plaisir et sécurité alimentaire ;&lt;/li&gt; 		&lt;li&gt;collaboration à la création d’un centre de ressource régional agro météo/irrigation/machinisme.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dossiers doivent être déposés en ligne &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
-[...58 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-experimentation-agricole</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a&gt;www.maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Allo Région : &lt;a href="tel:0491575757"&gt;04.91.57.57.57.&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-experimentation-agricole/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>162808</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Viser à la régulation des initiatives en matière d’inventaire du patrimoine matériel et à la mise en place de pratiques cohérentes</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine - Recherche en partenariat et soutien aux projets de recherche</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Axer la politique patrimoniale sur la connaissance scientifique implique d&amp;#039;étendre et de renforcer cette connaissance afin qu&amp;#039;elle puisse fournir une expertise la plus large et la plus approfondie possible sur un spectre de plus en plus grand d&amp;#039;objets et de territoires.&lt;/p&gt;
 &lt;p&gt;Ce dispositif vise à la régulation des initiatives en matière d’inventaire du patrimoine matériel, à la mise en place de pratiques cohérentes, et à susciter l&amp;#039;émergence de projet de haute qualité scientifique.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Recherche partenariale&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Collectivité territoriale ou groupement de collectivités compris sur le territoire régional&lt;/li&gt; 	&lt;li&gt; Association dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/li&gt; 	&lt;li&gt;Université ou unité de recherche du CNRS&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Soutien aux projets de recherche&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Universités ou unité de recherche du CNRS&lt;/li&gt; 	&lt;li&gt;Associations dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;&lt;span&gt;La recherche en partenariat&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Cadre réglementaire : loi 2004-809 Libertés et responsabilités locales, article 95&lt;/li&gt; 	&lt;li&gt;Domaine éligible : toute étude d&amp;#039;inventaire topographique ou thématique du patrimoine culturel matériel (architectural ou mobilier) situé sur le territoire géographique de la région Provence-Alpes-Côte d&amp;#039;Azur, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent (champ de compétence chronologique de l&amp;#039;Inventaire général du patrimoine culturel).&lt;/li&gt; 	&lt;li&gt; Une convention entre la Région et le partenaire précise les conditions administratives, juridiques, financières et scientifiques du partenariat. Toute convention doit être accompagnée d&amp;#039;un cahier des clauses scientifiques et techniques en annexe.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Tout inventaire conduit ou soutenu par la Région doit respecter les normes et la méthodologie nationale de l&amp;#039;Inventaire général.&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les résultats de l&amp;#039;opération doivent être publics sans restriction pour ce qui concerne les œuvres de propriété publique. La diffusion des informations sur les œuvres de propriété privée est soumise aux restrictions d&amp;#039;usage (droit à l&amp;#039;image des personnes, protection de la vie privée).&lt;/li&gt; 	&lt;li&gt;Le service de l&amp;#039;Inventaire conserve, quels que soient les termes de la convention, le contrôle scientifique et technique de l&amp;#039;opération. Il est le seul habilité à valider les résultats de l&amp;#039;opération pour versement dans le système d&amp;#039;information documentaire national du patrimoine culturel aux fins de mise à disposition du public.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Le soutien aux projets de recherche&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Domaine éligible : étude du patrimoine culturel matériel situé sur le territoire régional, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; 	&lt;li&gt;Existence d&amp;#039;un protocole scientifique rédigé ou validé par un chercheur universitaire compétent dans le domaine visé.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;La recherche en partenariat&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Cadre réglementaire : loi 2004-809 Libertés et responsabilités locales, article 95&lt;/li&gt; 	&lt;li&gt;Domaine éligible : toute étude d&amp;#039;inventaire topographique ou thématique du patrimoine culturel matériel (architectural ou mobilier) situé sur le territoire géographique de la région Provence-Alpes-Côte d&amp;#039;Azur, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent (champ de compétence chronologique de l&amp;#039;Inventaire général du patrimoine culturel).&lt;/li&gt; 	&lt;li&gt; Une convention entre la Région et le partenaire précise les conditions administratives, juridiques, financières et scientifiques du partenariat. Toute convention doit être accompagnée d&amp;#039;un cahier des clauses scientifiques et techniques en annexe.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Tout inventaire conduit ou soutenu par la Région doit respecter les normes et la méthodologie nationale de l&amp;#039;Inventaire général.&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les résultats de l&amp;#039;opération doivent être publics sans restriction pour ce qui concerne les œuvres de propriété publique. La diffusion des informations sur les œuvres de propriété privée est soumise aux restrictions d&amp;#039;usage (droit à l&amp;#039;image des personnes, protection de la vie privée).&lt;/li&gt; 	&lt;li&gt;Le service de l&amp;#039;Inventaire conserve, quels que soient les termes de la convention, le contrôle scientifique et technique de l&amp;#039;opération. Il est le seul habilité à valider les résultats de l&amp;#039;opération pour versement dans le système d&amp;#039;information documentaire national du patrimoine culturel aux fins de mise à disposition du public.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Le soutien aux projets de recherche&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Domaine éligible : étude du patrimoine culturel matériel situé sur le territoire régional, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; 	&lt;li&gt;Existence d&amp;#039;un protocole scientifique rédigé ou validé par un chercheur universitaire compétent dans le domaine visé.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-recherche-en-partenariat-et-soutien-aux-projets-de-recherche</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chef de service adjoint&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Pascal Guillermin :&lt;a href="mailto:pguillermin&amp;#64;maregionsud.fr"&gt; pguillermin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-recherche-en-partenariat-et-soutien-aux-projets-de-recherche/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...111 lines deleted...]
-    <row r="8" spans="1:27" customHeight="0">
+    <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
-        <v>104801</v>
+        <v>117403</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Soutenir des équipements discriminants sur une technologie de rupture ayant pour objet de démontrer un potentiel d’industrialisation d’une solution</t>
-[...4 lines deleted...]
-          <t>Démonstrateur de recherche académique</t>
+          <t>Aider les collectivités pour leurs recherches et leurs études historiques</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional des Pays de la Loire</t>
+          <t>ID77</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
-        <is>
-[...543 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Diffuser les ressources des Archives départementales et les mettre à disposition des territoires :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Conseils sur les instruments de recherche, sur la méthode à mettre en œuvre ou les acteurs à associer pour développer un projet historique
   &lt;/li&gt;
   &lt;li&gt;
    Participation à la conception de projets sur l&amp;#039;histoire de la commune, éventuellement subventionnable.
   &lt;/li&gt;
   &lt;li&gt;
    Communications d&amp;#039;actes à des fins légales
   &lt;/li&gt;
   &lt;li&gt;
    Expertise sur l&amp;#039;héraldique (blasons) et la paléographie (connaissance des écritures anciennes)...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Gratuit si conseil /
  Selon tarif si fournitures de photocopies et dans le respect du règlement sur la réutilisation des données publiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Appui méthodologique
 Valorisation d'actions
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/10df-aider-les-colletcivites-pour-leurs-recherches/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...304 lines deleted...]
-      <c r="A15" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>102937</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H15" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -2558,51 +1698,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -2619,1979 +1759,885 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>28071</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement à la recherche d'aides</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Tolosan</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...11 lines deleted...]
-  Bénéficiaires
+ Le PETR Pays Tolosan situé en Haute-Garonne, comprend 5 EPCI qui regroupent 73 communes fortes de 120 000 habitants. C&amp;#039;est le relais de proximité des politiques publiques nationales et régionales qui permet de valoriser et de soutenir ses projets de développement économique, socioculturel, de loisir (etc.) pour renforcer son attractivité.
+ Il  coordonne plusieurs outils contractuels pour réaliser les actions en cohérence avec son projet de territoire.
+ Pour cela, le PETR Pays Tolosan peut accompagner les projets des collectivités, associations et entreprises au travers :
+&lt;/p&gt;
+&lt;p&gt;
+ 1.      Du Contrat Territorial Occitanie/Pyrénées Méditerranée 2018-2021
+&lt;/p&gt;
+&lt;p&gt;
+ 2.      Du Contrat de Ruralité 2017-2021 signé avec l&amp;#039;État
+&lt;/p&gt;
+&lt;p&gt;
+ 3.      Du programme européen LEADER 2014-2020
+&lt;/p&gt;
+&lt;p&gt;
+ Au titre de ces procédures contractuelles, les services du PETR Pays Tolosan pourront être sollicités afin d&amp;#039;apporter une assistance technique à la recherche des moyens financiers mobilisables dans la mise en œuvre des projets ainsi que pour le suivi des dossiers de demande de subvention auprès des partenaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Tolosan</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>http://paystolosan.eu/financer-votre-projet/le-programme-leader</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Accueil :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Établissements et organismes publics d&amp;#039;enseignement supérieur et/ou de recherche de la région.
+  contact&amp;#64;paystolosan.eu
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 82 95 56 28
  &lt;/li&gt;
 &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contractualisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Établissements privés d&amp;#039;enseignement supérieur et/ou de recherche ayant mission de service public.
+  Hélène Gayraud
+ &lt;/li&gt;
+ &lt;li&gt;
+  06 30 16 59 62
+ &lt;/li&gt;
+ &lt;li&gt;
+  h.gayraud&amp;#64;paystolosan.eu
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Montant
-[...95 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+  LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fabrice Landry
+ &lt;/li&gt;
+ &lt;li&gt;
+  06 69 41 16 23
+ &lt;/li&gt;
+ &lt;li&gt;
+  f.landry&amp;#64;paystolosan.eu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>h.gayraud@paystolosan.eu</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5103-beneficier-dun-accompagnement-a-la-recherche-/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays Tolosan</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2020</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...151 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>162732</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et réseaux alpins</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
-[...121 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
 Entreprise privée
-Recherche</t>
-[...46 lines deleted...]
-      <c r="O19" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;c’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les actions doivent servir la politique du Comité de Massif des Alpes ;&lt;/li&gt; 	&lt;li&gt;une convention pluriannuelle d’objectifs et de moyens pourra être établie entre la Région et le bénéficiaire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ;&lt;/li&gt; 	&lt;li&gt;animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne,&lt;br /&gt; 	gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Type d’action non éligible :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
-[...199 lines deleted...]
-      <c r="S20" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les actions doivent servir la politique du Comité de Massif des Alpes ;&lt;/li&gt; 	&lt;li&gt;une convention pluriannuelle d’objectifs et de moyens pourra être établie entre la Région et le bénéficiaire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ;&lt;/li&gt; 	&lt;li&gt;animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne,&lt;br /&gt; 	gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Type d’action non éligible :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>published</t>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...167 lines deleted...]
-      <c r="S21" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>166080</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpe</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et réseaux alpins</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. &lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;p&gt;Elle a pour objectif d&amp;#039;encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpes ; elle soutient des dynamiques précises de réseaux permettant une capitalisation et une diffusion de toutes les expériences et bonnes pratiques à l’ensemble des territoires alpins ; elle contribue à l&amp;#039;émergence de projets innovants et la production de connaissance en décloisonnant les filières.&lt;br /&gt; &lt;br /&gt; Le Schéma de Massif des Alpes met en avant l’importance de soutenir les réseaux d’acteurs structurés à l’échelle du massif des Alpes, dont les têtes de réseaux participent activement au bon fonctionnement de la gouvernance alpine.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+International
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMARECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins-1/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...159 lines deleted...]
-      <c r="O22" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>161679</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser votre projet pour optimiser son financement</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Recherche d'outils financiers innovants</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous aimeriez valoriser votre projet en impulsant une démarche permettant une identification qualitative et apportant une plus value dans l&amp;#039;accompagnement financier des co-financeurs publics ? &lt;br /&gt;&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la recherche de labels visant à identifier qualitativement votre projet auprès des co-financeurs.&lt;/p&gt;&lt;p&gt;Elle vous accompagne également dans la mise en œuvre d&amp;#039;un financement participatif permettant une levée de fonds ou du mécenat afin de renforcer la visibilité du projet et sa faisabilité financière.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
-[...375 lines deleted...]
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
-[...59 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-votre-projet-par-une-mise-en-valeur-qualitative/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...166 lines deleted...]
-      <c r="A25" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>161700</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide pour les projets de Recherche, Développement ou Innovation (RDI)</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Projets de Recherche, Développement ou Innovation (RDI)</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...13 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous avez un projet pour faire avancer la recherche en appui à la Transition énergétique et environnementale ?     Notre dispositif peut vous aider. &lt;strong&gt;Il s’adresse aux organismes de recherche, entreprises, associations et partenaire potentiel d’un projet de R&amp;amp;D.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’ADEME finance des projets de RDI qui lui sont directement soumis hors appels à projet, dans la mesure où &lt;strong&gt;les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant d’appels à projets compétitifs proposés par l’ADEME ou d’autres financeurs de la recherche&lt;/strong&gt; (retrouvez la majorité des &lt;a target="_blank" href="https://www.appelsprojetsrecherche.fr"&gt;appels à projets de recherche en France&lt;/a&gt;).&lt;/p&gt;&lt;p&gt;L’éligibilité de vos  projets, hors appels à projets compétitifs, est jugée au cas par cas.&lt;/p&gt;&lt;p&gt;Les objectifs de      l’ADEME sont de bien &lt;strong&gt;qualifier leur pertinence&lt;/strong&gt; au regard des priorités de recherche et innovation inscrites dans sa stratégie RD 2021-2027, et de s’assurer de la &lt;strong&gt;qualité scientifique&lt;/strong&gt; de la proposition afin d’évaluer l’aide financière qui pourrait être apportée.&lt;/p&gt;&lt;p&gt;Veuillez prendre contact avec l’ADEME avant tout dépôt de dossier.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Transition énergétique
 Agriculture et agroalimentaire
 Qualité de l'air
 Bâtiments et construction
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/projets-recherche-developpement-innovation-rdi</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-de-recherche-developpement-ou-innovation-rdi/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-      <c r="A26" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>150687</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -4632,1213 +2678,1691 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...22 lines deleted...]
-Etablissement public dont services de l'Etat
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>142648</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la publication et à la diffusion de la recherche archéologique</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la publication et à la valorisation de la recherche archéologique</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Le ministère de la Culture apporte son soutien à la diffusion des résultats de la recherche archéologique en accordant des subventions pour la préparation de publication et l&amp;#039;édition d&amp;#039;ouvrages, ainsi que pour l&amp;#039;organisation de colloques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que le soutien à la publication et à la diffusion de la recherche archéologique ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions accordées par le ministère de la Culture dans le cadre du soutien à la publication et à la diffusion de la recherche archéologique sont destinées à aider les chercheurs à publier les résultats de leurs recherches ou à organiser des colloques.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces recherches doivent témoigner d&amp;#039;un intérêt national ou international à travers le caractère exemplaire ou novateur des méthodes développées, l&amp;#039;importance ou la pertinence des résultats fournis, l&amp;#039;approche synthétique et la mise en perspective d&amp;#039;un certain nombre de résultats jusque-là épars.
+ &lt;br /&gt;
+ Les projets de diffusion de la recherche archéologique de niveau régional peuvent être subventionnés par les DRAC.
+&lt;/p&gt;
+&lt;p&gt;
+ Trois types de subvention sont accordées :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
+  L&amp;#039;aide à la préparation de publication d&amp;#039;un travail de recherche. Elle permet de réaliser un travail de mise en forme pour obtenir un manuscrit publiable, structuré avec des illustrations éditables et une bibliographie harmonisée à partir de données de terrain.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aide à l&amp;#039;édition d&amp;#039;une thèse, d&amp;#039;un rapport de fouille, d&amp;#039;une monographie de site, des résultats d&amp;#039;un PCR etc. Elle permet de passer du manuscrit au produit fini. Elle contribue à financer l&amp;#039;édition de l&amp;#039;ouvrage.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aide à la valorisation permet de soutenir la réalisation de colloques ou d&amp;#039;évènements en lien avec la recherche archéologique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien à la publication et à la diffusion de la recherche archéologique participe à la politique générale du ministère de la Culture d&amp;#039;étude et de transmission d&amp;#039;un patrimoine commun. Les fouilles archéologiques permettent de documenter les modes de vie des sociétés qui nous ont précédé. Avec la conservation des vestiges, la rédaction du rapport de fouille constitue la première étape des recherches qui permet la restitution historique du site fouillé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est plafonné à 80% du budget du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est versée par le ministère de la Culture sur le compte bancaire de la structure porteuse du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les publications, le bénéficiaire s&amp;#039;engage à mentionner la participation du ministère de la culture en plaçant sur la page de titre &amp;#34;Ministère de la culture, direction générale des patrimoines et de l&amp;#039;architecture, service du patrimoine, sous-direction de l&amp;#039;archéologie&amp;#34; sur chaque livraison des éditions concernées et à faire figurer le logo du ministère en 4e de couverture.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les colloques, le logo du ministère doit être placé sur les outils de diffusion (programmes et affiches).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont examinés au regard des critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la complétude des dossiers financier, administratif et scientifique
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;équilibre financier de la structure porteuse du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  les subventions sont accordées en fonction de la cohérence et de l&amp;#039;aboutissement du projet, évalués par des experts qui soumettent leurs préconisations au sous-directeur de l&amp;#039;archéologie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;examen des dossiers est fait selon le processus suivant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Étape 1 :
+ &lt;/strong&gt;
+ Le dossier comprend un formulaire administratif, un ensemble de pièces obligatoires communes à toutes les aides et des pièces complémentaires spécifiques à chaque type d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Étape 2 :
+ &lt;/strong&gt;
+ Le dossier numérique complet est transmis par le demandeur (porteur de projet ou éditeur) à la DRAC ou au Drassm (département de recherches archéologiques subaquatiques ou sous-marines) s&amp;#039;il s&amp;#039;agit d&amp;#039;un projet de recherche en sous-marin.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Étape 3 :
+ &lt;/strong&gt;
+ La complétude du dossier est vérifiée par le service compétent. Il est assorti d&amp;#039;un avis de la CTRA (commission territoriale de la recherche archéologique) et d&amp;#039;un avis du Conservateur régional de l&amp;#039;archéologie ou du directeur du Drassm témoignant de la portée nationale ou internationale du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Étape 4 :
+ &lt;/strong&gt;
+ Le dossier est transmis à la direction générale des patrimoines et de l&amp;#039;architecture (sous-direction de l&amp;#039;archéologie) qui examine la demande et décide de l&amp;#039;octroi d&amp;#039;une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La direction générale des patrimoines et de architecture (sous-direction de l&amp;#039;archéologie) examine les demandes 3 fois par an :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  07 mars 2023
+ &lt;/li&gt;
+ &lt;li&gt;
+  25 mai 2023
+ &lt;/li&gt;
+ &lt;li&gt;
+  28 septembre 2023
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Entre 2019 et 2022, le SPDRA a apporté son soutien à l&amp;#039;édition de plus de 50 ouvrages et l&amp;#039;organisation d&amp;#039;une dizaine de colloques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
-  Communes
-[...5 lines deleted...]
-  Autres établissements publics
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / services de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personne privée adossée à une personne morale
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION DU DISPOSITIF
-[...28 lines deleted...]
-      <c r="R27" s="1" t="inlineStr">
+  → Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets qui répondent aux critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  avoir une portée nationale voire internationale. L&amp;#039;intérêt national peut reposer sur le caractère exemplaire ou novateur des méthodes développées, l&amp;#039;importance ou la pertinence des résultats fournis. Le cadre géographique de la recherche n&amp;#039;est pas forcément restrictif de son intérêt national
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets francophones ou intégrant une traduction en français
+ &lt;/li&gt;
+ &lt;li&gt;
+  être porté par une structure détenant un numéro SIRET (association, maison d&amp;#039;édition, UMR, etc.)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles les projets :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dont l&amp;#039;intérêt n&amp;#039;est pas de portée nationale ou internationale
+ &lt;/li&gt;
+ &lt;li&gt;
+  portant sur des recherches effectuées hors du territoire français et ne concernant pas l&amp;#039;archéologie nationale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Dans le cadre d&amp;#039;une demande d&amp;#039;aide à la préparation de publication :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les crédits alloués ne peuvent abonder des demandes d‘aide pour analyses ou pour mise en état de mobilier en vue de leur étude, qui relèvent des DRAC et DAC au titre de l&amp;#039;archéologie programmée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses de fonctionnement ne sont pas éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Dans tous les cas de demandes :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le montant de la subvention demandé ne peut pas dépasser 80% du budget global du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-a-la-publication-et-a-la-valorisation-de-la-recherche-archeologique</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...102 lines deleted...]
-  http://portail.citoyen.lacharente.fr/espace-demarches
+ Pour toute question sur le SPDRA, vous êtes invités à vous adresser au :
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat du SPDRA
+ &lt;br /&gt;
+ Direction générale des patrimoines et de l&amp;#039;architecture
+ &lt;br /&gt;
+ Service du Patrimoine – Sous-direction de l&amp;#039;archéologie
+ &lt;br /&gt;
+ &lt;a href="mailto:secretariat.SPDRA&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+  secretariat.SPDRA&amp;#64;culture.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-[...19 lines deleted...]
-  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+ &lt;br /&gt;
+ 01 40 15 77 15
+ &lt;br /&gt;
+ 182 rue Saint-Honoré, 75033 Paris cedex 01
+&lt;/p&gt;
+&lt;p&gt;
+ ou au
+ &lt;a href="https://www.culture.gouv.fr/Regions" rel="noopener" target="_blank"&gt;
+  service déconcentré
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
+ du ministère de la Culture du lieu de réalisation de votre projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/822d-soutien-a-la-publication-et-a-la-diffusion-de/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>90744</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de recherche collaboratifs public/privé</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de permettre aux entreprises d&amp;#039;augmenter leur compétitivité en soutenant leurs démarches de recherche en collaboration avec des centres de compétences et leurs démarches d&amp;#039;intégration de compétences scientifiques ou technologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Projets de recherche associant des entreprises et des organismes de recherche et de transfert des connaissances.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Entreprises de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de recherche et de transfert des connaissances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les dépenses internes et/ou externes effectuées par l&amp;#039;entreprise réservées exclusivement à la réalisation du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses internes et/ou externes effectuées par le centre de compétences pour la réalisation exclusive du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-de-recherche-collaboratifs-publicprive</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Relation aux Usagers
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;enseignement supérieur recherche et transfert de technologie
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05 49 38 49 38
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 9h à 18h sans interruption
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/620e-projets-de-recherche-collaboratifs-publicpriv/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>165895</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Développer la recherche, l’animation et la reconnaissance du pastoralisme</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Recherche, animation et reconnaissance du pastoralisme</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le pastoralisme constitue une activité essentielle au « bon fonctionnement » de nombreux territoires ruraux de Provence-Alpes-Côte d&amp;#039;Azur et plus largement des territoires alpins et méditerranéens, de plaine mais aussi de montagne. Ces élevages ont en commun le fait d’être déployés de façon importante sur les espaces naturels (alpages, parcours de piémont…) qui contribuent fortement à l’alimentation des troupeaux. Ces filières ont avant tout un rôle de production et se sont orientées vers des démarches de qualité (AOP, AOC, IGP, appellation &amp;#34;montagne&amp;#34;) afin de segmenter leurs produits et les valoriser.&lt;/p&gt;
+&lt;p&gt;Un tissu économique à part entière s’est organisé autour de ces filières, afin de rationaliser les coûts et les contraintes liées à la zone de montagne (coûts et difficultés de collecte du lait et des animaux, moindre productivité, peu de possibilités de produire des aliments pour animaux…).&lt;br /&gt; &lt;br /&gt; Plusieurs organismes sur le territoire ont fait de leur cœur d&amp;#039;activité la recherche, la promotion et l&amp;#039;animation du pastoralisme. Afin de faire perdurer ce modèle d&amp;#039;élevage vertueux, la Région Sud accompagne financièrement ces organismes dans certaines de leurs actions.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Association&lt;/li&gt; 	&lt;li&gt;Etablissement public&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions de recherche, expérimentation, animation et promotion en lien avec le pastoralisme.&lt;/p&gt; &lt;p&gt;Demander le lien du dispositif au chargé de mission de la thématique ou en envoyant un mail au service filières agricoles et transition agroenvironnementale&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-animation-et-reconnaissance-du-pastoralisme</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:serviceagri&amp;#64;maregionsud.fr"&gt;serviceagri&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-animation-et-reconnaissance-du-pastoralisme/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>165283</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et partager les connaissances en recherche et développement, innovation, expérimentation</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et développement, innovation, expérimentation</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance la recherche et développement 
+(R&amp;amp;D) orientée vers l’atteinte des objectifs du Sdage. L’innovation 
+et la R&amp;amp;D sont soutenues lorsque leur finalité est opérationnelle, 
+et liée à des spécificités thématiques ou géographiques propres à un ou 
+plusieurs bassins-versants du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/rdi/rdi1-recherche-et-developpement-innovation-experimentation.html</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-et-partager-les-connaissances-en-recherche-et-developpement-innovation-experimentation/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>165185</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une campagne de recherche de micropolluants et diagnostic amont</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Campagne de recherche de micropolluants et diagnostic amont</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités à réaliser les campagnes de recherche de micropolluants 
+dans les eaux en entrée et sortie de station de traitement ainsi que 
+dans les boues de traitement. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;L’agence finance également le diagnostic amont afin d’identifier les 
+potentiels émetteurs de micropolluants mesurés lors de la campagne 
+d’analyses et définir un plan d’actions de réduction à la source.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La campagne de recherche de micropolluants et le diagnostic amont 
+sont réalisées par un organisme extérieur et indépendant de la 
+collectivité et de son délégataire (prestataire du délégataire également
+ exclu).&lt;/p&gt;
+&lt;p&gt;La campagne de recherche de micropolluants porte sur les eaux en 
+entrée et en sortie de station de traitement ainsi que sur les boues. 
+Les prélèvements et des analyses sont réalisés par un bureau d&amp;#039;études 
+et/ou un laboratoire accrédité.&lt;/p&gt;
+&lt;p&gt;Le diagnostic amont identifie les potentiels émetteurs de 
+micropolluants mesurés en quantité significative dans les eaux et 
+détectés dans les boues. Il définit également le plan d’actions pour 
+réduire à la source les rejets de micropolluants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-campagne-de-recherche-de-micropolluants-et-diagnostic-amont.html</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-campagne-de-recherche-de-micropolluants-et-diagnostic-amont/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>163880</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Etude, recherche, innovation et connaissance environnementale</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H28" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
 délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
 L’acquisition, le transfert et la valorisation
 de connaissances (études générales, recherchedéveloppement, prospective et
 innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
 ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
 nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
 changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
 l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
 La création et la gestion de réseaux de
 surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
 ressources en eau superficielles et souterraines, des usages et des pressions
 qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
 (qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
 et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
 complémentaires qui permettent de renforcer les programmes de surveillance de
 la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
 aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
 de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
 le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
 définies dans la lettre de cadrage du ministère avec pour objectif principal
 l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
 spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
 l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
 Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Equipement public
 Réhabilitation
 International
 Industrie
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P28" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q28" s="1" t="inlineStr">
+      <c r="Q21" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
 prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
 &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-      <c r="A29" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>140783</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Rechercher des subventions, aider au montage des dossiers, activer les versements</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Avance récupérable
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="J29" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
         <is>
           <t>A déterminer au cas par cas</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Accompagnement personnalisé de la collectivité en ingénierie financière
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Rechercher toutes les subventions correspondant au projet
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Respecter les délais de dépôt et de versement
 &lt;/p&gt;
 &lt;p&gt;
  - Constituer les dossiers avec les pièces demandées
 &lt;/p&gt;
 &lt;p&gt;
  - Activer les versements des subventions accordées
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   montagefinancier&amp;#64;sidec-jura.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 63 33 72 00
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fba3-rechercher-des-subventions-aider-au-montage-d/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...58 lines deleted...]
-      <c r="O30" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>166094</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à favoriser l’installation d’équipements partagés au sein des équipes ou communautés de recherche, pour la réalisation de programmes de recherche et accessibles directement - ou à travers des projets d’aides à la recherche, au développement et à l’innovation (RDI) collaboratifs – aux acteurs socio‑économiques.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces équipements doivent être mis à disposition des programmes de recherche portés par les laboratoires, des projets de Recherche et de Développement (R&amp;amp;D) impliquant des acteurs socio-économiques, et des formations. Il s&amp;#039;agit de développer un outil partagé de recherche (plateforme), de renforcer les compétences d&amp;#039;une plateforme existante ou de renforcer l&amp;#039;ouverture d&amp;#039;une plateforme aux acteurs économiques.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P30" s="1" t="inlineStr">
-[...70 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Les bénéficiaires du présent dispositif sont exclusivement des organismes publics de recherche et des établissements publics d’enseignement supérieur (universités et écoles ; établissements d&amp;#039;enseignement supérieur consulaires hors écoles de commerce) présents en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous les projets doivent avoir été présentés devant le Conseil Scientifique ou auprès de la direction de l&amp;#039;établissement de recherche et/ou d’enseignement supérieur auquel est rattaché le coordinateur du projet. Cet établissement bénéficiaire chef de file contacte ensuite la Région Nouvelle-Aquitaine pour présenter son projet.&lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Ainsi, les critères suivants structurent l’évaluation des projets :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1-Contexte scientifique et historique du projet de plateforme ou d’équipement complémentaire d’une plateforme existante ;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;2-Insertion de la plateforme dans les écosystèmes de recherche et d’innovation de la Région Nouvelle-Aquitaine :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Complémentarité avec les équipements structurants existants ou opportunité de favoriser l&amp;#039;émergence de nouvelles recherches et/ou de nouvelles formations ;&lt;/p&gt;&lt;p&gt;Adéquation avec les filières économiques et les enjeux spécifiques du territoire.&lt;/p&gt;&lt;p&gt;3-Modèle économique :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pertinence de l&amp;#039;organisation et des méthodologies prévues pour l’installation et la gestion de la Plateforme ;&lt;/p&gt;&lt;p&gt;Adéquation entre les objectifs du projet et les besoins identifiés ;&lt;/p&gt;&lt;p&gt;Réalité des financements obtenus (investissement et fonctionnement) et de la participation des acteurs socio-économiques ;&lt;/p&gt;&lt;p&gt;Viabilité de l&amp;#039;outil au regard du modèle économique présenté.&lt;/p&gt;&lt;p&gt;4-Pertinence de la gouvernance :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Adéquation des instances de gouvernance avec les activités et les objectifs de la plateforme ;&lt;/p&gt;&lt;p&gt;Association des acteurs socio-économiques régionaux dans le schéma de gouvernance ;&lt;/p&gt;&lt;p&gt;Qualité du plan de communication et capacité à rendre attractives les activités de la plateforme.&lt;/p&gt;&lt;p&gt;5-Retombées économiques et/ou sociales pour le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Perspectives d&amp;#039;applications des projets menés sur la plateforme, en réponse à des enjeux économiques et sociétaux ;&lt;/p&gt;&lt;p&gt;Contribution de l&amp;#039;outil à l&amp;#039;innovation pour les filières régionales ou au ressourcement des politiques régionales (intérêts des acteurs pour ce projet) ;&lt;/p&gt;&lt;p&gt;Participation directe ou indirecte à la mise en place et à l&amp;#039;exploitation des équipements par les acteurs socio-économiques régionaux (notamment industriels) ;&lt;/p&gt;&lt;p&gt;Implication financière des partenaires régionaux.&lt;/p&gt;&lt;p&gt;6-Diffusion des sciences vers le grand public.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avant de compléter un dossier de demande de subvention via l&amp;#039;outil &amp;#34;Mes Démarches en Nouvelle-Aquitaine&amp;#34; (MDNA), vous devez lire de manière exhaustive le document intitulé « Objectifs et Modalités » téléchargeable ci-dessous qui présente les conditions du soutien pour ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La fiche de saisine, le dossier de candidature (document word), le budget global de la plateforme (document excel), la méthodologie de monitoring des activités et fichiers associés seront fournis par la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région lors des échanges préalables de présentation du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent d&amp;#039;abord être partagés avec la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région avant d&amp;#039;être déposés dans l&amp;#039;outil MDNA. Cette présentation des projets à la Région et la soumission des dossiers dans l&amp;#039;outil se font au fil de l&amp;#039;eau à compter du 16/10/2025 date d&amp;#039;ouverture du dispositif et jusqu&amp;#039;au 31/12/2027.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le plan de financement du projet sera saisi directement en ligne sur l’outil MDNA. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/craPortailFO/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;aap-plateformes&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...321 lines deleted...]
-      <c r="A33" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>121006</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Subzen</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -5859,1749 +4383,1230 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E34" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>105154</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les publications liés à la recherche dans le domaine du patrimoine</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et valorisation - soutien aux publications</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...4 lines deleted...]
-      <c r="H34" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Etablissements publics (Universités, Ecoles d&amp;#039;enseignement supérieur...)
-[...2 lines deleted...]
-  Organismes de recherche
+  Associations
  &lt;/li&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements publics de coopération intercommunale
  &lt;/li&gt;
  &lt;li&gt;
-  Associations
+  Autres établissements publics
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Département met en avant une politique volontariste de soutien à la recherche. Il apporte ainsi son soutien tant à l&amp;#039;organisation de chantiers de fouilles qu&amp;#039;aux chercheurs et universitaires pour le financement de projets de recherche et leur diffusion dans le cadre de l&amp;#039;organisation de colloque scientifique.
+ La publication, qu&amp;#039;elle soit scientifique ou grand public, est à la croisée des chemins entre la recherche et la diffusion. Ce dispositif permet d&amp;#039;assurer la diffusion de la recherche auprès du grand public.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention, décidée en fonction de l&amp;#039;intérêt du projet, ne peut excéder 40% du coût TTC
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
-Innovation, créativité et recherche</t>
-[...2 lines deleted...]
-      <c r="O34" s="1" t="inlineStr">
+Innovation, créativité et recherche
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les colloques doivent présenter un intérêt archéologique, historique et culturel indiscutable. Ils doivent également participer au rayonnement scientifique des découvertes faites en Charente au minimum au niveau régional.
-[...2 lines deleted...]
- Le projet doit être réalisé sous l&amp;#039;égide d&amp;#039;un responsable scientifique qualifié.
+ Le Département pourra intervenir financièrement pour la réalisation d&amp;#039;ouvrages, présentant un intérêt archéologique, historique et culturel indiscutable, de deux types :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les ouvrages scientifiques ayant pour thème le patrimoine du département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les ouvrages de vulgarisation ayant pour thème des sites, propriétés du Département (BD, livres pour enfants...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans les deux cas, le projet de publication doit se réaliser sous l&amp;#039;égide d&amp;#039;un responsable scientifique qualifié.
+&lt;/p&gt;
+&lt;p&gt;
+ La publication pourra faire l&amp;#039;objet d&amp;#039;une action de communication en partenariat avec le Département (conférence sur le territoire, opération pédagogique avec les scolaires...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
   les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
  &lt;/li&gt;
  &lt;li&gt;
   les documents financiers : budget, documents comptables, RIB...
  &lt;/li&gt;
  &lt;li&gt;
   le contrat d&amp;#039;engagement républicain signé (pour les associations)
  &lt;/li&gt;
  &lt;li&gt;
   tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
  &lt;/li&gt;
  &lt;li&gt;
-  la liste des participants
+  des devis estimatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  un exemplaire de l&amp;#039;ouvrage et les noms des collaborateurs du projet
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
- Modalités de versement : un acompte de 70% dès la notification de la décision attributive ; le solde au vu du bilan financier
+ Modalités de versement : un acompte de 70% dès la notification de la décision ; le solde au vu du bilan financier
 &lt;/p&gt;
 &lt;p&gt;
  En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W34" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/soutien_publications.pdf</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affecté à une action
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 15 octobre et au plus tard 3 mois avant la date du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service patrimoine et tourisme ; Tél. : 05 16 09 74 21
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/402e-soutenir-la-recherche-et-sa-valorisation-les-/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...176 lines deleted...]
-      <c r="A36" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>157095</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 EUROPE - FEDER - Fonds européen de développement régional
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 France Ruralités</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Aide montage des dossiers de subventions</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
  &lt;br /&gt;
  • trouver des pistes de financement pour les projets ;
  &lt;br /&gt;
  • monter au besoin les dossiers de subventions.
  &lt;br /&gt;
  &lt;br /&gt;
  MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
  &lt;br /&gt;
  Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
  &lt;br /&gt;
  Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Santé
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H37" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>165947</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements scientifiques des organismes publics de recherche et d’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Financement des équipements scientifiques des organismes publics de recherche et d'enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un organisme public de recherche et d&amp;#039;enseignement supérieur, lauréat de l&amp;#039;appels à projets LabCom et/ou Chaires Industrielles de l&amp;#039;Agence Nationale de la Recherche (ANR) et vous souhaitez acquérir des équipements scientifiques complémentaires ?&lt;br /&gt; Avec cet appel à projets, la Région souhaite soutenir la création de partenariats structurants entre acteurs publics et privés régionaux permettant ainsi d&amp;#039;accroitre les capacités de recherche et d’innovation en vue de conforter l’excellence de la recherche et de favoriser son rayonnement à l’échelle nationale et internationale.&lt;/p&gt; &lt;p&gt;&lt;span&gt;&lt;strong&gt;Sont éligibles : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les organismes publics de recherche et d&amp;#039;enseignement supérieur (universités, EPST, EPIC, Ecoles, etc.)&lt;/li&gt; 	&lt;li&gt;Implantés en Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; 	&lt;li&gt;Lauréats des Appels à Projets (AAP) &lt;a href="https://anr.fr/fr/detail/call/labcom-2025-laboratoires-communs-organismes-de-recherche-publics-pme-eti-et-start-up/"&gt;LabCom&lt;/a&gt; ou &lt;a href="https://anr.fr/fr/detail/call/chaires-industrielles-edition-2025/"&gt;Chaires Industrielles&lt;/a&gt; de l&amp;#039;Agence Nationale de la Recherche (ANR)&lt;/li&gt; 	&lt;li&gt;Pour les organismes retenus aux AAP LabCom : un partenariat avec une PME (Petite et Moyenne Entreprise) ou une ETI (Entreprise de Taille Intermédiaire) dont le siège social ou l’établissement est situé sur le territoire régional est obligatoire&lt;/li&gt; 	&lt;li&gt;Pour les organismes retenus aux AAP Chaires Industrielles : un partenariat avec, a minima, une entreprise implantée sur le territoire régional est obligatoire&lt;/li&gt; 	&lt;li&gt;Souhaitant acquérir des équipements scientifiques complémentaires ne relevant pas du périmètre du dossier de candidature déposé à l’ANR&lt;/li&gt; 	&lt;li&gt;N&amp;#039;ayant pas fait l’objet d’autres financements de la Région Sud pour le projet présenté&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Emploi</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les équipements doivent être liés directement à la mise en œuvre du partenariat public-privé envisagé dans le dossier de candidature ANR et avoir un effet structurant, accélérateur et facilitateur de la nouvelle collaboration laboratoire/entreprise en émergence sur le territoire régional.&lt;br /&gt; &lt;br /&gt; La présentation du projet doit indiquer l’articulation avec le projet déposé à l’AAP ANR LabCom ou Chaires Industrielles et permettre de renforcer la collaboration entre les partenaires.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Les critères de sélection sont :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La pertinence au regard des objectifs de l’AAP&lt;/li&gt; 	&lt;li&gt;L&amp;#039;adéquation des moyens demandés avec le projet LabCom ou Chaires Industrielles de l&amp;#039;ANR&lt;/li&gt; 	&lt;li&gt;L&amp;#039;effet incitatif et/ou accélérateur de l’intervention régionale sur le partenariat public/privé&lt;/li&gt; 	&lt;li&gt;La crédibilité de l’impact des équipements acquis sur les travaux de recherche du laboratoire et le potentiel d’innovation&lt;/li&gt; 	&lt;li&gt;La pertinence du calendrier&lt;/li&gt; 	&lt;li&gt;Les retombées prévisionnelles en matière de propriété intellectuelle (brevets, licences, etc.) et de production scientifique (publications, colloques, etc.)&lt;/li&gt; 	&lt;li&gt;La stratégie de pérennisation de la collaboration laboratoire/entreprise(s)&lt;/li&gt; 	&lt;li&gt;Le caractère stratégique à l’échelle régionale&lt;/li&gt; 	&lt;li&gt;L&amp;#039;incitativité de l’aide demandée&lt;/li&gt; 	&lt;li&gt;Le concours au développement des &lt;a href="https://www.risingsud.fr/transformer-mon-entreprise/nos-filieres-dexcellence"&gt;8 filières d’avenir de la Région&lt;/a&gt; et/ou du &lt;a&gt;Plan Climat : gardons une Cop d&amp;#039;avance&lt;/a&gt; et/ou s’inscrire dans le cadre du &lt;a&gt;Schéma Régional de Développement Économique d’Innovation et d’Internationalisation 2022-2028&lt;/a&gt; &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;S’agissant de demande d’équipements scientifiques complémentaires à des projets déposés en parallèle à l’ANR, les services de la Région pourront solliciter l&amp;#039;agence sur le contenu des dossiers déposés au titre des AAP LabCom et Chaires Industrielles. Au regard des dossiers présentés, les porteurs de projet pourront être auditionnés.&lt;/p&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; L&amp;#039;Appel à Projets (AAP) est ouvert à compter du 1er janvier 2025 jusqu’au 31 décembre 2026 sous réserve des disponibilités budgétaires annuelles.&lt;br /&gt; &lt;br /&gt; Pour chaque année, la date limite de dépôt des dossiers sur la plateforme régionale seront précisées dans le dossier de candidature, en cohérence avec les calendriers des AAP « LabCom » et « Chaires industrielles » de l’ANR. Les dates prévisionnelles des relèves sont le 15 juillet et le 15 décembre.&lt;br /&gt; &lt;br /&gt; Le présent dispositif étant dédié uniquement aux lauréats des AAP de l&amp;#039;ANR, un échange préalable auprès du Service Innovation Recherche et Enseignement Supérieur (SIRES) à l&amp;#039;adresse &lt;a href="mailto:scoppens&amp;#64;maregionsud.fr"&gt;scoppens&amp;#64;maregionsud.fr&lt;/a&gt; est demandé afin de vérifier l’éligibilité au dispositif régional et d&amp;#039;obtenir le dossier de candidature.&lt;br /&gt; &lt;br /&gt; Pour procéder au dépôt de leur demande, les structures éligibles sont invitées à utiliser le lien communiqué par le SIRES.&lt;br /&gt; &lt;br /&gt; En complément, une copie en version numérique du formulaire devra être transmise au SIRES à l&amp;#039;adresse &lt;a href="mailto:ldelamare&amp;#64;maregionsud.fr"&gt;ldelamare&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/financement-des-equipements-scientifiques-des-organismes-publics-de-recherche-et-denseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Relations Entreprises et Usagers&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;br /&gt; au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financement-des-equipements-scientifiques-des-organismes-publics-de-recherche-et-d-enseignement-superieur/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>105155</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'organisation de colloques liés à la recherche dans le domaine du patrimoine et des fouilles archéologiques</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et valorisation - soutien aux colloques scientifiques</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le but de cette aide est d&amp;#039;inciter les PME françaises à participer aux programmes collaboratifs internationaux de recherche, développement et innovation (RDI).
-[...21 lines deleted...]
- La prestation d&amp;#039;accompagnement et de conseil délivrée par un Expert Conseil vise à augmenter les chances de réussite des entreprises dans le cadre de ces appels à projets, et plus généralement à sensibiliser les dirigeants d&amp;#039;entreprises innovantes à l&amp;#039;intérêt des programmes de recherche, développement et innovation collaboratifs internationaux. La prestation d&amp;#039;accompagnement et de conseil délivrée par un Expert Conseil est destinée à :
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Accompagner l&amp;#039;entreprise dans sa préparation d&amp;#039;un partenariat technologique dans le cadre d&amp;#039;un projet de RDI (recherche de partenariat, rédaction et négociation de l&amp;#039;accord de consortium, assistance juridique, etc.) ;
-[...2 lines deleted...]
-  Accompagner l&amp;#039;entreprise dans l&amp;#039;élaboration de son dossier de candidature aux appels à projets collaboratifs intergouvernementaux, européens ou transnationaux.
+  Etablissements publics (Universités, Ecoles d&amp;#039;enseignement supérieur...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Bpifrance prend en charge 50 % du montant TTC de la prestation, celle-ci étant fixée à 25 000 € HT maximum.
- &lt;/strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met en avant une politique volontariste de soutien à la recherche. Il apporte ainsi son soutien tant à l&amp;#039;organisation de chantiers de fouilles qu&amp;#039;aux chercheurs et universitaires pour le financement de projets de recherche et leur diffusion dans le cadre de l&amp;#039;organisation de colloque scientifique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention, décidée en fonction de l&amp;#039;intérêt du projet, ne peut excéder 40% du coût TTC
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O37" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Critères d&amp;#039;éligibilité:
-[...23 lines deleted...]
-  3/ Finalité
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les colloques doivent présenter un intérêt archéologique, historique et culturel indiscutable. Ils doivent également participer au rayonnement scientifique des découvertes faites en Charente au minimum au niveau régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit être réalisé sous l&amp;#039;égide d&amp;#039;un responsable scientifique qualifié.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Accompagner la préparation du partenariat international dans le cadre d&amp;#039;un projet innovant,
-[...23 lines deleted...]
-      <c r="X37" s="1" t="inlineStr">
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  la liste des participants
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : un acompte de 70% dès la notification de la décision attributive ; le solde au vu du bilan financier
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/soutien_colloques_scientifiques.pdf</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour bénéficier du Diagnostic Partenariat Technologique International :
-[...122 lines deleted...]
-  &lt;/span&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Tel : 02 99 27 10 92
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 15 octobre et au plus tard 3 mois avant la date du projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service patrimoine et tourisme ; Tél. : 05 16 09 74 21
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8e9e-soutenir-la-recherche-et-sa-valorisation-les-/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2021</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-      <c r="A39" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>165171</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études patrimoniales et des campagnes de recherche de fuites des réseaux d'eau potable</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Études patrimoniales et campagnes de recherche de fuites</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J39" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
 permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
 mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
  concertée de l’eau, elle accompagne également le remplacement de 
 canalisations fuyardes. Ces actions essentielles s’appuient sur une 
 structuration solide et bien définie de la compétence eau potable, afin 
 de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P39" s="1" t="inlineStr">
+      <c r="P29" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q39" s="1" t="inlineStr">
+      <c r="Q29" s="1" t="inlineStr">
         <is>
           <t>12/12/2030</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-etudes-patrimoniales-et-campagnes-de-recherche-de-fuites.html</t>
         </is>
       </c>
-      <c r="W39" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-patrimoniales-et-des-campagnes-de-recherche-de-fuites-des-reseaux-deau-potable/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-[...544 lines deleted...]
-      <c r="A44" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>132685</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une collaboration internationale, intersectorielle et interdisciplinaire innovante dans le domaine de la recherche et de l'innovation</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>EUROPE - Horizon Europe</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Horizon Europe - Echange de personnel MSCA - 2023</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L44" s="1" t="inlineStr">
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 1.2 Actions Marie Sklodowska-Curie - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - MSCA Staff Exchanges 2023 visant à promouvoir une collaboration internationale, intersectorielle et interdisciplinaire innovante dans le domaine de la recherche et de l&amp;#039;innovation par l&amp;#039;échange de personnel et le partage de connaissances et d&amp;#039;idées à toutes les étapes de la chaîne d&amp;#039;innovation
 &lt;p&gt;
  -----
 &lt;/p&gt;
 78,5 millions d&amp;#039;euros
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
 &lt;strong&gt;
  Différentes catégories de projets sont éligibles :
 &lt;/strong&gt;
@@ -7613,740 +5618,294 @@
   IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
  &lt;/li&gt;
  &lt;li&gt;
   CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
  &lt;/li&gt;
  &lt;li&gt;
   MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  De même, les appels précisent les bénéficiaires attendus :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
  &lt;/li&gt;
  &lt;li&gt;
   Projets mono-bénéficiaires, impliquant une seule organisation
  &lt;/li&gt;
  &lt;li&gt;
   Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf"&gt;
   Cliquez ici
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-se-01-01;callCode&amp;#61;null;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43108473;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355211;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState"&gt;
   Cliquez ici
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la Direction Générale pour la Recherche et l&amp;#039;Innovation
  &lt;br /&gt;
  &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_en"&gt;
   Cliquez ici
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43; (EN)
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
   Cliquez ici
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb03-horizon-europe-echange-de-personnel-msca-2023/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Welcomeurope</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163918</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Faire émerger des projets de R&amp;D afin d’améliorer les connaissances et développer des techniques ou de nouveaux outils dans les domaines du traitement des sols</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Recherche pour la GEStion Intégrée des sites POLlués (GESIPOL)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...164 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les enjeux techniques et scientifiques centraux de l&amp;#039;édition 2025 de l&amp;#039;appel à projets de recherche (APR) GESIPOL sont constitués de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’amélioration des techniques de traitement des pollutions des sols et des eaux souterraines&lt;/strong&gt;, ainsi que des méthodes et outils de dimensionnement, de pilotage et de suivi de ces traitements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’avancement des techniques de réhabilitation écologique&lt;/strong&gt; des friches polluées.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’optimisation des conceptions des projets d’aménagement&lt;/strong&gt; (orientations et objectifs) dans des contextes de friches polluées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les propositions de recherche devront autant que possible &lt;strong&gt;servir une dynamique d’innovation et être portées par les acteurs économiques&lt;/strong&gt; eux-mêmes.&lt;/p&gt;&lt;p&gt;Les projets devront s’inscrire dans une démarche scientifique bien circonscrite reposant sur un questionnement pertinent, basé sur la connaissance des contextes, enjeux et états de l’art scientifiques, et sur une méthodologie de réponse prédéfinis et comportant un volume substantiel de travail expérimental et/ou d’enquêtes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20241119/recherche-gestion-integree-sites-pollues-gesipol</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-pour-la-gestion-integree-des-sites-pollues-gesipol/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...398 lines deleted...]
-          <t>published</t>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>