--- v1 (2026-04-25)
+++ v2 (2026-06-10)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH31"/>
+  <dimension ref="A1:AH43"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -392,51 +392,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-recherche-en-partenariat-et-soutien-aux-projets-de-recherche-1/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>127471</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir la recherche scientifique</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Allocation programme de recherche scientifique</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -691,1006 +691,688 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>104965</v>
+        <v>71304</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la recherche archéologique et historique</t>
-[...4 lines deleted...]
-          <t>Recherche et valorisation - soutien à la recherche</t>
+          <t>Développer un projet de recherche, de développement ou d’innovation</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...350 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;accompagnement par l&amp;#039;ADEME des projets de Recherche, de Développement, d&amp;#039;Innovation (RDI) s&amp;#039;inscrit majoritairement au travers d&amp;#039;appels à projets nationaux. Vous avez un projet de Recherche, de Développement, d&amp;#039;Innovation (RDI) dont la thématique ne correspond à aucun appel à projets actuellement ouvert sur la plateforme de l&amp;#039;ADEME ?
 &lt;br /&gt;
 Les modalités des appels à projets en ligne ne répondent pas à votre besoin.
 &lt;br /&gt;
 &lt;br /&gt;
 Par exemple, les seuils des Concours d&amp;#039;innovation ou des appels à projet Recherche compétitifs et collaboratifs sont au delà du montant de votre projet...
 &lt;br /&gt;
 Pour autant, votre projet contribue à faire avancer la recherche en lien avec la Transition énergétique et environnementale, vous pouvez prendre contact avec l&amp;#039;ADEME, qui étudiera l&amp;#039;opportunité d&amp;#039;accompagner votre projet.
 &lt;br /&gt;
 &lt;br /&gt;
 L&amp;#039;ADEME est en mesure de financer des projets de RDI qui lui sont soumis directement hors appels à projet, dans la mesure où les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant des appels à projets compétitifs.</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Innovation, créativité et recherche
 Qualité de l'air</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;opération pour laquelle vous sollicitez une aide financière ne doit pas avoir commencé ou ne doit pas avoir donné lieu à des engagements fermes (sous quelque forme que ce soit : marché signé, commande signée, devis accepté...).
 &lt;/p&gt;
 &lt;p&gt;
  Consultez la page de l&amp;#039;aide pour obtenir des détails.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Bretagne, Guadeloupe, Guyane, Hauts-de-France, La Réunion, Martinique, Mayotte, Nouvelle-Aquitaine, Occitanie, Pays-de-la-Loire</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://entreprises.ademe.fr/dispositif-aide/projets-de-recherche-de-developpement-ou-dinnovation</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;éligibilité de tels projets est jugée au cas par cas, les objectifs pour l&amp;#039;ADEME étant notamment de bien qualifier leur pertinence au regard des priorités de recherche et innovation du moment, et la qualité scientifique de la proposition ; il est donc impératif de prendre contact avec l&amp;#039;ADEME avant tout dépôt de dossier.
 &lt;br /&gt;
 &lt;br /&gt;
 Vous avez contacté l&amp;#039;ADEME et votre projet répond à des objectifs partagés avec l&amp;#039;ADEME.</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b49-projets-de-recherche-de-developpement-ou-dinn/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>09/11/2020</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>165882</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Mener des recherches et expérimentations agricoles</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Recherche Expérimentation Agricole</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif de ce dispositif est de faciliter la mise en œuvre des actions régionales de recherche expérimentation en agriculture, dernière étape expérimentale avant la diffusion de connaissances nouvelles, la mise en place de protocoles expérimentaux pertinents et les modalités de diffusions adaptées. Soutenir pour certaines filières l’acquisition de références technico-économiques.&lt;/p&gt; &lt;p&gt;Établissements reconnus et compétents à l’échelle régionale pour porter des actions de recherche expérimentation :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Stations d’expérimentations ;&lt;/li&gt; 	&lt;li&gt;Structures de développement agricole ;&lt;/li&gt; 	&lt;li&gt;Organisations professionnelles agricoles ;&lt;/li&gt; 	&lt;li&gt;Instituts ou centres techniques.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Agriculture et agroalimentaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>22/07/2024</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour être éligibles, les projets doivent répondre aux thématiques suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;action de recherche appliquée portant sur des problématiques impactant directement la performance économique et/ou sociale et/ou environnementale des exploitations agricoles ;&lt;/li&gt; 	&lt;li&gt;porter sur un enjeu qualifié de prioritaire dans le cadre des comités de filières ;&lt;/li&gt; 	&lt;li&gt;adhésion de la structure à l’écosystème régional de Recherche - Expérimentation animé par la Chambre Régionale d’Agriculture (forum des techniciens, coordination des démarches, incitation aux projets inter filières et partage des informations à l’échelle régionale, …) ;&lt;/li&gt; 	&lt;li&gt;programme d’action devant émarger au minimum à 4 des 6 priorités régionales : 	&lt;ul&gt; 		&lt;li&gt;enjeux liés au changement climatique ;&lt;/li&gt; 		&lt;li&gt;enjeux agro-environnementaux ;&lt;/li&gt; 		&lt;li&gt;enjeux outils numériques ;&lt;/li&gt; 		&lt;li&gt;mise en œuvre d’essais directement sur les exploitations agricoles ;&lt;/li&gt; 		&lt;li&gt;satisfaction des consommateurs sur les aspects santé, plaisir et sécurité alimentaire ;&lt;/li&gt; 		&lt;li&gt;collaboration à la création d’un centre de ressource régional agro météo/irrigation/machinisme.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dossiers doivent être déposés en ligne &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/recherche-experimentation-agricole</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a&gt;www.maregionsud.fr&lt;/a&gt;&lt;/p&gt;
 &lt;p&gt;Allo Région : &lt;a href="tel:0491575757"&gt;04.91.57.57.57.&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-experimentation-agricole/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>28071</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement à la recherche d'aides</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Tolosan</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR Pays Tolosan situé en Haute-Garonne, comprend 5 EPCI qui regroupent 73 communes fortes de 120 000 habitants. C&amp;#039;est le relais de proximité des politiques publiques nationales et régionales qui permet de valoriser et de soutenir ses projets de développement économique, socioculturel, de loisir (etc.) pour renforcer son attractivité.
+ Il  coordonne plusieurs outils contractuels pour réaliser les actions en cohérence avec son projet de territoire.
+ Pour cela, le PETR Pays Tolosan peut accompagner les projets des collectivités, associations et entreprises au travers :
+&lt;/p&gt;
+&lt;p&gt;
+ 1.      Du Contrat Territorial Occitanie/Pyrénées Méditerranée 2018-2021
+&lt;/p&gt;
+&lt;p&gt;
+ 2.      Du Contrat de Ruralité 2017-2021 signé avec l&amp;#039;État
+&lt;/p&gt;
+&lt;p&gt;
+ 3.      Du programme européen LEADER 2014-2020
+&lt;/p&gt;
+&lt;p&gt;
+ Au titre de ces procédures contractuelles, les services du PETR Pays Tolosan pourront être sollicités afin d&amp;#039;apporter une assistance technique à la recherche des moyens financiers mobilisables dans la mise en œuvre des projets ainsi que pour le suivi des dossiers de demande de subvention auprès des partenaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Tolosan</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>http://paystolosan.eu/financer-votre-projet/le-programme-leader</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Accueil :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  contact&amp;#64;paystolosan.eu
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 82 95 56 28
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contractualisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hélène Gayraud
+ &lt;/li&gt;
+ &lt;li&gt;
+  06 30 16 59 62
+ &lt;/li&gt;
+ &lt;li&gt;
+  h.gayraud&amp;#64;paystolosan.eu
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fabrice Landry
+ &lt;/li&gt;
+ &lt;li&gt;
+  06 69 41 16 23
+ &lt;/li&gt;
+ &lt;li&gt;
+  f.landry&amp;#64;paystolosan.eu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>h.gayraud@paystolosan.eu</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-experimentation-agricole/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5103-beneficier-dun-accompagnement-a-la-recherche-/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays Tolosan</t>
+        </is>
+      </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>14/02/2020</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>162808</v>
+        <v>117403</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Viser à la régulation des initiatives en matière d’inventaire du patrimoine matériel et à la mise en place de pratiques cohérentes</t>
-[...4 lines deleted...]
-          <t>Patrimoine - Recherche en partenariat et soutien aux projets de recherche</t>
+          <t>Aider les collectivités pour leurs recherches et leurs études historiques</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>ID77</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
-        <is>
-[...133 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Diffuser les ressources des Archives départementales et les mettre à disposition des territoires :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Conseils sur les instruments de recherche, sur la méthode à mettre en œuvre ou les acteurs à associer pour développer un projet historique
   &lt;/li&gt;
   &lt;li&gt;
    Participation à la conception de projets sur l&amp;#039;histoire de la commune, éventuellement subventionnable.
   &lt;/li&gt;
   &lt;li&gt;
    Communications d&amp;#039;actes à des fins légales
   &lt;/li&gt;
   &lt;li&gt;
    Expertise sur l&amp;#039;héraldique (blasons) et la paléographie (connaissance des écritures anciennes)...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Gratuit si conseil /
  Selon tarif si fournitures de photocopies et dans le respect du règlement sur la réutilisation des données publiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Appui méthodologique
 Valorisation d'actions
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/10df-aider-les-colletcivites-pour-leurs-recherches/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>102937</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -1698,51 +1380,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -1759,305 +1441,388 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>162808</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Viser à la régulation des initiatives en matière d’inventaire du patrimoine matériel et à la mise en place de pratiques cohérentes</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Recherche en partenariat et soutien aux projets de recherche</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Axer la politique patrimoniale sur la connaissance scientifique implique d&amp;#039;étendre et de renforcer cette connaissance afin qu&amp;#039;elle puisse fournir une expertise la plus large et la plus approfondie possible sur un spectre de plus en plus grand d&amp;#039;objets et de territoires.&lt;/p&gt;
+&lt;p&gt;Ce dispositif vise à la régulation des initiatives en matière d’inventaire du patrimoine matériel, à la mise en place de pratiques cohérentes, et à susciter l&amp;#039;émergence de projet de haute qualité scientifique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Recherche partenariale&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Collectivité territoriale ou groupement de collectivités compris sur le territoire régional&lt;/li&gt; 	&lt;li&gt; Association dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/li&gt; 	&lt;li&gt;Université ou unité de recherche du CNRS&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Soutien aux projets de recherche&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Universités ou unité de recherche du CNRS&lt;/li&gt; 	&lt;li&gt;Associations dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/li&gt; &lt;/ul&gt;
+ &lt;p&gt;&lt;span&gt;La recherche en partenariat&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Cadre réglementaire : loi 2004-809 Libertés et responsabilités locales, article 95&lt;/li&gt; 	&lt;li&gt;Domaine éligible : toute étude d&amp;#039;inventaire topographique ou thématique du patrimoine culturel matériel (architectural ou mobilier) situé sur le territoire géographique de la région Provence-Alpes-Côte d&amp;#039;Azur, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent (champ de compétence chronologique de l&amp;#039;Inventaire général du patrimoine culturel).&lt;/li&gt; 	&lt;li&gt; Une convention entre la Région et le partenaire précise les conditions administratives, juridiques, financières et scientifiques du partenariat. Toute convention doit être accompagnée d&amp;#039;un cahier des clauses scientifiques et techniques en annexe.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Tout inventaire conduit ou soutenu par la Région doit respecter les normes et la méthodologie nationale de l&amp;#039;Inventaire général.&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les résultats de l&amp;#039;opération doivent être publics sans restriction pour ce qui concerne les œuvres de propriété publique. La diffusion des informations sur les œuvres de propriété privée est soumise aux restrictions d&amp;#039;usage (droit à l&amp;#039;image des personnes, protection de la vie privée).&lt;/li&gt; 	&lt;li&gt;Le service de l&amp;#039;Inventaire conserve, quels que soient les termes de la convention, le contrôle scientifique et technique de l&amp;#039;opération. Il est le seul habilité à valider les résultats de l&amp;#039;opération pour versement dans le système d&amp;#039;information documentaire national du patrimoine culturel aux fins de mise à disposition du public.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Le soutien aux projets de recherche&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Domaine éligible : étude du patrimoine culturel matériel situé sur le territoire régional, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; 	&lt;li&gt;Existence d&amp;#039;un protocole scientifique rédigé ou validé par un chercheur universitaire compétent dans le domaine visé.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;La recherche en partenariat&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Cadre réglementaire : loi 2004-809 Libertés et responsabilités locales, article 95&lt;/li&gt; 	&lt;li&gt;Domaine éligible : toute étude d&amp;#039;inventaire topographique ou thématique du patrimoine culturel matériel (architectural ou mobilier) situé sur le territoire géographique de la région Provence-Alpes-Côte d&amp;#039;Azur, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent (champ de compétence chronologique de l&amp;#039;Inventaire général du patrimoine culturel).&lt;/li&gt; 	&lt;li&gt; Une convention entre la Région et le partenaire précise les conditions administratives, juridiques, financières et scientifiques du partenariat. Toute convention doit être accompagnée d&amp;#039;un cahier des clauses scientifiques et techniques en annexe.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Tout inventaire conduit ou soutenu par la Région doit respecter les normes et la méthodologie nationale de l&amp;#039;Inventaire général.&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les résultats de l&amp;#039;opération doivent être publics sans restriction pour ce qui concerne les œuvres de propriété publique. La diffusion des informations sur les œuvres de propriété privée est soumise aux restrictions d&amp;#039;usage (droit à l&amp;#039;image des personnes, protection de la vie privée).&lt;/li&gt; 	&lt;li&gt;Le service de l&amp;#039;Inventaire conserve, quels que soient les termes de la convention, le contrôle scientifique et technique de l&amp;#039;opération. Il est le seul habilité à valider les résultats de l&amp;#039;opération pour versement dans le système d&amp;#039;information documentaire national du patrimoine culturel aux fins de mise à disposition du public.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Le soutien aux projets de recherche&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Domaine éligible : étude du patrimoine culturel matériel situé sur le territoire régional, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; 	&lt;li&gt;Existence d&amp;#039;un protocole scientifique rédigé ou validé par un chercheur universitaire compétent dans le domaine visé.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-recherche-en-partenariat-et-soutien-aux-projets-de-recherche</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chef de service adjoint&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pascal Guillermin :&lt;a href="mailto:pguillermin&amp;#64;maregionsud.fr"&gt; pguillermin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y9" s="1" t="inlineStr">
         <is>
-          <t>veronique.hostein@iledefrance.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z9" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-recherche-en-partenariat-et-soutien-aux-projets-de-recherche/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
-          <t>published</t>
-[...4 lines deleted...]
-          <t>Gestion d'une base nautique</t>
+          <t>merged</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
-          <t>20/10/2021</t>
+          <t>09/06/2024</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>28071</v>
+        <v>166223</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'un accompagnement à la recherche d'aides</t>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions de recherche non-thématiques par les PME et les organismes de recherche - 2026</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE (FED) - Actions de recherche non-thématiques par les PME et les organismes de recherche - 2026</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>PETR du Pays Tolosan</t>
+          <t>Commission européenne</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...3 lines deleted...]
-Association</t>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...15 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;35 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Montant de la subvention : maximum 5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectif&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;  &lt;p&gt;Encourager le rôle moteur des PME innovantes et des organismes de recherche (OR) dans la promotion de la recherche en matière d&amp;#039;innovation dans le domaine de la défense, notamment en adaptant des technologies issues d&amp;#039;applications civiles ou en s&amp;#039;attaquant aux défis posés par la guerre hybride.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, à consolider et à améliorer les connaissances, les produits et les technologies, y compris les technologies de rupture&lt;/li&gt;    &lt;li&gt;Activités visant à renforcer l&amp;#039;interopérabilité et la résilience, notamment la production et l&amp;#039;échange sécurisés de données, à maîtriser les technologies de défense critiques, à renforcer la sécurité d&amp;#039;approvisionnement ou à permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une personne morale (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membres de l&amp;#039;UE : pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Etre soit une petite ou moyenne entreprise (PME) au sens de la &lt;a title="recommandation 2003/361 de l&amp;#039;UE" href="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri&amp;#61;CELEX:32003H0361" target="_blank" rel="nofollow noopener"&gt;recommandation 2003/361 de l&amp;#039;UE&lt;/a&gt;, soit un organisme de recherche&lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire au &lt;a title="Registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;Registre des participants&lt;/a&gt; avant de soumettre leur proposition&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois candidats indépendants (bénéficiaires ; non des entités affiliées) issus de trois pays éligibles différents doit être constitué&lt;/li&gt;    &lt;li&gt;Le coordinateur doit être une PME.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : entre 12 et 36 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt; &lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-dis-ra-smero_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/EDF-2026-LS-DIS-RA-SMERO-NT" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/programmes/edf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
         </is>
       </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
-          <t>Appui méthodologique</t>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
         </is>
       </c>
       <c r="O10" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2026</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
         </is>
       </c>
       <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
       <c r="U10" s="1" t="inlineStr">
         <is>
-          <t>PETR du Pays Tolosan</t>
+          <t>Europe</t>
         </is>
       </c>
       <c r="V10" s="1" t="inlineStr">
         <is>
-          <t>http://paystolosan.eu/financer-votre-projet/le-programme-leader</t>
-[...48 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-fed-actions-de-recherche-non-thematiques-par-les-pme-et-les-organismes-de-recherche-2026/</t>
         </is>
       </c>
       <c r="Y10" s="1" t="inlineStr">
         <is>
-          <t>h.gayraud@paystolosan.eu</t>
+          <t>msilva@welcomeurope.com</t>
         </is>
       </c>
       <c r="Z10" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/5103-beneficier-dun-accompagnement-a-la-recherche-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-fed-actions-de-recherche-non-thematiques-par-les-pme-et-les-organismes-de-recherche-2026/</t>
         </is>
       </c>
       <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>PETR Pays Tolosan</t>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
-          <t>14/02/2020</t>
+          <t>05/04/2026</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>162732</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Recherche et réseaux alpins</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2304,51 +2069,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins-1/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>161679</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Valoriser votre projet pour optimiser son financement</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Recherche d'outils financiers innovants</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2428,216 +2193,335 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>25/02/2024</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
+        <v>165895</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Développer la recherche, l’animation et la reconnaissance du pastoralisme</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Recherche, animation et reconnaissance du pastoralisme</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le pastoralisme constitue une activité essentielle au « bon fonctionnement » de nombreux territoires ruraux de Provence-Alpes-Côte d&amp;#039;Azur et plus largement des territoires alpins et méditerranéens, de plaine mais aussi de montagne. Ces élevages ont en commun le fait d’être déployés de façon importante sur les espaces naturels (alpages, parcours de piémont…) qui contribuent fortement à l’alimentation des troupeaux. Ces filières ont avant tout un rôle de production et se sont orientées vers des démarches de qualité (AOP, AOC, IGP, appellation &amp;#34;montagne&amp;#34;) afin de segmenter leurs produits et les valoriser.&lt;/p&gt;
+&lt;p&gt;Un tissu économique à part entière s’est organisé autour de ces filières, afin de rationaliser les coûts et les contraintes liées à la zone de montagne (coûts et difficultés de collecte du lait et des animaux, moindre productivité, peu de possibilités de produire des aliments pour animaux…).&lt;br /&gt; &lt;br /&gt; Plusieurs organismes sur le territoire ont fait de leur cœur d&amp;#039;activité la recherche, la promotion et l&amp;#039;animation du pastoralisme. Afin de faire perdurer ce modèle d&amp;#039;élevage vertueux, la Région Sud accompagne financièrement ces organismes dans certaines de leurs actions.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Association&lt;/li&gt; 	&lt;li&gt;Etablissement public&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions de recherche, expérimentation, animation et promotion en lien avec le pastoralisme.&lt;/p&gt; &lt;p&gt;Demander le lien du dispositif au chargé de mission de la thématique ou en envoyant un mail au service filières agricoles et transition agroenvironnementale&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-animation-et-reconnaissance-du-pastoralisme</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:serviceagri&amp;#64;maregionsud.fr"&gt;serviceagri&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-animation-et-reconnaissance-du-pastoralisme/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>161700</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide pour les projets de Recherche, Développement ou Innovation (RDI)</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Projets de Recherche, Développement ou Innovation (RDI)</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vous avez un projet pour faire avancer la recherche en appui à la Transition énergétique et environnementale ?     Notre dispositif peut vous aider. &lt;strong&gt;Il s’adresse aux organismes de recherche, entreprises, associations et partenaire potentiel d’un projet de R&amp;amp;D.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’ADEME finance des projets de RDI qui lui sont directement soumis hors appels à projet, dans la mesure où &lt;strong&gt;les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant d’appels à projets compétitifs proposés par l’ADEME ou d’autres financeurs de la recherche&lt;/strong&gt; (retrouvez la majorité des &lt;a target="_blank" href="https://www.appelsprojetsrecherche.fr"&gt;appels à projets de recherche en France&lt;/a&gt;).&lt;/p&gt;&lt;p&gt;L’éligibilité de vos  projets, hors appels à projets compétitifs, est jugée au cas par cas.&lt;/p&gt;&lt;p&gt;Les objectifs de      l’ADEME sont de bien &lt;strong&gt;qualifier leur pertinence&lt;/strong&gt; au regard des priorités de recherche et innovation inscrites dans sa stratégie RD 2021-2027, et de s’assurer de la &lt;strong&gt;qualité scientifique&lt;/strong&gt; de la proposition afin d’évaluer l’aide financière qui pourrait être apportée.&lt;/p&gt;&lt;p&gt;Veuillez prendre contact avec l’ADEME avant tout dépôt de dossier.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Transition énergétique
 Agriculture et agroalimentaire
 Qualité de l'air
 Bâtiments et construction
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/projets-recherche-developpement-innovation-rdi</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-de-recherche-developpement-ou-innovation-rdi/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>150687</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -2678,180 +2562,180 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>142648</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir la publication et à la diffusion de la recherche archéologique</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Soutien à la publication et à la valorisation de la recherche archéologique</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la Culture apporte son soutien à la diffusion des résultats de la recherche archéologique en accordant des subventions pour la préparation de publication et l&amp;#039;édition d&amp;#039;ouvrages, ainsi que pour l&amp;#039;organisation de colloques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que le soutien à la publication et à la diffusion de la recherche archéologique ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions accordées par le ministère de la Culture dans le cadre du soutien à la publication et à la diffusion de la recherche archéologique sont destinées à aider les chercheurs à publier les résultats de leurs recherches ou à organiser des colloques.
 &lt;/p&gt;
 &lt;p&gt;
  Ces recherches doivent témoigner d&amp;#039;un intérêt national ou international à travers le caractère exemplaire ou novateur des méthodes développées, l&amp;#039;importance ou la pertinence des résultats fournis, l&amp;#039;approche synthétique et la mise en perspective d&amp;#039;un certain nombre de résultats jusque-là épars.
  &lt;br /&gt;
  Les projets de diffusion de la recherche archéologique de niveau régional peuvent être subventionnés par les DRAC.
 &lt;/p&gt;
 &lt;p&gt;
  Trois types de subvention sont accordées :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;aide à la préparation de publication d&amp;#039;un travail de recherche. Elle permet de réaliser un travail de mise en forme pour obtenir un manuscrit publiable, structuré avec des illustrations éditables et une bibliographie harmonisée à partir de données de terrain.
  &lt;/li&gt;
  &lt;li&gt;
@@ -2938,69 +2822,69 @@
   Étape 4 :
  &lt;/strong&gt;
  Le dossier est transmis à la direction générale des patrimoines et de l&amp;#039;architecture (sous-direction de l&amp;#039;archéologie) qui examine la demande et décide de l&amp;#039;octroi d&amp;#039;une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La direction générale des patrimoines et de architecture (sous-direction de l&amp;#039;archéologie) examine les demandes 3 fois par an :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   07 mars 2023
  &lt;/li&gt;
  &lt;li&gt;
   25 mai 2023
  &lt;/li&gt;
  &lt;li&gt;
   28 septembre 2023
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Entre 2019 et 2022, le SPDRA a apporté son soutien à l&amp;#039;édition de plus de 50 ouvrages et l&amp;#039;organisation d&amp;#039;une dizaine de colloques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / services de l&amp;#039;État
  &lt;/li&gt;
  &lt;li&gt;
   Organismes de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Personne privée adossée à une personne morale
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -3049,428 +2933,309 @@
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les crédits alloués ne peuvent abonder des demandes d‘aide pour analyses ou pour mise en état de mobilier en vue de leur étude, qui relèvent des DRAC et DAC au titre de l&amp;#039;archéologie programmée.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses de fonctionnement ne sont pas éligibles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Dans tous les cas de demandes :
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le montant de la subvention demandé ne peut pas dépasser 80% du budget global du projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-a-la-publication-et-a-la-valorisation-de-la-recherche-archeologique</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur le SPDRA, vous êtes invités à vous adresser au :
 &lt;/p&gt;
 &lt;p&gt;
  Secrétariat du SPDRA
  &lt;br /&gt;
  Direction générale des patrimoines et de l&amp;#039;architecture
  &lt;br /&gt;
  Service du Patrimoine – Sous-direction de l&amp;#039;archéologie
  &lt;br /&gt;
  &lt;a href="mailto:secretariat.SPDRA&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
   secretariat.SPDRA&amp;#64;culture.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  01 40 15 77 15
  &lt;br /&gt;
  182 rue Saint-Honoré, 75033 Paris cedex 01
 &lt;/p&gt;
 &lt;p&gt;
  ou au
  &lt;a href="https://www.culture.gouv.fr/Regions" rel="noopener" target="_blank"&gt;
   service déconcentré
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  du ministère de la Culture du lieu de réalisation de votre projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/822d-soutien-a-la-publication-et-a-la-diffusion-de/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>04/06/2023</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>90744</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de recherche collaboratifs public/privé</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine
 Commission européenne</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de permettre aux entreprises d&amp;#039;augmenter leur compétitivité en soutenant leurs démarches de recherche en collaboration avec des centres de compétences et leurs démarches d&amp;#039;intégration de compétences scientifiques ou technologiques.
 &lt;/p&gt;
 &lt;p&gt;
  Projets de recherche associant des entreprises et des organismes de recherche et de transfert des connaissances.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Entreprises de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Organismes de recherche et de transfert des connaissances
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les dépenses internes et/ou externes effectuées par l&amp;#039;entreprise réservées exclusivement à la réalisation du projet
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses internes et/ou externes effectuées par le centre de compétences pour la réalisation exclusive du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-de-recherche-collaboratifs-publicprive</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;enseignement supérieur recherche et transfert de technologie
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 05 49 38 49 38
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 9h à 18h sans interruption
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/620e-projets-de-recherche-collaboratifs-publicpriv/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...117 lines deleted...]
-      </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>165283</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Améliorer et partager les connaissances en recherche et développement, innovation, expérimentation</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Recherche et développement, innovation, expérimentation</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3581,709 +3346,669 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>26/06/2025</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
+        <v>165729</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Infrastructures de recherche 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Infrastructures de recherche 2026 - 2026</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;294,9 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 294,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2026-01-EOSC-01 : 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-01-EOSC-02: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-01: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-02 : 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-03: 9,9 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-04: 2 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-05: 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-06: 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-07: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-SERV-01-01: 32 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-TECH-01-01: 110 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-TECH-01-02: 15 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 1 million et 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : jusqu’à 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2026-TECH-01-02 : Jumeaux numériques et/ou leurs principaux composants pour l&amp;#039;environnement, le climat et la sécurité.&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-04 : Renforcement du capital humain chargé de la gestion des infrastructures de recherche, y compris dans un contexte international.&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-05 : Les infrastructures de recherche comme accélérateurs de l&amp;#039;intégration de l&amp;#039;Ukraine dans l&amp;#039;Espace européen de la recherche&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-06 : Renforcement de la dimension internationale des infrastructures de recherche ESFRI et/ou ERIC&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-01 : Développement du concept d&amp;#039;infrastructure de recherche, y compris les mises à niveau ou extensions majeures des infrastructures existantes&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-SERV-01-01 : Mise en œuvre de services numériques pour renforcer la recherche en neurosciences au service de la santé et des technologies inspirées du cerveau via EBRAINS&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-02 : Consolidation du paysage des infrastructures de recherche – projets pilotes pour la coordination stratégique, les synergies et la simplification des voies d&amp;#039;accès, par grands groupes thématiques d&amp;#039;infrastructures de recherche paneuropéennes&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-TECH-01-01 : R&amp;amp;D pour la prochaine génération d&amp;#039;instruments, d&amp;#039;outils, de méthodes, de solutions de numérisation et d&amp;#039;améliorations des infrastructures de recherche scientifiques&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-07 : Gestion des risques, atténuation et plans d&amp;#039;urgence pour l&amp;#039;ESFRI/ERIC et d&amp;#039;autres infrastructures de recherche de classe mondiale&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-01-EOSC-01 : Adoption des pratiques de gestion des données FAIR et de l&amp;#039;EOSC par les communautés de recherche et les infrastructures de recherche (partenariat EOSC)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-DEV-01-03 : Consolidation du paysage des infrastructures de recherche – soutien individuel à l&amp;#039;évolution, à la viabilité à long terme et aux besoins émergents des infrastructures de recherche paneuropéennes&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2026-01-EOSC-02 : Cadres fiables pour un partage sécurisé et efficace des données dans l&amp;#039;EOSC (partenariat EOSC)&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-3-research-infrastructures_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-INFRA-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+International
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-infrastructures-de-recherche-2026-2026/</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-infrastructures-de-recherche-2026-2026/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>165185</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Réaliser une campagne de recherche de micropolluants et diagnostic amont</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Campagne de recherche de micropolluants et diagnostic amont</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
 collectivités à réaliser les campagnes de recherche de micropolluants 
 dans les eaux en entrée et sortie de station de traitement ainsi que 
 dans les boues de traitement. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;L’agence finance également le diagnostic amont afin d’identifier les 
 potentiels émetteurs de micropolluants mesurés lors de la campagne 
 d’analyses et définir un plan d’actions de réduction à la source.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q21" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La campagne de recherche de micropolluants et le diagnostic amont 
 sont réalisées par un organisme extérieur et indépendant de la 
 collectivité et de son délégataire (prestataire du délégataire également
  exclu).&lt;/p&gt;
 &lt;p&gt;La campagne de recherche de micropolluants porte sur les eaux en 
 entrée et en sortie de station de traitement ainsi que sur les boues. 
 Les prélèvements et des analyses sont réalisés par un bureau d&amp;#039;études 
 et/ou un laboratoire accrédité.&lt;/p&gt;
 &lt;p&gt;Le diagnostic amont identifie les potentiels émetteurs de 
 micropolluants mesurés en quantité significative dans les eaux et 
 détectés dans les boues. Il définit également le plan d’actions pour 
 réduire à la source les rejets de micropolluants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-campagne-de-recherche-de-micropolluants-et-diagnostic-amont.html</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-campagne-de-recherche-de-micropolluants-et-diagnostic-amont/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>166116</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Infrastructures de recherche 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Infrastructures de recherche 2027 - 2027</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier 1 - Excellence scientifique - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;339.50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;&lt;span&gt;Budget total de l&amp;#039;appel : 339.50 millions d&amp;#039;euros&lt;/span&gt;&lt;/li&gt;    &lt;li&gt;&lt;span&gt;Budget par topic : &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-01: Preparatory phase of new ESFRI research infrastructure projects : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-02: Consolidation of the research infrastructure landscape – development of complementarities, synergies and/or integration between a set of pan-European research infrastructures : 20 millions  d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-03: Consolidation of the research infrastructure landscape – individual support for evolution, long-term sustainability and emerging needs of pan-European research infrastructures : 29.5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-01: Expanding and deepening the EOSC Federation (EOSC Partnership) : 40 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-02: Strengthening the potential of the EOSC for knowledge valorisation and industryacademia collaboration (EOSC Partnership) : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-01: Access to research infrastructures, their resources and services: large-scale pilots for more integrated scheme across (sub)domains : 105 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-02: Access to research infrastructure services to enable R&amp;amp;I addressing EU priorities and emerging challenges : 35 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-03: Connecting research infrastructures and a wider user community across the European Research Area through access to advanced research infrastructure services : 12 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-TECH-01-01: Testing and optimising models of cocreation of advanced research infrastructure technologies : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-TECH-01-02: Pioneering Destination Earth for a Sustainable Future: Large-Scale Pilots and Demonstrators : 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;span&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;Différentes catégories de projets sont éligibles :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;&lt;span&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;ul&gt;    &lt;li&gt;&lt;span&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;span&gt; &lt;/span&gt;   &lt;span&gt;TOPICS&lt;/span&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt; &lt;/span&gt;   &lt;span&gt;A venir &lt;/span&gt;&lt;span&gt; &lt;/span&gt;  &lt;ul&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-01: Preparatory phase of new ESFRI research infrastructure projects&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-02: Consolidation of the research infrastructure landscape – development of complementarities, synergies and/or integration between a set of pan-European research infrastructures&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-DEV-01-03: Consolidation of the research infrastructure landscape – individual support for evolution, long-term sustainability and emerging needs of pan-European research infrastructures&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-01: Expanding and deepening the EOSC Federation (EOSC Partnership)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-01-EOSC-02: Strengthening the potential of the EOSC for knowledge valorisation and industryacademia collaboration (EOSC Partnership)&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-01: Access to research infrastructures, their resources and services: large-scale pilots for more integrated scheme across (sub)domains&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-02: Access to research infrastructure services to enable R&amp;amp;I addressing EU priorities and emerging challenges&lt;/li&gt;    &lt;li&gt;HORIZON-INFRA-2027-SERV-01-03: Connecting research infrastructures and a wider user community across the European Research Area through access to advanced research infrastructure services&lt;/li&gt;    &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Biodiversité
+Industrie</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2027</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2027</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-infrastructures-de-recherche-2027-2027/</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-infrastructures-de-recherche-2027-2027/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>163880</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Etude, recherche, innovation et connaissance environnementale</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
 délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
 L’acquisition, le transfert et la valorisation
 de connaissances (études générales, recherchedéveloppement, prospective et
 innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
 ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
 nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
 changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
 l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
 La création et la gestion de réseaux de
 surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
 ressources en eau superficielles et souterraines, des usages et des pressions
 qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
 (qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
 et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
 complémentaires qui permettent de renforcer les programmes de surveillance de
 la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
 aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
 de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
 le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
 définies dans la lettre de cadrage du ministère avec pour objectif principal
 l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
 spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
 l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
 Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Equipement public
 Réhabilitation
 International
 Industrie
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q21" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
 prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
 &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB23" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>121006</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Subzen</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4467,148 +4192,559 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>14/11/2022</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
+        <v>140783</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Rechercher des subventions, aider au montage des dossiers, activer les versements</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>A déterminer au cas par cas</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement personnalisé de la collectivité en ingénierie financière
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Rechercher toutes les subventions correspondant au projet
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Respecter les délais de dépôt et de versement
+&lt;/p&gt;
+&lt;p&gt;
+ - Constituer les dossiers avec les pièces demandées
+&lt;/p&gt;
+&lt;p&gt;
+ - Activer les versements des subventions accordées
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  montagefinancier&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 63 33 72 00
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fba3-rechercher-des-subventions-aider-au-montage-d/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>166094</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à favoriser l’installation d’équipements partagés au sein des équipes ou communautés de recherche, pour la réalisation de programmes de recherche et accessibles directement - ou à travers des projets d’aides à la recherche, au développement et à l’innovation (RDI) collaboratifs – aux acteurs socio‑économiques.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces équipements doivent être mis à disposition des programmes de recherche portés par les laboratoires, des projets de Recherche et de Développement (R&amp;amp;D) impliquant des acteurs socio-économiques, et des formations. Il s&amp;#039;agit de développer un outil partagé de recherche (plateforme), de renforcer les compétences d&amp;#039;une plateforme existante ou de renforcer l&amp;#039;ouverture d&amp;#039;une plateforme aux acteurs économiques.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Les bénéficiaires du présent dispositif sont exclusivement des organismes publics de recherche et des établissements publics d’enseignement supérieur (universités et écoles ; établissements d&amp;#039;enseignement supérieur consulaires hors écoles de commerce) présents en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous les projets doivent avoir été présentés devant le Conseil Scientifique ou auprès de la direction de l&amp;#039;établissement de recherche et/ou d’enseignement supérieur auquel est rattaché le coordinateur du projet. Cet établissement bénéficiaire chef de file contacte ensuite la Région Nouvelle-Aquitaine pour présenter son projet.&lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Ainsi, les critères suivants structurent l’évaluation des projets :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1-Contexte scientifique et historique du projet de plateforme ou d’équipement complémentaire d’une plateforme existante ;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;2-Insertion de la plateforme dans les écosystèmes de recherche et d’innovation de la Région Nouvelle-Aquitaine :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Complémentarité avec les équipements structurants existants ou opportunité de favoriser l&amp;#039;émergence de nouvelles recherches et/ou de nouvelles formations ;&lt;/p&gt;&lt;p&gt;Adéquation avec les filières économiques et les enjeux spécifiques du territoire.&lt;/p&gt;&lt;p&gt;3-Modèle économique :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pertinence de l&amp;#039;organisation et des méthodologies prévues pour l’installation et la gestion de la Plateforme ;&lt;/p&gt;&lt;p&gt;Adéquation entre les objectifs du projet et les besoins identifiés ;&lt;/p&gt;&lt;p&gt;Réalité des financements obtenus (investissement et fonctionnement) et de la participation des acteurs socio-économiques ;&lt;/p&gt;&lt;p&gt;Viabilité de l&amp;#039;outil au regard du modèle économique présenté.&lt;/p&gt;&lt;p&gt;4-Pertinence de la gouvernance :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Adéquation des instances de gouvernance avec les activités et les objectifs de la plateforme ;&lt;/p&gt;&lt;p&gt;Association des acteurs socio-économiques régionaux dans le schéma de gouvernance ;&lt;/p&gt;&lt;p&gt;Qualité du plan de communication et capacité à rendre attractives les activités de la plateforme.&lt;/p&gt;&lt;p&gt;5-Retombées économiques et/ou sociales pour le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Perspectives d&amp;#039;applications des projets menés sur la plateforme, en réponse à des enjeux économiques et sociétaux ;&lt;/p&gt;&lt;p&gt;Contribution de l&amp;#039;outil à l&amp;#039;innovation pour les filières régionales ou au ressourcement des politiques régionales (intérêts des acteurs pour ce projet) ;&lt;/p&gt;&lt;p&gt;Participation directe ou indirecte à la mise en place et à l&amp;#039;exploitation des équipements par les acteurs socio-économiques régionaux (notamment industriels) ;&lt;/p&gt;&lt;p&gt;Implication financière des partenaires régionaux.&lt;/p&gt;&lt;p&gt;6-Diffusion des sciences vers le grand public.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avant de compléter un dossier de demande de subvention via l&amp;#039;outil &amp;#34;Mes Démarches en Nouvelle-Aquitaine&amp;#34; (MDNA), vous devez lire de manière exhaustive le document intitulé « Objectifs et Modalités » téléchargeable ci-dessous qui présente les conditions du soutien pour ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La fiche de saisine, le dossier de candidature (document word), le budget global de la plateforme (document excel), la méthodologie de monitoring des activités et fichiers associés seront fournis par la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région lors des échanges préalables de présentation du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent d&amp;#039;abord être partagés avec la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région avant d&amp;#039;être déposés dans l&amp;#039;outil MDNA. Cette présentation des projets à la Région et la soumission des dossiers dans l&amp;#039;outil se font au fil de l&amp;#039;eau à compter du 16/10/2025 date d&amp;#039;ouverture du dispositif et jusqu&amp;#039;au 31/12/2027.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le plan de financement du projet sera saisi directement en ligne sur l’outil MDNA. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/craPortailFO/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;aap-plateformes&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>166306</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de recherche et renforcer l’attractivité scientifique du territoire</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets « Sud Recherche et Attractivité »</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;SUD RECHERCHE &amp;amp; ATTRACTIVITÉ est le nouveau dispositif régional qui renforce la place de la Région Sud en tant que territoire scientifique d’excellence. Pensé pour être lisible, stratégique et fédérateur, il soutient les projets de recherche les plus innovants, finance les équipements scientifiques structurants et attire des talents de haut niveau sur le territoire. À travers trois volets complémentaires – Synergie, Émergent et Attractivité des talents – la Région investit dans des projets à fort impact s’inscrivant dans les filières stratégiques et/ou les technologies clés définies par le Schéma régional de développement économique, d’innovation et d’internationalisation, (Cf. Annexe n°3 du SRDEII) et principalement dans les priorités : climat, santé, défense‑sécurité et intelligence artificielle. Avec une politique ambitieuse et unifiée, la Région Sud accélère l’innovation, renforce son rayonnement scientifique et accompagne les chercheurs qui inventent les solutions de demain.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2026</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout organisme public de recherche et établissement d&amp;#039;enseignement supérieur implanté en Provence-Alpes-Côte d&amp;#039;Azur (Université, EPST, EPIC…) et les écoles d’ingénieurs accréditées par la Commission des Titres d’ingénieurs (CTI) peut être bénéficiaire d’un soutien régional sous forme de subvention.&lt;/p&gt;&lt;p&gt;Pour être éligibles les projets doivent :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Respecter le champ de l’appel à projets &amp;#34;Sud Recherche et Attractivité 2026&amp;#34;.&lt;/li&gt; 	&lt;li&gt;Emaner d’organisme public de recherche et établissement d&amp;#039;enseignement supérieur implanté en Provence-Alpes-Côte d&amp;#039;Azur (Université, EPST, EPIC…) et les écoles d’ingénieurs accréditées par la Commission des Titres d’ingénieurs (CTI)&lt;/li&gt; 	&lt;li&gt;S’effectuer sur une période maximale de 3 ans.&lt;/li&gt; 	&lt;li&gt;Correspondre à des demandes de financement respectant le cadre d’intervention de l’Appel à projets &amp;#34;Sud Recherche et Attractivité 2026&amp;#34;.&lt;/li&gt; 	&lt;li&gt;Avoir soumis avec un dossier complet et dans les délais impartis&lt;/li&gt; 	&lt;li&gt;La Région appréciera la qualité des dossiers déposés sur la base des critères d’instruction définis dans le cadre d’intervention de l’Appel à projets &amp;#34;Sud Recherche et Attractivité 2026&amp;#34;.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le processus de sélection repose sur une instruction en plusieurs étapes : les dossiers sont d’abord vérifiés pour s’assurer de leur recevabilité (délais, formats, pièces obligatoires) puis contrôlés au regard des critères d’éligibilité. Une évaluation scientifique et technique approfondie est ensuite menée par les services régionaux, incluant le classement obligatoire des projets par l’établissement de rattachement. Chaque projet est examiné selon son excellence scientifique, la qualité de sa mise en œuvre, la pertinence des équipements demandés, son inscription dans les priorités régionales et, selon le volet concerné, son degré d’innovation, de mutualisation ou son impact en matière d’attractivité des talents. À l’issue de cette instruction, les projets sélectionnés sont proposés au vote de la Commission permanente du Conseil régional, seule habilitée à attribuer les financements.&lt;br /&gt; Pour déposer un projet, cliquez sur le bouton &amp;#34;Je fais ma demande&amp;#34;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/appel-a-projets-sud-recherche-et-attractivite</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PROJRECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laura DELAMARE&lt;br /&gt; &lt;a href="mailto:ldelamare&amp;#64;regionsud.fr"&gt;ldelamare&amp;#64;regionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;a href="tel:0491575784"&gt;0491575784&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-sud-recherche-et-attractivite/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>105154</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Soutenir les publications liés à la recherche dans le domaine du patrimoine</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Recherche et valorisation - soutien aux publications</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements publics de coopération intercommunale
  &lt;/li&gt;
  &lt;li&gt;
   Autres établissements publics
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La publication, qu&amp;#039;elle soit scientifique ou grand public, est à la croisée des chemins entre la recherche et la diffusion. Ce dispositif permet d&amp;#039;assurer la diffusion de la recherche auprès du grand public.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention, décidée en fonction de l&amp;#039;intérêt du projet, ne peut excéder 40% du coût TTC
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Innovation, créativité et recherche
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département pourra intervenir financièrement pour la réalisation d&amp;#039;ouvrages, présentant un intérêt archéologique, historique et culturel indiscutable, de deux types :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les ouvrages scientifiques ayant pour thème le patrimoine du département
  &lt;/li&gt;
  &lt;li&gt;
   les ouvrages de vulgarisation ayant pour thème des sites, propriétés du Département (BD, livres pour enfants...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans les deux cas, le projet de publication doit se réaliser sous l&amp;#039;égide d&amp;#039;un responsable scientifique qualifié.
 &lt;/p&gt;
 &lt;p&gt;
  La publication pourra faire l&amp;#039;objet d&amp;#039;une action de communication en partenariat avec le Département (conférence sur le territoire, opération pédagogique avec les scolaires...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -4635,602 +4771,723 @@
   des devis estimatifs
  &lt;/li&gt;
  &lt;li&gt;
   un exemplaire de l&amp;#039;ouvrage et les noms des collaborateurs du projet
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : un acompte de 70% dès la notification de la décision ; le solde au vu du bilan financier
 &lt;/p&gt;
 &lt;p&gt;
  En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/soutien_publications.pdf</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affecté à une action
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 15 octobre et au plus tard 3 mois avant la date du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service patrimoine et tourisme ; Tél. : 05 16 09 74 21
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/402e-soutenir-la-recherche-et-sa-valorisation-les-/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>26/11/2021</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>165947</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements scientifiques des organismes publics de recherche et d’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Financement des équipements scientifiques des organismes publics de recherche et d'enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un organisme public de recherche et d&amp;#039;enseignement supérieur, lauréat de l&amp;#039;appels à projets LabCom et/ou Chaires Industrielles de l&amp;#039;Agence Nationale de la Recherche (ANR) et vous souhaitez acquérir des équipements scientifiques complémentaires ?&lt;br /&gt; Avec cet appel à projets, la Région souhaite soutenir la création de partenariats structurants entre acteurs publics et privés régionaux permettant ainsi d&amp;#039;accroitre les capacités de recherche et d’innovation en vue de conforter l’excellence de la recherche et de favoriser son rayonnement à l’échelle nationale et internationale.&lt;/p&gt; &lt;p&gt;&lt;span&gt;&lt;strong&gt;Sont éligibles : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les organismes publics de recherche et d&amp;#039;enseignement supérieur (universités, EPST, EPIC, Ecoles, etc.)&lt;/li&gt; 	&lt;li&gt;Implantés en Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; 	&lt;li&gt;Lauréats des Appels à Projets (AAP) &lt;a href="https://anr.fr/fr/detail/call/labcom-2025-laboratoires-communs-organismes-de-recherche-publics-pme-eti-et-start-up/"&gt;LabCom&lt;/a&gt; ou &lt;a href="https://anr.fr/fr/detail/call/chaires-industrielles-edition-2025/"&gt;Chaires Industrielles&lt;/a&gt; de l&amp;#039;Agence Nationale de la Recherche (ANR)&lt;/li&gt; 	&lt;li&gt;Pour les organismes retenus aux AAP LabCom : un partenariat avec une PME (Petite et Moyenne Entreprise) ou une ETI (Entreprise de Taille Intermédiaire) dont le siège social ou l’établissement est situé sur le territoire régional est obligatoire&lt;/li&gt; 	&lt;li&gt;Pour les organismes retenus aux AAP Chaires Industrielles : un partenariat avec, a minima, une entreprise implantée sur le territoire régional est obligatoire&lt;/li&gt; 	&lt;li&gt;Souhaitant acquérir des équipements scientifiques complémentaires ne relevant pas du périmètre du dossier de candidature déposé à l’ANR&lt;/li&gt; 	&lt;li&gt;N&amp;#039;ayant pas fait l’objet d’autres financements de la Région Sud pour le projet présenté&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Emploi</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les équipements doivent être liés directement à la mise en œuvre du partenariat public-privé envisagé dans le dossier de candidature ANR et avoir un effet structurant, accélérateur et facilitateur de la nouvelle collaboration laboratoire/entreprise en émergence sur le territoire régional.&lt;br /&gt; &lt;br /&gt; La présentation du projet doit indiquer l’articulation avec le projet déposé à l’AAP ANR LabCom ou Chaires Industrielles et permettre de renforcer la collaboration entre les partenaires.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Les critères de sélection sont :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La pertinence au regard des objectifs de l’AAP&lt;/li&gt; 	&lt;li&gt;L&amp;#039;adéquation des moyens demandés avec le projet LabCom ou Chaires Industrielles de l&amp;#039;ANR&lt;/li&gt; 	&lt;li&gt;L&amp;#039;effet incitatif et/ou accélérateur de l’intervention régionale sur le partenariat public/privé&lt;/li&gt; 	&lt;li&gt;La crédibilité de l’impact des équipements acquis sur les travaux de recherche du laboratoire et le potentiel d’innovation&lt;/li&gt; 	&lt;li&gt;La pertinence du calendrier&lt;/li&gt; 	&lt;li&gt;Les retombées prévisionnelles en matière de propriété intellectuelle (brevets, licences, etc.) et de production scientifique (publications, colloques, etc.)&lt;/li&gt; 	&lt;li&gt;La stratégie de pérennisation de la collaboration laboratoire/entreprise(s)&lt;/li&gt; 	&lt;li&gt;Le caractère stratégique à l’échelle régionale&lt;/li&gt; 	&lt;li&gt;L&amp;#039;incitativité de l’aide demandée&lt;/li&gt; 	&lt;li&gt;Le concours au développement des &lt;a href="https://www.risingsud.fr/transformer-mon-entreprise/nos-filieres-dexcellence"&gt;8 filières d’avenir de la Région&lt;/a&gt; et/ou du &lt;a&gt;Plan Climat : gardons une Cop d&amp;#039;avance&lt;/a&gt; et/ou s’inscrire dans le cadre du &lt;a&gt;Schéma Régional de Développement Économique d’Innovation et d’Internationalisation 2022-2028&lt;/a&gt; &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;S’agissant de demande d’équipements scientifiques complémentaires à des projets déposés en parallèle à l’ANR, les services de la Région pourront solliciter l&amp;#039;agence sur le contenu des dossiers déposés au titre des AAP LabCom et Chaires Industrielles. Au regard des dossiers présentés, les porteurs de projet pourront être auditionnés.&lt;/p&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; L&amp;#039;Appel à Projets (AAP) est ouvert à compter du 1er janvier 2025 jusqu’au 31 décembre 2026 sous réserve des disponibilités budgétaires annuelles.&lt;br /&gt; &lt;br /&gt; Pour chaque année, la date limite de dépôt des dossiers sur la plateforme régionale seront précisées dans le dossier de candidature, en cohérence avec les calendriers des AAP « LabCom » et « Chaires industrielles » de l’ANR. Les dates prévisionnelles des relèves sont le 15 juillet et le 15 décembre.&lt;br /&gt; &lt;br /&gt; Le présent dispositif étant dédié uniquement aux lauréats des AAP de l&amp;#039;ANR, un échange préalable auprès du Service Innovation Recherche et Enseignement Supérieur (SIRES) à l&amp;#039;adresse &lt;a href="mailto:scoppens&amp;#64;maregionsud.fr"&gt;scoppens&amp;#64;maregionsud.fr&lt;/a&gt; est demandé afin de vérifier l’éligibilité au dispositif régional et d&amp;#039;obtenir le dossier de candidature.&lt;br /&gt; &lt;br /&gt; Pour procéder au dépôt de leur demande, les structures éligibles sont invitées à utiliser le lien communiqué par le SIRES.&lt;br /&gt; &lt;br /&gt; En complément, une copie en version numérique du formulaire devra être transmise au SIRES à l&amp;#039;adresse &lt;a href="mailto:ldelamare&amp;#64;maregionsud.fr"&gt;ldelamare&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/financement-des-equipements-scientifiques-des-organismes-publics-de-recherche-et-denseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Relations Entreprises et Usagers&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;br /&gt; au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financement-des-equipements-scientifiques-des-organismes-publics-de-recherche-et-d-enseignement-superieur/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>166213</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Facilité de gestion de la recherche - 2026</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Facilité de gestion de la recherche - 2026</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;7 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-04-WIDENING-01: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : environ 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-04-WIDENING-01: Facilité de gestion de la recherche&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-04-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;7&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/funding-and-grants/horizon-europe-widening-participation-and-spreading-excellence/research-management-facility_en?prefLang&amp;#61;fr" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2026</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-facilite-de-gestion-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-facilite-de-gestion-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD30" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>157095</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 EUROPE - FEDER - Fonds européen de développement régional
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 France Ruralités</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Aide montage des dossiers de subventions</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
  &lt;br /&gt;
  • trouver des pistes de financement pour les projets ;
  &lt;br /&gt;
  • monter au besoin les dossiers de subventions.
  &lt;br /&gt;
  &lt;br /&gt;
  MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
  &lt;br /&gt;
  Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
  &lt;br /&gt;
  Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Santé
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...122 lines deleted...]
-      <c r="A28" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>105155</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'organisation de colloques liés à la recherche dans le domaine du patrimoine et des fouilles archéologiques</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Recherche et valorisation - soutien aux colloques scientifiques</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etablissements publics (Universités, Ecoles d&amp;#039;enseignement supérieur...)
  &lt;/li&gt;
  &lt;li&gt;
   Organismes de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements publics de coopération intercommunale
  &lt;/li&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département met en avant une politique volontariste de soutien à la recherche. Il apporte ainsi son soutien tant à l&amp;#039;organisation de chantiers de fouilles qu&amp;#039;aux chercheurs et universitaires pour le financement de projets de recherche et leur diffusion dans le cadre de l&amp;#039;organisation de colloque scientifique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention, décidée en fonction de l&amp;#039;intérêt du projet, ne peut excéder 40% du coût TTC
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les colloques doivent présenter un intérêt archéologique, historique et culturel indiscutable. Ils doivent également participer au rayonnement scientifique des découvertes faites en Charente au minimum au niveau régional.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit être réalisé sous l&amp;#039;égide d&amp;#039;un responsable scientifique qualifié.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
   les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
  &lt;/li&gt;
  &lt;li&gt;
@@ -5243,370 +5500,750 @@
   tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
  &lt;/li&gt;
  &lt;li&gt;
   la liste des participants
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : un acompte de 70% dès la notification de la décision attributive ; le solde au vu du bilan financier
 &lt;/p&gt;
 &lt;p&gt;
  En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/soutien_colloques_scientifiques.pdf</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement affectée à une action
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : 15 octobre et au plus tard 3 mois avant la date du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service patrimoine et tourisme ; Tél. : 05 16 09 74 21
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e9e-soutenir-la-recherche-et-sa-valorisation-les-/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>26/11/2021</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>166217</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Recherche et formation dans le domaine du nucléaire - 2026</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - EURATOM - Recherche et formation dans le domaine du nucléaire - 2026</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;35,75 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 35,75 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM2026-01-01: 7 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-02: 6,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-03: 2,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-04: 3,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-05: 1 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-06: 0,25 million d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-08: 7,5 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-09: 7,5 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 500 000 et 15 000 000 euros en fonction du topic&lt;/li&gt;    &lt;li&gt;Taux de co-financement : entre 30% et 100% du total des coûts éligibles en fonction du topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Pour certains topics, la subvention prend la forme d&amp;#039;une subvention forfaitaire.&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;span&gt;TOPICS&lt;/span&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-01: Sûreté des centrales nucléaires en exploitation et des réacteurs de recherche&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-02: Sûreté des PMR, des réacteurs nucléaires avancés et innovants et des combustibles&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-03: Renforcer le domaine européen des compétences nucléaires&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-04: Renforcer une facilité européenne d’accès pour la recherche nucléaire&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-05: Vers une production européenne d’isotopes stables pour de nouvelles thérapies en médecine nucléaire (SAMIRA/ERVI)&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-06: Soutien à la plateforme technologique pour l’énergie nucléaire durable afin de répondre aux défis transsectoriels et aux applications non énergétiques des rayonnements ionisants&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-08: Partenariat européen cofinancé pour la recherche sur les matériaux nucléaires&lt;/li&gt;    &lt;li&gt;HORIZON-EURATOM-2026-01-09: Partenariat européen pour la recherche en radioprotection et en détection des rayonnements ionisants&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/document/download/f0264b61-7f2a-4e30-8f97-1056c8e30b97_en?filename&amp;#61;C_2026_1787_F1_ANNEX_EN_V4_P1_4651371.PDF" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-EURATOM-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de l’Agence exécutive (EN) : &lt;a title="Cliquez ici" href="https://rea.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/euratom-research-and-training-programme_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Santé
+Commerces et services
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2026</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-euratom-recherche-et-formation-dans-le-domaine-du-nucleaire-2026/</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-euratom-recherche-et-formation-dans-le-domaine-du-nucleaire-2026/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD33" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>165171</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études patrimoniales et des campagnes de recherche de fuites des réseaux d'eau potable</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Études patrimoniales et campagnes de recherche de fuites</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
 permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
 mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
  concertée de l’eau, elle accompagne également le remplacement de 
 canalisations fuyardes. Ces actions essentielles s’appuient sur une 
 structuration solide et bien définie de la compétence eau potable, afin 
 de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P29" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q29" s="1" t="inlineStr">
+      <c r="Q34" s="1" t="inlineStr">
         <is>
           <t>12/12/2030</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-etudes-patrimoniales-et-campagnes-de-recherche-de-fuites.html</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-patrimoniales-et-des-campagnes-de-recherche-de-fuites-des-reseaux-deau-potable/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="E30" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>165724</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Recherche et innovation au service du pacte industriel propre - 2026</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - Recherche et innovation au service du pacte industriel propre - 2026</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Commission européenne</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;275 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l&amp;#039;appel : 275 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-CID-2026-01-01 : 125 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;HORIZON-CID-2026-01-02 : 150 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : entre 15 et 25 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Taux de financement : jusqu&amp;#039;à 100 % du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;Ouvert&lt;/p&gt;   &lt;ul&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-CID-2026-01-01 : R&amp;amp;I en faveur du pacte industriel propre : décarbonisation des industries à forte intensité énergétique (IA) (partenariats Processes4Planet et Clean Steel)&lt;/div&gt;  &lt;/div&gt;&lt;/li&gt;    &lt;li role="heading"&gt;  &lt;div role="heading"&gt;  &lt;div&gt;HORIZON-CID-2026-01-02 : Recherche et innovation au service du pacte industriel propre : technologies propres pour l&amp;#039;action climatique&lt;/div&gt;  &lt;/div&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-14-horizontal-activities_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Click here" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;HORIZON-CID-2026-01&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d&amp;#039;informations (EN) : &lt;a href="https://eic.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Commerces et services
+Technologies numériques et numérisation
+Biodiversité
+Bâtiments et construction
+International
+Transports collectifs et optimisation des trafics routiers
+Industrie
+Fiscalité des entreprises</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2026</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-recherche-et-innovation-au-service-du-pacte-industriel-propre-2026/</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-recherche-et-innovation-au-service-du-pacte-industriel-propre-2026/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>166214</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Bourses EER (Espace Européen de la Recherche) - 2026</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>HORIZON EUROPE - WIDERA - Bourses EER (Espace Européen de la Recherche) - 2026</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;Horizon Europe - 2021-2027;Horizon Europe - Pilier transversal - Élargir la participation et renforcer l’espace européen de la recherche - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;8 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-05-WIDENING-01: 8 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d’un appel à propositions.&lt;/p&gt;  &lt;p&gt;&lt;strong&gt;Différentes catégories de projets sont éligibles :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;RIA, Research and Innovation Actions : Recherche basique et appliquée / Développement et adoption de technologies / Essai et validation d&amp;#039;un prototype en laboratoire ;&lt;/li&gt;    &lt;li&gt;IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D ;&lt;/li&gt;    &lt;li&gt;CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche ;&lt;/li&gt;    &lt;li&gt;MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;De même, les appels précisent les bénéficiaires attendus :&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Projets collaboratifs, composés d’un coordinateur et des partenaires (consortium) ;&lt;/li&gt;    &lt;li&gt;Projets mono-bénéficiaires, impliquant une seule organisation ;&lt;/li&gt;    &lt;li&gt;Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement.&lt;/li&gt;  &lt;/ul&gt;     &lt;p&gt;&lt;u&gt;TOPICS&lt;/u&gt; :&lt;/p&gt;  &lt;p&gt;A venir&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;HORIZON-WIDERA-2026-05-WIDENING-01: Bourses EER&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Pour trouver votre Point de Contact National (NCP) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp?order&amp;#61;ASC&amp;amp;pageNumber&amp;#61;0&amp;amp;pageSize&amp;#61;50&amp;amp;countries&amp;#61;20000832,20000839,20000841,20000911,20000871,20000872,20000875,20000880,20000885,20000890,20000873,20000902,20000913,20000915,20000922,20000946,20000944,20000945,20000960,20000973,20000986,20000990,20000994,20001005,20001004,20000883,20001001" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2026-2027/wp-11-widening-participation-and-strengthening-the-european-research-area_horizon-2026-2027_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;u&gt;&lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/HORIZON-WIDERA-2026-05-WIDENING-01?order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;8&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502&amp;amp;programmePeriod&amp;#61;2021%20-%202027&amp;amp;frameworkProgramme&amp;#61;43108390" target="_blank" rel="nofollow noopener"&gt;Cliquez ici&lt;/a&gt; &lt;/u&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe/widening-participation-and-spreading-excellence_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/horizon-europe-widera-bourses-eer-espace-europeen-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/horizon-europe-widera-bourses-eer-espace-europeen-de-la-recherche-2026/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>132685</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir une collaboration internationale, intersectorielle et interdisciplinaire innovante dans le domaine de la recherche et de l'innovation</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Horizon Europe</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Horizon Europe - Echange de personnel MSCA - 2023</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Horizon Europe - 1.2 Actions Marie Sklodowska-Curie - 2021-2027
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Horizon Europe - MSCA Staff Exchanges 2023 visant à promouvoir une collaboration internationale, intersectorielle et interdisciplinaire innovante dans le domaine de la recherche et de l&amp;#039;innovation par l&amp;#039;échange de personnel et le partage de connaissances et d&amp;#039;idées à toutes les étapes de la chaîne d&amp;#039;innovation
 &lt;p&gt;
  -----
 &lt;/p&gt;
 78,5 millions d&amp;#039;euros
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 Certains financements au titre du programme Horizon Europe sont structurés en réponse à des ambitions politiques (« destinations ») et déployés à travers des appels à propositions (« Calls for proposals ») ciblant des thématiques ou secteurs plus précis (« Topics »). Ainsi, votre candidature doit être directement reliée à un topic d&amp;#039;un appel à propositions.
 &lt;strong&gt;
  Différentes catégories de projets sont éligibles :
 &lt;/strong&gt;
@@ -5618,294 +6255,1011 @@
   IA, Innovation Actions : Prototypes, tests, démonstrations, projets pilotes, placement sur le marché. Ces actions peuvent inclure un volet limité aux activités de R&amp;amp;D
  &lt;/li&gt;
  &lt;li&gt;
   CSA, Coordination and Support Actions : Réseautage, études &amp;amp; conférences, communication, études pour de nouvelles infrastructures de recherche
  &lt;/li&gt;
  &lt;li&gt;
   MSCA, Marie Skłodowska-Curie Actions / Bourses ERC : Réseaux de formation pour les chercheurs, Bourses individuelles pour les chercheurs expérimentés, Echange de personnels – mobilité pour les chercheurs et le personnel non scientifique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  De même, les appels précisent les bénéficiaires attendus :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projets collaboratifs, composées d&amp;#039;un coordinateur et des partenaires (consortium)
  &lt;/li&gt;
  &lt;li&gt;
   Projets mono-bénéficiaires, impliquant une seule organisation
  &lt;/li&gt;
  &lt;li&gt;
   Bourses individuelles, ouvertes à des personnes physiques en leur nom propre avec leur établissement de rattachement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   États membres
  &lt;/li&gt;
  &lt;li&gt;
   Pays associés
  &lt;/li&gt;
  &lt;li&gt;
   Pays à revenu faible ou intermédiaire
  &lt;/li&gt;
 &lt;/ul&gt;
 Pour plus d&amp;#039;informations :
 &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-13-general-annexes_horizon-2023-2024_en.pdf"&gt;
  Cliquez ici
 &lt;/a&gt;
 (EN)</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Europe</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour trouver votre Point de Contact National (PCN) :
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/support/ncp"&gt;
   Cliquez ici
  &lt;/a&gt;
  (EN)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -----
 &lt;/p&gt;
 &lt;p&gt;
  Lignes directrices (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/horizon/wp-call/2023-2024/wp-2-msca-actions_horizon-2023-2024_en.pdf"&gt;
   Cliquez ici
  &lt;/a&gt;
  &lt;br /&gt;
  Autres documents de l&amp;#039;appel (EN)
  &lt;br /&gt;
  &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/topic-details/horizon-msca-2023-se-01-01;callCode&amp;#61;null;freeTextSearchKeyword&amp;#61;;matchWholeText&amp;#61;true;typeCodes&amp;#61;1,0;statusCodes&amp;#61;31094501,31094502;programmePeriod&amp;#61;2021%20-%202027;programCcm2Id&amp;#61;43108390;programDivisionCode&amp;#61;43108473;focusAreaCode&amp;#61;null;destinationGroup&amp;#61;45355211;missionGroup&amp;#61;null;geographicalZonesCode&amp;#61;null;programmeDivisionProspect&amp;#61;null;startDateLte&amp;#61;null;startDateGte&amp;#61;null;crossCuttingPriorityCode&amp;#61;null;cpvCode&amp;#61;null;performanceOfDelivery&amp;#61;null;sortQuery&amp;#61;sortStatus;orderBy&amp;#61;asc;onlyTenders&amp;#61;false;topicListKey&amp;#61;topicSearchTablePageState"&gt;
   Cliquez ici
  &lt;/a&gt;
  &lt;br /&gt;
  Site web de la Direction Générale pour la Recherche et l&amp;#039;Innovation
  &lt;br /&gt;
  &lt;a href="https://commission.europa.eu/about-european-commission/departments-and-executive-agencies/research-and-innovation_en"&gt;
   Cliquez ici
  &lt;/a&gt;
  &lt;br /&gt;
  Information &amp;#43; (EN)
  &lt;br /&gt;
  &lt;a href="https://research-and-innovation.ec.europa.eu/funding/funding-opportunities/funding-programmes-and-open-calls/horizon-europe_en"&gt;
   Cliquez ici
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>msilva@welcomeurope.com</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb03-horizon-europe-echange-de-personnel-msca-2023/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Welcomeurope</t>
         </is>
       </c>
-      <c r="AD30" s="1" t="inlineStr">
+      <c r="AD37" s="1" t="inlineStr">
         <is>
           <t>sectorial</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF30" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>02/04/2023</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>163918</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Faire émerger des projets de R&amp;D afin d’améliorer les connaissances et développer des techniques ou de nouveaux outils dans les domaines du traitement des sols</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Recherche pour la GEStion Intégrée des sites POLlués (GESIPOL)</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K31" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L31" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les enjeux techniques et scientifiques centraux de l&amp;#039;édition 2025 de l&amp;#039;appel à projets de recherche (APR) GESIPOL sont constitués de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’amélioration des techniques de traitement des pollutions des sols et des eaux souterraines&lt;/strong&gt;, ainsi que des méthodes et outils de dimensionnement, de pilotage et de suivi de ces traitements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’avancement des techniques de réhabilitation écologique&lt;/strong&gt; des friches polluées.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’optimisation des conceptions des projets d’aménagement&lt;/strong&gt; (orientations et objectifs) dans des contextes de friches polluées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les propositions de recherche devront autant que possible &lt;strong&gt;servir une dynamique d’innovation et être portées par les acteurs économiques&lt;/strong&gt; eux-mêmes.&lt;/p&gt;&lt;p&gt;Les projets devront s’inscrire dans une démarche scientifique bien circonscrite reposant sur un questionnement pertinent, basé sur la connaissance des contextes, enjeux et états de l’art scientifiques, et sur une méthodologie de réponse prédéfinis et comportant un volume substantiel de travail expérimental et/ou d’enquêtes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20241119/recherche-gestion-integree-sites-pollues-gesipol</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/recherche-pour-la-gestion-integree-des-sites-pollues-gesipol/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>01/12/2024</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>166262</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Développer une économie plus innovante, plus compétitive, plus attractive pour le territoire</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg France-Suisse</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 2 : Recherche et Innovation, Numérique</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est
+un programme de l’Union européenne cofinancé par le Fonds européen de
+développement régional (FEDER), la Confédération suisse et les cantons, pour
+soutenir la Coopération territoriale européenne (CTE) qui s’inscrit dans le
+cadre de la politique de cohésion européenne. Cette dernière vise à renforcer
+la cohésion économique, sociale et territoriale en réduisant les différences de
+développement entre les régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 2 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;un des objectifs suivants : &lt;/p&gt;&lt;p&gt;&lt;u&gt;1 :&lt;/u&gt;&lt;u&gt; Recherche et innovation, utilisation des technologies de pointe&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Mettre en réseau les acteurs de la recherche et l&amp;#039;innovation ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Soutien aux projets d’innovation ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Soutien à l’industrie du futur.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;2 : Usages numériques&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Soutien au développement des usages numériques ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Créer des plateformes de partage de données relatives à l’espace de
+     coopération.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez
+tous les projets en lien avec la recherche, l&amp;#039;innovation ou le numérique soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A71" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A71&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour plus de détails, consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/developper-une-economie-plus-innovante-plus-competitive-plus-attractive-pour-le</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-une-economie-plus-innovante-plus-competitive-plus-attractive-pour-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>166225</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche mises en œuvre au moyen de subventions sur la base des coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche mises en œuvre au moyen de subventions sur la base des coûts réels - 2026</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;110 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 110 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-RAMCBRN-DST: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-SENSMSDT: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-CYBERQSTN: 14 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-AIRA4R: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RAPROTMOB-FMLA: 15 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RA-UWWFUWN: 10 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-RASIMTRAIN-MSAI: 16 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;EDF-2026-RA-SIMTRAIN-MSAI: ne doit pas dépasser 8 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Pour les autres topics : ne doit pas dépasser le budget disponible pour chaque topic&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Améliorer l&amp;#039;efficacité, la sécurité et les contrôles des processus, et réduire la charge de travail manuelle grâce à des systèmes robotiques et autonomes (RAS) dans les processus de décontamination militaire (MDP)&lt;/li&gt;    &lt;li&gt;Poursuivre les recherches visant à démontrer l&amp;#039;efficacité d&amp;#039;un système radar innovant capable de détecter et de suivre les véhicules lourds et les drones&lt;/li&gt;    &lt;li&gt;Disposer d&amp;#039;un réseau tactique sécurisé par cryptage quantique à des fins militaires&lt;/li&gt;    &lt;li&gt;Explorer le développement de systèmes de capteurs, analyser les progrès des technologies pertinentes et identifier les défis potentiels&lt;/li&gt;    &lt;li&gt;Développer et valider des modèles avancés de prévision du bruit sous-marin lié aux flux, y compris la génération de données de vérification de haute qualité&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique publique ou privée&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;Pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;liste des pays participants&lt;/u&gt;&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d’au moins d&amp;#039;au moins trois candidats indépendants (bénéficiaires ; entités non affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ra_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-RA&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-mises-en-oeuvre-au-moyen-de-subventions-sur-la-base-des-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-mises-en-oeuvre-au-moyen-de-subventions-sur-la-base-des-couts-reels-2026/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>166226</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche FED « Spin-in » mises en oeuvre via des subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche FED « Spin-in » mises en oeuvre via des subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;50 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 50 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-SIENERENV-NTFE: New turbofan engine: 20 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-SIUWW-CSBI: Layered critical seabed infrastructure protection: 30 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention : ne doit pas dépasser le budget disponible pour chaque topic&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Étudier la possibilité de poursuivre le développement d&amp;#039;un nouveau turboréacteur dans la gamme d&amp;#039;environ 25 à 35 kN&lt;/li&gt;    &lt;li&gt;Intégrer les connaissances, l&amp;#039;étude et la conception, en mettant l&amp;#039;accent sur le domaine sous-marin et sur un environnement réel à l&amp;#039;aide d&amp;#039;un système de systèmes stratifié et évolutif capable d&amp;#039;accomplir les missions critiques de protection des infrastructures sous-marines&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Activités visant à accroître l&amp;#039;interopérabilité et la résilience afin de renforcer la sécurité d&amp;#039;approvisionnement ou de permettre l&amp;#039;exploitation efficace des résultats pour les produits et technologies de défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organismes publics ou privés)&lt;/li&gt;    &lt;li&gt;Être établie dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etats non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;Pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de Défense (&lt;a title="liste des pays participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a title="registre des participants" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé de minimum 3 entités indépendantes (bénéficiaires ; entités non affiliées), établies dans 3 différents pays éligibles doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-ra-si_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-LS-RA-SI&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-fed-spin-in-mises-en-oeuvre-via-des-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-fed-spin-in-mises-en-oeuvre-via-des-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD41" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>166224</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche sous forme de défi technologique mises en œuvre au moyen de subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>FONDS EUROPEEN DE DEFENSE - Actions de recherche sous forme de défi technologique mises en œuvre au moyen de subventions forfaitaires - 2026</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;&lt;p&gt;&lt;br /&gt;FED - Fonds Européen de Défense - 2021-2027&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;30 millions d&amp;#039;euros&lt;p&gt;-----&lt;/p&gt;&lt;ul&gt;    &lt;li&gt;Budget total de l’appel : 30 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;Budget par topic :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAP: 23 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAO: 7 millions d&amp;#039;euros&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Montant de la subvention :  &lt;ul&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAP: ne doit pas dépasser les 4,6 millions d&amp;#039;euros&lt;/li&gt;    &lt;li&gt;EDF-2026-LS-RA-CHALLENGE-DIGIT-AISAO: ne doit pas dépasser le budget disponible pour ce topic (7 millions d&amp;#039;euros)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Taux de co-financement : 100% du total des coûts éligibles&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;La subvention accordée peut être inférieure au montant demandé.&lt;/p&gt;  &lt;p&gt;&lt;em&gt;La subvention prend la forme d’une subvention forfaitaire. &lt;/em&gt;&lt;/p&gt;&lt;p&gt;-----&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Objectifs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Assurer le suivi et compléter les activités précédentes dans le domaine de la détection des menaces cachées&lt;/li&gt;    &lt;li&gt;Explorer des solutions combinant des robots intelligents, des drones et des technologies de détection pour une identification et une classification avancées des menaces&lt;/li&gt;    &lt;li&gt;Organiser un défi technologique et mettre en place un environnement de test&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Parmi les actions financées&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Activités visant à créer, étayer et améliorer les connaissances susceptibles d&amp;#039;avoir des effets significatifs dans le domaine de la défense&lt;/li&gt;    &lt;li&gt;Études&lt;/li&gt;    &lt;li&gt;Conception d&amp;#039;un produit de défense&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Eligibilité &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Être une entité juridique (organisme public ou privé)&lt;/li&gt;    &lt;li&gt;Être établi dans l&amp;#039;un des pays éligibles :  &lt;ul&gt;    &lt;li&gt;États membres de l&amp;#039;UE (y compris les pays et territoires d&amp;#039;outre-mer)&lt;/li&gt;    &lt;li&gt;Etat non-membre de l&amp;#039;UE :  &lt;ul&gt;    &lt;li&gt;pays de l&amp;#039;EEE répertoriés et pays associés au programme Fonds Européen de la Défense (pays associés au FED : &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/guidance/list-3rd-country-participation_edf_en.pdf" target="_blank" rel="nofollow noopener"&gt;liste des pays participants&lt;/a&gt;)&lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;  &lt;/ul&gt;  &lt;/li&gt;    &lt;li&gt;Les bénéficiaires et les entités affiliées doivent s&amp;#039;inscrire dans le &lt;a href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/how-to-participate/participant-register" target="_blank" rel="nofollow noopener"&gt;registre des participants&lt;/a&gt; avant de soumettre leur proposition.&lt;/li&gt;    &lt;li&gt;Un consortium composé d&amp;#039;au moins trois entités indépendantes (bénéficiaires ; pas d&amp;#039;entités affiliées) provenant de trois pays éligibles différents doit être constitué.&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Informations complémentaires &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Durée initiale de l’action : 48 mois&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;Les projets de plus longue durée peuvent être acceptés dans des cas dûment justifiés. Des prolongations sont possibles, si elles sont dûment justifiées et font l&amp;#039;objet d&amp;#039;un amendement.&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Contact : DEFIS-EDF-PROPOSALS&amp;#64;ec.europa.eu&lt;/li&gt;  &lt;/ul&gt;  &lt;p&gt;&lt;strong&gt;&lt;u&gt;Utile &lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;   &lt;ul&gt;    &lt;li&gt;Lignes directrices (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/docs/2021-2027/edf/wp-call/2026/call-fiche_edf-2026-ls-ra-challenge_en.pdf" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Autres documents de l’appel (EN) : &lt;a title="Cliquez ici" href="https://ec.europa.eu/info/funding-tenders/opportunities/portal/screen/opportunities/calls-for-proposals?callIdentifier&amp;#61;EDF-2026-LS-RA-CHALLENGE&amp;amp;isExactMatch&amp;#61;true&amp;amp;status&amp;#61;31094501,31094502,31094503&amp;amp;order&amp;#61;DESC&amp;amp;pageNumber&amp;#61;1&amp;amp;pageSize&amp;#61;50&amp;amp;sortBy&amp;#61;startDate" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici &lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Site web de la DG (EN) : &lt;a title="Cliquez ici" href="https://defence-industry-space.ec.europa.eu/index_en" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;    &lt;li&gt;Plus d’informations (EN) : &lt;a title="Cliquez ici" href="https://eda.europa.eu/what-we-do/EU-defence-initiatives/european-defence-fund-(edf)" target="_blank" rel="nofollow noopener"&gt;&lt;u&gt;Cliquez ici&lt;/u&gt;&lt;/a&gt;&lt;/li&gt;  &lt;/ul&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.welcomeurope.com/fonds-europeen-de-defense-actions-de-recherche-sous-forme-de-defi-technologique-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>msilva@welcomeurope.com</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-europeen-de-defense-actions-de-recherche-sous-forme-de-defi-technologique-mises-en-oeuvre-au-moyen-de-subventions-forfaitaires-2026/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD42" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>166417</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les jeunes chercheurs post doctorants</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets pour soutenir les jeunes chercheurs post doctorants</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Provence-Alpes-Côte d&amp;#039;Azur, en lien avec les établissements d&amp;#039;enseignement supérieur et de recherche, soutient les jeunes docteurs en leur apportant un statut, un financement et un accompagnement afin de pouvoir développer leurs projets issus de travaux de la recherche.&lt;/p&gt;
+&lt;p&gt;Les projets consistent à valoriser ces travaux dans le cadre soit de la création d&amp;#039;une startup &amp;#34;deeptech&amp;#34; soit d&amp;#039;un transfert de technologies avec une entreprise régionale. L&amp;#039;objectif est double accélérer la mise en marché d&amp;#039;innovations issues de travaux de recherche et faciliter le rapprochement entre entreprises et recherche académique. En soutenant le recrutement de jeunes docteurs en contrat post- doctoral, la Région Provence-Alpes-Côte d&amp;#039;Azur contribue également à favoriser l&amp;#039;insertion professionnelle des doctorants jeunes diplômés et à renforcer l&amp;#039;attractivité du territoire et ses acteurs.&lt;/p&gt; &lt;p&gt;Les bénéficiaires du dispositif sont :&lt;br /&gt; &lt;br /&gt; Les établissements d’enseignement supérieur et organismes de recherche de la région, qui portent les candidatures et reçoivent l’aide financière. Ils sont seuls habilités à déposer une demande.&lt;br /&gt; &lt;br /&gt; Les jeunes docteurs (thèse soutenue depuis moins de 3 ans), qui bénéficient concrètement du dispositif pour développer leur projet d’innovation.&lt;/p&gt; &lt;p&gt;Sont éligibles les établissements d’enseignement supérieur et organismes de recherche situés en Région Provence-Alpes-Côte d&amp;#039;Azur qui déposent les dossiers lesquels peuvent accueillir un jeune docteur financé soit dans le cadre du dispositif régional &amp;#34;Emplois Jeunes doctorants&amp;#34;, soit financé dans le cadre de contrats de recherche et remplissant les conditions suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;ayant soutenu sa thèse depuis moins de 3 ans&lt;/li&gt; 	&lt;li&gt;ayant réalisé son doctorat dans un établissement supérieur et de recherche régional&lt;/li&gt; 	&lt;li&gt;porteur d&amp;#039;un projet impliquant un recrutement en contrat post- doctoral&lt;/li&gt; 	&lt;li&gt;disposant d’un cofinancement du salaire du docteur.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets doivent viser la valorisation de travaux de recherche récents et relever de l&amp;#039;un des deux axes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;création en région d&amp;#039;une entreprise issue de la recherche&lt;/li&gt; 	&lt;li&gt;transfert de technologie vers une entreprise régionale partenaire&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets doivent également :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;être à un stade précoce de maturité technologique en début de dispositif (TRL 2)&lt;/li&gt; 	&lt;li&gt;présenter un potentiel de valorisation économique et de mise sur le marché&lt;/li&gt; 	&lt;li&gt;s’inscrire dans une logique de rapprochement recherche–entreprise&lt;/li&gt; 	&lt;li&gt;s&amp;#039;inscrire dans les priorités régionales ( filières stratégiques ) et plans prioritaires régionaux consultables sur le site de la Région Provence-Alpes-Côte d&amp;#039;Azur.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Emploi</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les établissements d’enseignement supérieur et organismes de recherche situés en Région Provence-Alpes-Côte d&amp;#039;Azur qui déposent les dossiers lesquels peuvent accueillir un jeune docteur financé soit dans le cadre du dispositif régional &amp;#34;Emplois Jeunes doctorants&amp;#34;, soit financé dans le cadre de contrats de recherche et remplissant les conditions suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;ayant soutenu sa thèse depuis moins de 3 ans&lt;/li&gt; 	&lt;li&gt;ayant réalisé son doctorat dans un établissement supérieur et de recherche régional&lt;/li&gt; 	&lt;li&gt;porteur d&amp;#039;un projet impliquant un recrutement en contrat post- doctoral&lt;/li&gt; 	&lt;li&gt;disposant d’un cofinancement du salaire du docteur.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets doivent viser la valorisation de travaux de recherche récents et relever de l&amp;#039;un des deux axes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;création en région d&amp;#039;une entreprise issue de la recherche&lt;/li&gt; 	&lt;li&gt;transfert de technologie vers une entreprise régionale partenaire&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets doivent également :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;être à un stade précoce de maturité technologique en début de dispositif (TRL 2)&lt;/li&gt; 	&lt;li&gt;présenter un potentiel de valorisation économique et de mise sur le marché&lt;/li&gt; 	&lt;li&gt;s’inscrire dans une logique de rapprochement recherche–entreprise&lt;/li&gt; 	&lt;li&gt;s&amp;#039;inscrire dans les priorités régionales ( filières stratégiques ) et plans prioritaires régionaux consultables sur le site de la Région Provence-Alpes-Côte d&amp;#039;Azur.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;La demande se fait en plusieurs étapes obligatoires :&lt;/strong&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Passage par un établissement&lt;br /&gt; 	Le candidat ne dépose pas directement c’est l’établissement d’enseignement supérieur ou de recherche qui porte et transmet le dossier.&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Constitution du dossier de candidature. Il faut remplir :&lt;br /&gt; 	le formulaire de demande de subvention&lt;br /&gt; 	le formulaire spécifique à l’appel à candidatures&lt;br /&gt; 	les pièces annexes (dont CV du docteur candidat)&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Dépôt en ligne sur la plateforme régionale dédiée aux subventions.&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Transmission d&amp;#039;une copie du dossier (formulaire de candidature &amp;#43; annexes CV et thèse) par courriel à l&amp;#039;adresse contact indiquée ci-dessous.&lt;br /&gt; 	&lt;br /&gt; 	Les dossiers déposés, sous réserve de leur recevabilité et éligibilité, sont ensuite analysés techniquement par le comité de sélection chargé de pré- sélectionner les projets à soumettre au vote de l&amp;#039;assemblée délibérante seule habilitée à attribuer les financements.&lt;/li&gt; &lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/jeunes-docteurs-innovants</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_DOCINNOV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Innovation Recherche, Enseignement Supérieur et Réussite des Etudiants&lt;/p&gt;
+&lt;p&gt;DIBIDABIAN Caroline&lt;br /&gt; Tel :  04 91 57 53 81&lt;br /&gt; Mail : &lt;a href="mailto:cdibidabian&amp;#64;maregionsud.fr"&gt;cdibidabian&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-pour-soutenir-les-jeunes-chercheurs-post-doctorants/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>