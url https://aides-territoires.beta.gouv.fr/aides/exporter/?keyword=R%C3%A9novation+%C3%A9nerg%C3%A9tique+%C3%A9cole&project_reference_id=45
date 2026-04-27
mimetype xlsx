--- v0 (2026-02-01)
+++ v1 (2026-04-27)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA244"/>
+  <dimension ref="A1:AH227"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,89 +225,471 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>111760</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Être accompagné sur l'efficacité énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil en Energie Partagé</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Répondre aux enjeux de la transition énergétique en bénéficiant d&amp;#039;un accompagnement technique et financier ajusté à ses besoins.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 1 de l&amp;#039;accompagnement : suivre ses consommations et ses dépenses d&amp;#039;énergies sur son patrimoine bâti&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;Mobilisation d&amp;#039;un économe de flux, référent technique unique, réactif et compétent en matière d&amp;#039;économies d&amp;#039;énergie&lt;/li&gt;&lt;li&gt;Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies mis à jour par le SDEEG et consultable pour les collectivités&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret tertiaire&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Aide à la saisie des données sur la plateforme OPERAT&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret BACS&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Réunion de suivi annuel avec des bilans annuels pour suivre l&amp;#039;évolution de la politique énergétique mise en place (sur 5 ans)&lt;/li&gt;&lt;li&gt;Conseils sur les réglages et travaux à faibles taux de retour sur investissement&lt;/li&gt;&lt;li&gt;Aide à la recherche de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 2 de l&amp;#039;accompagnement : élaborer et suivre sa stratégie de rénovation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation d&amp;#039;audits énergétiques type décret tertiaire&lt;/li&gt;&lt;li&gt;Définition de la stratégie de rénovation (plan de travaux)&lt;/li&gt;&lt;li&gt;Enregistrement de la température&lt;/li&gt;&lt;li&gt;Thermographie infrarouge&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Aide au changement de contrat d&amp;#039;énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation du fonctionnement des dispositifs de chauffage&lt;/li&gt;&lt;li&gt;Mise en place d&amp;#039;un plan pluriannuel d&amp;#039;investissements&lt;/li&gt;&lt;li&gt;Audits de bâtiments publics...&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la transition énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature de la convention ECOBAT dans le cas de la mise à disposition d&amp;#039;un économe de flux et des outils en lien avec cet accompagnement patrimonial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation du devis d&amp;#039;intervention proposé.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Aide financière sous réserve des fonds alloués et plafonnée à 1000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour savoir si votre commune est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/maitrise-de-la-demande-en-energie-mde/conseil-en-energie-partage-cep/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)
+&lt;/p&gt;
+&lt;p&gt;
+ William RAVAILLE&lt;/p&gt;
+&lt;p&gt;
+ service.energies&amp;#64;sdeeg33.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 16 13 21
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1965-maitriser-er-reduire-la-consommation-denergie/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>12476</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en œuvre des politiques publiques prioritaires</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La direction départementale des Territoires de la Lozère est l&amp;#039;interlocuteur de proximité des élus qui souhaitent être accompagnés et soutenus dans la mise en œuvre de projets relevant des politiques publiques prioritaires suivantes : aménagement de bourgs, transition énergétique, publicité, sécurité routière, bâtiment durable et accessibilité, risques, urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau. Suivant le besoin identifié, elle peut revêtir différentes formes : pré-diagnostic ou diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, étude de faisabilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets réalisés grâce à cette aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction départementale des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Délégué à l&amp;#039;action territoriale
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-action-territoriale.direction&amp;#64;lozere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.pascal@lozere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d2f-appui-technique-de-proximite-a-la-mise-en-uvr/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>1069</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer de l'ingénierie aux territoires ruraux</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 50</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Par ce dispositif, le Région Grand Est décide de donner aux territoires ruraux des moyens d&amp;#039;animation et de mise en réseau des acteurs publics et privés afin de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   connecter ou mutualiser les projets pour développer des services, des activités et des emplois,
  &lt;/li&gt;
  &lt;li&gt;
   valoriser les partenariats locaux,
  &lt;/li&gt;
  &lt;li&gt;
   décliner les politiques régionales à l&amp;#039;échelle des territoires
  &lt;/li&gt;
  &lt;li&gt;
   faire émerger des projets structurants et articulés entre eux : prise en compte la trame verte et bleue dans les projets des communes et des EPCI,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser la transition énergétique,
  &lt;/li&gt;
  &lt;li&gt;
   développer l&amp;#039;artisanat local
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -343,373 +725,124 @@
  Les salaires bruts et les charges patronales ; les coûts associés ne sont pas pris en charge.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Territoire hors zone pacte ruralité et n&amp;#039;intégrant pas de communauté d&amp;#039;agglomération : 40% / 20 000 € /2 postes maximum
   &lt;/li&gt;
   &lt;li&gt;
    Territoire en zone pacte ruralité et n&amp;#039;intégrant pas de communauté d&amp;#039;agglomération : 50% / 30 000 € / 2 postes maximum
   &lt;/li&gt;
   &lt;li&gt;
    Territoire hors zone pacte ruralité et intégrant une communauté d&amp;#039;agglomération : 40% / 20 000 € / 1 poste maximum
   &lt;/li&gt;
   &lt;li&gt;
    Territoire en zone pacte ruralité et intégrant une communauté d&amp;#039;agglomération : 40% / 20 000 € /2 postes maximum
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/ingenierie-territoriale-2018-2021/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  territoiresetruralites&amp;#64;grandest.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b495-ingenierie-territoriale-2018-2021-grandest/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...273 lines deleted...]
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>154976</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Aider au maintien et au développement des établissements scolaires publics du 1er degré, des locaux périscolaires et des accueils de loisirs</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>ÉTABLISSEMENTS SCOLAIRES PUBLICS DU 1ER DEGRÉ, LOCAUX PÉRISCOLAIRES ET ACCUEILS DE LOISIRS</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
@@ -825,52 +958,83 @@
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0e3-aider-au-maintien-et-au-developpement-des-bat/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>16244</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets de construction, rénovation et transformation des bâtiments éducatifs</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EduRénov</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Edu Prêt pour soutenir vos investissement dans l'école de demain</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
@@ -978,964 +1142,779 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c660-edu-pret/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2019</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
+    <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>103464</v>
+        <v>140755</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Rénover les bâtiments tertiaires publics de manière exemplaire (démarche Bâtiments durables).</t>
-[...4 lines deleted...]
-          <t>Bâtiments publics durables</t>
+          <t>Réaliser un bilan énergétique du patrimoine communal</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France</t>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 50</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
-        <is>
-[...148 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Accompagner dans la transition énergétique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dispositif d&amp;#039;accompagnement :
   Conseil en Energie Partagé (CEP)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectif:
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - établir un inventaire du patrimoine communal
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -effectuer un bilan énergétique
 &lt;/p&gt;
 &lt;p&gt;
  - définir un programme d&amp;#039;actions
 &lt;/p&gt;
 &lt;p&gt;
  - diminuer les consommations et dépenses énergétiques
 &lt;/p&gt;
 &lt;p&gt;
  - réduire les émissions de gaz à effet de serre
 &lt;/p&gt;
 &lt;p&gt;
  - améliorer le confort des usagers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Adhérer au service Conseil en Energies
  &lt;/li&gt;
  &lt;li&gt;
   Fournir les factures et éléments nécessaires à l&amp;#039;analyse
  &lt;/li&gt;
  &lt;li&gt;
   Ouvrir les bâtiments à la visite
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   cep&amp;#64;sidec-jura.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 83 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/630f-realiser-un-bilan-energetique-du-patrimoine-c/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-      <c r="A9" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>144503</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J9" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="N9" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 500.000€ HT pour les travaux et équipements, 60 000€ HT pour la production énergétique en autoconsommation exclusive</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/ de projets éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d&amp;#039;amélioration de la performance énergétique des bâtiments publics,&lt;/li&gt;&lt;li&gt;la production d&amp;#039;énergies renouvelables en autoconsommation exclusive,&lt;/li&gt;&lt;li&gt;les
+ aménagements de voies cyclables et mobilités douces structurantes pour 
+des services à la population qui ne seraient pas intégrés au dispositif 
+de mobilité douces,&lt;/li&gt;&lt;li&gt;les autres projets favorisant la transition 
+écologique : renaturation, jardins familiaux, cabanes à don, équipement 
+numérique des écoles, récupérateurs d&amp;#039;eau …&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les travaux de transition énergétique visant la réhabilitation de bâtiments à usages publics ou d&amp;#039;habitat social conventionné,&lt;/li&gt;&lt;li&gt;les travaux de renaturation,&lt;/li&gt;&lt;li&gt;les travaux de construction de voies de mobilités douces,&lt;/li&gt;&lt;li&gt;les équipements de production énergétiques, de rénovation thermique ou de transition énergétique apparaissant dans le dispositif dédié du règlement unique départemental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers sollicitant l&amp;#039;aide du Département devront être déposés avant tout investissement ou démarrage des travaux. Une autorisation de démarrage anticipé des opérations pourra le cas échéant être sollicitée préalablement à la décision d&amp;#039;attribution de subvention et sa délivrance ne présagera en rien de l&amp;#039;issue qui sera donnée à la demande de subvention.
 &lt;/p&gt;
 &lt;p&gt;
- Le dossier de demande de subvention doit être déposé au titre de la DETR et DSIL sur la plateforme « démarches simplifiées » accompagné d&amp;#039;un courrier de saisie de Monsieur le Président du Conseil départemental et doit comprendre :
+ Le dossier de demande de subvention doit être déposé sur la plateforme &amp;#34;https://messervices.landes.fr/&amp;#34; accompagné d&amp;#039;un courrier de saisine de Monsieur le Président du Conseil départemental et doit comprendre :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   Pour l&amp;#039;installation de panneaux photovoltaïques, une étude technique détaillée ;
  &lt;/li&gt;
  &lt;li&gt;
   Le devis estimatif retenu ou l&amp;#039;acte d&amp;#039;engagement accompagné du Détail Quantitatif et Estimatif (DQE) dans le cadre d&amp;#039;un marché ;
  &lt;/li&gt;
  &lt;li&gt;
   Si nécessaire, la délibération de l&amp;#039;assemblée délibérante de la commune ou de l&amp;#039;EPCI décidant la réalisation des travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
  &lt;/li&gt;
-&lt;/ul&gt;
-[...3 lines deleted...]
-      <c r="S9" s="1" t="inlineStr">
+&lt;/ul&gt;&lt;p&gt;
+Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/soutien-aux-projets-dinvestissement-des-contrats-pour-la-reussite-de-la-transition-ecologique-crte</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Développement Territorial Intégré et Ingénierie de Projets
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
+&lt;p&gt;Secrétariat : 05 58 05 40 40&lt;/p&gt;
 &lt;p&gt;
  Courriel :
  &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
   developpement.territorial&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du Département
 &lt;/p&gt;
 &lt;p&gt;
  23 rue Victor Hugo
 &lt;/p&gt;
 &lt;p&gt;
  40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f000-accompagner-les-projets-innovants-dans-le-cad/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...277 lines deleted...]
-      <c r="A12" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>162443</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Maîtriser l'énergie dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Subvention
 Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 60</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour mettre en place une politique énergétique maîtrisée et agir concrètement sur leur patrimoine pour réaliser des économies. &lt;/p&gt;&lt;p&gt;Pour les communes relevant d&amp;#039;un EPCI ayant signé la convention-cadre avec TEM, le syndicat aide au financement des audits énergétiques. Le syndicat dépose et instruit les dossiers pour le compte des collectivités auprès de la FNCCR dans le cadre des programmes ACTEE pour des aides financières. Des outils de suivis sont également mis à disposition.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour les collectivités adhérentes au syndicat, TEM prend en charge 40 % du coût de l&amp;#039;audit énergétique, pour les collectivité non adhérente 20 % &lt;span&gt;du coût de l&amp;#039;audit énergétique. L&amp;#039;aide est soumise à&lt;/span&gt;&lt;span&gt; un plafond de 700€ maximum par audit, et 1500€  par collectivité par an.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Mayenne</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.territoire-energie53.fr/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agnès BOUSSARD - Chargée de missions Maîtrise de l&amp;#039;énergie - &lt;a target="_self"&gt;agnes.boussard&amp;#64;te53.fr&lt;/a&gt; - 06 89 53 68 54&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>accueil@te53.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/maitrise-de-lenergie-dans-les-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>312</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui en expertise sur les thématiques de transitions écologique et énergétique et d'aménagement durable</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les questions d&amp;#039;environnement, d&amp;#039;énergie, de mobilité et d&amp;#039;aménagement urbain sont au cœur du développement de votre territoire.
+La Banque des territoires mobilise de l&amp;#039;ingénierie en faveur d&amp;#039;un développement durable des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le chemin vers des territoires plus durables et plus résilients comporte de nombreux défis, dont celui de disposer d&amp;#039;une ingénierie adéquate. Nous pouvons mobiliser des experts pour vous accompagner dans l&amp;#039;identification de vos enjeux, notamment de vulnérabilité, mais aussi dans la mise en lumière de vos atouts imaginer avec vous les pistes d&amp;#039;actions et quantifier les moyens à mobiliser.
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse de vous proposer un appui à l&amp;#039;élaboration d&amp;#039;une stratégie globale de transition ou de mobiliser une expertise précise (énergie, littoral, changement climatique, biodiversité...), nos experts vous accompagnent dans vos démarches.
+&lt;/p&gt;
+&lt;p&gt;
+ Elément essentiel de toute stratégie d&amp;#039;aménagement durable, la mise en œuvre d&amp;#039;une stratégie foncière est indispensable afin de créer les conditions de la réussite de nombreuses politiques publiques, qu&amp;#039;il s&amp;#039;agisse de développement économique, de production de logements ou encore de la protection d&amp;#039;espaces remarquables. Nos experts peuvent vous appuyer dans le choix des outils réglementaires, financiers et opérationnels mobilisables. Nous pouvons également vous aider à identifier les acteurs locaux et nationaux mobilisables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/accompagnement-pour-lelaboration-dune-strategie-de-transition-ecologique</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://mon-compte.banquedesterritoires.fr/#/contact/form/produit/47021</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ffe7-expertise-transition-ecologique-energetique-e/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>126158</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités et leurs groupements à la mise en oeuvre des projets énergies renouvelables</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Autre aide financière
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Photovoltaïque sur bâtiments et ombrières de parkings publics : le SIEGE 27 accompagne les collectivités et leurs groupements pour des installations photovoltaïques en assurant les études nécessaires puis la maîtrise d&amp;#039;ouvrage des projets ainsi que leur exploitation (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Bois énergie : le SIEGE 27 propose aux communes un accompagnement complet des études à l&amp;#039;exploitation des installations avec prise en charge financière des coûts d&amp;#039;investissement à hauteur de 80% hors réseau hydraulique interne (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-bois.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-bois.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Eolien / photovoltaïque au sol : le SIEGE 27 co-développe de tels projets en cas de délibération favorable de la commune d&amp;#039;étude ainsi que de son intercommunalité. L&amp;#039;objectif recherché par le SIEGE 27 est de garantir l&amp;#039;appropriation, le suivi et l&amp;#039;implication du territoire, soutenir des projets publics et citoyens, contribuer au capital/compte courant des sociétés de projet et ainsi accéder à leur gouvernance et optimiser les retombées économiques locales. Le portage du risque financier est assuré par le SIEGE 27 (
@@ -1948,2210 +1927,2246 @@
    et
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-eolien.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-eolien.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
   &lt;li&gt;
    Méthanisation : le SIEGE 27 accompagne les collectivités et leurs groupements à faire émerger des projets, en participant notamment financièrement aux maillages et renforcements des réseaux, soutient les porteurs de projet en leur donnant les conditions les plus favorables possibles en lien avec GRDF et les intercommunalités (
    &lt;a href="https://www.siege27.fr/sites/default/files/fiche-metha.pdf" rel="noopener" target="_blank"&gt;
     https://www.siege27.fr/sites/default/files/fiche-metha.pdf
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
    ).
   &lt;/li&gt;
  &lt;/ul&gt;
  Plus d&amp;#039;informations par le biais des fiches thématiques disponibles sur le bouton descriptif complet.
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Photovoltaïque sur ombrière : parking de la salle des fêtes de Verneusses, ...
   &lt;/li&gt;
   &lt;li&gt;
    Photovoltaïque sur bâtiments publics : toitures d&amp;#039;école (Thuit de l&amp;#039;Oison, Tillières sur Avre, Saint André de l&amp;#039;Eure,...), de salles des fêtes (Bourg Beaudoin,...).
   &lt;/li&gt;
   &lt;li&gt;
    Bois énergie : mairie/école de Surtauville,...
   &lt;/li&gt;
   &lt;li&gt;
    Photovoltaïque au sol : sur casiers de centres d&amp;#039;enfouissement de déchets (SDOMODE, SETOM), anciennes pistes bétonnées d&amp;#039;aérodrome (Saint André de l&amp;#039;Eure), anciennes carrières (Martot,...)
   &lt;/li&gt;
   &lt;li&gt;
    Eolien : Mesnil-Rousset, Vraiville/Mandeville/Surtauville/Terres de Bord/La Haye Malherbe, ...
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Eure</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.siege27.fr/categories/les-fiches-du-siege27</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  te&amp;#64;siege27.fr
 &lt;/p&gt;
 &lt;p&gt;
  02 32 39 82 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>mathilde.girard@siege27.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a272-accompagnement-des-collectivites-et-de-leurs-/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>166258</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>CCR</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...5 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...113 lines deleted...]
-Transition énergétique
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 70</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Contrat Chaleur Renouvelable (CCR) est un dispositif de financement territorial mis en place par l&amp;#039;ADEME (Agence de la Transition Écologique). Son objectif est d&amp;#039;accélérer la production de chaleur à partir d&amp;#039;énergies renouvelables pour les secteurs de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie. Il est animé, sur le territoire de la Haute-Savoie, en partie par le Syane.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Géothermie, solaire thermique, biomasse, pour les études de faisabilité et/ou les investissements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Biodiversité
-[...46 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+Réseaux de chaleur
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sur dossier&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/energies-renouvelables/aide-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vicor MAZAURY - v.mazaury&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable-3/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>14/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>163078</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>163082</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Rénover et construire durablement un bâtiment public</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Rénover et construire durablement un bâtiment public</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribution à la réflexion en amont du projet et aide à la programmation et aux études préalables pour : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter le coût d’investissement en optimisant les choix &lt;/li&gt;&lt;li&gt;avoir des consommations d’énergie conformes au niveau attendu &lt;/li&gt;&lt;li&gt;assurer le confort en toute saison&lt;/li&gt;&lt;li&gt; faciliter l’exploitation future d’un bâtiment &lt;/li&gt;&lt;li&gt;intégrer éventuellement une solution d’énergie renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;MODALITES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définition d’un objectif de performance énergétique&lt;/li&gt;&lt;li&gt;visite du bâtiment et analyse des consommations &lt;/li&gt;&lt;li&gt;Proposition de solutions d’amélioration&lt;/li&gt;&lt;li&gt;Aide à la rédaction du cahier des charges technique (choix assistance à maîtrise d’ouvrage, maîtrise d’œuvre) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation au concours d’architecte lancé par la collectivité &lt;/li&gt;&lt;li&gt;Analyse des dossiers techniques dans les différentes phases du projet (avant-projet sommaire, avant-projet définitif, dossier de consultation des entreprises, exécution, exploitation…) &lt;/li&gt;&lt;li&gt;Participation aux différentes réunions du projet &lt;/li&gt;&lt;li&gt;Suivi des travaux et échanges avec les entreprises et la maîtrise d’ouvrage &lt;/li&gt;&lt;li&gt;Validation du niveau de performance attendu &lt;/li&gt;&lt;li&gt;Accompagnement de la société d’exploitation durant la phase de réglages des installations techniques &lt;/li&gt;&lt;li&gt;Suivi du fonctionnement général de tous les systèmes thermiques du bâtiment pendant la phase de parfaite achèvement des travaux &lt;/li&gt;&lt;li&gt;Bilan des consommations sur les premières années d’utilisation du bâtiment&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rénovation globale de bâtiments (isolation des murs, des toitures, remplacement des menuiseries, réflexion sur le système de chauffage en place) &lt;/li&gt;&lt;li&gt;Participation au jury des concours d’architecture et analyse des documents dans les différentes phases du projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/collectivites/etre-accompagne-projets/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-et-construire-durablement-un-batiment-public/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>163081</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Alec métropole bordelaise et Gironde</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La collectivité est accompagnée dans le suivi énergétique de ses bâtiments publics et bénéficie d’un soutien technique dans la réalisation des travaux préconisés par l’ALEC.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rencontre avec la collectivité et les partenaires concernés &lt;/li&gt;&lt;li&gt;Visite technique des bâtiments publics (système constructif, état et épaisseur des isolants existants, menuiseries, système de chauffage et climatisation, régulation…) • Analyse des consommations des trois dernières années &lt;/li&gt;&lt;li&gt;Suivi des consommations d’énergie et d’eau des bâtiments et éclairage public &lt;/li&gt;&lt;li&gt;Préconisation d’actions d’économie d’énergie sur les bâtiments étudiés &lt;/li&gt;&lt;li&gt;Réalisation d’un plan pluriannuel d’investissement en concertation avec l’équipe municipale &lt;/li&gt;&lt;li&gt;Identification de potentiel en énergies renouvelables &lt;/li&gt;&lt;li&gt;Sensibilisation des usagers des bâtiments publics aux économies d’énergie &lt;/li&gt;&lt;li&gt;Proposition de programmes pluriannuels d’investissement sur chaque bâtiment public (régulation et programmation du chauffage, isolation, chauffage performant renouvelable…) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ALEC s’adapte aux besoins de la collectivité et peut réaliser l’intégralité de l’accompagnement cité ci-dessus ou uniquement une partie.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Appui méthodologique
 Animation et mise en réseau
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.alec-mb33.fr/collectivites/agir-patrimoine-public/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>thi.gref@alec-mb33.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agir-sur-la-maitrise-de-lenergie-de-mon-patrimoine-public/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>152925</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Prioriser la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Prioréno</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
-[...2 lines deleted...]
-Banque des Territoires
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+ENEDIS
 GRDF</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
  Le service Prioréno permet aux collectivités d&amp;#039;identifier les rénovations énergétiques à mener en priorité sur leur parc immobilier public.
 &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Prioréno met à disposition des collectivités
  &lt;strong&gt;
   une vision cartographique de leur parc de bâtiments publics
  &lt;/strong&gt;
  ainsi que des données de consommations d&amp;#039;électricité et de gaz. Ce service offre la possibilité à ses utilisateurs d&amp;#039;être davantage autonome grâce à
  &lt;strong&gt;
   une vision globale des consommations énergétiques de ses bâtiments
  &lt;/strong&gt;
  et aide à établir un plan de rénovation énergétique pertinent.
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;
  Prioréno répond aux problématiques de terrain :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Des collectivités qui manquent d&amp;#039;informations sur leur patrimoine et leurs consommations
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Des services numériques proposés complexes et qui nécessitent le recours à une expertise externe
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;
  Faciliter la décision publique locale pour la rénovation énergétique de bâtiments publics :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Sur cet outil, la Banque des territoires regroupe un ensemble de données fournies par ses partenaires (dont Enedis) lui permettant de générer une
  &lt;strong&gt;
   analyse précise de la consommation énergétique d&amp;#039;environ 500.000 bâtiments publics
  &lt;/strong&gt;
  présents sur le territoire français. Prioréno en identifie les 10 à 20% de parc sur lesquels les élus locaux peuvent concentrer leurs efforts en matière de rénovation énergétique : études puis mise en chantier !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;&lt;em&gt;
   * Les pays ne sont pas bénéficiaires de l&amp;#039;aide.
  &lt;/em&gt;&lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour bénéficier de l&amp;#039;aide, il faut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avoir un compte sur le site de la Banque des Territoires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Connaitre sa liste de PRMs
 &lt;/p&gt;
 &lt;p&gt;
  Donner l&amp;#039;autorisation à la Banque des Territoires d&amp;#039;accéder aux données de la collectivité locale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Territoires Enedis</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/prioreno-un-nouveau-service-data-de-renovation-energetique</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/directions-regionales</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact-prioreno&amp;#64;caissedesdepots.fr" target="_self"&gt;contact-prioreno&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
  Interlocuteur Privilégié Enedis : &lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>pauline.wissocq@enedis.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1d57-prioriser-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Enedis</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>131802</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...17 lines deleted...]
-          <t>&lt;p&gt;
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  ________________________________________________________________________
+  Cette aide vise à financer des études
  &lt;/strong&gt;
-&lt;/p&gt;
-[...196 lines deleted...]
-      <c r="N19" s="1" t="inlineStr">
+ pour l&amp;#039;accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Bâtiments et construction
-[...125 lines deleted...]
-Economie d'énergie et rénovation énergétique
+Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités franciliennes de moins de 20 000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
-[...34 lines deleted...]
- &lt;/strong&gt;
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse électronique de contact pour cette aide est la suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ aap-batiments-durables&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
+  Trouver un conseiller
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/afd5-etudes-pour-la-renovation-energetique-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-      <c r="A21" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>129719</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Financer des projets contribuant au développement durable de la commune</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Contrat Agglo-communes - Assurer un développement durable de la commune</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Communauté d'Agglomération Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagement d&amp;#039;itinéraires cyclables et piétonniers, démarche innovant type écoquartiers ou haute qualité environnementale, création de tiers-lieux, systèmes d&amp;#039;éclairage public intelligent, travaux d&amp;#039;amélioration énergétique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Réhabilitation
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
   &lt;/li&gt;
   &lt;li&gt;
    Les projets seront limités au nombre de 3 maximum par commune
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
   &lt;/li&gt;
   &lt;li&gt;
    Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>CA Saint-Lô Agglo</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.saint-lo-agglo.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Saint-Lô Agglo
 &lt;/p&gt;
 &lt;p&gt;
  Service de développement et d&amp;#039;appui aux communes
 &lt;/p&gt;
 &lt;p&gt;
  appuicommunes&amp;#64;saint-lo-agglo.fr
 &lt;/p&gt;
 &lt;p&gt;
  02 14 16 01 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>soukaina.alouah@saint-lo-agglo.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0236-financer-des-projets-contribuant-au-developpe/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>120978</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
-[...141 lines deleted...]
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil et accompagnement afin de prioriser les bâtiments les plus énergivores en fonction de leurs usages, et recherche de financement en vue de la rénovation des bâtiments publics de la collectivité, dans le cadre du décret n°2019-771 du 23/07/2019 dit décret tertiaire.
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;après les factures d&amp;#039;énergie et consommation, et une visite des bâtiments, un rapport est rendu sur l&amp;#039;évaluation thermique des bâtiments communaux et, des propositions de solution et une priorisation des actions à mettre en œuvre et des bâtiments à traiter. Une sensibilisation peut aussi avoir lieu (voir offre sensibilisation environnementales des élus ou des agents).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement est réalisé en coordination avec le SDESM pour les communes adhérentes à ce Syndicat et/ou conventionnées avec le SURE.
 &lt;/p&gt;
 &lt;p&gt;
  Service cofinancé par l&amp;#039;ADEME Ile de France, la Région, le Département et l&amp;#039;EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide aux Communes de Seine-et-Marne, de moins de 10.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   ATTENTION : la Commune doit pouvoir fournir les factures d&amp;#039;énergies et les points de raccordement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  adresse mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/622a-accompagner-les-collectivites-pour-la-renovat/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-      <c r="A24" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>121473</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Financer votre projet de rénovation énergétique sur bâtiments publics</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Programme de rénovation énergétique SIEDS/ETAT</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>plafonné</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin de renforcer et soutenir les projets des communes 
 et des intercommunalités dans le domaine de la 
 rénovation énergétique des bâtiments publics, le 
 SIEDS et la Préfecture des Deux-Sèvres ont souhaité 
 s’associer pour coordonner leurs dispositifs de soutien 
 financier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les &lt;strong&gt;communes &lt;/strong&gt;et EPCI adhérentes au SIEDS.
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser des travaux de rénovation énergétique sur son patrimoine.
  &lt;/li&gt;
  &lt;li&gt;Réaliser un audit énergétique,&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une aide de l&amp;#039;État (DETR, DSIL, Fonds Vert) en 2023.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Financement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;30% de l’assiette éligible (hors travaux d&amp;#039;extension ou de création) :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- plafonné à 300 000 € pour les communes reversant la TICFE au SIEDS&lt;/p&gt;&lt;p&gt;- plafonné à 100 000 € pour les communes conservant la TICFE&lt;/p&gt;&lt;p&gt;Possibilité de cumul avec des aides d’État sous réserve du respect du minimum de subvention prévu à l’article L1111-10 du CGT.&lt;/p&gt;&lt;p&gt;Le SIEDS rétrocède au maître d&amp;#039;ouvrage les CEE générés par les travaux de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/soutien-investissement-renovation-energetique/</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://espacecollectivite.sieds.fr/login</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>anivelle@sieds.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5b0-financer-des-travaux-de-renovation-energetiqu/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-      <c r="A25" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>121472</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Financer des travaux de rénovation énergétique à gain rapide, sur bâtiments publics</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Actions rapides dans la rénovation des bâtiments publics</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Min : 70</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>plafonné à 5 000€ / an / collectivité</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation des bâtiments publics est un enjeu majeur de la transition énergétique.
  &lt;br /&gt;
  Le SIEDS accompagne les collectivités dans leurs travaux de rénovation énergétique à gain rapide, sur leurs bâtiments publics.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement et financement d&amp;#039;actions standartisées (liste ci-dessous) dans les bâtiments pour lesquels aucun travaux de réhabilitation lourde n&amp;#039;est prévu à l&amp;#039;échéance de 4/5 ans. Les actions dans les bâtiments publics sont dites à gain rapide car elles permettent de maîtriser les coûts, d&amp;#039;éviter les dérives de consommation et de préparer les bâtiments à une réhabilitation complète.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme non soumis à la réalisation préalable d&amp;#039;un audit énergétique du SIEDS.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions standardisées sont :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Intégration de robinet thermostatique auto-équilibrant et tête thermostatique ;
  &lt;/li&gt;
  &lt;li&gt;
   Isolation de combles / Plancher bas ;
  &lt;/li&gt;
  &lt;li&gt;
   Calorifuge des réseaux / Point singulier ;
  &lt;/li&gt;
  &lt;li&gt;
   Relamping LED / Détection de présence dans les sanitaires et les zones de passage ;
  &lt;/li&gt;
  &lt;li&gt;
   Installation de prises programmables (imprimante, box internet salle informatique...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;horloge sur les caissons de VMC ;
  &lt;/li&gt;
  &lt;li&gt;
   Mise à jour des plans des bâtiments/ Schéma de principe des équipements ;
  &lt;/li&gt;
  &lt;li&gt;
   Désembouage/ rinçage des installations. Nettoyage/ramonage des VMC et des bouches ;
  &lt;/li&gt;
  &lt;li&gt;
   Installation de sous-compteurs d&amp;#039;énergie MBUS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes et EPCI adhérentes au SIEDS, avec un projet situé sur une zone intégrée à la concession du SIEDS.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Réaliser des actions standardisées d&amp;#039;amélioration et de maîtrise des consommations énergétiques dans ses bâtiments publics.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/programme-actions-gain-rapide/</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://espacecollectivite.sieds.fr/login</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>anivelle@sieds.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db11-etudier-la-renovation-energetique-dun-batimen/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>71870</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en ingénierie pour la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-Région
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
-[...29 lines deleted...]
- ces territoires.
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires facilite les études nécessaires à la mise en œuvre des projets de rénovation énergétiques des collectivités. Nous pouvons également soutenir les rénovations des universités dans certaines conditions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Caractéristiques du prêt :
+  L&amp;#039;accompagnement concerne 2 types d&amp;#039;études :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...32 lines deleted...]
-convention
+&lt;ul&gt;
+ &lt;li&gt;
+  les schémas directeurs immobiliers énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  les montages juridiques et financiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plusieurs modalités d&amp;#039;intervention sont envisageables : soit la mobilisation d&amp;#039;experts pour mener les études, soit un cofinancement dans la limite de 50 % du montant TTC de l&amp;#039;étude (80 % en outremer), avec un plafond à 50 K€ pour les schémas directeurs immobiliers et 10 K€ pour les montages juridiques et financiers.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
-[...5 lines deleted...]
-Transition énergétique
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
-[...8 lines deleted...]
-      <c r="O26" s="1" t="inlineStr">
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rebtcl_otat#segment-13071</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles :
+  Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...3 lines deleted...]
- au changement climatique et de la réduction des vulnérabilités.
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Prêt Secteur Public bonifié -Vert, « Composantes
-  Atténuation et biodiversité » :
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Nous contacter par mail via notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-assurer-la-transition-energetique-de-votre-pa/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>49783</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Action Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Efficacité et transition énergétique (production
-[...21 lines deleted...]
-  Restauration des écosystèmes fragiles ;
+  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les solutions de transport propre et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et assurer la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements et équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter des friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;br /&gt;
-&lt;/p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études de structuration du montage juridique, économique et financier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer un accompagnement en ingénierie sur les projets identifiés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Commerces et services
+Innovation, créativité et recherche
+Equipement public
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Prêt Secteur Public bonifié -Vert, « Composantes
-   Adaptation et vulnérabilité » :
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Projets (ou composantes de projet) permettant de réduire la vulnérabilité des biens, des personnes et des écosystèmes au changement climatique : projets d&amp;#039;infrastructures avec prise en compte des vulnérabilités aux risques climatiques ;
-[...17 lines deleted...]
-  Etc.
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
-[...74 lines deleted...]
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-      <c r="A27" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>24806</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 25</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;em&gt;
    Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
   &lt;/em&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
  &lt;/span&gt;
  &lt;span&gt;
   Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
  &lt;/span&gt;
@@ -4170,65 +4185,65 @@
 &lt;ul&gt;
  &lt;li&gt;
   les frais liés au DPE et/ou aux études thermiques,
  &lt;/li&gt;
  &lt;li&gt;
   les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
  &lt;/li&gt;
  &lt;li&gt;
   isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
  &lt;/li&gt;
  &lt;li&gt;
   amélioration thermique des vitrages et menuiseries existantes,
  &lt;/li&gt;
  &lt;li&gt;
   installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
  &lt;/li&gt;
  &lt;li&gt;
   organes de pilotages des installations (GTC, régulation...)
  &lt;/li&gt;
  &lt;li&gt;
   maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
  &lt;/li&gt;
  &lt;li&gt;
   Soit l&amp;#039;atteinte de la classe énergétique B
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
 &lt;/p&gt;
@@ -4240,72 +4255,72 @@
   Sont exclus de ce dispositif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
 &lt;/p&gt;
 &lt;p&gt;
  A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
 &lt;/p&gt;
 &lt;p&gt;
  Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renseignements : Secrétariat de Direction
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Montpellier : Tél : 04 67 22 97 02
  &lt;/li&gt;
  &lt;li&gt;
   Toulouse : Tél : 05 61 33 50 20
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les départements : 11-12-30-34-48-66
   &lt;/li&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région
@@ -4316,154 +4331,181 @@
   &lt;li&gt;
    34064 Montpellier Cedex 2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les départements : 9-12-31-32-46-65-81-82
   &lt;/li&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région
   &lt;/li&gt;
   &lt;li&gt;
    22, bd Maréchal Juin
   &lt;/li&gt;
   &lt;li&gt;
    31406 Toulouse Cedex 9
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>116416</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H28" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets déposés devront relever des thématiques
  sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
  &lt;/li&gt;
  &lt;li&gt;
   Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Economie d'énergie et rénovation énergétique
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Bâtiments et construction
 Réhabilitation
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier du financement au titre de la
  &lt;strong&gt;
   FICHE ACTION 4 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
  &lt;/li&gt;
  &lt;li&gt;
   Associations (loi 1901 et 1908) et leurs fédérations
  &lt;/li&gt;
  &lt;li&gt;
   PME / TPE / Micro-entreprises au sens communautaire
  &lt;/li&gt;
  &lt;li&gt;
   Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -4472,74 +4514,74 @@
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers disposant d&amp;#039;un numéro SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Agriculteurs : Exploitants à titre principal ou secondaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Conditions requises :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
  &lt;/li&gt;
  &lt;li&gt;
   Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Epinal, Cœur des Vosges</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Service Ingénierie
  &lt;/li&gt;
  &lt;li&gt;
   4 Avenue de la République Le port du canal 88000 EPINAL
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
  &lt;li&gt;
   leader&amp;#64;pays-epinal.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ludmilla HELLOT,
@@ -4547,1227 +4589,362 @@
  &lt;/li&gt;
  &lt;li&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 26 76
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  ou
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cécile PIERRE,
  chargée de mission LEADER
  &lt;/li&gt;
  &lt;li&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/li&gt;
  &lt;li&gt;
   03 29 37 54 96
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>contact@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>131800</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...24 lines deleted...]
- Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif favorise des projets de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations en rénovation globale d&amp;#039;un ou plusieurs bâtiments publics :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
+  Réduire de 50% minimum les consommations énergétiques de la ou des surface(s) concernée(s). Le gain énergétique devra être justifié par une étude thermique précisant les consommations énergétiques avant et après travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+&lt;span&gt;
+ Pour les opérations de rénovation « par étapes » : au minimum 2 actions « geste par geste » (isolation des murs, des planchers bas et de la toiture, rénovation des menuiseries extérieures, ventilation, production de chauffage et d&amp;#039;eau chaude sanitaire etc.)
+&lt;/span&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
+  &lt;span&gt;
+   Respecter les critères techniques des fiches standardisées CEE.
+  &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- coût : 5500€/bâtiment
-[...9 lines deleted...]
- &lt;br /&gt;
+ &lt;span&gt;
+  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
-[...255 lines deleted...]
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
-[...689 lines deleted...]
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20 000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse électronique de contact pour cette aide est la suivante : aap-batiments-durables&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
   Trouver un conseiller
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/29cf-travaux-de-renovation-energetique-des-batimen/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-      <c r="A36" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>120959</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L36" s="1" t="inlineStr">
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
  &lt;br /&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Travaux
  &lt;br /&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;
 &lt;p&gt;
  Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -5791,640 +4968,1706 @@
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   aap-batiments-durables&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
   Trouver un conseiller
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>112126</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
+ &lt;/li&gt;
+ &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
+ &lt;/li&gt;
+ &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
+&lt;p&gt;
+ Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
+ &lt;br /&gt;
+ Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>58075</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la valorisation des travaux de rénovation grâce aux Certificats d'Economie d'Energie</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Hellio Solutions</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Min : 5 Max : 100</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hellio est expert de la réglementation des CEE pour les collectivités et les territoires. Nous déployons des solutions sur-mesure destinées au secteur public,
+ au travers de son pôle dédié. Grâce à une pluralité de métiers complémentaires, nos équipes accompagnent les collectivités étape par étape,
+ jusqu&amp;#039;à
+ l&amp;#039;optimisation des performances énergétiques de leurs bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous proposons un accompagnement tout le long du cycle de vie des projets d&amp;#039;économies d&amp;#039;énergie et cela inclut notamment les axes suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ 1- L&amp;#039; identification des gisements d&amp;#039;économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ 2- Des recommandations techniques sur les projets à venir
+&lt;/p&gt;
+&lt;p&gt;
+ 3- Le montage et la validation des dossiers CEE
+&lt;/p&gt;
+&lt;p&gt;
+ Tout cet accompagnement est articulé autour d&amp;#039;une mobilisation optimale du dispositif CEE comme levier de financement  pour accélérer et améliorer les travaux réalisés.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2018, Hellio a versé plus de 30 millions d&amp;#039;euros pour la rénovation de ces bâtiments divers :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  278 écoles
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  175 mairies
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  138 salles des fêtes
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;#43; de 200 logements communaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Exemple de rénovation d&amp;#039;un bâtiment scolaire dans la Marne (51)
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  isolation des combles, de la toiture-terrasse, des murs et du plancher : 73 600 € de versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement des menuiseries : 1000 € versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pose d&amp;#039;une pompe à chaleur air/eau : 9760 € versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un système de gestion technique du bâtiment pour le chauffage et l&amp;#039;eau chaude sanitaire : 1 700€ versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au total, le montant de prime versé a été de 86 060 € ce qui a couvert 37% du montant total des travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligible aux dispositif des CEE, chaque opération doit respecter des critères spécifiques définis. Au cas par cas, nous vous indiquerons si votre opération est éligible aux CEE et nous serons force de propositions et préconisations.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hellio.com/solutions/collectivites</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Léa Monnier
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  Responsable développement commercial - Secteur Public - Hellio
+  &lt;br /&gt;
+  01 44 94 21 36
+  &lt;br /&gt;
+  &lt;a href="mailto:lmonnier&amp;#64;hellio.com" target="_self"&gt;
+   lmonnier&amp;#64;hellio.com
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>lmonnier@hellio.com</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-valorisation-des-travaux-de-re/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Hellio</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>14/09/2020</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>56180</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
-[...31 lines deleted...]
- Aide conditionnée à l&amp;#039;obtention d&amp;#039;une aide financière au titre du  Fonds d&amp;#039;Aménagement Rural (FAR)
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 500€/an &amp;#43; 50€/bâtiment/an
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5500€/bâtiment
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 3 (expérimental) : Réaliser ses travaux de rénovation. Appui à l&amp;#039;obtention des aides financières mobilisables, maîtrise d&amp;#039;ouvrage des travaux de rénovation (mandat), réalisation du marché de maîtrise d&amp;#039;oeuvre, suivi de la réalisation et de l&amp;#039;efficacité des travaux de rénovation en lien avec la maîtrise d&amp;#039;oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5% du coût des travaux
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
-[...2 lines deleted...]
- Ouverture de classe, construction et réhabilitation de bâtiments scolaires (restauration, garderie, etc.)
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent au SDEC ENERGIE.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Souscrire au niveau 1 pour bénéficier du niveau 2 et souscrire au niveaux 1 et 2 pour bénéficier du niveau 3
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O37" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/sites/sdec.createurdimage.fr/files/sdec_guide_aides_230412_v6.pdf</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>55820</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remplacement d&amp;#039;une chaudière fioul.
+&lt;/p&gt;
+&lt;p&gt;
+ Isolation des combles ou des parois verticales.
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une ventilation mécanique double flux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
-[...5 lines deleted...]
- collectivités éligibles au FAR, opération située sur une commune de moins de 2000 habitants
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te81.fr/transition-energetique/cee/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Thibaud Mahul
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission rénovation énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ t.mahul&amp;#64;te81.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 47 90 37 58
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>p.vienne@te81.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2020</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-      <c r="A38" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>97602</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Réaliser ou maintenir des bâtiments scolaires</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I38" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Max : 35</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics permettant la scolarisation et éventuellement la restauration des jeunes enfants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Constructions, restructurations et aménagements de bâtiments scolaires : classes maternelles et élémentaires, restaurants scolaires 1er degré et locaux annexes (préau, cour, salle de jeu, bureaux d&amp;#039;enseignants, locaux de rangement).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
 &lt;/p&gt;
 &lt;p&gt;
  Seront examinés favorablement et prioritairement les projets qui favorisent la mutualisation des équipements pour plusieurs communes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
  Dépenses de mobilier et d&amp;#039;entretien courant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/equipements-scolaires</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.81
 &lt;/p&gt;
 &lt;p&gt;
  Mail : richard.cane&amp;#64;aude.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/239e-aider-a-la-realisation-ou-a-la-maintenance-de/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-[...20 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>74155</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction ou la restructuration d'une école rurale</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>20% d'aide maxi dans la limite de 100 000€ et de 70% d'aides publiques</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide départementale pour la construction ou la restructuration de bâtiments scolaires dans les communes de moins de 2000 habitants : coût des travaux de plus de 150 000€ HT (commune) à 240 000€ HT (EPCI)
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;ouverture de classe : coût des travaux supérieur à 80 000€ HT (commune) à 150 000€ HT (EPCI).
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond des dépenses subventionnables : 1 M€
+&lt;/p&gt;
+&lt;p&gt;
+ Aide conditionnée à l&amp;#039;obtention d&amp;#039;une aide financière au titre du  Fonds d&amp;#039;Aménagement Rural (FAR)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ouverture de classe, construction et réhabilitation de bâtiments scolaires (restauration, garderie, etc.)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ collectivités éligibles au FAR, opération située sur une commune de moins de 2000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Ruralité et Economie Résidentielle :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Christelle ASENSIO : 05 62 56 78 34 (christelle.asensio&amp;#64;ha-py.fr)
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie HONDAA : 05 62 56 77 87 (sophie.hondaa&amp;#64;ha-py.fr)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d5b-financer-la-construction-dune-ecole-rurale/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>101597</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Ministères de l'Aménagement du territoire et de la Transition écologique
+ADEME</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L39" s="1" t="inlineStr">
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ce programme transversal vous apporte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
   &lt;/li&gt;
   &lt;li&gt;
    Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
    Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
   &lt;/li&gt;
   &lt;li&gt;
    Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;h4&gt;
   La Banque des territoires :
  &lt;/h4&gt;
  La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
  &lt;br /&gt;
  La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
  &lt;br /&gt;
  Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
  &lt;br /&gt;
  Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
  &lt;br /&gt;
  Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.programme-cee-actee.fr</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
 &lt;/p&gt;
 &lt;p&gt;
  Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
 &lt;/p&gt;
 &lt;p&gt;
  Voir fiches :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
   &lt;/li&gt;
   &lt;li&gt;
    «Financer des équipements publics pour une relance locale rapide »
   &lt;/li&gt;
   &lt;li&gt;
    «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
   &lt;/li&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Kit élus :
  &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
   https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-      <c r="A40" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>129712</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Programme rénovation</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I40" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J40" s="1" t="inlineStr">
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
 &lt;/p&gt;
 &lt;p&gt;
  Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
 &lt;/p&gt;
 &lt;p&gt;
  Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Cela implique notamment sa présence aux phases suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
  &lt;/li&gt;
  &lt;li&gt;
@@ -6518,675 +6761,1018 @@
  &lt;strong&gt;
   Catégorie 2 Catégorie 3
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
 &lt;/p&gt;
 &lt;p&gt;
  Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
  &lt;br /&gt;
  Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
  &lt;br /&gt;
  Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Catégorie 4 (Piscine)
  :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter directement le SYDEV.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Secteur
  :
  &lt;br /&gt;
  Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
  &lt;br /&gt;
  &lt;em&gt;
   Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
  &lt;/em&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
  &lt;br /&gt;
  &lt;em&gt;
   Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
  &lt;br /&gt;
  &lt;em&gt;
   Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>b.guilbaud@sydev-vendee.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>SYDEV</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-      <c r="A41" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>162711</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>ACTEE83</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)
+Fédération nationale des collectivités concédantes et régies (FNCCR)
+Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Subvention
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="I41" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
 différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
 ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
 de flux ACTEE83 avec le
 recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
 collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
 collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
 des collectivités sur l’amélioration énergétique des bâtiments publics en
 communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
 du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
 de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
 AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P41" s="1" t="inlineStr">
+      <c r="P37" s="1" t="inlineStr">
         <is>
           <t>01/09/2023</t>
         </is>
       </c>
-      <c r="Q41" s="1" t="inlineStr">
+      <c r="Q37" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-      <c r="A42" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>116231</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G42" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Agence Française de Développement (AFD)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I42" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Min : 100</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les prestations incluent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
  &lt;/li&gt;
  &lt;li&gt;
   Les simulations thermiques dynamiques
  &lt;/li&gt;
  &lt;li&gt;
   Les bilans carbone
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
  &lt;/li&gt;
  &lt;li&gt;
   La révision de plans
  &lt;/li&gt;
  &lt;li&gt;
   Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accompagnement pour la certification des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   Les études environnementales, sociales et de genre
  &lt;/li&gt;
  &lt;li&gt;
   Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
  &lt;/li&gt;
  &lt;li&gt;
   Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
  &lt;/li&gt;
  &lt;li&gt;
   Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
  &lt;/li&gt;
  &lt;li&gt;
   Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
  &lt;/li&gt;
  &lt;li&gt;
   La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacts directions d&amp;#039;agences AFD :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Agence régionale du Pacifique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>belliotl@afd.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>AFD Agence française de Développement</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-      <c r="A43" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le
+Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux
+collectivités locales et leurs groupements, dans un objectif de
+réduction durable de leurs consommations énergétiques et de préservation du
+confort thermique dans un contexte de réchauffement climatique.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent en outre prendre en compte la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement l&amp;#039;amélioration du confort thermique face aux fortes chaleur, le soutien du Fonds vert est limité à la mise en place de solutions passives, c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>119941</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Accompagnement de collectivité</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
  &lt;br /&gt;
  L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
  &lt;br /&gt;
  Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
  &lt;br /&gt;
  Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
  &lt;br /&gt;
  Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
  &lt;br /&gt;
  L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
  &lt;br /&gt;
  Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes communes et EPCI de Savoie sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christian Fleury - Responsable du pôle collectivités et territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   christian.fleury&amp;#64;asder.asso.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 04 79 85 88 50
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-      <c r="A44" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>83479</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H44" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -7244,77 +7830,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -7336,79 +7922,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -7441,247 +8027,520 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-      <c r="A45" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>166164</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Appui à l'ingénierie - Mesure transverse</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>162652</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Programme ACTEE - SDE35</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie 35</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="J45" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W45" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-      <c r="A46" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>152452</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -7703,65 +8562,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -7917,150 +8776,184 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-      <c r="A47" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>130993</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
@@ -8087,230 +8980,264 @@
 &lt;p&gt;
  Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : adhésion à la compétence optionnelle
 &lt;/p&gt;
 &lt;p&gt;
  «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  SAINT-MAURICE-EN-GOURGOIS
 &lt;/p&gt;
 &lt;p&gt;
  En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Chaufferie automatique au bois déchiqueté et son réseau de chaleur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Puissance de la chaudière : 90 kW
   &lt;/li&gt;
   &lt;li&gt;
    Consommation annuelle de bois : 99 tonnes
   &lt;/li&gt;
   &lt;li&gt;
    Equivalence énergétique : 27 575 litres de fioul
   &lt;/li&gt;
   &lt;li&gt;
    Bois utilisé : plaquette forestière
   &lt;/li&gt;
   &lt;li&gt;
    Volume du silo de stockage : 36 m2
   &lt;/li&gt;
   &lt;li&gt;
    Surface totale chauffée : 2 031 m2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>http://www.te42.fr</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Responsable du Pôle ENR
 &lt;/p&gt;
 &lt;p&gt;
  Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-      <c r="A48" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>152466</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 62</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -8748,211 +9675,246 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W46" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-      <c r="A49" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>155127</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -9028,137 +9990,166 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>117148</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -9219,616 +10210,758 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>157097</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>145008</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Fonds énergies</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
  &lt;strong&gt;
   fondsenergies&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Production d&amp;#039;énergie renouvelable ou de récupération locale
   &lt;/strong&gt;
   , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Extension/densification/création de réseaux de chaleur
   &lt;/strong&gt;
   alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rénovation énergétique performante de bâtiments tertiaires publics
   &lt;/strong&gt;
   répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
  &lt;/li&gt;
  &lt;li&gt;
   Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création/extension/densification d&amp;#039;un réseau de chaleur
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique globale de bâtiments publics
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
  &lt;/strong&gt;
  Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fondsenergies&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-      <c r="A53" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>50028</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-      <c r="A54" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>143309</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -9976,160 +11109,195 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-      <c r="A55" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>119940</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -10146,919 +11314,508 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="56" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>162651</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie 35</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
-[...486 lines deleted...]
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Avance récupérable
-[...8 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+Ingénierie financière
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W54" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-      <c r="A59" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>131826</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Rénover le patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>ISERENOV'</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Isère (TE38)</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)
 Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J55" s="1" t="inlineStr">
         <is>
           <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
 &lt;/p&gt;
 &lt;p&gt;
  16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
 &lt;/p&gt;
 &lt;p&gt;
  Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
   &lt;/li&gt;
   &lt;li&gt;
    Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
   &lt;/li&gt;
   &lt;li&gt;
    Changement de chaudière d&amp;#039;un gymnase
   &lt;/li&gt;
   &lt;li&gt;
    ...
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Postes de travaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Isolation toiture : BAT-EN-101 / BAR-EN-101
   &lt;/li&gt;
   &lt;li&gt;
    Isolation murs : BAT-EN-102 / BAR-EN-102
   &lt;/li&gt;
   &lt;li&gt;
    Isolation sous plancher : BAT-EN-103 / BAR-EN-103
   &lt;/li&gt;
   &lt;li&gt;
    Changement menuiseries : BAT-EN-104 / BAR-EN-104
   &lt;/li&gt;
   &lt;li&gt;
    Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
@@ -11078,240 +11835,559 @@
   &lt;li&gt;
    Pompe à chaleur : BAT-TH-113 / BAR-TH-129
   &lt;/li&gt;
   &lt;li&gt;
    Gestion Technique Centralisée (GTC) : BAT-TH-116
   &lt;/li&gt;
   &lt;li&gt;
    Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
   &lt;/li&gt;
   &lt;li&gt;
    Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
   &lt;/li&gt;
   &lt;li&gt;
    Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Lien vers le site gouvernemental des fiches CEE :
  &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
   https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Isère</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.te38.fr/iserenov/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Envoyez votre demande sur iserenov&amp;#64;te38.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>jgiono@te38.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>TERRITOIRE ENERGIE 38</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J60" s="1" t="inlineStr">
+      <c r="J57" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M60" s="1" t="inlineStr">
+      <c r="M57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -11340,896 +12416,843 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G61" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
-[...490 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>101706</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider à la recherche de financements ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la définition du besoin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier la faisabilité technique, réglementaire et financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation les élus avec les financeurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats pour la réalisation des études préalables ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir le programme de l&amp;#039;opération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats de maîtrise d&amp;#039;œuvre et suivre les études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter l&amp;#039;aide nécessaire au maître d&amp;#039;ouvrage pendant la phase de réalisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur les domaines de compétence suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VOIRIE : classement de la voirie communale ; programme pluriannuel et travaux d&amp;#039;entretien et de réparation de chaussée ; aménagement de sécurité ; entrées et traversées de bourg.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ESPACES PUBLICS : aménagement de l&amp;#039;espace ; places de village ; trottoirs ; parking ; carrefours ;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
+  &lt;br /&gt;
+  levé géométrique, diagnostic structure, plomb, amiante, thermique,
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;AMO :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de cheminements doux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des abords des écoles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un City-parc ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la place de la Mairie, de l&amp;#039;Église ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un centre culturel ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la salle des fêtes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des ateliers municipaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une nouvelle station d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de diagnostic d&amp;#039;assainissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un contrat de prestations de service (assainissement, eau potable) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude des solutions de gestion des eaux pluviales ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma de défense incendie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préfiguration de l&amp;#039;organisation des services AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du réseau d&amp;#039;eau potable ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de bassin d&amp;#039;alimentation de captage AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Yonne</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd89.fr/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;ATD 89 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
+  atd&amp;#64;yonne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Standard :
+ 03 86 34 61 01
+&lt;/p&gt;
+&lt;p&gt;
+ Site Internet :
+ &lt;a href="https://www.atd89.fr/" target="_self"&gt;
+  https://www.atd89.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>yvan.telpic@yonne.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>145009</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J64" s="1" t="inlineStr">
+      <c r="J60" s="1" t="inlineStr">
         <is>
           <t>Plafond à 1 million d'euros</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
   rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de candidature sont à envoyer par mail à
  &lt;strong&gt;
   fim&amp;#64;metropolegrandparis.fr
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  fim&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>david.glotin@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-      <c r="A65" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>94676</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -12342,830 +13365,1209 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-      <c r="A66" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>145890</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Accompagner les opérations des collectivités</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Agence départementale d'Ingénierie de l'Ain</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-      <c r="A67" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>140803</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional du VERDON (PNR)</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
  &lt;/li&gt;
  &lt;li&gt;
   Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M63" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement des sites naturels fréquentés
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Atlas communaux participatifs de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Animation de sites Natura 2000
  &lt;/li&gt;
  &lt;li&gt;
   Ecogardes, gestion de la fréquentation touristique, prévention incendie
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
  &lt;/li&gt;
  &lt;li&gt;
   Réouverture d&amp;#039;espaces enfrichés au pâturage
  &lt;/li&gt;
  &lt;li&gt;
   Replantation de haies et restauration des trames écologiques
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
  &lt;/li&gt;
  &lt;li&gt;
   Appui des communes pour leurs documents d&amp;#039;urbanisme
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Forêts
 Montagne
 Transition énergétique
 Education et renforcement des compétences
 Biodiversité
 Paysage</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
 &lt;/p&gt;
 &lt;p&gt;
  3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui et conseil technique ponctuel gratuit
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
  &lt;/li&gt;
  &lt;li&gt;
   Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>PNR du Verdon (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>http://parcduverdon.fr/</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 74 68 00
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
   info&amp;#64;parcduverdon.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-      <c r="A68" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>151701</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W68" s="1" t="inlineStr">
+      <c r="W64" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-      <c r="A69" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espace public
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>121762</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-      <c r="A70" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>52290</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -13241,96 +14643,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -13373,917 +14775,1098 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W67" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-      <c r="A71" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>121337</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Fonds "Thématiques"</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépenses éligibles HT
+ &lt;/strong&gt;
+ : 150 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ : communes, EPCI&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>163959</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C71" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agences de l'eau
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agences de l'eau
-[...6 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-      <c r="A72" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>163896</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W70" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-[...137 lines deleted...]
-      <c r="A74" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>157090</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...11 lines deleted...]
-      <c r="I74" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J71" s="1" t="inlineStr">
         <is>
           <t>Plancher = 7 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
 &lt;/p&gt;
 &lt;p&gt;
  - Une sensibilisation des acteurs à la sobriété énergétique du territoire
 &lt;/p&gt;
 &lt;p&gt;
  - Un développement des projets de rénovation énergétique des bâtiments publics et privés
 &lt;/p&gt;
 &lt;p&gt;
  - La production d&amp;#039;énergies renouvelables sur le territoire
 &lt;/p&gt;
 &lt;p&gt;
  - La réduction des volumes et la valorisation des déchets
 &lt;/p&gt;
 &lt;p&gt;
  - Un usage renforcé des mobilités actives et décarbonées
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;entretien et la valorisation des espaces naturels
 &lt;/p&gt;
 &lt;p&gt;
  - La préservation des ressources naturelles
 &lt;/p&gt;
 &lt;p&gt;
  - Le développement des filières à potentiel
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les types de projets suivants peuvent prétendre au dispositif LEADER :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Productions d&amp;#039;énergies
 &lt;/p&gt;
 &lt;p&gt;
  - Maîtrise des dépenses énergétiques des bâtiments
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement et/ou stockage de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
 &lt;/p&gt;
 &lt;p&gt;
  - Valorisation des ressources locales
@@ -14305,73 +15888,73 @@
 &lt;p&gt;
  - Production d&amp;#039;énergies renouvelables
 &lt;/p&gt;
 &lt;p&gt;
  - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
 &lt;/p&gt;
 &lt;p&gt;
  - Développement des mobilités décarbonées et/ou actives
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Opérations liées à l&amp;#039;ingénierie pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
 &lt;/p&gt;
 &lt;p&gt;
  - Formation et information des professionnels et acteurs privés
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Biodiversité
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaire éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses inéligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Amortissement de biens neufs,
 &lt;/p&gt;
@@ -14405,1091 +15988,1422 @@
 &lt;p&gt;
  - Achat de terrain et de biens immeubles,
 &lt;/p&gt;
 &lt;p&gt;
  - Retenues de garanties et aléas (commande publique)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant maximal de dépenses éligibles présentées à LEADER :
  &lt;/strong&gt;
  1 million d&amp;#039;euros HT
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les communes inéligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
 &lt;/p&gt;
 &lt;p&gt;
  - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>GAL de la Pointe de Caux</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.lehavreseinemetropole.fr/</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Bécue
 &lt;/p&gt;
 &lt;a target="_self"&gt;
  &lt;p&gt;
   nicolas.becue&amp;#64;lehavremetro.fr
  &lt;/p&gt;
 &lt;/a&gt;
 &lt;p&gt;
  02.76.40.52.62 / 07.86.73.14.49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>nicolas.becue@lehavremetro.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD71" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-      <c r="A75" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>162634</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-      <c r="A76" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>139936</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>AMO Mission Bâtiments</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réhabilitation et rénovation énergétique de bâtiments publics
   &lt;/li&gt;
   &lt;li&gt;
    Restauration de patrimoine public
   &lt;/li&gt;
   &lt;li&gt;
    Aménagement d&amp;#039;espaces publics : projets centres-bourgs
   &lt;/li&gt;
   &lt;li&gt;
    Construction de bâtiments publics (AMO)
   &lt;/li&gt;
   &lt;li&gt;
    Gestion de projets à vocation touristique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
    Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
    Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>http://ingenierie-et-territoires.cantal.fr/</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-      <c r="A77" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>119945</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Dotation de soutien à l'investissement local</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W77" s="1" t="inlineStr">
+      <c r="W74" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="78" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G78" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>141290</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
-[...154 lines deleted...]
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
+      <c r="I76" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W79" s="1" t="inlineStr">
+      <c r="W76" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E80" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>117496</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans le développement des villes</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
-[...141 lines deleted...]
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du programme Cœur de Ville (ACV), la Banque des Territoires propose un accompagnement et des solutions de financement aux projets visant à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rénover l&amp;#039;espace public ouvert ou et les zones de stationnement ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les transports propres et de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les énergies renouvelables et la rénovation énergétique des bâtiments ;
@@ -15513,477 +17427,635 @@
   Traiter les friches ;
  &lt;/li&gt;
  &lt;li&gt;
   Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil à destination des personnes âgées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour de tels projets, la Banque des Territoires peut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Cofinancer les études en amont, dans le but d&amp;#039;évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancer les études visant à structurer le montage économique, financier et juridique ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une prise de participation dans les Sociétés d&amp;#039;Économie Mixte (SEM) aménageurs ou opératrices et dans les sociétés de projets par le biais de fonds propres et de quasi-fonds propres ;
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser un accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_developpement_dnat</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/178f-etre-accompagne-dans-le-developpement-des-vil/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2022</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="82" spans="1:27" customHeight="0">
-      <c r="A82" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>128958</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être accompagné pour les projets d&amp;#039;aménagement urbain,
 paysager ou de construction publique, tout au long de leur
 réalisation :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   aide à la définition de la procédure nécessaire
 à mettre en oeuvre
 • identification des étapes et des différents
 prestataires à mobiliser
  &lt;/li&gt;
  &lt;li&gt;
   interface entre les différents intervenants
  &lt;/li&gt;
  &lt;li&gt;
   aide au pilotage et à l&amp;#039;animation du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet
  &lt;/li&gt;
  &lt;li&gt;
   Mise au point de l&amp;#039;accompagnement nécessaire
 et proposition d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de la mission d&amp;#039;AMO : suivi administratif
 et juridique, marchés publics, coordination des
 intervenants (dont le maître d&amp;#039;oeuvre) ...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Faisabilité opérationnelle (élément de compréhension
 et de la programmation du projet, déroulement
 de l&amp;#039;opération, estimation prévisionnelle,...)
  &lt;/li&gt;
  &lt;li&gt;
   Documents nécessaires à la bonne conduite du projet :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  --&amp;gt; actes administratifs tels que conventions,
 délibérations...
 &lt;/p&gt;
 &lt;p&gt;
  --&amp;gt; marchés publics et toutes pièces relevant
 de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
 de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
 cahier des charges, cahier des clauses
 administratives particulières, acte d&amp;#039;engagement...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique
 Industrie</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saisine officielle de l&amp;#039;exécutif
  &lt;/li&gt;
  &lt;li&gt;
   Fourniture de documents administratifs et études
 diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-      <c r="A83" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>117172</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements des communes rurales (FAL)</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Fonds d’aménagement local (FAL)</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I83" s="1" t="inlineStr">
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J83" s="1" t="inlineStr">
+      <c r="J80" s="1" t="inlineStr">
         <is>
           <t>en fonction du nombre d'habitants</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
 &lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/guide-des-aides/</t>
         </is>
       </c>
-      <c r="W83" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://e-subventions.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>sarah.janda@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-      <c r="A84" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>120379</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Projets de Cohérence Territoriale</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I84" s="1" t="inlineStr">
+      <c r="I81" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -16122,64 +18194,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -16376,202 +18448,258 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-      <c r="A85" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>158480</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16603,142 +18731,206 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P85" s="1" t="inlineStr">
+      <c r="P82" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W85" s="1" t="inlineStr">
+      <c r="W82" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-      <c r="A86" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>101248</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -16749,532 +18941,709 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E87" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...18 lines deleted...]
-      <c r="N87" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U87" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E88" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="N88" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="U88" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="89" spans="1:27" customHeight="0">
-      <c r="A89" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>82915</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
-[...16 lines deleted...]
-CAUE d'Alsace
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Isère
+CAUE de la Meuse
+CAUE du Tarn
 CAUE de la Dordogne
-CAUE du Tarn
-[...1 lines deleted...]
-CAUE du Gers
 CAUE de l'Ain
 CAUE de l'Aisne
 CAUE des Hautes-Alpes
 CAUE de l'Ariège
 CAUE des Landes
 CAUE du Puy-de-Dôme
 CAUE de l'Aveyron
 CAUE des Bouches-du-Rhône
 CAUE du Calvados
 CAUE du Cantal
 CAUE de la Charente
 CAUE du Cher
 CAUE de Corrèze
 CAUE de l'Aude
 CAUE de la Drôme
 CAUE de l'Oise
 CAUE du Gard
 CAUE de la Haute-Garonne
 CAUE de la Gironde
 CAUE de l'Hérault
-CAUE de l'Isère
+CAUE du Gers
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de la Haute-Savoie
 CAUE de la Seine-Maritime
 CAUE de la Charente-Maritime
 CAUE du Val-de-Marne
 CAUE du Val d'Oise
 CAUE de Guadeloupe
 CAUE de la Martinique
 CAUE de la Guyane
 CAUE de l'Île-de-la-Réunion
 CAUE du Var
 CAUE du Tarn-et-Garonne
 CAUE de la Côte-d'Or
 CAUE des Hauts-de-Seine
 CAUE de Corse
 CAUE de la Creuse
 CAUE du Loir-et-Cher
 CAUE du Loiret
 CAUE du Morbihan
-CAUE de l'Yonne
-[...14 lines deleted...]
-      <c r="G89" s="1" t="inlineStr">
+CAUE d'Alsace
+CAUE de l'Yonne</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -17316,88 +19685,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -17416,79 +19785,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -17960,162 +20329,226 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
-      <c r="A90" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>162563</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I90" s="1" t="inlineStr">
+      <c r="I87" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J90" s="1" t="inlineStr">
+      <c r="J87" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18154,243 +20587,310 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-      <c r="A91" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>105065</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
  &lt;br /&gt;
  Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction du groupe scolaire de Chateaubrun (Guadeloupe)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
  &lt;/li&gt;
  &lt;li&gt;
   Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
  &lt;/li&gt;
  &lt;li&gt;
   Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Risques naturels
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
  &lt;/li&gt;
  &lt;li&gt;
   Durée maximale du projet : 4 ans
  &lt;/li&gt;
  &lt;li&gt;
   Soutenabilité du projet
  &lt;/li&gt;
  &lt;li&gt;
   Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://subventions.outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Guadeloupe :
   &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guadeloupe.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Martinique :
   &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.martinique.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Guyane :
   &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guyane.gouv.fr/
    &lt;span&gt;
@@ -18442,136 +20942,566 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie Française :
   &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
    http://www.polynesie-francaise.pref.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Nouvelle-Calédonie :
   &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.nouvelle-caledonie.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion des inondations
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2021</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
-      <c r="A92" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>120584</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez bénéficier de conseils gratuits pour concrétiser un projet d&amp;#039;architecture, de paysage ou d&amp;#039;urbanisme, monter un concours ou une procédure en réfléchissant sur les principes, et les éléments de méthode ou outils de la commande publique à aborder, connaître les conditions de sa mise en œuvre : préciser le rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, comment choisir sa maîtrise d&amp;#039;oeuvre, les critères d&amp;#039;analyse de la qualité architecturale, comment établir une relation de confiance entre les différents acteurs (maître d&amp;#039;ouvrage public, maître d&amp;#039;œuvre, maîtrise d&amp;#039;usage, assistance à maîtrise d&amp;#039;usage, bureaux d&amp;#039;études, entreprises...).
+&lt;/p&gt;
+&lt;p&gt;
+ La MIQCP assure une assistance gratuite téléphonique et par mail qui offre, en réactivité, une possibilité d&amp;#039;échanges et de conseils personnalisés contextualisée, suivant la situation particulière évaluée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les conseils et les pistes discutées avec les acteurs de la commande publique d&amp;#039;architecture, de paysage ou d&amp;#039;aménagement, s&amp;#039;appuient sur l&amp;#039;expertise et l&amp;#039;expérience acquise par l&amp;#039;équipe pluridisciplinaire de la MIQCP. Les opérations peuvent concerner toute opération concernant la fabrique du cadre de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur peut aussi s&amp;#039;appuyer directement sur les publications consultables et téléchargeables gratuitement en ligne :
+ &lt;a href="http://www.miqcp.gouv.fr/index.php?option&amp;#61;com_content&amp;amp;view&amp;#61;article&amp;amp;id&amp;#61;6&amp;amp;Itemid&amp;#61;108&amp;amp;lang&amp;#61;fr" rel="noopener" target="_blank"&gt;
+  www.miqcp.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre : équipement culturel, logements sociaux, espaces public...
+&lt;/p&gt;
+&lt;p&gt;
+ Quelles modalités de consultation pour choisir son maître d&amp;#039;œuvre ? Concours, dialogue compétitif, procédure négocié ou MAPA ?
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place des démarches de programmation ?
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les différents montages pour la mise en oeuvre d&amp;#039;une opération de réhabilitation, rénovation ou restructuration, transformation du bâti existant.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les méthodes pour le montage et l&amp;#039;accompagnement d&amp;#039;une opération pour un équipement public, la végétalisation d&amp;#039;espaces publics, la mise au point de stratégies urbaine ou de schéma d&amp;#039;intentions paysagères...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du code de la commande publique, conseil ou expertise pour le montage d&amp;#039;un projet de maîtrise d&amp;#039;œuvre, en construction neuve ou réhabilitation, paysage, espaces publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ex : Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre ? comment choisir son maître d&amp;#039;œuvre ? Démarche de programmation, montage d&amp;#039;une opération de réhabilitation pour un équipement public végétalisation d&amp;#039;espaces publics, stratégie urbaine ou schéma d&amp;#039;intentions paysagères...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>http://www.miqcp.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mireille Guignard, Architecte urbaniste en chef de l&amp;#039;Etat, Secrétaire général adjointe
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  mireille.guignard&amp;#64;developpement-durable.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphones : 01 40 81 23 72 / 07 64 80 10 67
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/208c-conseil-aux-maitres-douvrages-publics-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2022</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>103448</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d’énergies renouvelables thermiques à partir de biomasse et présentant les meilleures performances environnementales, énergétiques et économiques.</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Construction de chaufferies biomasse</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif a pour but de financer des projets d&amp;#039;énergies renouvelables thermiques à partir de biomasse et présentant les meilleures performances environnementales, énergétiques et économiques.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de chaufferies biomasse, quelle que soit leur puissance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction de plateformes de stockage de la biomasse.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les critères d&amp;#039;éligibilité des projets de chaufferies biomasse sont définis dans le règlement de l&amp;#039;appel à projets commun ADEME/Région, quelle que soit la puissance de la chaufferie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région diffère selon la taille des projets (seuil de 1.200 MWh/an).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>27/07/2021</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Chaufferies biomasse de production inférieure à 1.200 MWh/an : jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 500 000 €)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaufferies biomasse de production supérieure à 1.200 MWh/an : jusqu&amp;#039;à 30% des dépenses éligibles (subvention maximale 1 M€). Financement ADEME possible selon la nature du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme biomasse : jusqu&amp;#039;à 70% du montant TTC (ou HT en cas de récupération de la TVA), toutes aides publiques confondues, dans la limite des 100€/m3 abrité, en cas de recours à une structure en bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferies biomasse de production inférieure à 1.200 MWh/an
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déposer un dossier de candidature auprès des services instructeurs de la Région Île-de-France (contact ci-après). Les instructions se font au fil de l&amp;#039;eau.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prévoir un délai de 75 jours minimum entre le dépôt des dossiers de candidatures complets et le vote de la subvention par la Commission permanente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferies biomasse de production supérieure à 1.200 MWh/an
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME Île-de-France et la Région lancent conjointement un appel à projets annuel chaufferies biomasse. Le caractère innovant et reproductible en Île-de-France des projets est pris en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/construction-de-chaufferies-biomasse</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Chaufferies biomasse de production supérieure à 1.200 MWh/an
+  &lt;/strong&gt;
+  : aap-chaleur-renouvelable&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Chaufferies biomasse de production inférieure à 1.200 MWh/an
+  &lt;/strong&gt;
+  : foret_energie_biosources&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09ea-construction-de-chaufferies-biomasse/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>27/07/2021</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>82917</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H92" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -18585,4785 +21515,4354 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://federation-flame.org</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Frank Sentier, Délégué général de la Fédération FLAME
 &lt;/p&gt;
 &lt;p&gt;
  frank.sentier&amp;#64;federation-flame.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f8b5-copie-17h59-se-faire-accompagner-sur-les-them/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="93" spans="1:27" customHeight="0">
-[...342 lines deleted...]
-      <c r="A95" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>74156</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ATD16 est
  &lt;strong&gt;
   assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
  &lt;/strong&gt;
  . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
  &lt;strong&gt;
   faisabilité
  &lt;/strong&gt;
  du projet, une
  &lt;strong&gt;
   estimation
  &lt;/strong&gt;
  des coûts prévisionnels et les dispositifs de
  &lt;strong&gt;
   financements activables
  &lt;/strong&gt;
  (subventions, FCTVA).
 &lt;/p&gt;
 &lt;p&gt;
  Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
  &lt;strong&gt;
   rédaction de vos documents de consultation
  &lt;/strong&gt;
  et en vous assistant pour l&amp;#039;analyse des offres.
  L&amp;#039;agence peut aller au-delà en faisant un
  &lt;strong&gt;
   suivi d&amp;#039;opérations
  &lt;/strong&gt;
  de votre maîtrise d&amp;#039;œuvre recrutée.
 &lt;/p&gt;
 &lt;p&gt;
  En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
  &lt;strong&gt;
   entretien de voirie communale
  &lt;/strong&gt;
  ainsi que des priorités à engager.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de bourg
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur route départementale et mobilité douce
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Cimetière
  &lt;/li&gt;
  &lt;li&gt;
   Lotissement
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une ancienne mairie en logement
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une maison de santé
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un espace France Service
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;une salle des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entretien de la voirie communale
  &lt;/li&gt;
  &lt;li&gt;
   Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique de bâtiments
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Être une collectivité locale de Charente.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.atd16.fr/</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   ATD16 -
   &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;atd16.fr
   &lt;/a&gt;
   - 05 45 20 07 60
  &lt;/li&gt;
  &lt;li&gt;
   Ronan Mévellec - Directeur
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>contact@atd16.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-      <c r="A96" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>77368</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Financer vos opérations situées dans les quartiers prioritaires de la politique de la ville avec le prêt PRU (QPV)</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G96" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H96" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Vous êtes un acteur public local et souhaitez soutenir le développement des quartiers de la politique de la ville sur votre territoire ? La Banque des Territoires vous accompagne dans le financement de vos projets de développement localisés au sein des quartiers prioritaires de la politique de la ville (QPV).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PRU de la Banque des Territoires, vous pouvez financer de nombreux projets : construction, acquisition ou réhabilitation de bâtiments publics, infrastructure ou aménagement urbain, portage foncier dans le cadre de projets d&amp;#039;aménagement ou encore construction, acquisition ou réhabilitation de bâtiments tertiaires privés contribuant à la revitalisation économique du quartier. Pour être éligible, votre projet doit également être situé en quartier prioritaire de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt PRU vous permet de bénéficier de conditions financières plus avantageuses, si votre projet respecte des critères de transition énergétique et écologique. Cela concerne ainsi la rénovation énergétique des bâtiments, les énergies renouvelables, la mobilité douce et décarbonée, la préservation de la biodiversité et l&amp;#039;adaptation au changement climatique, la préservation de l&amp;#039;environnement et la lutte contre la pollution, ou encore les circuits courts et la transition alimentaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Commerces et services
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pru-am-pret-renouvellement-urbain-amenagement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pruam_psat</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/de73-beneficier-dun-pret-de-renouvellement-urbain-/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-[...46 lines deleted...]
- L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>147699</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une étude d'aide à la décision pour la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de l&amp;#039;adhésion à son service Energie Plus, Territoire d&amp;#039;énergie Drôme (SDED) a mis en place un accord cadre multi-attributaire pour la commande rapide d&amp;#039;audits énergétiques et de choix d&amp;#039;énergie, selon son propre cahier des charges.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;autres types d&amp;#039;études peuvent être analysés à la demande (diagnostic de structure, faisabilité d&amp;#039;une installation d&amp;#039;énergie renouvelable...).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;étude est préalablement examinée par Territoire d&amp;#039;énergie Drôme, avant restitution à la collectivité en présence de lui-même et du bureau d&amp;#039;études. Elle est directement prise en charge par Territoire d&amp;#039;énergie Drôme, avec une contrepartie demandée à hauteur de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
-[...2 lines deleted...]
-  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+  30 % de son coût TTC pour les communes en régime rural (au sens de la TICFE) ou pour les EPCI &amp;lt;&amp;#61;25 000 hab
+ &lt;/li&gt;
+ &lt;li&gt;
+  60 % de son coût TTC pour les communes en régime urbain (au sens de la TICFE) ou pour les EPCI &amp;gt; 25 000 hab
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soumis à adhésion au service Energie Plus.
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse conjointe de la pertinence de l&amp;#039;étude envisagée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/application/files/9716/7946/9643/PLAQUETTE_BATIMENTS_PUBLICS_220X180_WEB-1.pdf</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a5f-etudes-daide-a-la-decision/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>126132</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé en amont d'un projet de construction, d'aménagement, d'architecture et paysage</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Architectes Conseils</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prestation gratuite, sur RDV :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous avez un projet de construction :
+  &lt;/strong&gt;
+  Des architectes-conseils, missionnés par le Département, vous aident dans le choix de l&amp;#039;implantation de votre construction, sa conception, l&amp;#039;aménagement extérieur, l&amp;#039;utilisation des énergies renouvelables, les démarches administratives...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous souhaitez réhabiliter un bâtiment :
+  &lt;/strong&gt;
+  Les architectes-conseil vous orientent pour aménager un espace de vie, réaliser une extension, créer une nouvelle ouverture, rénover une toiture, une façade... Ils peuvent également vous informer sur les techniques d&amp;#039;isolation efficaces, le choix des matériaux, les normes accessibilité et sécurité, la réglementation thermique, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous désirez être orienté dans vos démarches :
+  &lt;/strong&gt;
+  Les architectes-conseil vous guident dans les démarches administratives (planification, des droits des sols, commande publique...), sur les étapes et les acteurs d&amp;#039;un projet de construction.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Trois natures de travaux éligibles à l&amp;#039;APCR :
+  Domaine de l&amp;#039;architecture :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...19 lines deleted...]
- ».
+ logements, écoles, cantines, équipements petites enfances, bibliothèques, pôles sportifs, églises, maisons séniors et habitat adapté...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+  Domaine du paysage et de l&amp;#039;urbanisme :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...33 lines deleted...]
- ).
+ aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers),  valorisation des centres bourgs, stationnements...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
-Voirie et réseaux
+Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Cimetières et funéraire
-[...3 lines deleted...]
-      <c r="O97" s="1" t="inlineStr">
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
-[...48 lines deleted...]
-  &lt;/strong&gt;
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1313816/l-assistance-architecturale-pour-les-collectivites</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule Ingénierie et Animation territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 77 12 52 26
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f6f-etre-conseille-en-amont-dun-projet-de-constru/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>155562</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la végétalisation des cours d’écoles</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>VÉGÉTALISATION DES COURS D'ÉCOLES</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes pour le réaménagement des cours d&amp;#039;écoles existantes en vue de l&amp;#039;adaptation au changement climatique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en place des îlots de fraîcheur, en désimperméabilisant les sols, végétalisant les cours d&amp;#039;écoles et en créant des zones d&amp;#039;ombrages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Infiltrer les eaux pluviales à la source pour limiter le ruissellement et récupérer les eaux de pluie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la reconquête de la biodiversité en plantant des espèces végétales locales et en aménageant des refuges pour la faune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le cadre de vie et le bien-être des enfants, en proposant des espaces multifonctionnels et de détente.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="T97" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;aides à la décision et de faisabilité de projets de réaménagement et végétalisation de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  La désimperméabilisation de la cour de récréation et la mise en place de revêtements naturels perméables (ex : sols enherbés, copeaux de bois et paillis, sable, platelage en bois...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La plantation d&amp;#039;espèces végétales diversifiées et locales favorisant la biodiversité et la création de zones d&amp;#039;ombre et d&amp;#039;îlots de fraîcheur (utilisation d&amp;#039;espèces locales nécessitant peu d&amp;#039;entretien et une faible consommation d&amp;#039;eau, plantation d&amp;#039;arbres et arbustes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;aménagements favorables à la biodiversité : nichoirs et/ou perchoirs à oiseaux, hôtels à insectes, gîtes pour petits mammifères
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création d&amp;#039;ombrières végétalisées (pergolas) ou toutes protections solaires (auvents, voilage, extension de préau et équipements rafraîchissants (points d&amp;#039;eau, brumisateurs,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La récupération et réutilisation d&amp;#039;eau de pluie des bâtiments, notamment pour l&amp;#039;arrosage des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+  Aménagements ludiques et sportifs (espaces multifonctionnels), création d&amp;#039;espace contribuant à l&amp;#039;organisation d&amp;#039;ateliers pédagogiques (ex : jardins potagers, carrés d&amp;#039;herbes aromatiques...), Études et dépenses d&amp;#039;ingénierie et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, outils de communication et supports pédagogiques liés à l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les plantations hors-sols d&amp;#039;éléments végétalisés de type bacs et potées fleuris, jardinières...,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses d&amp;#039;entretien et de maintenance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de rénovation globale des bâtiments,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements liés à la création de bâtiments scolaires (constructions neuves).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La désimperméabilisation et la végétalisation constituent des dépenses obligatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux devront permettre de réduire les surfaces imperméabilisées d&amp;#039;au moins 25 % par rapport à l&amp;#039;existant. Il conviendra de privilégier des revêtements clairs pour les surfaces restants imperméables. Le réemploi des matériaux devra être privilégié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espèces végétales sauvages et locales seront à privilégier. Pour les arbres et arbustes, ils devront respecter la liste départementale des essences locales (liste disponible auprès de la direction de l&amp;#039;environnement).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront être menés dans le cadre d&amp;#039;une démarche participative impliquant l&amp;#039;ensemble des usagers de l&amp;#039;établissement (équipe pédagogique, personnel d&amp;#039;entretien, élèves et leurs représentants,...) afin d&amp;#039;aboutir à un projet d&amp;#039;aménagement co-conçu et partagé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond de
+ dépenses éligibles :
+ &lt;/strong&gt;
+ 600.000€ HT
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de ce plafond.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
-[...23 lines deleted...]
- Téléphone : 02 31 57 11 25
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/vegetalisation-des-cours-decoles/</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89af-modele/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G98" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>141752</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d'espace (péri)scolaire</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
-[...40 lines deleted...]
-5.0 du Ministère.
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
+  Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...21 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Caractéristiques du financement :
+  Un projet en quatre phases principales
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...18 lines deleted...]
-          <t>Assainissement des eaux
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   se projeter :
+  &lt;/strong&gt;
+  &lt;em&gt;
+   le rapport d&amp;#039;étonnement
+  &lt;/em&gt;
+  . Il s&amp;#039;agit d&amp;#039;observer l&amp;#039;existant, les pratiques qui y sont liées, les ressentis et les envies de l&amp;#039;ensemble des usagers de la cour et de ses abords comme ceux des personnels et élus municipaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   co-construire
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   le hackathon
+  &lt;/em&gt;
+  . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   finaliser
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   l&amp;#039;incubation
+  &lt;/em&gt;
+  . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   vivre
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   la formation et l&amp;#039;accompagnement
+  &lt;/em&gt;
+  . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
 Transition énergétique
-Recyclage et valorisation des déchets
-Risques naturels
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
+Architecture
+Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
-[...119 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-[...135 lines deleted...]
-      <c r="G100" s="1" t="inlineStr">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>162380</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de résorption de fuites sur les réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
-[...473 lines deleted...]
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif de ce dispositif d’aide est de pouvoir accompagner les collectivités gestionnaires de réseaux d’eau potable, qui doivent entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites et contribuer ainsi à réduire les prélèvements sur la ressource en eau dans les milieux naturels.&lt;/p&gt; &lt;p&gt;Les organismes publics ayant la compétence de distribution d’eau potable :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Communes,&lt;/li&gt; 	&lt;li&gt;Communautés de Communes et d’Agglomération,&lt;/li&gt; 	&lt;li&gt;Métropoles,&lt;/li&gt; 	&lt;li&gt;Syndicats d’eau potable,&lt;/li&gt; 	&lt;li&gt;Régies des eaux...&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;Dans le contexte de tension sur les ressources en eau de 2022, la Région adoptait, dès le 24 juin 2022, plusieurs délibérations en lien avec l’épisode exceptionnel de sécheresse, et en mars 2023, le Plan d’actions pour l’eau de la Région Provence-Alpes-Côte d&amp;#039;Azur.&lt;br /&gt; &lt;br /&gt; Par ailleurs, la Région a organisé le 7 juin 2023 les États Régionaux de l’Eau qui ont permis de poursuivre la mobilisation de tous les acteurs de l’eau, et de démontrer que des solutions peuvent être proposées face au manque d’eau, en matière de sobriété, de solidarité et d’innovation.&lt;br /&gt; &lt;br /&gt; Dans ce cadre, la Région s’est engagée à déployer de nouvelles démarches structurantes et d’expérimentations ainsi que de nouveaux dispositifs financiers, afin de répondre concrètement aux nécessaires économies d’eau sur le territoire régional.&lt;br /&gt; L&amp;#039;aide aux travaux de résorption de fuites sur les réseaux d&amp;#039;eau potable est un dispositif qui en est issu.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P103" s="1" t="inlineStr">
+      <c r="P98" s="1" t="inlineStr">
         <is>
           <t>22/01/2024</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Le dépôt du dossier de demande d’aide doit se faire via la plateforme d’aide en ligne.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; Au-delà des pièces administratives et techniques prévues par le règlement financier de la Région en vigueur, le dossier devra comprendre :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une attestation de dépôt de dossier auprès de l’Agence de l’eau Rhône-Méditerranée Corse&lt;/li&gt; 	&lt;li&gt;le schéma directeur d’eau potable ou l’étude diagnostic réseaux&lt;/li&gt; 	&lt;li&gt;les études AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Par ailleurs, le dossier de présentation devra clairement faire apparaître l’origine de la ressource en eau prélevée pour l’alimentation en eau potable, permettant d’attester que le bénéfice portera sur les milieux naturels des secteurs prioritaires définis ci-dessus.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable</t>
         </is>
       </c>
-      <c r="W103" s="1" t="inlineStr">
+      <c r="W98" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;a href="mailto:fuites-aep&amp;#64;maregionsud.fr" title="mailto:fuites-aep&amp;#64;maregionsud.fr"&gt;fuites-aep&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...2438 lines deleted...]
-      <c r="A122" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>163877</v>
       </c>
-      <c r="B122" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Protéger la ressource en eau et l'alimentation en eau potable</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Protection de la ressource en eau et alimentation en eau potable</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G122" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H122" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I122" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K122" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L122" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’approvisionnement permanent du service public d’eau
 potable par une eau de qualité satisfaisante et en quantité suffisante est un
 enjeu majeur de l’Agence de l’Eau Artois-Picardie.&lt;/p&gt;&lt;p&gt;Le bassin Artois-Picardie compte environ 1 000 captages
 d’eau potable actifs, dont la quasi-totalité dispose d’une déclaration
 d’utilisé publique visant la protection contre les pollutions accidentelles et
 ponctuelles. Plus de 200 captages sont néanmoins considérés comme dégradés par
 des pollutions diffuses, parmi lesquels les 60 captages d’eau potable
 prioritaires identifiés par le Schéma Directeur d’Aménagement et de Gestion des
 Eaux (SDAGE) au regard de taux de nitrates et/ou de phytosanitaires et leurs
 métabolites en augmentation tendancielle, voire en dépassement des valeurs
 limites de potabilité.&lt;/p&gt;&lt;p&gt;Les problèmes de qualité de la ressource sont de différentes
 origines, et leur résolution appelle une mobilisation large des dispositifs du
 programme d’intervention de l’Agence de l’Eau en conformité avec les
 orientations du Gouvernement définies dans le « Plan Eau » lancé au mois de
 mars 2023, la mise en place de démarches préventives doit être prioritairement
 recherchée pour réduire à la source l’ensemble des pollutions qui s’exercent
 sur les aires d’alimentation de captages. Elles sont le préalable à la mise en
 place des solutions curatives qui s’avèreraient nécessaires, ou des projets
 d’interconnexions accompagnés par l’Agence de l’Eau afin de sécuriser
 l’alimentation en eau potable des territoires.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’Agence de l’Eau Artois-Picardie incite les maitres
 d’ouvrage à mettre en place des actions de protection de la ressource en eau,
 principalement à travers des actions de réduction des pollutions qui s’exercent
 sur les aires d’alimentation des captages afin de reconquérir à terme la
 qualité des eaux brutes, et de sécurisation de l’alimentation au bénéfice de
 tous les usagers du service public d’eau potable.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M122" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation financière pour l’élaboration et
 la mise en œuvre des contrats d’actions pour la ressource en eau portant sur
 les captages prioritaires identifiés par le SDAGE&lt;/li&gt;&lt;li&gt;Les travaux de rebouchage de captages, puits ou
 forages inutilisés au sein d’une aire d’alimentation de captage&lt;/li&gt;&lt;li&gt;Les acquisitions foncières (y compris les
 indemnités d’éviction et les frais d’actes, de notaire ou de portage) réalisées
 au sein d’une aire d’alimentation de captage et le boisement pérenne&lt;/li&gt;&lt;li&gt;Les études techniques, juridiques et financières
 liées à la prise de compétence et à la structuration du service eau potable&lt;/li&gt;&lt;li&gt;Les études préalables à la réalisation des
 travaux (assistance à maîtrise d’ouvrage, définition des besoins, études de
 faisabilité, études spécifiques, choix du site et des solutions techniques…)&lt;/li&gt;&lt;li&gt;Les études technico-économiques d’examen des
 différentes solutions de sécurisation (nouveau forage, raccordement,
 interconnexion...)&lt;/li&gt;&lt;li&gt;Les travaux de déplacement, d’adaptation et de
 sécurisation des ouvrages d’eau potable existants situés dans les zones d’aléa
 fort et définis dans un document d’urbanisme en lien avec un plan de prévention
 des risques&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation,
 d’échange d’expérience, de concertation et de consultation du public, y compris
 sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N122" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Espace public
 Risques naturels
 Biodiversité
 Equipement public
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O122" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P122" s="1" t="inlineStr">
+      <c r="P99" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q122" s="1" t="inlineStr">
+      <c r="Q99" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R122" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité et
 plus particulièrement les conditions particulières sont précisées en détail dans
 la délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contrats d’action pour la ressource en eau&lt;/li&gt;&lt;li&gt;La protection de la ressource en eau &lt;/li&gt;&lt;li&gt;La production d’eau potable et la sécurisation
 quantitative&lt;/li&gt;&lt;li&gt;L’approvisionnement en eau potable et la
 sécurisation quantitative&lt;/li&gt;&lt;li&gt;Les actions de communication et de
 sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T122" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U122" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V122" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X122" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
 &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y122" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z122" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/proteger-la-ressource-en-eau-et-lalimentation-en-eau-potable/</t>
         </is>
       </c>
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="123" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G123" s="1" t="inlineStr">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>163055</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une mission d'assistance aux maîtres d'ouvrage (AMO) pour la réalisation de projets, d'études ou de travaux</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>SERVICE INGÉNIERIE</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H123" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mission d’ingénierie vous accompagne pour :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Réaliser une étude :
+&lt;ul&gt;
+&lt;li&gt;vous accompagne de votre réflexion initiale à sa finalisation pour vous aider à préciser vos objectifs, rédiger le cahier des charges, prendre en charge la consultation des bureaux d’étude et l’analyse des offres et vous assister dans les démarches de financement de l’étude.&lt;/li&gt;
+&lt;li&gt;participe aux réunions, délivre des avis techniques sur les livrables produits et vous accompagne dans vos prises de décisions et l’appropriation des résultats.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;/li&gt;
+&lt;li&gt;Réaliser une procédure de protection de captage (PPC)&lt;/li&gt;
+&lt;li&gt;Réaliser des travaux (faisabilité, marché de Moe, conception, suivi du chantier…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Conseil - information :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
+&lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Ingénierie (complémentaire aux bureaux d&amp;#039;étude ou aux maîtres d&amp;#039;œuvre) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Assistance pour la réalisation d’études ou de travaux : définition des objectifs, gestion du projet,&lt;br /&gt;
+suivi technique, financements, aide à la décision, marchés publics, autorisations (foncier, réglementaire…)&lt;br /&gt;
+&lt;em&gt;Exemples : schémas directeurs, diagnostics, procédure de protection de captage, travaux…&lt;/em&gt;&lt;/li&gt;
+&lt;li&gt;Accompagnement sur l’organisation, la structuration et la gestion des services proposés (tarification,&lt;br /&gt;
+modes de gestion, etc.)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;MODALITÉS DE CONTRACTUALISATION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le service bi-départemental d’assistance technique dans le domaine de l’eau vise l’accompagnement des communes ou des établissements publics de coopération intercommunale qui ne bénéficient pas des moyens suffisants pour l’exercice de leurs compétences dans le domaine de l’assainissement, de la protection de la ressource en eau […](art L3232-1-1 CGCT). Ces collectivités sont « éligibles » à l’assistance technique départementale.&lt;/p&gt;&lt;p&gt;Dans la limite de ses moyens, le service intervient également auprès des autres collectivités.&lt;/p&gt;&lt;p&gt;Les missions d’animation sont gratuites et s’adressent à toutes les collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONVENTIONNEMENT AVEC LES COLLECTIVITÉS ÉLIGIBLES*&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements mettent à jour annuellement la liste des services éligibles.&lt;/p&gt;&lt;p&gt;Une convention unique d’assistance technique dans le domaine de l’eau est proposée à ces collectivités, comprenant au choix les missions SATESE, SATEP et/ou Ingénierie.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTRACTUALISATION AVEC LES COLLECTIVITÉS NON ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements peuvent intervenir à la demande ou en réponse à un appel d’offre en tant qu’opérateur économique soumis aux règles de la commande publique.&lt;/p&gt;&lt;p&gt;Dans ce cas, les Départements établissent une offre technique et financière pour répondre au besoin de la collectivité, qui est ensuite contractualisée.&lt;/p&gt;&lt;p&gt;*L’éligibilité est définie par des critères de population, de potentiel financier et d’appartenance à une zone de montagne (Art R3232-1 du CGCT).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/service-ingenierie/</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
+Pôle Ingénierie Drôme&lt;br /&gt;
+04 75 79 82 74&lt;br /&gt;
+&lt;a href="mailto:piea&amp;#64;ladrome.fr"&gt;piea&amp;#64;ladrome.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/service-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>163057</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l'accompagnement du service d'assistance technique à l'assainissement autonome (SATAA)</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>SERVICE D’ASSISTANCE TECHNIQUE À L’ASSAINISSEMENT AUTONOME (SATAA)</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;IL S’AGIT D’UNE MISSION D’ANIMATION À DESTINATION DES ÉLUS ET AGENTS EN CHARGE DE L’ASSAINISSEMENT NON COLLECTIF (ANC). LE SATAA PERMET UN ÉCHANGE DE BONNES PRATIQUES ET LA DIFFUSION D’INFORMATIONS TOUT EN CONSTRUISANT UN ÉTAT DE LA SITUATION DE L’ANC À L’ÉCHELLE DE LA DRÔME ET DE L&amp;#039;ARDÈCHE.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Assistance à la création des Services publics d’assainissement non collectifs (SPANC)&lt;/li&gt;
+&lt;li&gt;Conseils au bon fonctionnement des SPANC : accompagnements dans certains choix techniques, administratifs et stratégiques liés au fonctionnement du service (matériel, tarification, actes administratifs…).&lt;/li&gt;
+&lt;li&gt;Organisation de rencontres techniques entre spankeurs, diffusion d’informations, animation d’un forum en ligne, partage de pratiques…&lt;/li&gt;
+&lt;li&gt;Réalisation et diffusion d’une veille réglementaire.&lt;/li&gt;
+&lt;li&gt;Réalisation de bilans annuels sur les SPANC et l’état du parc ANC à l’échelle de l’Ardèche et de la Drôme.&lt;/li&gt;
+&lt;li&gt;Expertise sur les dossiers d’ANC regroupé.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conseil :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
+&lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Animation :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Sensibilisation &amp;amp; communications avec des temps de rencontre et d’échange&lt;/li&gt;
+&lt;li&gt;Lettres d’information, veilles technique et réglementaire&lt;/li&gt;
+&lt;li&gt;Animation de réseau d’élus ou des techniciens&lt;/li&gt;
+&lt;li&gt;Appui auprès des collectivités pour la mise en place des Services Publics d’Assainissement Non Collectif (SPANC)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les Missions d’animation s’adressent à toutes les collectivités.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Drôme + Ardèche</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/service-dassistance-technique-a-lassainissement-autonome-sataa/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
+SATAA Drôme-Ardèche&lt;br /&gt;
+04 75 66 75 32 • 04 75 66 77 32&lt;br /&gt;
+&lt;a href="mailto:sataa&amp;#64;ardeche.fr"&gt;sataa&amp;#64;ardeche.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/service-dassistance-technique-a-lassainissement-autonome-sataa/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>162512</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements nécessaires à la réalisation d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENTS NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les investissements nécessaires au suivi et à la réduction des consommations d’eau potable des services et bâtiments publics existants. Il encourage également la réalisation d’actions de sensibilisation des usagers aux économies d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes de moins de 10 000 habitants&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Compteurs divisionnaires (sous-compteurs), compteurs intelligents, détecteurs de fuites, disjoncteurs d’eau, système de télé-relève et outil numérique associé, etc.&lt;/li&gt;&lt;li&gt;Équipements hydro-économes : réducteurs ou régulateurs de pression, limiteurs de débit, robinetterie temporisée, aérateurs d’eau / mousseurs, chasses d’eau à chasse temporisée (ou mécanisme double-commande), douchettes économiques, etc.&lt;/li&gt;&lt;li&gt;Optimisation des systèmes d’arrosage visant à économiser l’eau&lt;/li&gt;&lt;li&gt;Actions et outils de communication visant la sensibilisation des usagers de l’eau aux économies d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le renouvellement des canalisations d’eau potable,&lt;/li&gt;&lt;li&gt;Le remplacement de matériel existant,&lt;/li&gt;&lt;li&gt;Les équipements liés à la récupération et l’utilisation des eaux de pluie (cf fiche spécifique “récupération et utilisation des eaux de pluie des bâtiments publics existants),&lt;/li&gt;&lt;li&gt;Les projets de rénovation globale, d’extension ou de création de bâtiments,&lt;/li&gt;&lt;li&gt;Les dépenses de fonctionnement, d’entretien et de maintenance.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères: &lt;/strong&gt;L’installation des équipements devra être préconisée par une étude ou un diagnostic des consommations d’eau des bâtiments et services publics.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plafond de dépenses éligibles : &lt;/strong&gt;100 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT des travaux s’ils sont non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/investissements-necessaires-a-la-realisation-deconomie-deau/</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-investissements-necessaires-a-la-realisation-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>162511</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion durable des eaux pluviales - études préalables, travaux et acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>GESTION DURABLE DES EAUX PLUVIALES - ETUDES PREALABLES, TRAVAUX ET ACQUISITIONS FONCIERES</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J103" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités pour les études préalables et les travaux favorisant une gestion à la source des eaux pluviales en soutenant des projets privilégiant l’infiltration des eaux pluviales et le recours à des solutions fondées sur la nature sur les espaces publics existants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Voirie et réseaux
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études préalables à la réalisation des travaux : étude de perméabilité des sols, études topographiques, géotechniques, loi sur l’eau, missions SPS, études d’ingénierie, … .&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;aménagements de surface : noues, fossés, bassins d’infiltration, aménagements avec revêtements perméables (végétalisation, matériaux poreux, … ), espaces verts inondables, arbres de pluie, reprofilage de trottoirs et arasements de bordures, …&lt;/li&gt;&lt;li&gt;Ouvrages enterrés : tranchées drainantes, chaussées à structure réservoir, Structures Alvéolaires Ultra Légères (SAUL), …&lt;/li&gt;&lt;li&gt;Essais préalables à la réception des travaux&lt;/li&gt;&lt;li&gt;Acquisitions foncières&lt;/li&gt;&lt;li&gt;Communication et sensibilisation : expositions, documents pédagogiques, etc.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Nouveaux aménagements d’urbanisation (lotissements, zones d’activités, … ),&lt;/li&gt;&lt;li&gt;Les opérations exclusives de création de réseau d’eaux pluviales,&lt;/li&gt;&lt;li&gt;Travaux d’entretien courant,&lt;/li&gt;&lt;li&gt;Réserves incendie (autre dispositif d’aide).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le choix de travaux doit être justifié par un schéma directeur d’assainissement ou un schéma de gestion des eaux pluviales de moins de 10 ans.&lt;/li&gt;&lt;li&gt;Les opérations peuvent être également préconisées par une étude spécifique (déconnexion des eaux pluviales, potentiel de désimperméabilisation).&lt;/li&gt;&lt;li&gt;Les gains hydrauliques attendus suite à la réalisation des travaux devront être estimés.&lt;/li&gt;&lt;li&gt;L’avis technique de la Direction de l’Environnement pourra être sollicité concernant les aspects touchant à la- conception et à la mise en oeuvre des projets.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plafond des dépenses subventionnables (travaux):&lt;/strong&gt; 500 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT de l’étude ou des travaux si non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/eau-potable-etudes-prealables-travaux-et-acquisitions-foncieres/</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-gestion-durable-des-eaux-pluviales-travaux-et-acquisitions-foncieres/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>162510</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion durable des eaux pluviales - études, amélioration des connaissances et gestion patrimoniale</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>GESTION DURABLE DES EAUX PLUVIALES - ETUDES, AMELIORATION DES CONNAISSANCES ET GESTION PATRIMONIALE</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="J104" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités pour les études d’aides à la décision et les équipements nécessaires à l’amélioration de la gestion des eaux pluviales en privilégiant leur déconnexion des réseaux et leur infiltration. Soutenir ainsi les collectivités souhaitant disposer des éléments techniques, administratifs et financiers indispensables à une prise de décision éclairée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espace public</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités compétents&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. &lt;/strong&gt;Études d’aide à la décision et de programmation, portant notamment sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les schémas de gestion des eaux pluviales, zonages, bilans &lt;/span&gt;&lt;span&gt;hydrauliques, …&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les études globales d’analyse du potentiel de désimperméabilisation et de renaturation des espaces publics&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les études globales de déconnexion des eaux pluviales&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;2.&lt;/strong&gt; Équipements permettant l&amp;#039;acquisition de données qualitatives et &lt;/span&gt;&lt;span&gt;quantitatives relatives à la gestion des eaux pluviales&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Équipements de surveillance des rejets pluviaux (sondes ultrasons, radars, hauteur/vitesse, qualité des eaux, … )&lt;/li&gt;&lt;li&gt;Dispositifs de piégeage des déchets aux exutoires des réseaux d’eaux pluviales&lt;/li&gt;&lt;li&gt;Outils de supervision et de gestion de données à l’échelle du territoire du maître d’ouvrage&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;p&gt;Le cahier des charges des études doit être soumis préalablement à l’avis des services du Département. Dans le cadre des schémas de gestion des eaux pluviales, il doit respecter les prescriptions du modèle élaboré par le Département et l’AREAS.&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;L’arrêté de mise en enquête publique est nécessaire pour le solde des zonages et schémas de gestion des eaux pluviales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/gestion-durable-des-eaux-pluviales-etudes-amelioration-des-connaissances-et-gestion-patrimoniale/</t>
+        </is>
+      </c>
+      <c r="W104" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-la-gestion-durable-des-eaux-pluviales-etudes-et-gestion-patrimoniale/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>162509</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études nécessaires à la réalisation d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>ETUDES NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités à réaliser des études visant à mieux connaître les consommations d’eau potable sur leur patrimoine, prioriser les travaux à réaliser pour réduire leurs consommations, et à rechercher des solutions alternatives à l’utilisation de l’eau potable sur leur territoire pour générer des économies sur la ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;études, audits et diagnostics des consommations d&amp;#039;eau potable des services et bâtiments publics&lt;/li&gt;&lt;li&gt;études d&amp;#039;opportunité pour l&amp;#039;utilisation de ressources en eaux non conventionnelles (eaux pluviales, eaux grises, eaux usées...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études devront être réalisées par un prestataire externe.&lt;/li&gt;&lt;li&gt;Le cahier des charges de l’étude doit être soumis préalablement à l&amp;#039;avis des services du Département. Il doit respecter les prescriptions du cahier des charges type transmis par les services du Département.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/etudes-necessaires-a-la-realisation-deconomie-deau/</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Département de la Seine-Maritime&lt;/p&gt;&lt;p&gt;Direction de la cohésion des territoires&lt;/p&gt;&lt;p&gt;Tel: 02 76 51 61 54&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;subventions76-communesepci&amp;#64;seinemaritime.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-necessaires-a-la-realisation-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>161800</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en phase de réalisation du projet de modernisation de vos infrastructures d'assainissement et d'eau potable jusqu'à la fin des travaux</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en phase de réalisation du projet (PRO) de modernisation de vos infrastructures jusqu’à la fin de la période de garantie de parfait achèvement des travaux.</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération de modernisation de vos infrastructures d&amp;#039;eau potable et d&amp;#039;assainissement :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagner-en-phase-de-realisation-du-projet-pro-de-modernisation-de-vos-infrastructures-jusqua-la-fin-de-la-periode-de-garantie-de-parfait-achevement-des-travaux/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>161799</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la conception de vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la conception de vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable.</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de modernisation de vos infrastructures d&amp;#039;eau et d&amp;#039;assainissement  (jusqu’à la validation de l’Avant-Projet (AVP ou APD en fonction du type de projet) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (Levé topographique, Etudes de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-conception-de-vos-projets-de-modernisation-de-vos-infrastructures-dassainissement-et-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>161798</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la prise de décision d'engager ou non la réalisation vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision d'engager ou non la réalisation vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération sur la modernisation d&amp;#039;infrastructures d&amp;#039;eau et d&amp;#039;assainissement :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (AMO pour la définition du programme, Levé topographique, Etudes de sols, Diagnostic de réseaux, Diagnostic environnemental, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;br /&gt;&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-pour-realiser-vos-projets-de-modernisation-de-vos-infrastructures-dassainissement-et-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>161797</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour le suivi et la bonne exécution des études de gestion patrimoniale de votre service d’Assainissement et/ou d’Eau Potable</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné pour le suivi et la bonne exécution des études de gestion patrimoniale de votre service d’Assainissement et/ou d’Eau Potable.</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) destinée à assurer le suivi de la bonne exécution des études de planification et de connaissance de votre patrimoine et de vos services d&amp;#039;eau et d&amp;#039;assainissement jusqu’à son rendu final, ainsi qu’une assistance à la gestion des marchés.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-pour-le-suivi-et-la-bonne-execution-des-etudes-de-gestion-patrimoniale-de-votre-service-dassainissement-et-ou-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>161795</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la gestion patrimoniale de votre service d’Assainissement et/ou d’eau potable</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la gestion patrimoniale de votre service d’Assainissement et/ou d’eau potable</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’animation d’ateliers de réflexion stratégique pour vous aider à identifier les enjeux, définir vos objectifs de qualité de service et arrêter un programme d’actions, mettre en place des périmètres de protection de captages…&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-gestion-patrimoniale-de-votre-service-dassainissement-et-ou-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>161794</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour gérer la fin d’un contrat de DSP (Délégation de Service Public) ou MPS (Marché Prestation de Services)</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné pour gérer la fin d’un contrat de DSP (Délégation de Service Public) ou MPS (Marché Prestation de Services).</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un accompagnement dans les demandes à réaliser par votre délégataire et le suivi des réponses pour optimiser cette phase de fin de contrat dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement ainsi que le tuilage avec le prochain exploitant (régie ou nouveau délégataire).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-pour-gerer-la-fin-dun-contrat-de-dsp-delegation-de-service-public-ou-mps-marche-prestation-de-services/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>161790</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la gouvernance et la planification de votre service d’assainissement collectif et/ou d’alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>être accompagné dans la gouvernance et la planification de votre service d’assainissement collectif (AC) et/ou d’alimentation en eau potable (AEP).</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) visant à recruter un prestataire spécialisé (jusqu’à la réunion de lancement).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les prestations réalisées sont de type : schéma directeur, étude sur le 
+transfert de compétence eau et assainissement, plan de gestion de la 
+sécurité sanitaire des eaux (PGSSE).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-gouvernance-et-la-planification-de-votre-service-dassainissement-collectif-et-ou-dalimentation-en-eau-potable-1/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>155115</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et améliorer la qualité des eaux littorales et des usages qui sont liés à l'assainissement collectif (baignade, conchyliculture, pêche à pied, …)</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement collectif – Préservation et amélioration de la qualité des milieux (politique 22-28)</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de la politique territoriale 2022-2028, le conseil départemental priorise ses interventions financières en faveur de l&amp;#039;assainissement collectif afin de préserver et améliorer la qualité des eaux littorales et des usages qui y sont liés (baignade, conchyliculture, pêche à pied, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, sont éligibles les secteurs classés zones d&amp;#039;influence microbiologique immédiate (ZIM) ou rapprochée sur le littoral au titre des Contrats de territoire, qui, par exception peuvent intégrer des projets portés par les communes. Ces zones, conformes au zonage de l&amp;#039;Agence de l&amp;#039;Eau Seine Normandie, sont identifiées sur la carte et le tableau téléchargeables ci-après.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de primo-investissements sont également éligibles au présent dispositif d&amp;#039;aide et cela indépendamment du zonage d&amp;#039;influence microbiologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est précisé que les 5 villes urbaines de Cherbourg-en-Cotentin, Saint-Lô, Coutances, Granville et Avranches ne sont pas éligibles au présent dispositif d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ces conditions, les opérations éligibles sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La création, l&amp;#039;extension et la réhabilitation de stations de traitement des eaux usées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création, l&amp;#039;extension et la réhabilitation de réseaux et de canalisations de transfert d&amp;#039;assainissement collectif.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les primo-investissements : étude d&amp;#039;incidence financière sur le prix du m3 assaini.
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé devra concerner des secteurs déjà urbanisés, zonés en assainissement collectif.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra répondre à la législation et à la réglementation en vigueur relatives notamment à la prise en compte des objectifs de transition écologique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Concernant les projets de stations : obligation préalable via les rapports de surveillance de prouver que le projet n&amp;#039;est pas motivé par une surcharge hydraulique (eaux claires parasites dans les réseaux) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concernant les primo-investissements : obligation de réalisation d&amp;#039;un modèle économique (simulation de prix) permettant de déterminer un coût pour l&amp;#039;abonné du mètre cube assaini. Ce coût doit être inférieur à 4.50 € HT, après déduction des éventuelles subventions, pour que le projet soit éligible à une aide du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences techniques requises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation environnementale qui le positionnera au-delà des exigences réglementaires en matière de transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, concernant les projets d&amp;#039;assainissement collectif, le caractère vertueux du projet sera étudié à la lumière de la prise en compte de cette transition :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   les projets couplant l&amp;#039;enjeu « assainissement » avec un autre enjeu à même de favoriser l&amp;#039;adaptation au changement climatique du territoire ou la réduction de la dépense énergétique (récupération de chaleur, production de biogaz, réutilisation des eaux traitées...).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ A titre dérogatoire eu égard à la nature des opérations, la prise en compte de la transition inclusive ne sera pas sollicitée dans le cadre de l&amp;#039;attribution de la bonification.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux directement liés à la réalisation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de contrôles et d&amp;#039;essais préalables à la réception.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à la bonification
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;extension de station et de réseaux concernant des secteurs non urbanisés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les ouvrages liés exclusivement à des problématiques d&amp;#039;inondation ou de surcharge hydraulique (eau claire parasite) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études techniques (par ailleurs financées par d&amp;#039;autres partenaires) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité et de reproduction des dossiers.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/assainissement-collectif-preservation-et-amelioration-de-la-qualite-des-milieux-politique-22-28/</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.96.40
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfc7-assainissement-collectif-preservation-et-amel/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>152161</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la mise en place ou à la réhabilitation de l’assainissement des communes rurales</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>ASSAINISSEMENT RURAL</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 30</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à la mise en place ou à la réhabilitation de l&amp;#039;assainissement collectif, ainsi qu&amp;#039;à la réhabilitation de l&amp;#039;assainissement autonome dans les communes rurales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un réseau d&amp;#039;assainissement collectif dans le hameau de &amp;#34;La Vallée&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude préalable à la réhabilitation des réseaux d&amp;#039;assainissement sur la commune de &amp;#34;Petitville&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la station d&amp;#039;épuration de &amp;#34;La Violette&amp;#34; (800 équivalents habitants)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension du réseau de collecte des eaux usées dans le quartier &amp;#34;Saint-Martin&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une station d&amp;#039;épuration à roseaux pour le village de &amp;#34;Beaulieu&amp;#34; (1 200 équivalents habitants)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de faisabilité pour l&amp;#039;assainissement autonome dans les hameaux de &amp;#34;Bellecombe&amp;#34; et &amp;#34;Rivière&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation des réseaux d&amp;#039;assainissement et mise en séparatif sur l&amp;#039;ensemble de la commune de &amp;#34;Grandvillage&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un traitement anti-H2S sur le poste de relevage de &amp;#34;La Chapelle&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation des études de réactualisation du zonage d&amp;#039;assainissement pour les communes de &amp;#34;Montfleur&amp;#34; et &amp;#34;Le Château&amp;#34;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;assainissement sur l&amp;#039;avenue principale de &amp;#34;Petitbourg&amp;#34; (65 branchements)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un réseau de transfert vers une future station d&amp;#039;épuration pour la commune de &amp;#34;Bellefontaine&amp;#34; (1 800 mètres linéaires)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur la révision du zonage d&amp;#039;assainissement et renouvellement de l&amp;#039;autorisation de rejet pour la station d&amp;#039;épuration de &amp;#34;La Vallée&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage pour la construction d&amp;#039;une station d&amp;#039;épuration collective dans le groupement de communes &amp;#34;Lac et Montagne&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation des réseaux d&amp;#039;assainissement et création d&amp;#039;un nouveau poste de refoulement pour &amp;#34;Les Champs&amp;#34; (75 branchements)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude d&amp;#039;actualisation du schéma directeur d&amp;#039;assainissement pour les communes de &amp;#34;Bordelac&amp;#34; et &amp;#34;Mareil-sur-Mer&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une station d&amp;#039;épuration pour le traitement des eaux usées de &amp;#34;La Plaine&amp;#34; (2 500 équivalents habitants)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de mise en séparatif des eaux usées dans le secteur de &amp;#34;La Grande Rue&amp;#34; (50 branchements)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un réseau d&amp;#039;assainissement autonome pour le hameau de &amp;#34;La Ferme&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation des réseaux d&amp;#039;assainissement et modernisation des installations techniques de la station d&amp;#039;épuration de &amp;#34;Belleval&amp;#34; (1 000 équivalents habitants)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Voirie et réseaux
+Equipement public
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;
+ &lt;table&gt;
+  &lt;tbody&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Dépenses éligibles
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Taux de financement
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Observations
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Études (zonages, diagnostics, études de faisabilité, dossier loi sur l&amp;#039;eau et études d&amp;#039;impacts, études géotechnique et topographique...)
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux fixe de 10 %
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Pas d&amp;#039;abattement  communes urbaines/rurales pour les études.
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;strong&gt;
+       Assainissement collectif
+      &lt;/strong&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        xx
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;span&gt;
+      &lt;strong&gt;
+       xx
+      &lt;/strong&gt;
+     &lt;/span&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;br /&gt;
+     &lt;/p&gt;
+     &lt;p&gt;
+      Stations d&amp;#039;épuration
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;br /&gt;
+     &lt;/p&gt;
+     &lt;p&gt;
+      Forfait de base dégressif en fonction de la capacité de 335 € à 15 €/équivalent habitant pour un traitement de base (pollution carbonée)
+     &lt;/p&gt;
+     &lt;p&gt;
+      A ce forfait de base, ajout de plusieurs forfaits complémentaires en fonction de la qualité du traitement (compléments pour traitement de l&amp;#039;azote, du phosphore, des eaux de pluie avec retraitement)
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Les forfaits prennent en compte l&amp;#039;ensemble des dépenses liées aux prestations et travaux pour la construction ou reconstruction (AMO, MOE, SPS, contrôles, terrains, réseaux de desserte des ouvrages, désodorisation, traitement des matières de vidanges, rejet, etc...)
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Diminution du forfait de 50 % en cas de reconstruction pour la fraction de capacité correspondant à l&amp;#039;existant (réhabilitation ou reconstruction).
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Subvention plafonnée à 30 % de la dépense HT
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Réseaux communaux intra muros
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Forfait de 2 400 € par branchement sur habitation existante ou nouvelle habitation en cas d&amp;#039;extension de réseaux
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Toutes sujétions incluses dont relevage, traitement anti H2S y compris prestations liées aux travaux (AMO, MOE, SPS, contrôles, terrains...) ;
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Subvention plafonnée à 30 % de la dépense HT
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+  &lt;/tbody&gt;
+ &lt;/table&gt;
+&lt;/div&gt;
+&lt;div&gt;
+ &lt;table&gt;
+  &lt;tbody&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Réseaux de liaison intercommunale
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Forfait de 87 € par mètre de réseau
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Toutes sujétions incluses dont relevage, traitement anti H2S y compris prestations liées aux travaux (AMO, MOE, SPS, contrôles, terrains...)
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Base : limites urbanisées des communes
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Subvention plafonnée à 30 % de la dépense HT
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Réhabilitation de réseaux et mise en séparatif
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Forfait de 2 400 € par branchement sur habitation existante
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Subvention plafonnée à 10 % de la dépense HT pour tous travaux de réhabilitation et de mise en séparatif
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Tous travaux exceptionnels et spécifiques qui ne peuvent entrer dans le système de l&amp;#039;aide au forfait (construction ou réhabilitation d&amp;#039;ouvrages spécifiques, postes de relevage, traitement des substances médicamenteuses etc...)
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux fixe à 30 % sur le coût HT des travaux
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Subvention plafonnée à 10 % de la dépense HT pour tous travaux de réhabilitation
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+  &lt;/tbody&gt;
+ &lt;/table&gt;
+&lt;/div&gt;
+&lt;div&gt;
+ &lt;table&gt;
+  &lt;tbody&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;strong&gt;
+       Assainissement individuel
+      &lt;/strong&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        xx
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        xx
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Assainissement autonome (communes rurales et communes rurales ayant délégué leur compétence à un groupement dont la ville centre a moins de 20.000 habitants (population DGF))
+     &lt;/p&gt;
+     &lt;p&gt;
+      &lt;br /&gt;
+      Assainissement autonome dont l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage est portée par une collectivité, pour le compte de particuliers et faisant l&amp;#039;objet d&amp;#039;un conventionnement.
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      1 250 € par installation réhabilitée
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Toutes sujétions incluses (relevage, rejet etc...)
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Application plafond égal à 30 % du coût des travaux TTC.
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Au cas précis de plusieurs logements rattachés à une installation de type autonome, la subvention est calculée au nombre de logements ou bâtiments raccordés
+     &lt;/p&gt;
+     &lt;p&gt;
+      - Pas d&amp;#039;abattement  communes urbaines/rurales
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+  &lt;/tbody&gt;
+ &lt;/table&gt;
+&lt;/div&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les travaux relatifs aux réseaux, en fonction de leur localisation, la pose de fourreaux d&amp;#039;attente et de chambres de tirage afin de préparer et de faciliter le déploiement du réseau très haut débit (FTTH) pourra être exigée.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES DE VERSEMENT DE LA SUBVENTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention sera versée selon les conditions définies dans le règlement général des aides aux communes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES EXCLUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux d&amp;#039;assainissement sur les communes considérées comme urbaines.
+ &lt;/li&gt;
+ &lt;li&gt;
+  tous travaux s&amp;#039;apparentant à de l&amp;#039;entretien ou du renouvellement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études suivies de travaux non éligibles ne sont pas finançables au titre de l&amp;#039;aide aux communes.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.fr/actions/aide-aux-communes</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aidesetsubventions.oise.fr</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de l&amp;#039;Oise
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ DGA Réussites éducatives, citoyennes et territoriales
+ &lt;br /&gt;
+ Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
+ &lt;br /&gt;
+ Direction adjointe des territoires, des sports et de la vie associative
+ &lt;br /&gt;
+ Service de l&amp;#039;aide aux communes
+ &lt;br /&gt;
+ Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
+ &lt;br /&gt;
+ Téléphone : 03.44.06.63.27
+ &lt;br /&gt;
+ Mél :
+ &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
+  aideauxcommunes&amp;#64;oise.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2605-aider-a-la-creation-damenagements-de-securite/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>152159</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’amélioration de la qualité de l'eau potable et de sa distribution</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>ALIMENTATION EN EAU POTABLE</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L123" s="1" t="inlineStr">
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;amélioration de la qualité, de la distribution ainsi que de l&amp;#039;optimisation de la gestion durable de nos ressources en eau potable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;un schéma directeur d&amp;#039;alimentation en eau potable pour les communes
  &lt;/li&gt;
  &lt;li&gt;
   Mise en exploitation d&amp;#039;un captage d&amp;#039;eau souterraine pour le village
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de la distribution d&amp;#039;eau potable à travers l&amp;#039;extension du réseau
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic des réseaux de distribution d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une étude de faisabilité pour la création d&amp;#039;une réserve incendie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -23696,3749 +26195,1066 @@
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       prix de l&amp;#039;eau potable facturé par m3 &amp;lt; 1.40 €
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       25 % du forfait ou du taux appliqué
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les travaux relatifs aux réseaux, en fonction de leur localisation, la pose de fourreaux d&amp;#039;attente et de chambres de tirage afin de préparer et de faciliter le déploiement du réseau très haut débit (FTTH) pourra être exigée.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T115" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W123" s="1" t="inlineStr">
+      <c r="W115" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db03-aider-a-la-realisation-daires-daccueil-des-ge/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>16/10/2023</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="124" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G124" s="1" t="inlineStr">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>139934</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une aide pour accompagner, définir, piloter et exploiter un projet dans le domaine de l’eau et de l’assainissement</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>AMO Mission eau-assainissement</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...153 lines deleted...]
-          <t>Subvention
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I125" s="1" t="inlineStr">
-[...16 lines deleted...]
-&lt;p&gt;
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de Cantal Ingénierie &amp;amp; Territoires (CIT) dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement s&amp;#039;inscrit en complément des missions obligatoires d&amp;#039;assistance technique réalisées par la MAGE (Mission d&amp;#039;Assistance à la Gestion de l&amp;#039;Eau) du département, en proposant des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Appui à l&amp;#039;animation de sages
-Plafond de 45 0000 € /an pour le salaire et 5 000 € pour les frais de fonctionnement /an, étude au cas par cas
+   Eau Potable : la création et l&amp;#039;aménagement d&amp;#039;ouvrages d&amp;#039;eau potable (captages réservoirs, stations de pompage), la mise en place de traitement de potabilisation, de travaux d&amp;#039;interconnexion de réseaux, de mise en place de compteurs de sectorisation et de télésurveillance, la passation de contrats de prestation ou de concession,
   &lt;/li&gt;
   &lt;li&gt;
-   Aide régionale  à l&amp;#039;animation en complément de l&amp;#039;aide des Agences de l&amp;#039;Eau dans la limite de 80 % d&amp;#039;aide publique
+   Assainissement Collectif : des travaux de mise en séparatif ou de réhabilitation de réseaux de collecte, la création ou la réhabilitation de systèmes de traitement des eaux usées, la mise en place de dispositifs d&amp;#039;auto surveillance et/ou de mesure, la passation de contrats de prestation ou de concession.
   &lt;/li&gt;
   &lt;li&gt;
-   Aide aux études à 20% maximum dans la limite de 80% d&amp;#039;aide publique
-[...4 lines deleted...]
-Aide aux études à 20 % maximum dans la limite de 80 % d&amp;#039;aide publique.
+   Réalisation d&amp;#039;études dans le domaine de l&amp;#039;eau : diagnostic de réseaux et d&amp;#039;ouvrages, études de valorisation des boues, révision de zonage, étude de gouvernance préalable à un transfert de compétences
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Eau potable
-Eau pluviale
 Assainissement des eaux
 Eau souterraine
-Cours d'eau / canaux / plans d'eau
-[...3 lines deleted...]
-Foncier
+Transition énergétique
 Equipement public
-Réhabilitation
-[...29 lines deleted...]
-&lt;p&gt;
+Appui méthodologique
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Animation des SAGE en cours d&amp;#039;élaboration ou mis en œuvre.
+   Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
   &lt;/li&gt;
   &lt;li&gt;
-   Etude nécessaire à l&amp;#039;élaboration/mise en œuvre des SAGE.
+   Etre adhérent à CIT
   &lt;/li&gt;
   &lt;li&gt;
-   Aide à la structuration des EPTB sur les bassins d&amp;#039;intérêts régionaux à enjeu de maîtrise d&amp;#039;ouvrage.
-[...75 lines deleted...]
-   Sophie PAYER : 03 26 70 31 68 / spayer&amp;#64;grandest.fr
+   Conventionnement
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
-[...657 lines deleted...]
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S116" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
-[...7 lines deleted...]
- Contacter l&amp;#039;OFB ou votre agence de l&amp;#039;eau.
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/683e-beneficier-dune-aide-pour-accompagner-definir/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="130" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E130" s="1" t="inlineStr">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>140772</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'eau et d'assainissement</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G130" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Rénover et développer l&amp;#039;éclairage public
+  Construire ou réhabiliter les réseaux &amp;#34;humides&amp;#34;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Nature de l&amp;#039;opération : Eclairage public
+  Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;ul&gt;
-[...23 lines deleted...]
- &lt;br /&gt;
+&lt;p&gt;
+ - Réhabiliter les réseaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Réaliser une extension des réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ - Optimiser la gestion patrimoniale
+&lt;/p&gt;
+&lt;p&gt;
+ - Améliorer le rendement des réseaux
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O130" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R130" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T130" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fd61-realiser-des-travaux-deau-et-dassainissement/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>140771</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Construire / réhabiliter des stations de traitement d'eau (eau potable et eaux usées)</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Construire ou réhabiliter les stations de traitement des eaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Améliorer les performances des équipements existants
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Créer ou augmenter la capacité des équipements en place
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9030-construire-rehabiliter-des-stations-de-traite/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>140747</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de restitution de l'éclairage public dans le cadre d'opération de renforcement aérien ou sécurisation en aérien</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I119" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;opération : Eclairage public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux coordonnés à des travaux de renforcement aérien du réseau électrique
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
   energies.electricite&amp;#64;sidec-jura.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 81 26
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7f8b-realiser-des-travaux-de-restitution-de-leclai/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="131" spans="1:27" customHeight="0">
-      <c r="A131" s="1">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
         <v>126135</v>
       </c>
-      <c r="B131" s="1" t="inlineStr">
+      <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Obtenir une assistance technique en matière d'eau potable et/ou d'assainissement</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Assistance technique départementale Domaine Eau et Assainissement</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les missions proposées permettent d&amp;#039;aider les collectivités à la gestion patrimoniale et à l&amp;#039;amélioration de l&amp;#039;exploitation des systèmes d&amp;#039;assainissement collectif ainsi que des installations d&amp;#039;eau potable. Cela comprend, par exemple, des visites sur site avec des analyses d&amp;#039;eaux usées, des conseils pour l&amp;#039;entretien des ouvrages d&amp;#039;épuration ou d&amp;#039;alimentation en eau potable, des appareillages électromécaniques, des réglages, des rejets dans le milieu naturel, des bilans de fonctionnement, etc.
 &lt;/p&gt;
 &lt;p&gt;
  En complément, certains EPCI &amp;lt; 40 000 habitants pour lesquels la convention type ne serait pas appropriée pourront solliciter un accompagnement particulier et se voir proposer une convention spécifique soumise à la validation de la commission permanente selon des modalités techniques et financières adaptées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Retenir l&amp;#039;éligibilité des communes rurales et des EPCI de moins de 40 000 habitants à l&amp;#039;assistance technique définie dans la convention type figurant en annexe 1 et d&amp;#039;en exclure les EPCI de plus de 40 000 habitants éligibles du fait du critère « zone de montagne »
   &lt;/li&gt;
   &lt;li&gt;
    Autoriser ces EPCI de plus de 40 000 habitants à solliciter un accompagnement spécifique et adapté à leurs besoins. Cette demande sera instruite par les services départementaux et les modalités de l&amp;#039;assistance technique feront l&amp;#039;objet d&amp;#039;une convention spécifique soumise à l&amp;#039;approbation de la commission permanente
   &lt;/li&gt;
   &lt;li&gt;
    Autoriser les EPCI de moins de 40 000 habitants pour lesquels la convention type n&amp;#039;est pas appropriée, à solliciter un accompagnement spécifique et adapté à leurs besoins. Cette demande sera instruite par les services départementaux et les modalités de l&amp;#039;assistance technique feront l&amp;#039;objet d&amp;#039;une convention spécifique soumise à l&amp;#039;approbation de la commission permanente
   &lt;/li&gt;
   &lt;li&gt;
    Exclure du bénéfice de l&amp;#039;assistance technique les EPCI en délégation de service public pour l&amp;#039;intégralité de leurs équipements d&amp;#039;eau potable.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/ci_537149/fr/preservation-de-la-qualite-de-l-eau#niveau_5</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Eau Environnement Forêt Agriculture
 &lt;/p&gt;
 &lt;p&gt;
  Mission d&amp;#039;assistance à la gestion de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  MAGE : 04 77 12 52 38
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mage&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   mage&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5dbc-obtenir-une-assistance-technique-en-matiere-d/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="132" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G132" s="1" t="inlineStr">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>120296</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'assistance et de conseils pour l’exploitation des ouvrages d’assainissement (stations d’épuration, postes de refoulement …)</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Service d'Assistance Technique aux Exploitants de Station d'Epuration (SATESE)</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H132" s="1" t="inlineStr">
-[...98 lines deleted...]
-      <c r="K133" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L133" s="1" t="inlineStr">
-[...2138 lines deleted...]
-      <c r="L147" s="1" t="inlineStr">
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Assistance et conseils pour l&amp;#039;exploitation des ouvrages d&amp;#039;assainissement (stations d&amp;#039;épuration, postes de refoulement ...)
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation des visites permettant aux maîtres d&amp;#039;ouvage de répondre à la réglementation en matière d&amp;#039;autosurveillance des ouvrages (bilans 24h, contrôle des dispositifs d&amp;#039;autosurveillance)
  &lt;/li&gt;
  &lt;li&gt;
   Mise à disposition de l&amp;#039;expertise du service dans le diagnostic et la résolution de dysfonctionnements, dans la programmation et le suivi de travaux sur les ouvrages, dans l&amp;#039;étude de rejets industriels ...
  &lt;/li&gt;
  &lt;li&gt;
   Avis sur les projets de construction de stations d&amp;#039;épuration
  &lt;/li&gt;
  &lt;li&gt;
   Suivi des travaux de construction de stations d&amp;#039;épuration financés par le Département (dont équipements pour la réalisation des mesures réglementaires)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -27505,1574 +27321,4930 @@
   &lt;/li&gt;
   &lt;li&gt;
    Audit des dispositifs d&amp;#039;autosurveillance des stations d&amp;#039;épuration de plus de 2000 EH et des déversoirs d&amp;#039;orage associés (accréditation de la préfecture de région)
   &lt;/li&gt;
   &lt;li&gt;
    Réalisation de bathymétries complètes sur les lagunes (mesure des niveaux de boues, prélèvements d&amp;#039;échantillons et analyses, cartographie, rapport)
   &lt;/li&gt;
   &lt;li&gt;
    Rédaction des cahiers de vie
   &lt;/li&gt;
   &lt;li&gt;
    Validation des manuels d&amp;#039;autosurveillance
   &lt;/li&gt;
   &lt;li&gt;
    Visite d&amp;#039;expertise
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;em&gt;
    Toutes les analyses sont réalisées par le laboratoire départementale d&amp;#039;analyses de la Drôme.
   &lt;/em&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O147" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R147" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Cadre conventionnel : sont éligibles les communes de moins de 5 000 habitants dont le potentiel financier est inférieur à 1,3 fois le potentiel financier moyen par habitants des communes de moins de 5000 habitants, et les EPCI de moins de 40 000 habitants ou ceux dont la moitié des communes sont classées en zone de montagne.
   &lt;/li&gt;
   &lt;li&gt;
    Cadre concurrentiel (marchés publics) : autres communes et EPCI, Industriels (sur demande des collectivités)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S147" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U147" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V147" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/exploitation-stations-epuration/</t>
         </is>
       </c>
-      <c r="X147" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme – Service Gestion de l&amp;#039;Eau
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 75 79 82 73 • 04 75 79 82 41
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:sate&amp;#64;ladrome.fr"&gt;
   satese&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site :
  &lt;a href="https://www.ladrome.fr/"&gt;
   www.ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y147" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z147" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1231-exploitation-des-stations-depuration/</t>
         </is>
       </c>
-      <c r="AA147" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="148" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G148" s="1" t="inlineStr">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>111670</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Dépolluer et gérer les systèmes d'assainisssement</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H148" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 50</t>
+        </is>
+      </c>
+      <c r="J122" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dépollution et gestion des systèmes d&amp;#039;assainissement. Subvention dont la variation des taux d&amp;#039;aide à l&amp;#039;investissement est exprimée en % des dépenses HT.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux 10 % (taux de base bonifiable) :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   station d&amp;#039;épuration à partir de 10.000 équivalents habitants (montant éligible des travaux établi selon un prix de référence en fonction des caractéristiques de l&amp;#039;opération, plafonné à 10 M€ HT)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Taux 15 % (taux de base bonifiable) :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   station d&amp;#039;épuration de moins de 10.000 équivalents habitants (montant éligible des travaux établi selon un prix de référence en fonction des caractéristiques de l&amp;#039;opération, plafonné à 10 M€ HT)
+  &lt;/li&gt;
+  &lt;li&gt;
+   amélioration des réseaux d&amp;#039;eaux usées (montant éligible des travaux établi selon un prix de référenceau fonction des caractéristiques de l&amp;#039;opération, plafonné à 2 M€ HT)
+  &lt;/li&gt;
+  &lt;li&gt;
+   création de réseau pour un petit système d&amp;#039;assainissement collectif (prix de référence de 8.000 € par habitation à raccorder)
+  &lt;/li&gt;
+  &lt;li&gt;
+   instrumentation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Taux 25 % :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   étude de diagnostic des eaux non domestiques
+  &lt;/li&gt;
+  &lt;li&gt;
+   assainissement non collectif (prix de référence de 10.000 € HT par habitation)
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en conformité ou création de branchements pour un système d&amp;#039;assainissement, pour les branchements publics et privés (prix de référence de 3.000 € HT par branchement en domaine privé, plafond ne s&amp;#039;appliquant pas aux bâtiments publics)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Taux 40 % :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   adaptation des ouvrages d&amp;#039;assainissement pour la contribution à la transition énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   dépollution extensive des eaux pluviales
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0018 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes, Intercommunalités.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d453-depolluer-et-gerer-les-systemes-dassainisssem/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>115160</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Gérer un système d'assainissement collectif des eaux usées</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'un système d'assainissement collectif des eaux usées</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assistance technique aux communes et EPCI exploitant une station d&amp;#039;épuration afin d&amp;#039;améliorer la gestion de leur système d&amp;#039;assainissement collectif des eaux usées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Champs d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Assistance pour la mise en œuvre du diagnostic et du suivi régulier des ouvrages d&amp;#039;assainissement, de dépollution des eaux usées et de traitement des boues, réalisation de mesures et analyses sur
+  &lt;/li&gt;
+  &lt;li&gt;
+   24 h,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Validation et exploitation des résultats afin d&amp;#039;assurer, sur le long terme, une meilleure performance des ouvrages,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Assistance pour la mise en place, le suivi et la validation de l&amp;#039;autosurveillance règlementaire des installations,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Assistance pour l&amp;#039;élaboration de conventions de raccordement des pollutions d&amp;#039;origine non domestique aux réseaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Assistance pour la programmation de travaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Assistance pour l&amp;#039;évaluation de la qualité du service d&amp;#039;assainissement,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Assistance pour l&amp;#039;élaboration de programmes de formation des personnels.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Montant :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ - partie fixe :
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   250€/an pour les STEP de capacité nominale inférieure à 500 habitants
+  &lt;/li&gt;
+  &lt;li&gt;
+   500€/an pour les STEP de capacité supérieure à 500 habitants
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ - partie proportionnelle : 0,15€/habitants/an
+</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Communes et EPCI de moins de 15000 habitants éligibles au sens du décret du 26 décembre 2007.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalité :
+ &lt;/strong&gt;
+ Une convention entre le Département et la commune doit être signée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/96/18-gestion-d-un-systeme-d-assainissement-collectif-des-eaux-usees.htm</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  departement&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e522-gerer-un-systeme-dassainissement-collectif-de/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>117389</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place le contrôle et l'analyse de l’eau dans le cadre de l’autosurveillance réglementaire sur les stations d’épuration</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K148" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mission d’ingénierie vous accompagne pour :&lt;/p&gt;
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mettre en place le contrôle et l&amp;#039;analyse de l&amp;#039;eau dans le cadre de l&amp;#039;autosurveillance réglementaire sur les stations d&amp;#039;épurations ou au droit de points de déversement en milieu naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ Expertiser le fonctionnement des systèmes d&amp;#039;assainissement  par l&amp;#039;analyse d&amp;#039;échantillons et/ ou établissement de bilans 24h.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Réalisation des prélèvements et des analyses pour l&amp;#039;établissement des bilans 24h de fonctionnement sur les stations d&amp;#039;épuration avec rédaction d&amp;#039;un rapport technique d&amp;#039;intervention et émission de rapports d&amp;#039;analyses sous accréditation COFRAC.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Prestations écrites
+  &lt;/li&gt;
+  &lt;li&gt;
+   Déplacement sur le terrain et dans les stations d&amp;#039;épuration
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour la réalisation des bilans, tarif défini d&amp;#039;une part sur la base d&amp;#039;un forfait horaire d&amp;#039;intervention de techniciens et ingénieurs pour la pose, le réglage et le retrait du matériel auquel s&amp;#039;ajoute le coût des analyses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau.seine-et-marne.fr/</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d405-mettre-en-place-le-controle-et-lanalyse-de-le/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>117381</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre un projet d'assainissement (eaux usées et eaux pluviales) collectif ou non collectif</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Définir des enjeux d&amp;#039;assainissement et des besoins pour la réalisation d&amp;#039;études ad-hoc :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avis technique sur les besoins
+  &lt;/li&gt;
+  &lt;li&gt;
+   Elaboration de cahier des charges
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la passation des marchés publics
+  &lt;/li&gt;
+  &lt;li&gt;
+   Analyse des offres, appui pour les dossiers de demandes de subventions et les prises de délibérations nécessaires
+  &lt;/li&gt;
+  &lt;li&gt;
+   Suivi d&amp;#039;étude
+  &lt;/li&gt;
+  &lt;li&gt;
+   Animation de réunions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rédaction de notes et rapports
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau.seine-et-marne.fr/</t>
+        </is>
+      </c>
+      <c r="W125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-mettre-en-uvre-dun-projet-dassainissement-eau/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>116549</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les services publics d’assainissement et de gestion des eaux pluviales urbaines</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I126" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Acquisition de matériels spécifiques à l’usage exclusif des services publics d’assainissement ou de gestion des eaux pluviales urbaines, entrant dans le cadre d’un projet d’amélioration des conditions de travail et de fonctionnement du service public concerné, acquisition ou développement d’applications numériques dédiées au service (gestion patrimoniale, spatialisation des contrôles d’installation non collective, …), formation des agents des services dédiés, …&lt;br /&gt;Sont exclus les outillages non spécifiques aux métiers de l’assainissement collectif ou non-collectif ou de gestion des eaux pluviales urbaines.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0cd5-copie-07h15-rehabilitation-des-systemes-dassa/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>116548</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les systèmes d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I127" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations visées : les opérations groupées de réhabilitation de dispositifs d’assainissement non collectif existants, inférieurs à 200 EH.&lt;br /&gt;Ces opérations groupées sont coordonnées par le SPANC.&lt;br /&gt;Sont exclus les travaux entrant dans le cadre de la construction de logement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ea1e-copie-07h13-epuration-des-eaux-usees/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>116547</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Epurer les eaux usées</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I128" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Toute opération de création, de réhabilitation ou d’extension de stations de traitement des eaux usées de capacité nominale supérieure à 200 équivalents-habitant, y compris les dispositifs connexes de transfert des eaux usées, de relevage, d’autosurveillance…&lt;br /&gt;Sont exclus les systèmes d’assainissement non publics.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires spécifiques : les autorités organisatrices des services publics d&amp;#039;assainissement ; le cas échéant, leur mandataire sur l&amp;#039;opération.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b31-copie-07h12-realisation-de-reseaux-dassainiss/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>116546</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Développer les réseaux d’assainissement collectif et les équipements connexes</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I129" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations visées : toute opération globale concernant les réseaux de collecte d’assainissement : renouvellement, renforcement, dévoiement, extension des canalisations, création, renforcement, modernisation ou déplacement de postes de relevage … y compris les équipements connexes d’autosurveillance…&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les réseaux et les postes de relevage associés à une opération d’aménagement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86cd-copie-07h10-planifier-lamelioration-du-traite/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB129" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>119646</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou aménager des ouvrages de nature à améliorer l’assainissement sur routes départementales</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I130" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Construction, modification ou renforcement du réseau pluvial (hors création de bordures caniveaux et construction ou la modification du réseau d&amp;#039;assainissement pluvial afférentes).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les travaux doivent se situés le long des routes départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide concerne uniquement les communes auboises ou groupement de communes aubois de moins de 10.000 habitants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Communes de l'Aube de moins de 10.000 habitants</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus, contactez :
+ &lt;a href="mailto:drat&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  drat&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>drat@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3f1-construire-ou-amenager-des-ouvrages-de-nature/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2022</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>117383</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la prise de compétence assainissement - eau potable</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mettre en place une gouvernance opérationnelle à échéance de 2020, dans le cadre des nouvelles compétences définies par la loi NOTRe et potentiellement la loi Ferrand :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Analyse des enjeux « eau » sur le territoire considéré
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etablissement du cahier des charges décrivant la mission attendue de la part du prestataire en vue de la réalisation des études
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la passation du marché ; Etude des offres afin d&amp;#039;aider le maître d&amp;#039;ouvrage dans son choix du prestataire
+  &lt;/li&gt;
+  &lt;li&gt;
+   Suivi de l&amp;#039;étude.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;étude très importante et complexe (volet finances publiques étoffé), le service limitera son action à l&amp;#039;aide au maître d&amp;#039;ouvrage pour le choix d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage (établissement du programme de la mission, passation du marché, aide au choix du prestataire).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Prestations écrites
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réunions de travail sur des thématiques particulières à la demande
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau.seine-et-marne.fr/</t>
+        </is>
+      </c>
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0ac2-accompagner-la-prise-de-competence-assainisse/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>97356</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la réduction de l'impact de l'assainissement en zone littorale</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I132" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 30</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à favoriser et accompagner les réflexions en matière d&amp;#039;assainissement et de gestion des eaux pluviales concourant à la reconquête des usages littoraux (conchyculture, pêche à  pied et baigande) et du bon état des masses d&amp;#039;eau littorales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostics de systèmes d&amp;#039;assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostic des réseaux d&amp;#039;eau pluvial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  équipement des points de déversement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  étude de déconnexion et gestion alternative des eaux pluviales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  profil de vulnérabilité et études de modélisation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  campagne de suivi des sources de contamination bactériologique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : les communes, EPCI et syndicats intercommaux compétents en matière d&amp;#039;assainissement et de gestion des eaux pluviales.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme vise en premier lieu l&amp;#039;amélioration des connaissances et l&amp;#039;identification des sources de contamination et des rejets de micropolluants. Ainsi seront éligibles les études ou diagnostics visant à l&amp;#039;amélioration des connaissances.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les masses d&amp;#039;eaux littorales dont l&amp;#039;état chimique est déclassée par des micropolluants ou en cas de contamination récurrente des sites aquacoles, des études spécifiques pourront être subventionnées (étude de source de contamination, diagnostic amont).
+&lt;/p&gt;
+&lt;p&gt;
+ Sur les communes identifiées, les éléments de diagnostic doivent permettre d&amp;#039;établir les sources principales de contamination et de les hiérarchiser. Les travaux qui en découlent ainsi identifiés pourront être accompagnés (réhabilitation structurante des réseaux, amélioration des performances de traitement de la bactériologie, renforcement des capacités de transfert et stockage des réseaux, aide aux collectivités pour la mise en oeuvre d&amp;#039;une politique d&amp;#039;incitation à la réhabilitation des assainissements non collectifs).
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux accompagnés devront nécessairement avoir été identifiés comme contributeurs significatifs par une étude préalable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Communes littorales de Vendée</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée – Service Eau
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.38
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  eau&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/909a-accompagner-la-reduction-de-limpact-de-lassai/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>97358</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser et accompagner les réflexions et la programmation des ouvrages structurants en matière d'assainissement</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I133" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à favoriser et accompagner les réflexions et la programmation des ouvrages structurants en matière d&amp;#039;assainissement dans un objectif de reconquête de la qualité de l&amp;#039;eau.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Diagnostic et schéma directeur d&amp;#039;assainissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficaires : Communes et EPCI compétents.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme vise le financement des études de planification en matière d&amp;#039;assainissement collectif et eaux pluviales.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant la création, l&amp;#039;amélioration et l&amp;#039;extension des systèmes d&amp;#039;assainissement collectif, sont éligibles les révisions de zonage (à l&amp;#039;échelle du territoire des communes concernées), les études d&amp;#039;impact, les diagnostics et les schémas directeurs d&amp;#039;assainissement (hors gestion patrimoniale des réseaux), les études de faisabilité et de filières.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les eaux pluviales sont éligibles les schémas et zonages des eaux pluviales (hors gestion patrimoniale des réseaux), les études de solution de gestion intégrée des eaux pluviales hors projet d&amp;#039;urbanisation nouvelle (réduction des pollutions de temps de pluie, réduction des écoulements à la source).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil Départemental – Service Eau
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.38 – Fax : 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  eau&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55d5-favoriser-et-accompagner-les-reflexions-et-la/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>95045</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer la gouvernance et la structuration de maîtrise d'ouvrage de projets structurants dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer la gouvernance et la structuration de maitrise d’ouvrage de projets structurants dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I134" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Appui à l&amp;#039;animation de sages
+Plafond de 45 0000 € /an pour le salaire et 5 000 € pour les frais de fonctionnement /an, étude au cas par cas
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide régionale  à l&amp;#039;animation en complément de l&amp;#039;aide des Agences de l&amp;#039;Eau dans la limite de 80 % d&amp;#039;aide publique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide aux études à 20% maximum dans la limite de 80% d&amp;#039;aide publique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Structurer la maitrise d&amp;#039;ouvrage sur les grands axes fluviaux
+Subvention variable selon les statuts, les besoins et la gouvernance de l&amp;#039;EPTB
+Aide aux études à 20 % maximum dans la limite de 80 % d&amp;#039;aide publique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Friche
+Foncier
+Equipement public
+Réhabilitation
+Paysage
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P134" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structures porteuses des SAGE : collectivités, associations. EPTB
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Animation des SAGE en cours d&amp;#039;élaboration ou mis en œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etude nécessaire à l&amp;#039;élaboration/mise en œuvre des SAGE.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la structuration des EPTB sur les bassins d&amp;#039;intérêts régionaux à enjeu de maîtrise d&amp;#039;ouvrage.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etude nécessaire à l&amp;#039;élaboration et mise en œuvre des travaux des EPTB (inventaire, analyse hydraulique..) non couverte par les autres dispositifs régionaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ Dépenses salariales (salaire brut chargé &amp;#43; enveloppe forfaitaire pour les dépenses d&amp;#039;accompagnement) dans la limite d&amp;#039;un animateur (1 ETP) par SAGE. Subvention pluriannuelle/ adhésion régionale aux EPTB. Dépenses pour les études nécessaires à l&amp;#039;élaboration/mise en œuvre des SAGE. Dépenses pour les études nécessaires à l&amp;#039;élaboration et la mise en œuvre des travaux des EPTB (inventaire, analyse hydraulique..) non couvertes par les autres dispositifs régionaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/appuyer-gouvernance-structuration-de-maitrise-douvrage/</t>
+        </is>
+      </c>
+      <c r="W134" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0088/depot/simple</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Axe Rhin-Sarre (site Strasbourg) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Adeline ALBRECHT : 03.88.15.67.84 / adeline.albrecht&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Meuse-Saône (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Francis VOGIN : 03 87 33 67 65 / francis.vogin&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Moselle (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Camille BARTHE : 03 87 33 67 62 / camille.barthe&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Seine-Marne-Aisne (site Châlons-en-Champagne) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Sophie PAYER : 03 26 70 31 68 / spayer&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f8d-appuyer-la-gouvernance-et-la-structuration-de/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>30540</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Préparer le lancement de travaux en eau potable</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lorsqu&amp;#039;un projet en eau potable est lancé à l&amp;#039;initiative de la collectivité, le
+ Département peut accompagner la collectivité dans le choix d&amp;#039;un
+ maître
+ d&amp;#039;œuvre ou d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage selon les spécificités de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 12 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hameau de Sauvergue obligations règlementaires pour l&amp;#039;alimentation en eau
+&lt;/p&gt;
+&lt;p&gt;
+ Rédaction de projet de documents de consultation pour un marché de maîtrise d&amp;#039;oeuvre pour des travaux d&amp;#039;assainissement et d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ Raccordement au réseau d&amp;#039;eau de plusieurs hameaux
+&lt;/p&gt;
+&lt;p&gt;
+ Diagnostic réseaux AEP.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dc4-preparer-le-lancement-de-travaux-en-eau-potab/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>30538</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service assainissement et son fonctionnement</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la prise de compétence assainissement ou dans le cadre la réorganisation de ce service, le Département peut accompagner la collectivité dans les démarches préalables à ces changements.
+&lt;/p&gt;
+&lt;p&gt;
+ Un processus méthodologique peut être proposé afin d&amp;#039;identifier les enjeux, problématiques, opportunités, qui permettront aux élus d&amp;#039;identifier le scénario qui sera retenu.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 15 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avis sur le règlement du fonctionnement d&amp;#039;un service assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ Note pour l&amp;#039;établissement du prix de l&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement dans la réflexion préalable à la prise de compétence
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place du service, point technique
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement lié à une convention de déversement - Mise à jour du projet fin 2020
+&lt;/p&gt;
+&lt;p&gt;
+ Rédaction d&amp;#039;un projet de DCE pour le choix d&amp;#039;un prestataire pour réaliser le SCA.
+&lt;/p&gt;
+&lt;p&gt;
+ Point au lancement du service
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81ee-mettre-en-place-un-service-assainissement-et-/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>30537</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Préparer le lancement de travaux d'assainissement</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un projet d&amp;#039;assainissement est lancé à l&amp;#039;initiative de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département peut accompagner la collectivité dans le choix d&amp;#039;un maitre d&amp;#039;œuvre ou un assistant à maîtrise d&amp;#039;ouvrage selon les spécificités de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 17 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etude faisabilité expertise nouveau système de traitement
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux réhabilitation système assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ Assistance collectivité curage ruisseau / rejet station noyé et colmaté
+&lt;/p&gt;
+&lt;p&gt;
+ Mise aux normes autosurveillance station et travaux de réfection des prétraitements affaissés
+&lt;/p&gt;
+&lt;p&gt;
+ Propositions d&amp;#039;amélioration du système d&amp;#039;assainissement, prise en considération des demandes DDT
+&lt;/p&gt;
+&lt;p&gt;
+ Suivi lancement opération raccordement plusieurs hameaux
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement réseaux, poste de relevage et dégrilleur secteur du pont filtre planté de roseaux
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement au projet d&amp;#039;assainissement collecif pour le Bourg  centre
+&lt;/p&gt;
+&lt;p&gt;
+ Lancement du projet assainissement avec prise en compte de la problématique du lavoir
+&lt;/p&gt;
+&lt;p&gt;
+ Création du système d&amp;#039;assainissement dans le
+&lt;/p&gt;
+&lt;p&gt;
+ Assistance à la problématique du réseau collectif traversant le collège et des eaux pluviales de la voirie amont
+&lt;/p&gt;
+&lt;p&gt;
+ Remise en service installation de traitement
+&lt;/p&gt;
+&lt;p&gt;
+ Assistance convention de raccordement &amp;#43; cohérence zonage et règlement de service
+&lt;/p&gt;
+&lt;p&gt;
+ Projet travaux réhabilitation réseaux du Bourg - Réduction des eaux claires parasites
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/12b7-preparer-le-lancement-de-travaux-dassainissem/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>30536</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Lancer un schéma communal ou intercommunal en assainissement</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département peut accompagner les communes et EPCI dans le lancement et le suivi :
+&lt;/p&gt;
 &lt;ul&gt;
-&lt;li&gt;Réaliser une étude :
+ &lt;li&gt;
+  des études de diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  du schéma d&amp;#039;assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ avec pour objectif la constitution d&amp;#039;un programme d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 16 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil sur le devenir d&amp;#039;une station d&amp;#039;épuration (STEP) filtre à sable.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un DCE pour la mise à jour du schéma communal d&amp;#039;assainsisement  (SCA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;#34;Actualisation du schéma communal d&amp;#039;assainissement  (SCA) et réalisation d&amp;#039;un diagnostic des réseaux d&amp;#039;assainissement et pluvial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lancement du schéma communal d&amp;#039;assainissement (SCA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude pour gestion des surcharges sur la  station d&amp;#039;épuration (STEP)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à jour du schema d&amp;#039;assainissement intercommunal  (SCA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lancement de l&amp;#039;étude pour la création du système d&amp;#039;assainissement du bourg.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude visant à connaitre l&amp;#039;opportunité ou non de réaliser le SDA
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement sur l&amp;#039;amélioration du système d&amp;#039;assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d417-lancer-un-schema-communal-ou-intercommunal-en/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>443</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le système d’assainissement - animations</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I139" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention de 50 % ou forfait de 300€/branchement.</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réseaux d&amp;#039;assainissement - Animation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible l&amp;#039;animation portée par une collectivité dans l&amp;#039;objectif d&amp;#039;améliorer le système d&amp;#039;assainissement, dont des actions relatives aux activités économiques raccordées ou visant à promouvoir la collecte séparative des urines par exemple, ou dans l&amp;#039;objectif de développer la gestion à la source des eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P139" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q139" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Subvention de 50 % ou forfait de 300€/branchement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c9a-animation/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>452</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Animer les opérations d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J140" s="1" t="inlineStr">
+        <is>
+          <t>Forfait de 350 € par installation</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Assainissement non collectif - Animation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible : l&amp;#039;animation portée par une collectivité permettant de porter à la connaissance de la population du territoire, l&amp;#039;existence de l&amp;#039;opération groupée de réhabilitation ainsi que ses modalités de mise en œuvre et l&amp;#039;incite à y adhérer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P140" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q140" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention de 50 % ou forfait de 300 euros par installation</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1ab-assainissement-non-collectif-animation/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>10198</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet de gestion durable de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J141" s="1" t="inlineStr">
+        <is>
+          <t>Le taux maximal de la Région est de 20 % de l'assiette éligible. Il peut être porté jusqu'à 40% pour</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Omniprésente, l&amp;#039;eau contribue grandement à l&amp;#039;attractivité régionale. Cependant, le dynamisme démographique et touristique, associé à de nombreux usages économiques, exercent des pressions grandissantes sur la ressource, notamment avec les effets de l&amp;#039;évolution du climat.
+&lt;/p&gt;
+&lt;p&gt;
+ Voté le 22 juin 2018 par la Région Occitanie, le présent dispositif d&amp;#039;intervention en faveur d&amp;#039;une gestion durable de la ressource en eau vise la poursuite   de ce développement économique, en contribuant à limiter les concurrences entre les usages et à utiliser  la ressource en eau de façon responsable. Il encourage en priorité des actions d&amp;#039;économies et de préservation de l&amp;#039;eau et l&amp;#039;optimisation de l&amp;#039;usage de la ressource ; il permet également de soutenir sous  certaines conditions, la mobilisation de ressources nouvelles.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif constitue un volet essentiel du Plan d&amp;#039;Intervention régional pour l&amp;#039;eau adopté par les élus régionaux en juin 2018.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne relèvent pas de ce dispositif d&amp;#039;intervention les opérations du petit cycle de l&amp;#039;eau :
+&lt;/p&gt;
 &lt;ul&gt;
-&lt;li&gt;vous accompagne de votre réflexion initiale à sa finalisation pour vous aider à préciser vos objectifs, rédiger le cahier des charges, prendre en charge la consultation des bureaux d’étude et l’analyse des offres et vous assister dans les démarches de financement de l’étude.&lt;/li&gt;
-&lt;li&gt;participe aux réunions, délivre des avis techniques sur les livrables produits et vous accompagne dans vos prises de décisions et l’appropriation des résultats.&lt;/li&gt;
+ &lt;li&gt;
+  de pose de réseau d&amp;#039;eau potable et d&amp;#039;amélioration de leurs rendements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;assainissement (collectif ou autonome),
+ &lt;/li&gt;
+ &lt;li&gt;
+  de  protection des captages d&amp;#039;alimentation en eau  potable (dans  le  cadre  de  la mise en place des périmètres de protection).
+ &lt;/li&gt;
 &lt;/ul&gt;
-&lt;/li&gt;
-[...1 lines deleted...]
-&lt;li&gt;Réaliser des travaux (faisabilité, marché de Moe, conception, suivi du chantier…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Conseil - information :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
+&lt;p&gt;
+ Le plancher minimal de subvention est de
+ &lt;strong&gt;
+  2 000 €
+ &lt;/strong&gt;
+ . En cas de co-financements Europe / Région, ce plancher pourra  être diminué.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Mers et océans</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions listées ci-après sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
 &lt;ul&gt;
-&lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
-&lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
+ &lt;li&gt;
+  Gouvernance locale en faveur d&amp;#039;une gestion intégrée de la ressource en eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation de la qualité de la ressource en eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition d&amp;#039;un plan d&amp;#039;action préalable à la réalisation de projets visant les économies d&amp;#039;eau, l&amp;#039;optimisation des ressources existantes ou la mobilisation de nouvelles ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Économies d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation des ressources existantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilisation de ressources nouvelles
+ &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Ingénierie (complémentaire aux bureaux d&amp;#039;étude ou aux maîtres d&amp;#039;œuvre) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
-[...8 lines deleted...]
-      <c r="N148" s="1" t="inlineStr">
+&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les investissements, sont exclusivement retenues les dépenses directement liées à l&amp;#039;opération et nécessaires à sa réalisation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations sous-traitées, l&amp;#039;assiette éligible correspond aux factures ayant un lien direct avec l&amp;#039;opération.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les actions d&amp;#039;animation (financement de postes), l&amp;#039;assiette éligible correspond : aux frais de personnel directs (salaires bruts chargés) dédiés à la mise en œuvre de l&amp;#039;opération présentée, plafonnés à 60 000 € par an et par ETP ; auxquels sont additionnés les coûts indirects liés à la mise en œuvre de l&amp;#039;animation : taux forfaitaire maximal de 20% des frais de personnel directs éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  En outre, pour tout programme de sensibilisation, seules les parties de l&amp;#039;opération assimilables à des investissements (maquette, exposition itinérante,.) sont éligibles, les dépenses liées à la production et l&amp;#039;édition de plaquettes, ou à des réunions publiques par exemple ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;intervention régionale est soumise au respect d&amp;#039;un certain nombre de principes communs d&amp;#039;éligibilité.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cadre des opérations (opérations d&amp;#039;envergure régionale et/ou portant sur un périmètre cohérent d&amp;#039;intervention, échelle hydraulique cohérente)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Approche multi-usages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation de la ressource
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proportionnalité des opérations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acceptation sociale des projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation des milieux aquatiques, et plus globalement prise en compte des aspects connexes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-regional-pour-la-gestion-durable-de-la-ressource-en</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Eau, Milieux Aquatiques et Risques Direction de la Transition Ecologique et Energétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier : Alexandre CARRIER : alexandre.carrier&amp;#64;laregion.fr / 04 67 22 93 08
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : Anne NESPOULOUS : anne.nespoulous&amp;#64;laregion.fr Téléphone : 05 61 39 66 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/71ac-dispositif-regional-pour-la-gestion-durable-d/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>28158</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de gestion du temps de pluie</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de développement et d'amélioration des systèmes d'assainissement</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J142" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_nature_en_ville.pdf?Archive=263784608196&amp;File=fiche_nature_en_ville_pdf</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’aides pour le déraccordement des surfaces actives raccordées aux systèmes d’assainissement 
+ou réseaux pluviaux sont décrites dans la fiche thématique « eau et nature en ville et village ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opérations de 
+déraccordement des 
+eaux pluviales du 
+système 
+d’assainissement 
+ponctuelles ou 
+opérations réalisées sur 
+l&amp;#039;ensemble d&amp;#039;un bassin 
+versant, d&amp;#039;une 
+opération d&amp;#039;ampleur ou 
+d&amp;#039;une collectivité, dans 
+le cadre d’une 
+démarche globale et 
+d’un plan d’actions de 
+gestion du temps de 
+pluie&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Opérations de 
+déraccordement des 
+surfaces actives 
+raccordées au système 
+d’assainissement, en 
+domaine public ou 
+privé&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Agence de l&amp;#039;eau Rhin-Meuse : &lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  E-mail : agence&amp;#64;eau-rhin-meuse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.87.34.47.00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4a0d-aide-assainissement-et-gestion-du-temps-de-pl/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2020</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>441</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des branchements pour les réseaux d’assainissement (domaine privé)</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réseaux d&amp;#039;assainissement - Branchements (domaine privé)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en conformité des branchements ne peut bénéficier d&amp;#039;aides que dans les cas suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  actions groupées sur la partie privative des branchements particuliers conduites soit directement ou indirectement par la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  action portant sur un nombre significatif de logements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P143" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Branchement d&amp;#039;une habitation au(x) réseau(x) public(s) : 3 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Immeuble et bâtiment public : 300 €/EH
+&lt;/p&gt;
+&lt;p&gt;
+ Déconnexion des eaux de pluie: 1 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W143" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux : http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9585-branchements-domaine-prive/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>440</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les réseaux d'eau</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I144" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La réhabilitation des réseaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle concerne : la réhabilitation des réseaux et des ouvrages associés (postes de relèvement, ...) existants, la mise en séparatif par pose d&amp;#039;un réseau eaux usées et les collecteurs de transferts d&amp;#039;une ancienne STEU vers une autre, ainsi que les collecteurs de maillage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le conseil d&amp;#039;administration de l&amp;#039;agence de l&amp;#039;eau Seine-Normandie du 15 juin 2020 et le comité de bassin dans sa séance du 23 juin votent un plan de reprise pour soutenir l&amp;#039;investissement en augmentant ses taux d&amp;#039;aides pour :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les projets d&amp;#039;assainissement et de gestion des eaux de pluie, prioritaires pour la reconquête du bon état des masses d&amp;#039;eau et pour la mise en œuvre du plan baignade en Seine et en Marne,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets de sécurisation de l&amp;#039;alimentation en eau potable pour les territoires les plus exposés au risque de sécheresse,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets prioritaires de restauration de la continuité écologique des cours d&amp;#039;eau.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S148" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P144" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les travaux réalisés sous la charte qualité nationale.
+Minoration de la Subvention à 20% (&amp;#43; Avance 40 %) pour agglomérations d&amp;#039;assainissement ≥ 10 000 EH en cas de non-respect du critère de zonage pluvial (Cette condition entre en vigueur au 01/01/2021).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W144" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/560d-la-rehabilitation-des-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="149" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G149" s="1" t="inlineStr">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>44635</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou rénover des équipements sportifs et de loisirs</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K149" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="O149" s="1" t="inlineStr">
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
+&lt;/p&gt;
+&lt;p&gt;
+ -	un projet de construction ou de rénovation
+&lt;/p&gt;
+&lt;p&gt;
+ -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création d&amp;#039;un city parc
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;une aire de jeux
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un complexe sportif
+&lt;/p&gt;
+&lt;p&gt;
+ Espace multi-sport, aires de jeux et piste vélo
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Equipement public
+Réhabilitation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R149" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="W145" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="150" spans="1:27" customHeight="0">
-[...143 lines deleted...]
-      <c r="A151" s="1">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>98477</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Financer les opérations de rénovation thermique</t>
         </is>
       </c>
-      <c r="D151" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G151" s="1" t="inlineStr">
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T151" s="1" t="inlineStr">
+      <c r="T146" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V151" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
         </is>
       </c>
-      <c r="X151" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="152" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G152" s="1" t="inlineStr">
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>159895</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les éléments identitaires et le patrimoine du territoire rural</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...29 lines deleted...]
-&lt;p&gt;
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J147" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
+  Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
+ &lt;br /&gt;
+ Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette fiche-action vise des projets dont la délimitation géographique exclut le périmètre des 16 communes visées dans la fiche-action &amp;#34;Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité&amp;#34;. Toutefois elle peut soutenir des projets intéressant un large périmètre qui déborde sur une ou plusieurs de ces 16 communes.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Un projet en quatre phases principales
+  Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
-&lt;/p&gt;
-[...52 lines deleted...]
-Biodiversité
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;amorçage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant la mise en réseau ou la coopération et d&amp;#039;asseoir une complémentarité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie thématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions concourant à la dynamisation des villages et des espaces les plus ruraux
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global de redynamisation de cœur de village
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de charte paysagère ou tout autre document pédagogique permettant la prise en compte des caractéristiques du bâti ancien et l&amp;#039;intégration paysagère
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation de sites naturels, notamment de la rivière Adour, ou de chemin de randonnées et d&amp;#039;itinérances thématiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification, renaturation et aménagement paysager de sites déqualifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Raccordement, aménagement et valorisation de réseaux d&amp;#039;itinérance douce dans un objectif de mise en tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;aménagements, de modernisation d&amp;#039;équipements touristiques durables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation, et de restauration de sites emblématiques, patrimoniaux ou culturels ouverts au grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux événements culturels, sportifs et patrimoniaux à destination du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux projets culturels participant à l&amp;#039;animation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et des patrimoines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la vitalité de la vie associative et culturelle, en encourageant la mutualisation et la mise en réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
-Accessibilité
-[...11 lines deleted...]
- Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
+Paysage
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P147" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q147" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les investissements matériels et les projets d&amp;#039;ingénierie des communes de plus de 25 000 habitants.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S152" s="1" t="inlineStr">
-[...19 lines deleted...]
-  https://www.reseau-canope.fr/nous-trouver/
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T147" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y152" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA152" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aae0-faire-des-spheres-agricole-viticole-et-sylvic/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Mise en place d’un commerce de proximité
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD147" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="153" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G153" s="1" t="inlineStr">
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>163185</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Déléguer la maintenance de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Maintenance EP</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H153" s="1" t="inlineStr">
-[...51 lines deleted...]
-      <c r="O153" s="1" t="inlineStr">
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;TE83 assure la maintenance de l’éclairage public pour le compte des communes et intercommunalités ayant transféré cette compétence. La maintenance comprend l’assistance, l’entretien et le dépannage du réseau d’éclairage public. L’objectif est de répondre aux enjeux d’un éclairage économe et de qualité. L’outil web interactif, SAGA, permet de signaler une panne et de suivre les interventions réalisées.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;De plus, le Syndicat dispose d&amp;#039;autres compétences pour la réalisation de travaux neufs d&amp;#039;équipement de réseaux d&amp;#039;éclairage public et pour la rénovation énergétique des parcs anciens avec le passage au LED et l&amp;#039;installation d&amp;#039;horloges connectées pilotable à distance.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Maintenance de l&amp;#039;éclairage public :&lt;/p&gt;&lt;p&gt;- Mise en sécurité et remplacement d&amp;#039;un mat accidenté,&lt;/p&gt;&lt;p&gt;- Remplacement de luminaire défectueux&lt;/p&gt;&lt;p&gt;- etc...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R153" s="1" t="inlineStr">
-[...376 lines deleted...]
-      <c r="S155" s="1" t="inlineStr">
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de la maintenance de l&amp;#039;EP par TE83, la colléctivité doit délibérer pour transferer la compétence au Syndicat.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T155" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/competences/leclairage-public/</t>
+        </is>
+      </c>
+      <c r="W148" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/organigramme/</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aurore SANCHIS : Responsable du Service de l&amp;#039;éclairage public -&lt;a target="_self"&gt;aurore.sanchis&amp;#64;te83.fr&lt;/a&gt;- 04 94 37 28 18&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>mehdi.rassoul@symielecvar.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deleguer-la-maintenance-de-leclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="156" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G156" s="1" t="inlineStr">
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>155560</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les audits énergétiques de bâtiments publics et les schémas directeurs immobiliers énergétiques</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>AUDITS ÉNERGÉTIQUES DE BÂTIMENTS PUBLICS ET SCHÉMAS DIRECTEURS IMMOBILIERS ÉNERGÉTIQUES</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H156" s="1" t="inlineStr">
-[...148 lines deleted...]
-      <c r="H157" s="1" t="inlineStr">
+      <c r="H149" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I157" s="1" t="inlineStr">
+      <c r="I149" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K157" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L157" s="1" t="inlineStr">
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider les collectivités à mieux connaître la consommation énergétique de leurs bâtiments et à identifier et prioriser les travaux de rénovation à réaliser dans une logique de programmation pluriannuelle.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N157" s="1" t="inlineStr">
+      <c r="N149" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O157" s="1" t="inlineStr">
+      <c r="O149" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R157" s="1" t="inlineStr">
+      <c r="R149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes hors Métropole et communauté urbaine
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses de prestations externes visant à la réalisation :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   D&amp;#039;audit(s) énergétique(s) portant sur un ou plusieurs bâtiments propriétés de la collectivité maître d&amp;#039;ouvrage.
@@ -29094,4004 +32266,5649 @@
  &lt;li&gt;
   Les audits doivent être réalisés par un détenteur de la qualification Reconnu garant de l&amp;#039;environnement (RGE).
  &lt;/li&gt;
  &lt;li&gt;
   Les audits doivent répondre au cahier des charges de l&amp;#039;ADEME.
  &lt;/li&gt;
  &lt;li&gt;
   Les schémas directeurs immobiliers énergétiques (SDIE) doivent répondre au cahier des charges réalisé par la fédération nationale des collectivités concédantes et régies (FNCCR) et l&amp;#039;ADEME.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses éligibles : 1.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses éligibles : 75.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S157" s="1" t="inlineStr">
+      <c r="S149" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T157" s="1" t="inlineStr">
+      <c r="T149" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U157" s="1" t="inlineStr">
+      <c r="U149" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V157" s="1" t="inlineStr">
+      <c r="V149" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/audits-energetiques-de-batiments-publics-et-schemas-directeurs-immobiliers-energetiques/</t>
         </is>
       </c>
-      <c r="W157" s="1" t="inlineStr">
+      <c r="W149" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X157" s="1" t="inlineStr">
+      <c r="X149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y157" s="1" t="inlineStr">
+      <c r="Y149" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z157" s="1" t="inlineStr">
+      <c r="Z149" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dcbe-modele/</t>
         </is>
       </c>
-      <c r="AA157" s="1" t="inlineStr">
+      <c r="AA149" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB149" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2023</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="158" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G158" s="1" t="inlineStr">
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>157098</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic ou des travaux dans le domaine de l’eau et de l’assainissement</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;accompagner les collectivités Sur les domaines particuliers de l&amp;#039;eau, de l&amp;#039;assainissement et de la Gemapi, MATEC assiste les collectivités dans :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • La réalisation des diagnostics
+ &lt;br /&gt;
+ • La définition de programmes de travaux
+ &lt;br /&gt;
+ • Les études comparatives sur les modes d&amp;#039;exploitation
+ &lt;br /&gt;
+ • La mise en place ou le renouvellement des contrats de DSP, de prestations de services
+ &lt;br /&gt;
+ • Les études de transfert de compétences eau, assainissement, Gemapi
+ &lt;br /&gt;
+ • Les renouvellements de réseaux d&amp;#039;eau potable et d&amp;#039;assainissement
+ &lt;br /&gt;
+ • Les travaux de restauration des cours d&amp;#039;eau et de lutte contre les inondations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be61-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>143287</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez en charge la gestion des eaux pluviales et devez l&amp;#039;adapter aux contraintes de pollution des sols, de dissolution du gypse, de faible perméabilité, tout en gérant le risque d&amp;#039;inondation par ruissellement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour la conception et le dimensionnement de solutions de gestion innovantes et appropriées comme par exemple le traitement ou la reperméabilisation.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment élaborer un diagnostic de l&amp;#039;écoulement et du devenir des eaux pluviales et des réseaux d&amp;#039;assainissement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment éviter le ruissellement des eaux de pluie ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions innovantes de reperméabilisation des sols mettre en oeuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment se former à la gestion des eaux pluviales ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences et moyens matériels dans le domaine de l&amp;#039;eau : hydrologie quantitative, hydrogéologie, approche qualitative, hydrobiologie, écologie urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des analyses depuis l&amp;#039;amont (ruissellement, sources de pollution) jusqu&amp;#039;au milieu récepteur (cours d&amp;#039;eau, nappe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des outils développés pour évaluer les services écosystémiques rendus par les ouvrages, leurs performances        hydrauliques et épuratoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises entre ingénierie et recherche pour des solutions innovantes, adaptées aux contextes locaux et aux caractéristiques des sols et du sous-sol
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner l&amp;#039;élaboration d&amp;#039;un diagnostic de l&amp;#039;existant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser le diagnostic de territoire et de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les services écosystémiques rendus par les aménagements en place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertiser les enjeux, déterminer des critères
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluer le potentiel de reperméabilisation à l&amp;#039;échelle du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Exploiter les résultats du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer des solutions d&amp;#039;amélioration de la qualité de l&amp;#039;eau, la prévention des inondations, la régulation de l&amp;#039;îlot de chaleur urbain, le développement de paysages naturels, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer la gestion intégrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser le zonage pluvial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des recommandations concrètes pour une stratégie de reperméabilisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister la construction de nouveaux projets d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appuyer la maîtrise d&amp;#039;ouvrage dans l&amp;#039;élaboration d&amp;#039;un cahier des charges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les scénarios d&amp;#039;aménagement et de modalités d&amp;#039;exploitation associées (gestion différenciée, gestion naturelle, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examiner, étudier les problématiques locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Grand Paris Seine &amp;amp; Oise
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude de faisabilité d&amp;#039;une politique d&amp;#039;infiltration des eaux pluviales dans des contextes hydrogéologiques sensibles (risque de dissolution du gypse).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Grand Narbonne Communauté d&amp;#039;Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des solutions pour la désimperméabilisation des sols du Grand Narbonne
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Toulouse Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toulouse Métropole lance une étude sur la débitumisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-gestion-vos-eaux-pluviales-leurs-interactions</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be77-ameliorer-la-gestion-de-vos-eaux-pluviales-et/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB151" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>143372</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser une gestion intégrée de l’eau en ville et dans les infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H158" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L158" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Alors que les villes rassemblent 80 % de la population française, la gestion de l&amp;#039;eau en milieu urbain est un enjeu majeur pour les collectivités préoccupées par les questions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Alimenter en eau et assainir les villes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer le risque d&amp;#039;inondation (ruissellement et débordement);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion patrimoniale des réseaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver et valoriser la ressource (cadre de vie qualitatif, intégration de l&amp;#039;eau au milieu urbain, favoriser la réutilisation de l&amp;#039;eau)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les impacts socio-économiques associés peuvent être importants du fait de demandes sociétales et obligations réglementaires croissantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Axé sur l&amp;#039;innovation, le Cerema développe des solutions en matière de gestion intégrée de l&amp;#039;eau - un enjeu majeur pour les collectivités qui ont en charge l&amp;#039;aménagement de leurs territoires : gestion des eaux pluviales et assainissement, gestion des réseaux, qualité des milieux aquatiques et prévention des inondations...
+ &lt;br /&gt;
+ La réponse du Cerema
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En cohérence avec les actions menées par le Cerema sur les notions de services écosystémiques – intégration de la Nature en ville, l&amp;#039;établissement accompagne les collectivités locales dans leurs démarches en faveur d&amp;#039;une gestion intégrée de l&amp;#039;eau pour l&amp;#039;aménagement du territoire. Il peut apporter plusieurs réponses :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le développement de schémas d&amp;#039;organisation des compétences locales de l&amp;#039;eau et à la structuration de la gouvernance : analyses multi-échelles des problématiques, appui à la définition d&amp;#039;orientations politiques territorialisées...
+ &lt;/li&gt;
+ &lt;li&gt;
+  la définition, la mise en œuvre et l&amp;#039;évaluation de stratégie d&amp;#039;économies d&amp;#039;eaux et de mobilisation de ressources alternatives (eaux usées traitées, eaux pluviales,...) : diagnostics de besoins, assistance et expertise d&amp;#039;opportunité – conception – dimensionnement, qualification des systèmes de traitement...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La définition et l&amp;#039;accompagnement de stratégies territoriales de gestion des eaux pluviales et de désimperméabilisation des sols à différentes échelles : expertise liée à la mise en œuvre des techniques alternatives, élaboration de guides locaux et nationaux, approches techniques et socio-économiques, traduction réglementaire (zonage, PLU,...)...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et l&amp;#039;évaluation de dispositifs innovants de maîtrise des eaux pluviales (hydrologie, polluants, biodiversité,..) : conduite d&amp;#039;activités de recherche opérationnelle, sites pilotes, démonstrateurs physiques et numériques, planches expérimentales, outils d&amp;#039;aide à la conception, au dimensionnement et à la gestion des eaux pluviales urbaines et provenant d&amp;#039;infrastructures de transport...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;actions de surveillance, essais, mesures, développements analytiques pour le suivi des émissions et pressions pouvant impacter les milieux aquatiques : réalisation de campagnes de mesures quantitatives et qualitatives (physico-chimie, hydrobiologie) sur milieu récepteur et réseaux (et STEP), évaluation des impacts des rejets urbains sur les eaux de surface et souterraines, instrumentation d&amp;#039;ouvrages de gestion des eaux pluviales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;une assistance à maîtrise d&amp;#039;ouvrage sur ces thématiques (rédaction de CCTP, analyse des offres...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;outils d&amp;#039;accompagnement (sensibilisation, formations)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Mobilité pour tous
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/favoriser-gestion-integree-eau-ville-infrastructures</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7616-favoriser-une-gestion-integree-de-leau-en-vil/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB152" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>139432</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Aude (ATD 11)</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations de l&amp;#039;ATD11 relèvent de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
  &lt;/li&gt;
  &lt;li&gt;
   La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils techniques et juridiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M158" s="1" t="inlineStr">
+      <c r="M153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
   https://atd11.aude.fr/nos-realisations
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N158" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Espaces verts
 Espace public
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O158" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R158" s="1" t="inlineStr">
+      <c r="R153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre adhérent à l&amp;#039;ATD11
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S158" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T158" s="1" t="inlineStr">
+      <c r="T153" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V158" s="1" t="inlineStr">
+      <c r="V153" s="1" t="inlineStr">
         <is>
           <t>https://atd11.aude.fr/</t>
         </is>
       </c>
-      <c r="W158" s="1" t="inlineStr">
+      <c r="W153" s="1" t="inlineStr">
         <is>
           <t>https://atd11.aude.fr/contacter</t>
         </is>
       </c>
-      <c r="X158" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;atd11.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y158" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>laurent.naudy@atd11.fr</t>
         </is>
       </c>
-      <c r="Z158" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
         </is>
       </c>
-      <c r="AA158" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>ATD11</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="159" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E159" s="1" t="inlineStr">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>140760</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation batîmentaire</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
         <is>
           <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
         </is>
       </c>
-      <c r="G159" s="1" t="inlineStr">
+      <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H159" s="1" t="inlineStr">
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménager le patrimoine bâti des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - gérer, optimiser les usages
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - améliorer les performances énergétiques
+&lt;/p&gt;
+&lt;p&gt;
+ - mettre en accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtriser les coûts de fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T154" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fcdf-realiser-des-travaux-de-renovation-batimentai/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>140757</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les travaux de performance énergétique</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Valoriser les économies d&amp;#039;énergie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Certificats d&amp;#039;Economie d&amp;#039;Energie (CEE)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - bénéficier d&amp;#039;une bonus financier
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Dossiers de travaux éligibles aux Certificats d&amp;#039;Economie d&amp;#039;énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir les factures et éléments nécessaires à l&amp;#039;analyse
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T155" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  cee&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 83 00
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35ef-valoriser-les-travaux-de-performance-energeti/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>140753</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Géolocaliser des réseaux d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I156" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J156" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Connaître avec précision l&amp;#039;emplacement des réseaux d&amp;#039;éclairage public
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - sécuriser les interventions
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer et préserver le patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ - respecter la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ - géodétecter avec une précision maximale&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Obligation réglementaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8840-geolocaliser-des-reseaux-declairage-public/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>140752</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir et exploiter le réseau d'éclairage public</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I157" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J157" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Entretenir l&amp;#039;éclairage public
+  &lt;br /&gt;
+  Assurer un fonctionnement performant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - gagner en performance
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - assurer la continuité du fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ - maitriser les dépenses
+&lt;/p&gt;
+&lt;p&gt;
+ - assurer la sécurité des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Consommation et production</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à l&amp;#039;offre e-lum
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  e-lum&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b839-maintenir-et-exploiter-le-reseau-declairage-p/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>140746</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage public seuls</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
+      <c r="I158" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J158" s="1" t="inlineStr">
+        <is>
+          <t>Montant aidé plafonnné à 1000 €TTC dans la limite d'un seul dossier par an et par collectivité. Travaux conformes à la Charte Eclairons Juste le Jura et chiffrés dans la limite du bordereau SIDEC</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T158" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f92-realiser-des-travaux-declairage-public-seuls/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB158" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>140745</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage public conjointement avec une opération d'extension du réseau électrique aérien ou souterrain</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
       <c r="I159" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
       <c r="J159" s="1" t="inlineStr">
         <is>
+          <t>Montant d'aide plafonné à 25 % du montant  TTC de l'opération électrique. Travaux conformes à la Charte Eclairons Juste le Jura et chiffrés dans la limite du bordereau SIDEC</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2) et Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -
+  moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux coordonnés à des travaux souterrains sur le réseau électrique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T159" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae90-realiser-des-travaux-declairage-public-conjoi/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>140744</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'aménagement sur l'éclairage public dans le cadre d'opération esthétique, de renforcement souterrain ou de sécurisation en souterrain</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I160" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J160" s="1" t="inlineStr">
+        <is>
           <t>Montant d'aide plafonné à 18 % du montant  TTC des travaux électriques aidés</t>
         </is>
       </c>
-      <c r="K159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Rénover et développer l&amp;#039;éclairage public
   &lt;/strong&gt;
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Nature de l&amp;#039;opération : Eclairage public
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2) et Communes Rurales (ER)
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Objectifs :
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  -
   moderniser les installations
 &lt;/p&gt;
 &lt;p&gt;
  - gérer le patrimoine EP
 &lt;/p&gt;
 &lt;p&gt;
  - réaliser des économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  - coordonner avec d&amp;#039;autres travaux de réseaux
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
+      <c r="N160" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O159" s="1" t="inlineStr">
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R159" s="1" t="inlineStr">
+      <c r="R160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre signataire de la Charte Eclairons juste le Jura
 &lt;/p&gt;
 &lt;p&gt;
  Travaux coordonnés à des travaux souterrains sur le réseau électrique
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S159" s="1" t="inlineStr">
+      <c r="S160" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T159" s="1" t="inlineStr">
+      <c r="T160" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
+      <c r="U160" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V159" s="1" t="inlineStr">
+      <c r="V160" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X159" s="1" t="inlineStr">
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   energies.electricite&amp;#64;sidec-jura.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   03 84 47 81 26
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z159" s="1" t="inlineStr">
+      <c r="Z160" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/55fa-realiser-des-travaux-damenagement-sur-leclair/</t>
         </is>
       </c>
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="160" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G160" s="1" t="inlineStr">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>140743</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de remplacement, de vétusté, de sécurité (RVS) sur le parc d'éclairage public</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux RVS sur le parc d'éclairage public, y compris la mise à niveau du réseau EP aérien dans le cas de remplacement des lanternes vétustes par des lanternes LED</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
-Région
-Collectivité d’outre-mer à statut particulier
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I161" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J161" s="1" t="inlineStr">
+        <is>
+          <t>Travaux conformes aux préconisations du diagnostic du patrimoine éclairage public. Montant de travaux plafonné annuellement à 30000 € TTC pour les collectivités adhérentes au service e-lum® , 15000 € TTC pour les collectivités signataires de la Charte</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Rénover et développer l&amp;#039;éclairage public
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Rurales (ER)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux ou seuls
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T161" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/02e4-realiser-des-travaux-de-remplacement-de-vetus/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB161" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>129730</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Etendre les réseaux aériens de distribution publique d'électricité, d'éclairage public et de télécommunications</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise privée</t>
-[...14 lines deleted...]
-          <t>&lt;p&gt;
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I162" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDED 52 dispose de la compétence dite &amp;#34;distribution publique d&amp;#039;électricité&amp;#34; depuis ses origines.
+&lt;/p&gt;
+&lt;p&gt;
+ A cet égard, il est propriétaire et responsable de la gestion des réseaux de distribution d&amp;#039;électricité et s&amp;#039;appuie sur un contrat de concession avec Enedis pour l&amp;#039;exploitation, au quotidien, du réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, le Syndicat assure la maîtrise d&amp;#039;ouvrage d&amp;#039;un certain nombre de travaux sur le réseau de distribution publique, dont les opérations d&amp;#039;extension de réseaux de distribution publique d&amp;#039;électricité, d&amp;#039;éclairage public et de réseaux de télécommunications.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces opérations ont pour objectif majeur de mettre à disposition le réseau de distribution d&amp;#039;électricité pour de nouveaux usages (habitation, activité économique par exemple).
+&lt;/p&gt;
+&lt;p&gt;
+ Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation du bénéficiaire qui dépend de la nature des travaux à engager.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Commune de Froncles : extension de réseaux pour alimenter un site de production agricole.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier de cette aide, les travaux doivent être réalisés dans des communes relevant du régime rural au titre de la concession.
+&lt;/p&gt;
+&lt;p&gt;
+ Il convient de se rapprocher du SDED 52 afin de vérifier cette disposition.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas contraire, les travaux seront entrepris par Enedis et le Syndicat est alors en mesure d&amp;#039;attribuer une subvention à hauteur de 40% du montant HT des travaux sur le réseau de distribution, plafonnée à 5 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T162" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded52.fr/distribution-publique-d-electricite</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute interrogation :
+&lt;/p&gt;
+&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et des Déchets 52
+ &lt;br /&gt;
+ 40 bis avenue Foch
+ &lt;br /&gt;
+ 52 000 Chaumont
+&lt;/p&gt;
+&lt;p&gt;
+ 03 25 35 09 29
+&lt;/p&gt;
+&lt;p&gt;
+ sded52&amp;#64;sded52.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>sded52@sded52.fr</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5437-dissimuler-les-reseaux-aeriens-de-distributio/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB162" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC162" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>126156</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Econome de flux / Conseiller énergie</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Certificat d'économie d'énergie (CEE)
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un accompagnement par un économe de flux/conseiller énergie afin de : réaliser un inventaire de son patrimoine, analyser et suivre ses consommations et dépenses énergétiques, proposer des améliorations et définir des priorités en vue d&amp;#039;un plan d&amp;#039;actions pluriannuel, se faire accompagner à la mise en œuvre des actions, valoriser les certificats d&amp;#039;économie d&amp;#039;énergie, suivre les performances post-travaux, être sensibiliser et s&amp;#039;informer sur les questions énergétiques,... et également se faire accompagner à la mise en œuvre des obligations liées au dispositif &amp;#34;éco énergie tertiaire&amp;#34;.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;audits énergétiques à coût réduit : grâce à un marché à bons de commande porté par le SIEGE 27 avec un reste à charge pour la commune fixé entre 20 et 75%.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser vos certificats d&amp;#039;économie d&amp;#039;énergie : prestataire mis à disposition gratuitement afin de vérifier l&amp;#039;éligibilité des dépenses puis collecter les justificatifs nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un fonds de concours de 10 000€ pour tout travaux éligibles aux certificats d&amp;#039;économie d&amp;#039;énergie de plus de 20 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes les informations sont disponibles sur le bouton descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Accompagnement par un économe de flux/conseiller énergie, réalisation d&amp;#039;audits énergétiques : ouvert à toutes les communes ne pouvant pas bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+&lt;/p&gt;
+&lt;p&gt;
+ - Récupération des Certificats d&amp;#039;Économie d&amp;#039;Énergie : ouvert à toutes collectivités ou groupements de collectivités, hormis les communes pouvant déjà bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fonds de concours : ouvert à toutes les communes rurales du département de l&amp;#039;Eure dites &amp;#34;communes C&amp;#34;.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.siege27.fr/sites/default/files/fiche-reno.pdf</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ te&amp;#64;siege27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 32 39 82 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.girard@siege27.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e12a-accompagnement-a-la-renovation-energetique-de/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB163" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC163" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>111994</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner  la gestion de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I164" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J164" s="1" t="inlineStr">
+        <is>
+          <t>Sur les travaux permettant d'atteindre 50% déconomie de consommation. Plafonnée à 12 000 euros HT/an</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans la gestion de leur éclairage public : création, entretien, réparation des points lumineux et réponse aux obligations en tant que gestionnaire de réseaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   MODALITÉS D&amp;#039; ACCOMPAGNEMENT :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État des lieux du patrimoine existant et diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;œuvre des travaux et passation des marchés afférents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien préventif et curatif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Géoréférencement obligatoire du réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inscription au guichet unique et réponses aux DT/DICT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tenue du registre de conformité liée à la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un outil de déclaration des pannes en ligne et réparations dans des délais contractuels.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils techniques sur tout projet d&amp;#039;éclairage porté par la collectivité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils pour réduire les consommations d&amp;#039;électricité, moderniser les équipements lumineux afin de réduire les impacts sur la biodiversité et la santé pour mener une stratégie de baisse d&amp;#039;intensité ou d&amp;#039;extinction nocturne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
+  LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...6 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Comment élaborer un diagnostic de l&amp;#039;écoulement et du devenir des eaux pluviales et des réseaux d&amp;#039;assainissement ?
-[...90 lines deleted...]
-  Examiner, étudier les problématiques locales
+  Réunions et contacts réguliers pour le suivi des différents projets de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rapport annuel des activités sur le patrimoine éclairage public.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outil cartographique en ligne pour le suivi du patrimoine et la gestion des pannes avec numérotation physique sur le terrain (sur devis).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis divers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;œuvre des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M160" s="1" t="inlineStr">
+      <c r="M164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rénovation du patrimoine à travers le remplacement par des luminaires LED, télégestion de l&amp;#039;éclairage public pour réduire la consommation énergétique...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...25 lines deleted...]
- Toulouse Métropole lance une étude sur la débitumisation.
+  Délibération de transfert de compétence en éclairage public.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/le-reseau-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Éclairage public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 16 19 41
+&lt;/p&gt;
+&lt;p&gt;
+ service.ep&amp;#64;sdeeg33.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N160" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="AA160" s="1" t="inlineStr">
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0da2-accompagner-la-gestion-de-leclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB164" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="161" spans="1:27" customHeight="0">
-      <c r="A161" s="1">
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
         <v>112125</v>
       </c>
-      <c r="B161" s="1" t="inlineStr">
+      <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Réaliser un audit énergétique sur patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="D161" s="1" t="inlineStr">
+      <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Aide à la réalisation d'audits énergétiques sur patrimoine bâti communal</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
+      <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
         </is>
       </c>
-      <c r="G161" s="1" t="inlineStr">
+      <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H161" s="1" t="inlineStr">
+      <c r="H165" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I161" s="1" t="inlineStr">
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I165" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J161" s="1" t="inlineStr">
+      <c r="J165" s="1" t="inlineStr">
         <is>
           <t>50% du montant HT</t>
         </is>
       </c>
-      <c r="K161" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L161" s="1" t="inlineStr">
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDES fait réaliser et finance pour le compte de ses communes adhérentes qui le souhaitent un ou plusieurs audits énergétiques sur leur patrimoine bâti.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N161" s="1" t="inlineStr">
+      <c r="N165" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O161" s="1" t="inlineStr">
+      <c r="O165" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R161" s="1" t="inlineStr">
+      <c r="R165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TCCFE.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux de participation financière est de 50% du montant HT des audits énergétiques réalisés par un cabinet d&amp;#039;étude indépendant et ce, uniquement pour les bâtiments communaux ne bénéficiant pas d&amp;#039;un co-financement par les programmes issus de l&amp;#039;appel à manifestation d&amp;#039;intérêt ACTEE lancé par la FNCCR.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant annuel HT de participation financière à ce titre, est plafonné à 7 500 €/an/commune.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S161" s="1" t="inlineStr">
+      <c r="S165" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T161" s="1" t="inlineStr">
+      <c r="T165" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U161" s="1" t="inlineStr">
+      <c r="U165" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V161" s="1" t="inlineStr">
+      <c r="V165" s="1" t="inlineStr">
         <is>
           <t>https://www.sdes73.com/transition-energetique/batiment/audit-energetique/</t>
         </is>
       </c>
-      <c r="X161" s="1" t="inlineStr">
+      <c r="X165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  sdes&amp;#64;sdes73.com
 &lt;/p&gt;
 &lt;p&gt;
  04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y161" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z161" s="1" t="inlineStr">
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5b42-aide-a-la-realisation-daudits-energetique-sur/</t>
         </is>
       </c>
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="AA165" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB165" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC165" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="162" spans="1:27" customHeight="0">
-[...288 lines deleted...]
-      <c r="G164" s="1" t="inlineStr">
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>112123</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'investissement sur l'éclairage public performant</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Aides à la réalisation des travaux d'investissement sur l'éclairage public performant</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H164" s="1" t="inlineStr">
-[...352 lines deleted...]
-      </c>
       <c r="H166" s="1" t="inlineStr">
-        <is>
-[...668 lines deleted...]
-      <c r="H170" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Subvention
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I170" s="1" t="inlineStr">
-[...126 lines deleted...]
-      <c r="J171" s="1" t="inlineStr">
+      <c r="J166" s="1" t="inlineStr">
         <is>
           <t>*sous adhésion</t>
         </is>
       </c>
-      <c r="K171" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L171" s="1" t="inlineStr">
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;A compter du 1er janvier 2026, la participation financière du SDES pour les travaux d&amp;#039;investissement pour l&amp;#039;éclairage public, est remplacée par la prise en charge des travaux sous compétence du SDES. Des contributions seront demandées aux communes pour compléter la prise en charge par le SDES des travaux. Les modalités seront précisées dans les prochains mois.&lt;br /&gt;Des « frais de maîtrise d’ouvrage » sur le montant des travaux réalisés seront appliqués à hauteur de 3 % du montant TTC des travaux &amp;#43; maîtrise d’oeuvre.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N171" s="1" t="inlineStr">
+      <c r="N166" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O171" s="1" t="inlineStr">
+      <c r="O166" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R171" s="1" t="inlineStr">
+      <c r="R166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à la compétence investissement éclairage public : &lt;a href="https://www.sdes73.com/le-sdes/transfert-de-competence/" target="_self"&gt;https://www.sdes73.com/le-sdes/transfert-de-competence/&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S171" s="1" t="inlineStr">
+      <c r="S166" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T171" s="1" t="inlineStr">
+      <c r="T166" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U171" s="1" t="inlineStr">
+      <c r="U166" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V171" s="1" t="inlineStr">
+      <c r="V166" s="1" t="inlineStr">
         <is>
           <t>https://www.sdes73.com/eclairage-public/travaux-de-renovation-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="X171" s="1" t="inlineStr">
+      <c r="X166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;sdes&amp;#64;sdes73.com
 &lt;/p&gt;
 &lt;p&gt;
  04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y171" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z171" s="1" t="inlineStr">
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e0db-copie-10h16-aide-a-la-realisation-dun-diagnos/</t>
         </is>
       </c>
-      <c r="AA171" s="1" t="inlineStr">
+      <c r="AA166" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB166" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="172" spans="1:27" customHeight="0">
-      <c r="A172" s="1">
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>112122</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic du parc d'éclairage public communal</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation d'un diagnostic du parc d'éclairage public communal</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I167" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J167" s="1" t="inlineStr">
+        <is>
+          <t>60% du montant HT</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES fait réaliser et finance pour le compte des communes adhérentes qui le souhaitent un diagnostic de leur parc d&amp;#039;éclairage public.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce diagnostic à pour objectif d&amp;#039;établir un inventaire exhaustif des équipements d&amp;#039;éclairage public (armoire, mat, crosse, luminaire...) et d&amp;#039;établir un programme de travaux.&lt;/p&gt;&lt;p&gt;En cas de transfert de la compétence éclairage public au SDES, le taux de prise en charge et de 100% (avec un plafond de 10 000 €HT pour les intercommunalités).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette participation financière du SDES est octroyée pour les diagnostics d&amp;#039;éclairage public uniquement réalisés dans le cadre d&amp;#039;une prestation de service du SDES au profit des communes adhérentes au SDES et de leurs intercommunalités de rattachement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les intercommunalités, la participation financière octroyée est calculée en fonction du pourcentage de la population adhérente au SDES et donc hors régie d&amp;#039;électricité. Ainsi, un coefficient réducteur est appliqué le cas échéant sur le taux de participation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T167" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/eclairage-public/diagnostic-declairage-public/</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/929e-aide-a-la-realisation-dun-diagnostic-du-parc-/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB167" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC167" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>117159</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Faire appel à un Atelier Chantier d’Insertion : entretien et rénovation du patrimoine bâti</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A propos d&amp;#039;Initiatives77 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Notre offre de service :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 entretient et rénove votre patrimoine (mise en accessibilité, lavoirs, écoles, murs de cimetières, puits, monuments à préserver...). Ces chantiers vous permettent de valoriser votre engagement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rénovation ou l&amp;#039;embellissement de votre territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment préparer l&amp;#039;intervention d&amp;#039;un ACI avec Initiatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier et Chantier d&amp;#039;Insertion s&amp;#039;organise en 4 étapes :
+ &lt;br /&gt;
+ 1. La co-construction du projet avec Initiatives77
+ &lt;br /&gt;
+ 2. La validation des estimatifs et signature d&amp;#039;une convention,
+ &lt;br /&gt;
+ 3. Le lancement du chantier assuré par un Chef de chantier (salarié d&amp;#039;Initiatives77),
+ &lt;br /&gt;
+ 4. Le suivi du chantier et bilan de fin d&amp;#039;intervention.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Quelles sont les modalités d&amp;#039;accueil d&amp;#039;un ACI avec Initatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En règle générale, la collectivité achète les matériaux et prend à sa charge l&amp;#039;accueil du chantier d&amp;#039;insertion à savoir :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de stockage d&amp;#039;outils et des matériaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
+ &lt;br /&gt;
+ d&amp;#039;accueil).
+ &lt;br /&gt;
+ Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Animation et mise en réseau
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R168" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W168" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5bcd-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB168" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC168" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>116545</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Planifier la gestion des eaux usées et des eaux pluviales urbaines</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I169" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations visées : Toute étude visant à planifier et programmer les actions et travaux : inventaire et diagnostic territoriaux (campagne de recherche de substances dangereuses dans les effluents, régularisation des conventions de déversement, mesures de suivi du milieu marin pour les rejets de STEU, diagnostic initial des dispositifs d’assainissement non collectif, …), schéma directeur, étude de programmation pour le renouvellement des canalisations, contrat de progrès (Plan Eau DOM), stratégie de gestion des effluents non domestiques, …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les études et les schémas principalement dédiés à la prévention des inondations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T169" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W169" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0ffc-copie-07h08-realisation-de-reseaux-de-distrib/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB169" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC169" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
         <v>94791</v>
       </c>
-      <c r="B172" s="1" t="inlineStr">
+      <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en oeuvre de leur projet d'urbanisme, d'aménagement, d'assainissement, d'eau, de voirie et d'ouvrage d'art</t>
         </is>
       </c>
-      <c r="E172" s="1" t="inlineStr">
+      <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de Meurthe et Moselle (ATD 54)</t>
         </is>
       </c>
-      <c r="G172" s="1" t="inlineStr">
+      <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H172" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L172" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Assistance technique, administrative et financière des collectivités pour la définition de leurs besoins, la conception et la mise en oeuvre des projets dans les domaines de l&amp;#039;aménagement, de l&amp;#039;urbanisme, de l&amp;#039;eau, de la voirie et des ouvrages d&amp;#039;art.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M172" s="1" t="inlineStr">
+      <c r="M170" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   AMO travaux d&amp;#039;assainissement collectif
  &lt;/li&gt;
  &lt;li&gt;
   Appui à l&amp;#039;entretien des ouvrages d&amp;#039;assainissement
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la réalisation de schéma directeur eau potable, suivi de DSP
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic de voirie
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la mise en place d&amp;#039;un programme de travaux
  &lt;/li&gt;
  &lt;li&gt;
   Visites des ponts et conseils en matière de travaux
  &lt;/li&gt;
  &lt;li&gt;
   AMO opérations d&amp;#039;urbanisme et d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour la gestion intégrée des eaux pluviales dans les projets
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la recherche et à la mobilisation des financements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N172" s="1" t="inlineStr">
+      <c r="N170" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Equipement public
 Logement et habitat
 Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O172" s="1" t="inlineStr">
+      <c r="O170" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S172" s="1" t="inlineStr">
+      <c r="S170" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T172" s="1" t="inlineStr">
+      <c r="T170" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U172" s="1" t="inlineStr">
+      <c r="U170" s="1" t="inlineStr">
         <is>
           <t>Meurthe-et-Moselle</t>
         </is>
       </c>
-      <c r="V172" s="1" t="inlineStr">
+      <c r="V170" s="1" t="inlineStr">
         <is>
           <t>https://www.mmd54.org/</t>
         </is>
       </c>
-      <c r="X172" s="1" t="inlineStr">
+      <c r="X170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:mmd54&amp;#64;mmd54.org" rel="noopener" target="_blank"&gt;
   mmd54&amp;#64;mmd54.org
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cécile CALIN, Directrice de MMD 54 : 03 94 94 56 92
 &lt;/p&gt;
 &lt;p&gt;
  Murielle COLLIGNON, Assistante administrative : 03 54 50 71 66
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y172" s="1" t="inlineStr">
+      <c r="Y170" s="1" t="inlineStr">
         <is>
           <t>ccalin@mmd54.org</t>
         </is>
       </c>
-      <c r="Z172" s="1" t="inlineStr">
+      <c r="Z170" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/abfe-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA172" s="1" t="inlineStr">
+      <c r="AA170" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB170" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="173" spans="1:27" customHeight="0">
-[...55 lines deleted...]
- Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation du bénéficiaire qui dépend de la nature des travaux à engager.
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>56126</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Effacer les réseaux publics d'électricité basse tension, d'éclairage public ou de génie civil de télécommunication, supprimer ou rénover un poste de transformation</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I171" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 100</t>
+        </is>
+      </c>
+      <c r="J171" s="1" t="inlineStr">
+        <is>
+          <t>Travaux réalisés par le SDEC ENERGIE, qui prend en charge tout ou partie de leur coût</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;effacement  coordonné  des  réseaux  aériens  d&amp;#039;électricité,  d&amp;#039;éclairage  public  et  de télécommunication permet d&amp;#039;améliorer l&amp;#039;aménagement paysager des communes et la qualité de la desserte électrique par la mise en souterrain ou la pose en technique sur façade des-dits réseaux. Ces techniques protègent  ces  différentes  installations  des  intempéries. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les taux d&amp;#039;aides sont bonifiés dans les secteurs &amp;#34;Zone de vent&amp;#34;, &amp;#34;Zone de Qualité Prioritaire&amp;#34; définies par le syndicat ou dans le cas de fils nus.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les  travaux d&amp;#039;enfouissement  sont  réalisés,  à  la  demande  des  collectivités,  par  le  SDEC ÉNERGIE  qui  coordonne  l&amp;#039;enfouissement des trois réseaux dans une seule et unique tranchée, limitant ainsi les coûts de travaux, les délais d&amp;#039;intervention et les interventions multiples sur la voirie.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les niveaux d&amp;#039;intervention dépendent de la localisation de la commune et des techniques de câbles à remplacer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Selon les dépenses, l&amp;#039;aide peut être accordée sur avis du bureau syndical et peut être plafonnée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M173" s="1" t="inlineStr">
-[...12 lines deleted...]
-          <t>Espace public
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
 Voirie et réseaux
-Transition énergétique
-[...3 lines deleted...]
-      <c r="O173" s="1" t="inlineStr">
+Paysage</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R173" s="1" t="inlineStr">
-[...8 lines deleted...]
- Dans le cas contraire, les travaux seront entrepris par Enedis et le Syndicat est alors en mesure d&amp;#039;attribuer une subvention à hauteur de 40% du montant HT des travaux sur le réseau de distribution, plafonnée à 5 000 €.
+      <c r="R171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La commune doit être adhérente au syndicat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S173" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T173" s="1" t="inlineStr">
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T171" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U173" s="1" t="inlineStr">
-[...25 lines deleted...]
- sded52&amp;#64;sded52.fr
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : effacement&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 75
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y173" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fca3-effacer-les-reseaux-publics-delectricite-bass/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB171" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC171" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="174" spans="1:27" customHeight="0">
-[...140 lines deleted...]
-      <c r="G175" s="1" t="inlineStr">
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>165521</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H175" s="1" t="inlineStr">
-[...79 lines deleted...]
-      <c r="O175" s="1" t="inlineStr">
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S175" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U175" s="1" t="inlineStr">
+      <c r="R172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V175" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="AA175" s="1" t="inlineStr">
+      <c r="W172" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB172" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="176" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G176" s="1" t="inlineStr">
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>163148</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I173" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J173" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espace public
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T173" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W173" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr/</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB173" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC173" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>163141</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Désimperméabilisation d'espaces publics</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La démarche de désimperméabilisation et de végétalisation
+des espaces publics (place, parking, cour d’école, aire de jeux,…) est devenue
+un enjeu dans un contexte de changement climatique. Elle cible une gestion
+intégrée des eaux pluviales en surface (infiltration) à toutes les échelles pour
+limiter les phénomènes de ruissellement.&lt;/p&gt;&lt;p&gt;Une gestion intégrée des eaux pluviales en surface
+(infiltration) a pour objectifs de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter les phénomènes de ruissellement,&lt;/li&gt;&lt;li&gt;limiter la saturation des systèmes d’assainissement,&lt;/li&gt;&lt;li&gt;limiter les inondations,&lt;/li&gt;&lt;li&gt;préserver les ressources naturelles en favorisant la
+recharge des nappes,&lt;/li&gt;&lt;li&gt;préserver la qualité de l’eau,&lt;/li&gt;&lt;li&gt;réintroduire la nature,&lt;/li&gt;&lt;li&gt;favoriser la biodiversité,&lt;/li&gt;&lt;li&gt;et contribuer à réduire le phénomène d&amp;#039;îlots de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Suite à une phase de diagnostic préalablement conduite sur
+place par les services départementaux et leurs partenaires, un accompagnement
+adapté est proposé pour faire aboutir le projet de désimperméabilisation.&lt;/p&gt;&lt;p&gt;Cet accompagnement comprend :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réalisation d’un état des lieux du site&lt;/li&gt;&lt;li&gt;L’accompagnement et le conseil sur l’aménagement
+du site (conseils techniques pour la maîtrise d’ouvrage et rédaction du cadre
+général du cahier des charges)&lt;/li&gt;&lt;li&gt;Coordination entre les différents acteurs dans
+la phase d’étude&lt;/li&gt;&lt;li&gt;Accompagnement au montage de dossiers de demande
+de subvention&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Direction de l&amp;#039;Eau, de l&amp;#039;Environnement et de
+l&amp;#039;Agriculture (DEEA) pilotera, animera et coordonnera cette prestation, en lien
+avec Aqui&amp;#039;Brie sur son périmètre d&amp;#039;intervention. Elle apportera des conseils
+sur la gestion des eaux pluviales et la création d’ilots de fraicheur. En tant
+que référent elle sera en charge de la coordination des acteurs et la
+répartition des missions d’expertise entre les différents partenaires.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ainsi, selon la complexité du dossier et les thématiques
+abordées, Seine-et-Marne Environnement (SEME), la Direction des Routes (DR) et
+le CAUE77 seront amenés à intervenir techniquement sur leur domaine de
+compétence : Le CAUE77 en particulier sur l’analyse paysagère des sites, la
+création de schéma d’intention et la prise en compte de l’accessibilité, SEME
+sur La sensibilisation aux enjeux environnementaux des différents acteurs et
+l’intégration d’une biodiversité dans les projets et la Direction des Routes
+sur les dépendances de la route.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Désimperméabilisation et végétalisation des espaces publics  type place, parking, cour d’école, aire de jeux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Sols
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités de Seine-et-Marne &lt;/li&gt;&lt;li&gt;Accompagnement gratuit par les services départementaux.&lt;/li&gt;&lt;li&gt;Certaines prestations délivrées par les organismes associés
+du Département peuvent être payantes, et/ou conditionnées à l’adhésion de la
+commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://eau.seine-et-marne.fr/fr/desimpermeabilisation-et-infiltration</t>
+        </is>
+      </c>
+      <c r="W174" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-et-coordonner-les-differents-acteurs-pour-la-desimpermeabilisation-despaces-publics/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB174" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>77367</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'amorçage d'un projet de transition écologique</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à l'amorçage d'une feuille de route relative à la transition écologique - SGREEN</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose SGREEN, une solution d&amp;#039;accompagnement pour amorcer un projet de transition écologique ou d&amp;#039;adaptation au changement climatique en centre-ville. Il porte sur les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avoir une meilleure gestion de l&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Végétaliser et développer la nature en ville ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver les corridors et assurer des continuités écologiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désimperméabiliser les sols ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la transition climatique et bas carbone ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager les espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer les îlots de chaleur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter le cadre bâti au changement climatique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;accompagnement SGREEN, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser un diagnostic portant sur la fonctionnalité écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaborer une feuille de route et des préconisations définies en fonction des enjeux identifiés sur le territoire et des objectifs de la collectivité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-lamorcage-dune-feuille-de-route-relative?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=sgreen_pr</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9185-obtenir-un-accompagnement-pour-lamorcage-dune/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB175" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC175" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
       <c r="H176" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K176" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
-[...31 lines deleted...]
-&lt;/p&gt;</t>
+ Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N176" s="1" t="inlineStr">
         <is>
           <t>Eau potable
-Eau pluviale
-Assainissement des eaux</t>
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Alimentation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
         </is>
       </c>
       <c r="O176" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
-        </is>
-[...9 lines deleted...]
-&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S176" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U176" s="1" t="inlineStr">
         <is>
-          <t>Moselle</t>
-[...4 lines deleted...]
-          <t>https://www.matec57.fr</t>
+          <t>Cher</t>
         </is>
       </c>
       <c r="X176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
-[...19 lines deleted...]
- &lt;br /&gt;
+ Caroline Edilber, Directrice CIT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 02 48 27 80 27
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
+   cit&amp;#64;departement18.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>caroline.edilber@departement18.fr</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB176" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>143307</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mettre en œuvre les mesures de la trame verte et bleue dans la réalisation de vos opérations, travaux et aménagements sur votre territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour vous accompagner dans la prise en compte en compte de l&amp;#039;ensemble des enjeux liés à la trame verte et bleue (de la réflexion à l&amp;#039;évaluation).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en œuvre des mesures de la trame verte et bleue en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des expertises en amont des projets à partir d&amp;#039;études environnementales établies, auprès des Maîtres d&amp;#039;ouvra­ge afin de choisir le type de mesure en adéquation avec les en­jeux identifiés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des contrôles de la bonne réalisation de me­sures pour la restauration ou le renforcement de continuités écologiques, fort de notre connaissance des règles de l&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Après la réalisation des mesures, un suivi des mesures réalisées pour vérifier la bonne efficacité et l&amp;#039;atteinte des objectifs de ces mesures en s&amp;#039;appuyant sur une expérience solide auprès des services de l&amp;#039;État et sur un matériel performant.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T177" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-reflexion-evaluation-mise-oeuvre-mesures-tvb</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y176" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA176" s="1" t="inlineStr">
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d17-accompagner-de-la-reflexion-a-levaluation-la-/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB177" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC177" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="177" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G177" s="1" t="inlineStr">
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>133059</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...5 lines deleted...]
-Avance récupérable
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I177" s="1" t="inlineStr">
-[...25 lines deleted...]
- &lt;br /&gt;
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes pré opératoire à la renaturation des espaces en ville
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  État des lieux du patrimoine existant et diagnostic énergétique
-[...23 lines deleted...]
-  Conseils pour réduire les consommations d&amp;#039;électricité, moderniser les équipements lumineux afin de réduire les impacts sur la biodiversité et la santé pour mener une stratégie de baisse d&amp;#039;intensité ou d&amp;#039;extinction nocturne.
+  L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
+  &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
+  &lt;em&gt;
+   Renaturer les milieux urbains
+  &lt;/em&gt;
+  » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
+  &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le réseau des 7 agences d&amp;#039;urbanisme du Grand Est a recensé des outils concrets pour mener une politique de protection et de développement de la nature au sein des espaces urbanisés au sein des documents de planification. Ce guide favorise une culture commune, en diffusant les bonnes pratiques.
+  &lt;a href="https://www.aguram.org/wp-content/uploads/2020/11/La_Nature_7Est.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  LIVRABLES
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes d&amp;#039;identification des gisements de renaturation
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Réunions et contacts réguliers pour le suivi des différents projets de la collectivité
-[...11 lines deleted...]
-  Maîtrise d&amp;#039;œuvre des travaux.
+  L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
+  &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
+   Consulter les travaux
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
+  &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M177" s="1" t="inlineStr">
-[...8 lines deleted...]
-          <t>Espace public
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
 Voirie et réseaux
-Transition énergétique
-Economie d'énergie et rénovation énergétique
+Risques naturels
+Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
+Architecture
+Paysage
+Accessibilité
 Appui méthodologique
-Réduction de l'empreinte carbone</t>
-[...2 lines deleted...]
-      <c r="O177" s="1" t="inlineStr">
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R177" s="1" t="inlineStr">
-[...8 lines deleted...]
-      <c r="S177" s="1" t="inlineStr">
+      <c r="S178" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T177" s="1" t="inlineStr">
+      <c r="T178" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U177" s="1" t="inlineStr">
-[...22 lines deleted...]
- &lt;br /&gt;
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y177" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA177" s="1" t="inlineStr">
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB178" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC178" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="178" spans="1:27" customHeight="0">
-[...101 lines deleted...]
-    <row r="179" spans="1:27" customHeight="0">
+    <row r="179" spans="1:34" customHeight="0">
       <c r="A179" s="1">
-        <v>117159</v>
+        <v>164149</v>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Faire appel à un Atelier Chantier d’Insertion : entretien et rénovation du patrimoine bâti</t>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à maîtrise d'ouvrage - études (AMO Etudes)</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>ID77</t>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
-        <is>
-[...595 lines deleted...]
-      <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H182" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L182" s="1" t="inlineStr">
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions d&amp;#039;ASSISTANCE A
 MAÎTRISE d&amp;#039;OUVRAGE pour la réalisation d&amp;#039;études (AMO Etudes) qui comprennent : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase consultation
 des bureaux d’études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
 Assistance à la définition des besoins et des attentes du maître d’ouvrage,
 évaluation du coût d’ordre des études ;&lt;/p&gt;&lt;p&gt;- 
@@ -33107,747 +37924,731 @@
 d’études résultant du choix du maître d’ouvrage.&lt;/p&gt;&lt;p&gt;- 
 Assistance pour le montage des dossiers de subventions et la sollicitation
 de ces dernières.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase suivie des
 études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
 Organisation des réunions d’avancement avec le bureau d’études, le comité
 de pilotage, rédaction des comptes rendus ;&lt;/p&gt;&lt;p&gt;- 
 Assistance aux choix techniques à opérer durant les études et aide à la
 décision ;&lt;/p&gt;&lt;p&gt;- 
 Vérification de l’application des dispositions du cahier des charges et des
 dispositions contractuelles, préparation des ordres de services, des avenants
 etc. …&lt;/p&gt;&lt;p&gt;- 
 Vérification du respect du planning, des délais, des enveloppes
 financières ;&lt;/p&gt;&lt;p&gt;- 
 Vérification des documents produits par le bureau d’études en application
 du contrat, de leur conformité au dit contrat ;&lt;/p&gt;&lt;p&gt;- 
 Vérification des projets de décomptes présentés par le bureau d’études ;&lt;/p&gt;&lt;p&gt;- 
 Assistance pour choisir les prestataires externes éventuellement
 nécessaires afin de mener à bien les études ;&lt;/p&gt;&lt;p&gt;- 
 Coordination avec le comité de pilotage ;&lt;/p&gt;&lt;p&gt;- 
 Assistance au maître d’ouvrage pour la réception des documents finaux.&lt;/p&gt;&lt;p&gt;Durant toute sa mission, Ingénierie70
 assure une assistance d’ordre technique et administrative au maître d’ouvrage
 et assure le contrôle de la mission du (des) bureau(x) d’étude(s). Ingénierie70 assure également un suivi
 financier global de l’opération.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M182" s="1" t="inlineStr">
+      <c r="M179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Autres exemples d’opérations d’AMO Etudes :&lt;/p&gt;&lt;p&gt;-        Etude de diagnostic des systèmes d’assainissement (réseaux et station)&lt;/p&gt;&lt;p&gt;-        Transfert de compétence assainissement / eau potable&lt;/p&gt;&lt;p&gt;-        Réhabilitation d’un ouvrage d’art&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N182" s="1" t="inlineStr">
+      <c r="N179" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O182" s="1" t="inlineStr">
+      <c r="O179" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R182" s="1" t="inlineStr">
+      <c r="R179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Etre une collectivité adhérente selon le pôle concerné de l’agence technique (commune, cc, syndicat)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S182" s="1" t="inlineStr">
+      <c r="S179" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T182" s="1" t="inlineStr">
+      <c r="T179" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U182" s="1" t="inlineStr">
+      <c r="U179" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V182" s="1" t="inlineStr">
+      <c r="V179" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr</t>
         </is>
       </c>
-      <c r="X182" s="1" t="inlineStr">
+      <c r="X179" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;NOS COORDONNÉES&lt;/h3&gt;&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y182" s="1" t="inlineStr">
+      <c r="Y179" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z182" s="1" t="inlineStr">
+      <c r="Z179" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/apporter-un-conseil-et-une-assistance-a-maitrise-douvrage-aux-collectivites-exemple-mise-en-place-dun-schema-directeur-dassainissement/</t>
         </is>
       </c>
-      <c r="AA182" s="1" t="inlineStr">
+      <c r="AA179" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB179" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC179" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="183" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="G183" s="1" t="inlineStr">
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>151702</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en eau / assainissement / cours d'eau</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique du Département du Rhône (ATDR)</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H183" s="1" t="inlineStr">
-[...17 lines deleted...]
- Ce projet formalise les objectifs et actions suivantes :
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...20 lines deleted...]
-  (projets innovants, réseaux d&amp;#039;échanges, promotion des chartes qualité, éducation à l&amp;#039;environnement, coopération décentralisée, tarification sociale).
+  CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N183" s="1" t="inlineStr">
-[...405 lines deleted...]
-      <c r="M184" s="1" t="inlineStr">
+      <c r="M180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Renouvellement de Délégation de Service Public (DSP) assainissement à Lancié
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de mise en séparatif des réseaux d&amp;#039;assainissement/eaux pluviales à Ternay
  &lt;/li&gt;
  &lt;li&gt;
   Etude de schéma directeur d&amp;#039;assainissement pour un ensemble de 8 communes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Rédaction du règlement de service d&amp;#039;assainissement collectif à St-Etienne-la-Varenne
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N184" s="1" t="inlineStr">
+      <c r="N180" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O184" s="1" t="inlineStr">
+      <c r="O180" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R184" s="1" t="inlineStr">
+      <c r="R180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S184" s="1" t="inlineStr">
+      <c r="S180" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T184" s="1" t="inlineStr">
+      <c r="T180" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U184" s="1" t="inlineStr">
+      <c r="U180" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V184" s="1" t="inlineStr">
+      <c r="V180" s="1" t="inlineStr">
         <is>
           <t>https://rhone.fr</t>
         </is>
       </c>
-      <c r="W184" s="1" t="inlineStr">
+      <c r="W180" s="1" t="inlineStr">
         <is>
           <t>https://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X184" s="1" t="inlineStr">
+      <c r="X180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y184" s="1" t="inlineStr">
+      <c r="Y180" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z184" s="1" t="inlineStr">
+      <c r="Z180" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/45ef-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA184" s="1" t="inlineStr">
+      <c r="AA180" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB180" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC180" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="185" spans="1:27" customHeight="0">
-      <c r="A185" s="1">
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>143355</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'assainissement des infrastructures et la protection des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H181" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La gestion des réseaux d&amp;#039;assainissement des infrastructures et la préservation des milieux aquatiques attenants sont au cœur de vos préoccupations et vous souhaitez faire les meilleurs choix en matière d&amp;#039;aménagement et/ou de politique de sécurisation pour assurer, entre autres, la gestion qualitative et quantitative de la ressource en eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous souhaitez vous appuyer sur un établissement susceptible de vous offrir une large palette de prestations notamment pour optimiser l&amp;#039;évacuation des eaux de la chaussée, assurer la sécurité des usagers en évitant les risques d&amp;#039;aquaplanage et les projections d&amp;#039;eau (un assainissement correctement conçu et réalisé est gage de pérennité de la chaussée) et préserver les milieux aquatiques contre des pollutions diffuses ou accidentelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne sur ces problématiques de protection des milieux aquatiques et assainissement des infrastructures en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes préalables : assainissement routier, requalification environnementale, conception de dispositifs d&amp;#039;assainissement alternatifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôles de chantier : gestion des eaux de ruissellement, audits environnements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation et avis dossiers loi sur l&amp;#039;eau  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations et sensibilisation des acteurs publics.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Appui méthodologique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S181" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T181" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/assainissement-infrastructures-protection-milieux-aquatiques</t>
+        </is>
+      </c>
+      <c r="X181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f5f-assainissement-des-infrastructures-et-protect/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB181" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC181" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>143347</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de l'eau et de l'assainissement</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;assainissement collectif, d&amp;#039;alimentation en eau potable, de protection de la ressource en eau, de gestion des eaux pluviales, de défense extérieure contre l&amp;#039;incendie, de qualité des eaux superficielles, de profil des eaux de baignades :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance technique départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise technique d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à l&amp;#039;élaboration de documents
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique départementale pour le bon fonctionnement des systèmes d&amp;#039;assainissement, expertise technique d&amp;#039;ouvrages d&amp;#039;assainissement, assistance à la saisie des indicateurs sur le Système d&amp;#039;Information des Services Publics d&amp;#039;Eau et d&amp;#039;Assainissement (SISPEA) et à l&amp;#039;élaboration du Rapport sur le Prix et la Qualité du Service (RPQS), assistance à la rédaction du manuel d&amp;#039;auto surveillance et du règlement de service d&amp;#039;assainissement et/ou d&amp;#039;eau potable
+ &lt;/li&gt;&lt;li&gt;Assistance technique renforcée pour les systèmes d&amp;#039;assainissement de 201 à 1000 EH soumis à autosurveillance réglementaire&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;établissement ou la révision des autorisations de déversement d&amp;#039;eaux usées non domestiques dans le réseau d&amp;#039;assainissement collectif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage : pour études de connaissance patrimoniale, d&amp;#039;aide à la décision, de gestion de compétence ou de conduite de projet d&amp;#039;investissement, pour l&amp;#039;instauration et mise en œuvre des périmètres de protection des ressources d&amp;#039;eau potable, pour la réalisation d&amp;#039;études hydrauliques, pour la réalisation de schéma de défense extérieure contre l&amp;#039;incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi annuel d&amp;#039;une station de mesure sur cours d&amp;#039;eau, complémentaire au réseau départemental de suivi de la qualité des cours d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation du profil d&amp;#039;un site de baignade
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé 43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://www.inge43.fr/</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:pear&amp;#64;inge43.fr" target="_self"&gt;
+  pear&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edb2-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB182" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC182" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
         <v>133062</v>
       </c>
-      <c r="B185" s="1" t="inlineStr">
+      <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Financer des travaux de modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
         </is>
       </c>
-      <c r="D185" s="1" t="inlineStr">
+      <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
         </is>
       </c>
-      <c r="E185" s="1" t="inlineStr">
+      <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G185" s="1" t="inlineStr">
+      <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H185" s="1" t="inlineStr">
+      <c r="H183" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I185" s="1" t="inlineStr">
+      <c r="I183" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J185" s="1" t="inlineStr">
+      <c r="J183" s="1" t="inlineStr">
         <is>
           <t>taux qui dépend de l'abaissement de l'éclairage public</t>
         </is>
       </c>
-      <c r="K185" s="1" t="inlineStr">
+      <c r="K183" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L185" s="1" t="inlineStr">
+      <c r="L183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région soutient les collectivités prêtes à contribuer à la création de la trame noire, qui vise à protéger la biodiversité nocturne.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne la dépose de luminaires et l&amp;#039;installation d&amp;#039;éclairage extérieur favorisant la sécurité des déplacements, des personnes et des biens sur l&amp;#039;espace public.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet conduit à minima à une réduction de 66%  de la consommation énergétique de l&amp;#039;éclairage public sur le périmètre rénové. La température de couleur des luminaires installés est inférieure ou égale à 2.700 Kelvins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets inclus dans la mise en œuvre d&amp;#039;un schéma directeur d&amp;#039;éclairage public permettant la mise en place de la trame noire sont prioritaires
  &lt;/strong&gt;
  .
  &lt;span&gt;
   &lt;br /&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    Dans le cas de travaux de modernisation de l&amp;#039;
@@ -33860,2532 +38661,2183 @@
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Jusqu&amp;#039;à 30% du montant éligible TTC (HT si récupération de la TVA) pour les  projets abaissant la puissance de l&amp;#039;éclairage public de 80% ou plus  au moins 5 heures par nuit,
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Jusqu&amp;#039;à 50% du montant éligible TTC (HT si récupération de la TVA) pour des projets procédant à une extinction totale (sauf éclairage sécuritaire ciblé) de l&amp;#039;éclairage public 5 heures par nuit.
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Subvention max : 150.000€ par commune.
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
    &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M185" s="1" t="inlineStr">
+      <c r="M183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Remplacement d&amp;#039;une partie ou de la totalité des points lumineux.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Installation d&amp;#039;horloges astronomiques, couplées à une extinction totale ou abaissement de puissance durant la nuit et au non allumage de l&amp;#039;éclairage public durant plusieurs mois (mai à septembre par exemple).
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N185" s="1" t="inlineStr">
+      <c r="N183" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O185" s="1" t="inlineStr">
+      <c r="O183" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R185" s="1" t="inlineStr">
+      <c r="R183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide est attribuée à la commune mais peut être regroupée par un EPCI tel qu&amp;#039;un syndicat d&amp;#039;énergie par exemple.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S185" s="1" t="inlineStr">
+      <c r="S183" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T185" s="1" t="inlineStr">
+      <c r="T183" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U185" s="1" t="inlineStr">
+      <c r="U183" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V185" s="1" t="inlineStr">
+      <c r="V183" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/modernisation-de-leclairage-public-et-reduction-de-la-pollution-lumineuse#:~:text=Modernisation%20de%20l'%C3%A9clairage%20public%20et%20r%C3%A9duction%20de%20la%20pollution%20lumineuse,-Environnement&amp;text=La%20R%C3%A9gion%20sout</t>
         </is>
       </c>
-      <c r="W185" s="1" t="inlineStr">
+      <c r="W183" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X185" s="1" t="inlineStr">
+      <c r="X183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aap-eclairage-public&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y185" s="1" t="inlineStr">
+      <c r="Y183" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z185" s="1" t="inlineStr">
+      <c r="Z183" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf36-travaux-de-modernisation-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="AA185" s="1" t="inlineStr">
+      <c r="AA183" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB183" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC183" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="186" spans="1:27" customHeight="0">
-[...390 lines deleted...]
-      <c r="A189" s="1">
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
         <v>104714</v>
       </c>
-      <c r="B189" s="1" t="inlineStr">
+      <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Aider à l’élaboration et à l’animation des SAGE (Schéma d’aménagement et de gestion de l’eau)</t>
         </is>
       </c>
-      <c r="D189" s="1" t="inlineStr">
+      <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Animation territoriale : Contrats et SAGE</t>
         </is>
       </c>
-      <c r="E189" s="1" t="inlineStr">
+      <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G189" s="1" t="inlineStr">
+      <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H189" s="1" t="inlineStr">
+      <c r="H184" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I189" s="1" t="inlineStr">
+      <c r="I184" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J189" s="1" t="inlineStr">
+      <c r="J184" s="1" t="inlineStr">
         <is>
           <t>jusqu'à 80 000€/an</t>
         </is>
       </c>
-      <c r="K189" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L189" s="1" t="inlineStr">
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Soutenir et accompagner l&amp;#039;élaboration et la mise en œuvre des SAGE (schéma d&amp;#039;aménagement et de gestion de l&amp;#039;eau), afin de disposer de stratégies définies à l&amp;#039;échelle des bassins versants.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De même, elle souhaite favoriser la mise en œuvre opérationnelle de programmes d&amp;#039;actions à l&amp;#039;échelle des bassins versants ou de territoires hydrauliquement cohérents. Dans ce cadre, elle apportera son soutien à l&amp;#039;animation/coordination et aux études nécessaires à l&amp;#039;élaboration des programmes d&amp;#039;actions opérationnels, notamment au travers du Contrat territorial Eau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N189" s="1" t="inlineStr">
+      <c r="N184" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O189" s="1" t="inlineStr">
+      <c r="O184" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R189" s="1" t="inlineStr">
+      <c r="P184" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="R184" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles sont les charges salariales pour un équivalent temps plein (ETP) par SAGE ou Contrat et les frais de fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les SAGE, par exception à cette règle, les structures porteuses de SAGE, ayant plusieurs CT Eau sur leur territoire, et assurant la coordination ET la pré-instruction des demandes d&amp;#039;engagement et de paiement liées aux actions inscrites dans ces CT Eau, pourront bénéficier d&amp;#039;un taux d&amp;#039;aide allant jusqu&amp;#039;à 40% des dépenses éligibles plafonnées à 80 000 €/an.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les contrats, par exception à cette règle, pour l&amp;#039;année transitoire entre deux contrats, le taux d&amp;#039;aide maximum est réduit à 10% des dépenses éligibles plafonnées à 80 000 €/an.
 &lt;/p&gt;
 &lt;p&gt;
  La date de dépôt du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives.
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
  &lt;/li&gt;
  &lt;li&gt;
   Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   N° SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
  &lt;/li&gt;
  &lt;li&gt;
   Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T189" s="1" t="inlineStr">
+      <c r="T184" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U189" s="1" t="inlineStr">
+      <c r="U184" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V189" s="1" t="inlineStr">
+      <c r="V184" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/animation-territoriale-contrats-et-sage</t>
         </is>
       </c>
-      <c r="W189" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X189" s="1" t="inlineStr">
+      <c r="W184" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_ANIM_POLO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Région Pays de la Loire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;/strong&gt;
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Eau et Loire
 &lt;/p&gt;
 &lt;p&gt;
  Damien Masinski
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:Damien.Masinski&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Damien.Masinski&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
  0228205473
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y189" s="1" t="inlineStr">
+      <c r="Y184" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z189" s="1" t="inlineStr">
+      <c r="Z184" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/307e-animation-territoriale-contrats-et-sage/</t>
         </is>
       </c>
-      <c r="AA189" s="1" t="inlineStr">
+      <c r="AA184" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB184" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="190" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G190" s="1" t="inlineStr">
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>130994</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H190" s="1" t="inlineStr">
+      <c r="H185" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie Juridique / administrative
-[...24 lines deleted...]
-      <c r="N190" s="1" t="inlineStr">
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, le SIEL-Territoire d&amp;#039;Energie Loire assure les travaux neufs, la maintenance et le contrôle des factures d&amp;#039;énergie liés à l&amp;#039;éclairage public pour les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est donc le SIEL-Territoire d&amp;#039;énergie Loire qui assure la maîtrise d&amp;#039;ouvrage des nouveaux équipements et qui gère la maintenance avec des entreprises spécialisées. Pour les collectivités, ce fonctionnement permet de bénéficier d&amp;#039;un interlocuteur unique dans le cadre d&amp;#039;une action départementale homogène.
+  Celles-ci peuvent en outre choisir les équipements qu&amp;#039;elles souhaitent (design, budget, etc.) tout en bénéficiant de
+  l&amp;#039;expertise technique et du suivi de chantier par le SIEL-Territoire d&amp;#039;énergie Loire.&lt;/p&gt;
+&lt;p&gt;
+ Grâce à cette solidarité territoriale, le SIEL-Territoire d&amp;#039;énergie Loire mutualise des moyens, apporte son concours financier et offre le même service à toutes les communes de la Loire. En effet, chaque année un taux d&amp;#039;aide est votée en fonction d&amp;#039;un classement des communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O190" s="1" t="inlineStr">
+      <c r="O185" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R190" s="1" t="inlineStr">
+      <c r="R185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sous adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T185" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V185" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacts SIEL-TE Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Responsables :
+&lt;/p&gt;
+&lt;p&gt;
+ -  Pôle SUD Nicolas Brignon - brignon&amp;#64;siel42.fr - 04. 77 43.85.77
+&lt;/p&gt;
+&lt;p&gt;
+ -  Pôle NORD Mickaël EPINAT - epinat&amp;#64;siel42.fr - 04 77 42 10 74
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/707f-accompagner-la-renovation-de-leclairage-publi/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB185" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC185" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>121460</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser l'éclairage public</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Eclairage public-RICE</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le syndicat du Parc naturel régional des Baronnies provençales apporte son appui aux communes du Parc qui souhaitent s&amp;#039;engager dans la modernisation / réduction de leur éclairage public. Dans le cadre de la préparation de la labellisation &amp;#34;Réserve Internationale de Ciel Etoilé&amp;#34; (RICE) le syndicat du Parc peut organiser et animer des réunions d&amp;#039;information pour présenter les enjeux d&amp;#039;une réduction de l&amp;#039;éclairage nocturne, met en lien la commune avec les experts de l&amp;#039;éclairage selon les territoire (26 ou 05), formule des recommandations techniques adaptées à chaque projet, propose des animations locales d&amp;#039;information / sensibilisation, accompagne le maître d&amp;#039;ouvrage dans la recherche de financements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Modernisation du parc d&amp;#039;éclairage public de la commune d&amp;#039;Aubres
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N186" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le syndicat du Parc accompagne le patrimoine d&amp;#039;éclairage public.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S190" s="1" t="inlineStr">
+      <c r="S186" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T190" s="1" t="inlineStr">
+      <c r="T186" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U190" s="1" t="inlineStr">
+      <c r="U186" s="1" t="inlineStr">
         <is>
           <t>PNR des Baronnies provençales (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V190" s="1" t="inlineStr">
+      <c r="V186" s="1" t="inlineStr">
         <is>
           <t>https://www.baronnies-provencales.fr/le-parc/le-parc-naturel-regional/</t>
         </is>
       </c>
-      <c r="X190" s="1" t="inlineStr">
+      <c r="X186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Audrey MATT
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission innovation et transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.58.17.37.51
 &lt;/p&gt;
 &lt;p&gt;
  Mail : amatt&amp;#64;baronnies-provencales.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y190" s="1" t="inlineStr">
+      <c r="Y186" s="1" t="inlineStr">
         <is>
           <t>eruin@baronnies-provencales.fr</t>
         </is>
       </c>
-      <c r="Z190" s="1" t="inlineStr">
+      <c r="Z186" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a3bb-optimisation-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="AA190" s="1" t="inlineStr">
+      <c r="AA186" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB186" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC186" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies provençales</t>
+        </is>
+      </c>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>11/12/2022</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="191" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="E191" s="1" t="inlineStr">
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>119727</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Financer les infrastructures du Petit Cycle de l’Eau</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Financement de projets en faveur de l’environnement</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G191" s="1" t="inlineStr">
-[...19 lines deleted...]
- La Banque des Territoires propose SGREEN, une solution d&amp;#039;accompagnement pour amorcer un projet de transition écologique ou d&amp;#039;adaptation au changement climatique en centre-ville. Il porte sur les projets visant à :
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre d&amp;#039;investissement « Petit Cycle de l&amp;#039;Eau » développée par la Banque des Territoires vous permet de financer de nombreux types d&amp;#039;infrastructures liées à la gestion des services publics d&amp;#039;eau et d&amp;#039;assainissement (SPEA) telles que :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Avoir une meilleure gestion de l&amp;#039;eau ;
-[...20 lines deleted...]
-  Adapter le cadre bâti au changement climatique
+  les installations de captage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les stations d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les infrastructures de réseaux d&amp;#039;eau potable et de collecte des eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les installations de valorisation et de réutilisation des eaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Dans le cadre de l&amp;#039;accompagnement SGREEN, la Banque des Territoires peut :
-[...10 lines deleted...]
- &lt;br /&gt;
+ Pour les collectivités locales et acteurs éligibles, cette offre prend la forme d&amp;#039;un co-investissement dans des sociétés offrant des solutions innovantes de gestion de l&amp;#039;eau.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N191" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O191" s="1" t="inlineStr">
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Transition énergétique
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S191" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U191" s="1" t="inlineStr">
+      <c r="S187" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T187" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V191" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X191" s="1" t="inlineStr">
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projet-environnement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_petit_cycle_psat</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y191" s="1" t="inlineStr">
+      <c r="Y187" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z191" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA191" s="1" t="inlineStr">
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55ea-financer-les-infrastructures-du-petit-cycle-d/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB187" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC187" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2022</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="192" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G192" s="1" t="inlineStr">
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>95343</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Développer le domaine de l'Eau et de l'Assainissement</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude
+Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H192" s="1" t="inlineStr">
+      <c r="H188" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I192" s="1" t="inlineStr">
+      <c r="J188" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d'aide dépend du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce projet formalise les objectifs et actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tendre vers une gestion concertée et intégrée de l&amp;#039;eau
+  &lt;/strong&gt;
+  (schémas départementaux, structuration de la maîtrise d&amp;#039;ouvrage, assistance technique à la maîtrise d&amp;#039;ouvrage publique, prise en compte du réchauffement climatique, coordination dans l&amp;#039;aménagement du territoire).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Garantir durablement l&amp;#039;accès à une ressource de qualité
+  &lt;/strong&gt;
+  (mise en conformité des stations d&amp;#039;épuration, protection des captages, préservation des zones humides, investissement durable, création des Services Publics d&amp;#039;Assainissement Non Collectif).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Optimiser la gestion de la ressource et sécuriser les réserves
+  &lt;/strong&gt;
+  (gestion des ressources stockées, développement de notre connaissance du karst, gestion patrimoniale, favoriser les économies d&amp;#039;eau).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développer et partager les connaissances
+  &lt;/strong&gt;
+  (projets innovants, réseaux d&amp;#039;échanges, promotion des chartes qualité, éducation à l&amp;#039;environnement, coopération décentralisée, tarification sociale).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;éligibilité des projets est conditionnée par le prix de l&amp;#039;eau ou de l&amp;#039;assainissement. Ceux-ci doivent être au-dessus d&amp;#039;un seuil fixé par le Conseil général :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;assainissement :
+ 1,14 € HT / m3
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;eau :  1,40 € HT / m3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes pratiquant, par dérogation préfectorale, un prix au forfait, celui-ci sera ramené à un prix au mètre cube, en considérant un volume moyen consommé de 120 m3 / an (sauf si la commune peut justifier d&amp;#039;une consommation moyenne annuelle par abonné, différente, auquel cas, cette consommation réelle pourra être prise en compte).
+&lt;/p&gt;
+&lt;p&gt;
+ Cette condition d&amp;#039;éligibilité ne s&amp;#039;applique pas pour les opérations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aire de remplissage sécurisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;amélioration des pratiques phytosanitaires et horticoles (PAPPH).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;assainissement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic réseau et station
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zonage d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;épandage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaires et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de transfert
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de collecte (dans le cadre de la création d&amp;#039;un système d&amp;#039;assainissement pour l&amp;#039;habitant existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux station épuration:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction (pour l&amp;#039;habitat existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;amélioration (y compris sur la filière de traitement des boues)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux liés au traitement des sous-produits de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;em&gt;
+ Divers:
+&lt;/em&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux et équipements pluviaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;eau potable et de protection de la ressource :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaire et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux captage :
+ &lt;/em&gt;
+ Travaux suite DUP
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Economie d&amp;#039;eau et
+  maîtrise
+  des pesticides:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;aire de remplissage sécurisée des pulvérisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériels prescrits dans le cadre d&amp;#039;un PAPPH (Plan d&amp;#039;Amélioration des Pratiques Phytosanitaires et Horticoles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication et/ou dispositifs d&amp;#039;économie d&amp;#039;eau
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux production-distribution (sauf réseau) :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de traitement (désinfection, chloration)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes d&amp;#039;isolement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de télégestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement ou création d&amp;#039;équipements intercommunaux (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes de sectorisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place ou renforcement de canalisations intercommunales (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Divers :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux pour satisfaire la réglementation en matière de défense incendie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S188" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T188" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/eau-et-assainissement</t>
+        </is>
+      </c>
+      <c r="X188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour des renseignements d&amp;#039;ordre administratif ou financier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour l&amp;#039;eau potable : Hélène Fulcand (
+  &lt;a href="mailto:helene.fulcrand&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   helene.fulcrand&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.14)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour l&amp;#039;assainissement: Sébastien Garrabou (
+  &lt;a href="mailto:sebastien.garrabou&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   sebastien.garrabou&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.13)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour des renseignements d&amp;#039;ordre général ou technique :
+ &lt;/strong&gt;
+ Bruno Dupasquier (
+ &lt;a href="mailto:bruno.dupasquier&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+  bruno.dupasquier&amp;#64;cg11.fr
+ &lt;/a&gt;
+ ou 04.68.11.67.83)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c7d7-developper-le-domaine-de-leau-et-de-lassainis/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB188" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC188" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2021</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>156134</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'aménagement et l'équipement d'aires de jeux inclusives</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>AMÉNAGEMENT ET ÉQUIPEMENT DES AIRES DE JEUX INCLUSIVES (adaptées à un ou plusieurs handicaps ou déficiences : moteur, auditif, visuel, mental)</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H189" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I189" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J192" s="1" t="inlineStr">
-[...22 lines deleted...]
-Sols
+      <c r="J189" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N189" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Espace public
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...2 lines deleted...]
-      <c r="O192" s="1" t="inlineStr">
+Jeunesse
+Handicap
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R192" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="T192" s="1" t="inlineStr">
+      <c r="R189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement dédiées au projet :
+ achat des équipements (ex : balançoires adaptées, jeux sensoriels...), prestation de montage, travaux d&amp;#039;aménagements, signalétique..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet devra proposer au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences (moteur / auditif / visuel / mental). Le sol de l&amp;#039;espace devra être adapté aux fauteuils roulants et poussettes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations et notamment les travaux aux abords immédiats pour favoriser l&amp;#039;accessibilité. Les travaux de mise en accessibilité seront inclus dans la dépense éligible.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilier urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets au sein de cours d&amp;#039;écoles fermées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses subventionnables : 8.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses subventionnables : 70.000€ HT pour les constructions - 50.000€ HT pour les réhabilitations
+ &lt;/li&gt;
+&lt;/ul&gt;
+NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
+        </is>
+      </c>
+      <c r="S189" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T189" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U192" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA192" s="1" t="inlineStr">
+      <c r="U189" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V189" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/amenagement-et-equipement-des-aires-de-jeux-inclusives/</t>
+        </is>
+      </c>
+      <c r="W189" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y189" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z189" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04a0-modele/</t>
+        </is>
+      </c>
+      <c r="AA189" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB189" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC189" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="193" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E193" s="1" t="inlineStr">
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>117377</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G193" s="1" t="inlineStr">
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
+ &lt;br /&gt;
+ Le conseil du CAUE vise à intégrer dans le projet une approche :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualitative (paysage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Environnementale et soutenable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CAUE77 peut par ailleurs vous assister :
+ &lt;br /&gt;
+ -    dans la procédure administrative récupération bien vacant sans maître,
+ &lt;br /&gt;
+ -    dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;br /&gt;
+ -    dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;br /&gt;
+ -    (...)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N190" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R190" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
+        </is>
+      </c>
+      <c r="AA190" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB190" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC190" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>162637</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Instruire les acte d'urbanisme</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>Urbanisme</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...2 lines deleted...]
-      <c r="H193" s="1" t="inlineStr">
+Département</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K193" s="1" t="inlineStr">
-[...58 lines deleted...]
-      <c r="O193" s="1" t="inlineStr">
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R193" s="1" t="inlineStr">
-[...3 lines deleted...]
-commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+      <c r="R191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S193" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA193" s="1" t="inlineStr">
+      <c r="S191" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V191" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/urbanisme/</t>
+        </is>
+      </c>
+      <c r="X191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB191" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC191" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="194" spans="1:27" customHeight="0">
-[...49 lines deleted...]
-      <c r="G194" s="1" t="inlineStr">
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H194" s="1" t="inlineStr">
-[...273 lines deleted...]
-      <c r="H196" s="1" t="inlineStr">
+      <c r="H192" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I196" s="1" t="inlineStr">
+      <c r="I192" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J196" s="1" t="inlineStr">
+      <c r="J192" s="1" t="inlineStr">
         <is>
           <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
         </is>
       </c>
-      <c r="K196" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L196" s="1" t="inlineStr">
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
  &lt;strong&gt;
   dans les bâtiments existants
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
 &lt;/p&gt;
 &lt;p&gt;
  Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est plafonnée à 50 000 € sur trois années glissantes.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
 &lt;/p&gt;
 &lt;p&gt;
  - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
 &lt;/p&gt;
 &lt;p&gt;
  - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   (*chiffres actualisés chaque année)
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M196" s="1" t="inlineStr">
+      <c r="M192" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N196" s="1" t="inlineStr">
+      <c r="N192" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O196" s="1" t="inlineStr">
+      <c r="O192" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R196" s="1" t="inlineStr">
+      <c r="R192" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S196" s="1" t="inlineStr">
+      <c r="S192" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T196" s="1" t="inlineStr">
+      <c r="T192" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U196" s="1" t="inlineStr">
+      <c r="U192" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V196" s="1" t="inlineStr">
+      <c r="V192" s="1" t="inlineStr">
         <is>
           <t>https://www.sded.org/activites/transition-energetique</t>
         </is>
       </c>
-      <c r="X196" s="1" t="inlineStr">
+      <c r="X192" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  transition-energie&amp;#64;sded.org
 &lt;/p&gt;
 &lt;p&gt;
  04 75 82 76 14
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y196" s="1" t="inlineStr">
+      <c r="Y192" s="1" t="inlineStr">
         <is>
           <t>jchristophe-niemiec@sded.org</t>
         </is>
       </c>
-      <c r="Z196" s="1" t="inlineStr">
+      <c r="Z192" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
         </is>
       </c>
-      <c r="AA196" s="1" t="inlineStr">
+      <c r="AA192" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB192" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC192" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="197" spans="1:27" customHeight="0">
-[...736 lines deleted...]
-      <c r="A201" s="1">
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
         <v>132278</v>
       </c>
-      <c r="B201" s="1" t="inlineStr">
+      <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Financer les investissements des collectivités</t>
         </is>
       </c>
-      <c r="D201" s="1" t="inlineStr">
+      <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Emprunt institutionnel</t>
         </is>
       </c>
-      <c r="E201" s="1" t="inlineStr">
+      <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Collecticity</t>
         </is>
       </c>
-      <c r="G201" s="1" t="inlineStr">
+      <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H201" s="1" t="inlineStr">
+      <c r="H193" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K201" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L201" s="1" t="inlineStr">
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
 secteur mutualiste, qui
   souhaitent prêter aux collectivités à des conditions financières compétitives.
 &lt;/p&gt;
 &lt;p&gt;
  Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions financières :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Durée :
   3 à 50 ans
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Taux :
    Fixe ou variable
  &lt;/li&gt;
  &lt;li&gt;
   Remboursement :
    Amortissable ou In Fine
  &lt;/li&gt;
  &lt;li&gt;
   Clauses spécifiques :
    Remboursement anticipé et différé de remboursement possible
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N201" s="1" t="inlineStr">
+      <c r="N193" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -36414,177 +40866,662 @@
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O201" s="1" t="inlineStr">
+      <c r="O193" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R201" s="1" t="inlineStr">
+      <c r="R193" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S201" s="1" t="inlineStr">
+      <c r="S193" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T201" s="1" t="inlineStr">
+      <c r="T193" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U201" s="1" t="inlineStr">
+      <c r="U193" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V201" s="1" t="inlineStr">
+      <c r="V193" s="1" t="inlineStr">
         <is>
           <t>https://collecticity.fr/se-financer</t>
         </is>
       </c>
-      <c r="W201" s="1" t="inlineStr">
+      <c r="W193" s="1" t="inlineStr">
         <is>
           <t>https://collecticity.fr/contact</t>
         </is>
       </c>
-      <c r="X201" s="1" t="inlineStr">
+      <c r="X193" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  info&amp;#64;collecticity.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone :
  &lt;/strong&gt;
  01.87.15.83.02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y201" s="1" t="inlineStr">
+      <c r="Y193" s="1" t="inlineStr">
         <is>
           <t>info@collecticity.fr</t>
         </is>
       </c>
-      <c r="Z201" s="1" t="inlineStr">
+      <c r="Z193" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
         </is>
       </c>
-      <c r="AA201" s="1" t="inlineStr">
+      <c r="AA193" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB193" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC193" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="202" spans="1:27" customHeight="0">
-      <c r="A202" s="1">
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N194" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T194" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W194" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB194" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC194" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I195" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J195" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T195" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W195" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB195" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC195" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
         <v>120596</v>
       </c>
-      <c r="B202" s="1" t="inlineStr">
+      <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Financer les projets structurants des communes gersoises (DDR+)</t>
         </is>
       </c>
-      <c r="D202" s="1" t="inlineStr">
+      <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Dotation départementale Rurale Plus (DDR+)</t>
         </is>
       </c>
-      <c r="E202" s="1" t="inlineStr">
+      <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Gers</t>
         </is>
       </c>
-      <c r="G202" s="1" t="inlineStr">
+      <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H202" s="1" t="inlineStr">
+      <c r="H196" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I202" s="1" t="inlineStr">
+      <c r="I196" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J202" s="1" t="inlineStr">
+      <c r="J196" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K202" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L202" s="1" t="inlineStr">
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N202" s="1" t="inlineStr">
+      <c r="N196" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -36612,66 +41549,66 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O202" s="1" t="inlineStr">
+      <c r="O196" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P202" s="1" t="inlineStr">
+      <c r="P196" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q202" s="1" t="inlineStr">
+      <c r="Q196" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R202" s="1" t="inlineStr">
+      <c r="R196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Les projets relevant des typologies suivantes sont prioritaires :
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les opérations favorisant le développement des mobilités douces ou partagées,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation énergétique des logements communaux à vocation sociale,
  &lt;/li&gt;
  &lt;li&gt;
   les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
  &lt;/li&gt;
  &lt;li&gt;
   les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
  &lt;/li&gt;
@@ -36683,2035 +41620,1872 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
  &lt;/li&gt;
  &lt;li&gt;
   les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
  &lt;/li&gt;
  &lt;li&gt;
   les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation de structure des ouvrages d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S202" s="1" t="inlineStr">
+      <c r="S196" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T202" s="1" t="inlineStr">
+      <c r="T196" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U202" s="1" t="inlineStr">
+      <c r="U196" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V202" s="1" t="inlineStr">
+      <c r="V196" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X202" s="1" t="inlineStr">
+      <c r="X196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail :
  &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
   subventions.dmit&amp;#64;gers.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y202" s="1" t="inlineStr">
+      <c r="Y196" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z202" s="1" t="inlineStr">
+      <c r="Z196" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
         </is>
       </c>
-      <c r="AA202" s="1" t="inlineStr">
+      <c r="AA196" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB196" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC196" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="203" spans="1:27" customHeight="0">
-[...923 lines deleted...]
-      <c r="A209" s="1">
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
         <v>162531</v>
       </c>
-      <c r="B209" s="1" t="inlineStr">
+      <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Valoriser et préserver le patrimoine culturel et naturel</t>
         </is>
       </c>
-      <c r="C209" s="1" t="inlineStr">
+      <c r="C197" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D209" s="1" t="inlineStr">
+      <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E209" s="1" t="inlineStr">
+      <c r="E197" s="1" t="inlineStr">
         <is>
           <t>GAL du Pays de Coutances</t>
         </is>
       </c>
-      <c r="F209" s="1" t="inlineStr">
+      <c r="F197" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G209" s="1" t="inlineStr">
+      <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H209" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I209" s="1" t="inlineStr">
+      <c r="I197" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J209" s="1" t="inlineStr">
+      <c r="J197" s="1" t="inlineStr">
         <is>
           <t>1 € de co-financement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K209" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L209" s="1" t="inlineStr">
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M209" s="1" t="inlineStr">
+      <c r="M197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Événements culturels ou
 actions permettant l’accès à la culture à des publics habituellement éloignés
 de l’offre culturelle existante. &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions visant à préserver,
 restaurer, aménager et/ou valoriser le petit patrimoine bâti dans le but d’y
 accueillir du public : protection, valorisation ; actions
 d’acquisition, de restauration et de réhabilitation ; mise en son et
 lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions visant à préserver,
 restaurer, aménager et/ou valoriser la biodiversité et les systèmes naturels :&lt;span&gt; &lt;/span&gt;renaturation,
 protection, valorisation ; actions d’acquisition, de restauration et de réhabilitation ; mise en son
 et lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Actions de valorisation et de
 sensibilisation du public sur le patrimoine culturel et/ou naturel du
 territoire : expositions, circuits découverte, visites commentées, animations, ateliers
 et matériels pédagogiques ; éducation à l’histoire du territoire et à ses
 spécificités ; actions de connaissances (inventaires) et de partage de
 connaissances, … &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accompagner les
 professionnels sur ces thématiques de valorisation et préservation du
 patrimoine (actions de formation).&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;On entend par petit patrimoine bâti les lavoirs,
 moulins, pressoirs, bornes historiques, canaux d&amp;#039;irrigation, chapelles, croix
 de chemin, fontaines, fours à pain, oratoires, ponts ruraux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N209" s="1" t="inlineStr">
+      <c r="N197" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme</t>
         </is>
       </c>
-      <c r="O209" s="1" t="inlineStr">
+      <c r="O197" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P209" s="1" t="inlineStr">
+      <c r="P197" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q209" s="1" t="inlineStr">
+      <c r="Q197" s="1" t="inlineStr">
         <is>
           <t>12/12/2027</t>
         </is>
       </c>
-      <c r="R209" s="1" t="inlineStr">
+      <c r="R197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le territoire du Pays de Coutances a un patrimoine naturel et culturel
 unique mais trop souvent méconnu par les habitants et les visiteurs. La
 protection et la préservation du patrimoine naturel et culturel passe par un
 plus grand partage de la connaissance de ces richesses patrimoniales. &amp;#34;On
 protège mieux, en effet, ce qu’on connait&amp;#34;. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Cette fiche-action vise donc à soutenir les initiatives qui permettront
 d’accroitre les connaissances des habitants et des visiteurs sur la
 biodiversité et les systèmes naturels, l’histoire du territoire et son
 patrimoine. Les actions permettant de toucher plus spécifiquement un public
 habituellement éloigné des offres culturelles ou de sensibilisation à
 l’environnement seront particulièrement appréciées.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S209" s="1" t="inlineStr">
+      <c r="S197" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T209" s="1" t="inlineStr">
+      <c r="T197" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U209" s="1" t="inlineStr">
+      <c r="U197" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V209" s="1" t="inlineStr">
+      <c r="V197" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X209" s="1" t="inlineStr">
+      <c r="X197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances
 est présent à vos côtés pour vous aider à constituer le dossier et vous
 accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
 et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
 &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y209" s="1" t="inlineStr">
+      <c r="Y197" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z209" s="1" t="inlineStr">
+      <c r="Z197" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/adapter-le-bati-existant-fiche-action-4/</t>
         </is>
       </c>
-      <c r="AA209" s="1" t="inlineStr">
+      <c r="AA197" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB197" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Rénovation de l’éclairage public
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC197" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD197" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="210" spans="1:27" customHeight="0">
-      <c r="A210" s="1">
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
+        <v>157099</v>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic ou des travaux dans le domaine de l’énergie</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H198" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;accompagner les collectivités soucieuses d&amp;#039;améliorer et de réduire leur facture énergétique, MATEC peut réaliser :
+ &lt;br /&gt;
+ • Des diagnostics d&amp;#039;éclairage public avec proposition de choix techniques
+ &lt;br /&gt;
+ • Des diagnostics énergétiques de bâtiments
+ &lt;br /&gt;
+ • Des études sur les productions d&amp;#039;énergie renouvelable
+ &lt;br /&gt;
+ • Des marchés de fourniture d&amp;#039;énergie
+ &lt;br /&gt;
+ • Des études de préfaisabilité pour la construction de réseaux de chauffage
+ &lt;br /&gt;
+ • Des contrats d&amp;#039;exploitation de chaufferies
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N198" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O198" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S198" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U198" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V198" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y198" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z198" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3cfb-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA198" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB198" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC198" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
+        <v>140749</v>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'éclairage sur des installations sportives</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H199" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I199" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J199" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réaliser des travaux d&amp;#039;éclairage sur des installations sportives
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;opération : Eclairage public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U2) et Communes Rurales (ER)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N199" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O199" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier à présenter en bureau syndical
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S199" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T199" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U199" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V199" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y199" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z199" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/75af-realiser-des-travaux-declairage-sur-des-insta/</t>
+        </is>
+      </c>
+      <c r="AA199" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB199" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC199" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
+        <v>140739</v>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser tous types de travaux d'éclairage public : extension, mise en valeur, remplacement</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H200" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I200" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J200" s="1" t="inlineStr">
+        <is>
+          <t>Montant de travaux ou d'investissements aidé plafonné en fonction de la population, dans la limite des crédits SIDEC affectés à ces travaux</t>
+        </is>
+      </c>
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Rénover et développer l&amp;#039;éclairage public
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nature de l&amp;#039;opération : Eclairage public
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Classement au regard du régime d&amp;#039;électrification : Communes Urbaines (U1, U2)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs :
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - moderniser les installations
+&lt;/p&gt;
+&lt;p&gt;
+ - gérer le patrimoine EP
+&lt;/p&gt;
+&lt;p&gt;
+ - réaliser des économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - coordonner avec d&amp;#039;autres travaux de réseaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N200" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre signataire de la Charte Eclairons juste le Jura
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S200" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T200" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U200" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V200" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  energies.electricite&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 81 26
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y200" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z200" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36ce-realiser-tous-types-de-travaux-declairage-pub/</t>
+        </is>
+      </c>
+      <c r="AA200" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB200" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC200" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG200" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:34" customHeight="0">
+      <c r="A201" s="1">
+        <v>129727</v>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de l'éclairage public et réduire son impact environnemental</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
+          <t>Maîtrise de la demande en énergie (MDE)</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H201" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDED 52 dispose de la compétence dite &amp;#34;éclairage public&amp;#34; depuis 2008, avec pour objectif de proposer aux collectivités adhérentes au Syndicat un service optimisé de maintenance de leurs installations d&amp;#039;éclairage public, ainsi qu&amp;#039;un programme d&amp;#039;investissement permettant d&amp;#039;agir sur les foyers lumineux, les réseaux électriques d&amp;#039;alimentation et les organes de commande d&amp;#039;allumage et d&amp;#039;extinction.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces investissements, conçus avec les collectivités adhérentes et validés chaque année par le comité syndical, participent à l&amp;#039;atteinte de 3 objectifs majeurs :
+ &lt;br /&gt;
+ 1) réduire la consommation énergétique du parc d&amp;#039;éclairage public,
+ &lt;br /&gt;
+ 2) atteindre une meilleure efficacité de l&amp;#039;éclairage tout en veillant à réduire son impact environnemental,
+ &lt;br /&gt;
+ 3) sécuriser son fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SDED 52 assure la maîtrise d&amp;#039;ouvrage et la maîtrise d&amp;#039;œuvre de ces opérations et appelle, selon les dispositions de son règlement financier, une participation de la commune comprise entre 30% et 80% du montant HT des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Commune de Langres : rénovation de l&amp;#039;éclairage public du centre ancien avec programme de réduction d&amp;#039;intensité en milieu de nuit, ajusté avec un système de détection de présence.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N201" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O201" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier de cette aide, les collectivités doivent être adhérentes au SDED 52 et avoir procédé au transfert de la compétence éclairage public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S201" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T201" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U201" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V201" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded52.fr/eclairage-public</t>
+        </is>
+      </c>
+      <c r="X201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute interrogation :
+&lt;/p&gt;
+&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et des Déchets 52
+ &lt;br /&gt;
+ 40 bis avenue Foch
+ &lt;br /&gt;
+ 52 000 Chaumont
+&lt;/p&gt;
+&lt;p&gt;
+ 03 25 35 09 29
+&lt;/p&gt;
+&lt;p&gt;
+ sded52&amp;#64;sded52.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y201" s="1" t="inlineStr">
+        <is>
+          <t>sded52@sded52.fr</t>
+        </is>
+      </c>
+      <c r="Z201" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2c9-ameliorer-lefficacite-energetique-de-leclaira/</t>
+        </is>
+      </c>
+      <c r="AA201" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB201" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC201" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG201" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH201" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:34" customHeight="0">
+      <c r="A202" s="1">
         <v>120003</v>
       </c>
-      <c r="B210" s="1" t="inlineStr">
+      <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans leurs projets d'électricité 2020-2026</t>
         </is>
       </c>
-      <c r="E210" s="1" t="inlineStr">
+      <c r="E202" s="1" t="inlineStr">
         <is>
           <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
         </is>
       </c>
-      <c r="G210" s="1" t="inlineStr">
+      <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H210" s="1" t="inlineStr">
+      <c r="H202" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I210" s="1" t="inlineStr">
+      <c r="I202" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J210" s="1" t="inlineStr">
+      <c r="J202" s="1" t="inlineStr">
         <is>
           <t>70% du montant HT pour un plafond à 30 000 € HT</t>
         </is>
       </c>
-      <c r="K210" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L210" s="1" t="inlineStr">
+      <c r="K202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L202" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SIEDS accompagne les communes dans l&amp;#039;élaboration d&amp;#039;un projet de mandat afin de subventionner les communes sur tout projet de travaux d&amp;#039;électricité sur la durée de mandat communal (déplacement d&amp;#039;ouvrage, sécurisation du réseau d&amp;#039;alimentation d&amp;#039;éclairage public, horloge astronomique, éclairage stade). Quatre projets par commune et par mandat.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M210" s="1" t="inlineStr">
+      <c r="M202" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La subvention peut être utilisée dans le cadre d&amp;#039;une opération d&amp;#039;embellissement par une mise en peinture sur un ouvrage tel qu&amp;#039;un transformateur électrique. Ex : travaux d&amp;#039;embellissement du poste de distribution de La Forêt-sur-Sèvre.
 &lt;/p&gt;
 &lt;p&gt;
  La commune peut bénéficier de l&amp;#039;aide de Mandat Communal pour des travaux de déplacement d&amp;#039;ouvrage à réaliser à court terme. La commune engage une étude directement auprès de son gestionnaire du réseau et transmet au SIEDS le devis correspondant.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;horloge astronomique peut être subventionnée dans le cadre de ce programme. Elle permet un déclenchement automatique de l&amp;#039;éclairage public en fonction des heures du lever et du coucher du soleil.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N210" s="1" t="inlineStr">
+      <c r="N202" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Equipement public</t>
         </is>
       </c>
-      <c r="O210" s="1" t="inlineStr">
+      <c r="O202" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="Q210" s="1" t="inlineStr">
+      <c r="Q202" s="1" t="inlineStr">
         <is>
           <t>01/05/2026</t>
         </is>
       </c>
-      <c r="R210" s="1" t="inlineStr">
+      <c r="R202" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides ne pourront être perçues que par les communes membres du SIEDS dans une zone intégrée à la concession du SIEDS.
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les travaux d&amp;#039;électricité,
  &lt;/li&gt;
  &lt;li&gt;
   les communes du territoire SIEDS ne conservant pas le produit de la Taxe sur la Consommation Finale de l&amp;#039;Electricité (TCFE).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  La demande de la commune doit être antérieure au début des travaux.
 &lt;/span&gt;
 &lt;br /&gt;
 &lt;p&gt;
  La commune devra fournir au SIEDS un devis détaillé des travaux à réaliser.
 &lt;/p&gt;
 &lt;p&gt;
  Quatre projets par commune et par mandat, ouvert également pour les anciennes communes fusionnées valables 6 ans à compter de mise en application de l&amp;#039;arrêté de création de la commune nouvelle.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Non compatibilité du dossier avec un autre programme d&amp;#039;aide du SIEDS.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S210" s="1" t="inlineStr">
+      <c r="S202" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T210" s="1" t="inlineStr">
+      <c r="T202" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U210" s="1" t="inlineStr">
+      <c r="U202" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V210" s="1" t="inlineStr">
+      <c r="V202" s="1" t="inlineStr">
         <is>
           <t>https://www.sieds.fr/financement-travaux-collectivite/projet-de-mandat/</t>
         </is>
       </c>
-      <c r="X210" s="1" t="inlineStr">
+      <c r="X202" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La demande doit être effectuée par la collectivité via le site internet du SIEDS www.sieds.fr /Espace Collectivité /Démarches en ligne.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 49 32 32 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y210" s="1" t="inlineStr">
+      <c r="Y202" s="1" t="inlineStr">
         <is>
           <t>anivelle@sieds.fr</t>
         </is>
       </c>
-      <c r="Z210" s="1" t="inlineStr">
+      <c r="Z202" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/defa-copie-09h40-accompagner-les-collectivites-ver/</t>
         </is>
       </c>
-      <c r="AA210" s="1" t="inlineStr">
+      <c r="AA202" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB202" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC202" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG202" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2022</t>
+        </is>
+      </c>
+      <c r="AH202" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="211" spans="1:27" customHeight="0">
-      <c r="A211" s="1">
+    <row r="203" spans="1:34" customHeight="0">
+      <c r="A203" s="1">
         <v>120002</v>
       </c>
-      <c r="B211" s="1" t="inlineStr">
+      <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités vers une politique d'éclairage public économe et performant</t>
         </is>
       </c>
-      <c r="E211" s="1" t="inlineStr">
+      <c r="E203" s="1" t="inlineStr">
         <is>
           <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
         </is>
       </c>
-      <c r="G211" s="1" t="inlineStr">
+      <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H211" s="1" t="inlineStr">
+      <c r="H203" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I211" s="1" t="inlineStr">
+      <c r="I203" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 80</t>
         </is>
       </c>
-      <c r="K211" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L211" s="1" t="inlineStr">
+      <c r="K203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L203" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SIEDS accompagne les collectivités dans une politique d&amp;#039;éclairage public économe et performante en favorisant la LED tout en répondant aux nouvelles exigences règlementaires (sécurisation, mise en lumière d&amp;#039;un patrimoine communal, création, remplacement, kit retrofit).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention s&amp;#039;applique sur le montant Hors Taxes de la fourniture du matériel du mât et de la lanterne du point lumineux. Un accent fort est mis sur le développement de l&amp;#039;éclairage public en LED :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;gt; 30 % du montant Hors Taxes pour l&amp;#039;installation de mâts autonomes,
  &lt;/li&gt;
  &lt;li&gt;
   &amp;gt; 50 % du montant Hors Taxes de la fourniture du matériel du mât et de la lanterne du point lumineux non LED,
  &lt;/li&gt;
  &lt;li&gt;
   &amp;gt; 70 % pour les projets LED,
  &lt;/li&gt;
  &lt;li&gt;
   &amp;gt; 80 % pour les projets LED liés à des travaux de renforcement ou de sécurisation de réseau électrique réalisés en technique souterraine.
  &lt;/li&gt;
 &lt;/ul&gt;
 Aide plafonnée à 10 000 € par projet.
 &lt;br /&gt;
 Le nombre de dépôt de dossiers par commune est limité à 4 demandes par an.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N211" s="1" t="inlineStr">
+      <c r="N203" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O211" s="1" t="inlineStr">
+      <c r="O203" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R211" s="1" t="inlineStr">
+      <c r="R203" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La demande de subvention doit être faite avant le commencement des travaux.
  &lt;br /&gt;
  Les taux d&amp;#039;aides sont à destination des communes du territoire SIEDS ne conservant pas le produit de la Taxe Communale sur la Consommation Finale de l&amp;#039;Electricité (TCCFE).
  &lt;br /&gt;
  10% (par projet) pour les communes percevant la Taxe Communale sur la Consommation Finale d&amp;#039;Electricité (TCCFE) à leur profit sur le territoire du SIEDS.
  &lt;br /&gt;
  Les aides ne pourront être perçues que par les communes membres du SIEDS dans une zone intégrée à la concession du SIEDS et par les intercommunalités dans les périmètres de leurs zones d&amp;#039;activités.
  &lt;br /&gt;
  Un point lumineux ne pourra bénéficier que d&amp;#039;une seule aide et ne pourra pas cumuler de subventions.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S211" s="1" t="inlineStr">
+      <c r="S203" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T211" s="1" t="inlineStr">
+      <c r="T203" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U211" s="1" t="inlineStr">
+      <c r="U203" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V211" s="1" t="inlineStr">
+      <c r="V203" s="1" t="inlineStr">
         <is>
           <t>https://www.sieds.fr/financement-travaux-collectivite/eclairage-public/</t>
         </is>
       </c>
-      <c r="X211" s="1" t="inlineStr">
+      <c r="X203" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La demande doit être effectuée par la collectivité via le site internet du SIEDS : www.sieds.fr /Espace Collectivité /Démarches en ligne.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 49 32 32 80
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y211" s="1" t="inlineStr">
+      <c r="Y203" s="1" t="inlineStr">
         <is>
           <t>anivelle@sieds.fr</t>
         </is>
       </c>
-      <c r="Z211" s="1" t="inlineStr">
+      <c r="Z203" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276e-copie-09h23-effacer-des-reseaux-electriques/</t>
         </is>
       </c>
-      <c r="AA211" s="1" t="inlineStr">
+      <c r="AA203" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB203" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC203" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG203" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2022</t>
+        </is>
+      </c>
+      <c r="AH203" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="212" spans="1:27" customHeight="0">
-[...133 lines deleted...]
-      <c r="G213" s="1" t="inlineStr">
+    <row r="204" spans="1:34" customHeight="0">
+      <c r="A204" s="1">
+        <v>56127</v>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Etendre, renouveler ou améliorer l'efficacité énergétique de son éclairage public</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H213" s="1" t="inlineStr">
-[...22 lines deleted...]
- Concourir à doter le territoire d&amp;#039;aires de jeux inclusives pour offrir aux enfants en situation de handicap un lieu de jeux et de rencontres en plein air.
+      <c r="H204" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I204" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 60</t>
+        </is>
+      </c>
+      <c r="J204" s="1" t="inlineStr">
+        <is>
+          <t>Travaux réalisés par le SDEC ENERGIE dans le cadre d'un transfert de compétence</t>
+        </is>
+      </c>
+      <c r="K204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les installations d&amp;#039;éclairage public concourent à la sécurité des biens et des personnes. La maîtrise des consommations énergétiques et la lutte contre la pollution lumineuse incitent  au  renouvellement  des  installations  les  plus anciennes et énergivores. les actions réalisées sont la création, l&amp;#039;extension, le renouvellement (passage en LED), la mise en œuvre de la trame noire (adaptation de la température d&amp;#039;éclairement en fonction de l’enjeu de biodiversité), la programmation d&amp;#039;extinction nocturne, la variation d&amp;#039;intensité lumineuse
+ en cours de nuit ou la mise en place d&amp;#039;un système de détection permettant l&amp;#039;allumage et l&amp;#039;extinction de l&amp;#039;éclairage en fonction du besoin. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide dépend de l&amp;#039;action sollicitée et de la catégorie de la commune.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Un soutien spécifique est accordé dans le cadre du programme R30 pour le renouvellement des foyers de plus de 30 ans&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide du SDEC ENERGIE intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N213" s="1" t="inlineStr">
-[...248 lines deleted...]
-          <t>Espaces verts
+      <c r="N204" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
-Réhabilitation
-[...6 lines deleted...]
-      <c r="O214" s="1" t="inlineStr">
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R214" s="1" t="inlineStr">
-[...35 lines deleted...]
-  &lt;/span&gt;
+      <c r="R204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Communes et communautés de communes adhérentes au syndicat, qui lui ont transféré leur compétence d&amp;#039;éclairage public.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S204" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T204" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U204" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/eclairage-public</t>
+        </is>
+      </c>
+      <c r="X204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : eclairage&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 65
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y204" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z204" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/34d2-etendre-renouveler-ou-ameliorer-lefficacite-e/</t>
+        </is>
+      </c>
+      <c r="AA204" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB204" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC204" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG204" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="AH204" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:34" customHeight="0">
+      <c r="A205" s="1">
+        <v>71318</v>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des économies d'énergie sur votre éclairage public via un conseil en énergie partage (CEP)</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H205" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Eclairage public  : un gisement d&amp;#039;économies d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour  aider les collectivités à rénover leurs installations, l&amp;#039;ADEME met à disposition plusieurs outils et propose des financements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les petites communes peuvent aussi recourrir à un CEP (conseil en énergie partagé) dont les missions couvrent l&amp;#039;éclairage public :
+ &lt;a href="https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep"&gt;
+  lien vers la page
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 01 64 14 73 56
+ Les bénéfices du Conseil en Energie Partagé (CEP)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mutualisation d&amp;#039;une compétence dans le cadre d&amp;#039;une démarche territoriale ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil objectif et indépendant : priorité est donnée à la maîtrise de l&amp;#039;énergie sans privilégier une solution énergétique en particulier ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un coût potentiellement compensé par les économies ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau de conseillers énergie sur l&amp;#039;ensemble du territoire français, formé, outillé et animé par l&amp;#039;ADEME ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accompagnement et une assistance technique sur le long terme.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au niveau national, l&amp;#039;ADEME met à la disposition des conseillers énergie différents outils et leur fournit différents services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à un logiciel (GEPweb360) de comptabilité énergie ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accès à un forum d&amp;#039;échanges et à une plateforme de téléchargement de documents de référence ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise à disposition d&amp;#039;un guide méthodologique et de supports de communication (plaquettes, vidéos...) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la tenue annuellement d&amp;#039;une journée d&amp;#039;échanges ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en œuvre d&amp;#039;un parcours de formation dédié.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au niveau régional, l&amp;#039;ADEME assure la mobilisation des partenaires, la contractualisation et le financement des projets, ainsi que le suivi des conseillers énergie embauchés.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans les régions regroupant un nombre significatif de Conseils en Energie Partagé (CEP), l&amp;#039;ADEME organise aussi une animation complémentaire pouvant comprendre des réunions de travail ou des visites d&amp;#039;installations.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y214" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA214" s="1" t="inlineStr">
+      <c r="N205" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour le CEP (conseil en énergie partagé) avoir moins de 10 000 habitants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U205" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V205" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/eclairage-public-gisement-deconomies-denergie</t>
+        </is>
+      </c>
+      <c r="X205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prenez contact avec votre agence régionale : https://www.ademe.fr/lademe/presentation-lademe/liste-implantations-lademe
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y205" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z205" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8630-eclairage-public-un-gisement-deconomies-dener/</t>
+        </is>
+      </c>
+      <c r="AA205" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB205" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AE205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF205" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG205" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH205" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="215" spans="1:27" customHeight="0">
-      <c r="A215" s="1">
+    <row r="206" spans="1:34" customHeight="0">
+      <c r="A206" s="1">
         <v>72810</v>
       </c>
-      <c r="B215" s="1" t="inlineStr">
+      <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C215" s="1" t="inlineStr">
+      <c r="C206" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E215" s="1" t="inlineStr">
+      <c r="E206" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G215" s="1" t="inlineStr">
+      <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H215" s="1" t="inlineStr">
+      <c r="H206" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K215" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L215" s="1" t="inlineStr">
+      <c r="K206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L206" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -38748,79 +43522,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M215" s="1" t="inlineStr">
+      <c r="M206" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N215" s="1" t="inlineStr">
+      <c r="N206" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -38863,1762 +43637,2222 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O215" s="1" t="inlineStr">
+      <c r="O206" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R215" s="1" t="inlineStr">
+      <c r="R206" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S215" s="1" t="inlineStr">
+      <c r="S206" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T215" s="1" t="inlineStr">
+      <c r="T206" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U215" s="1" t="inlineStr">
+      <c r="U206" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V215" s="1" t="inlineStr">
+      <c r="V206" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W215" s="1" t="inlineStr">
+      <c r="W206" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X215" s="1" t="inlineStr">
+      <c r="X206" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y215" s="1" t="inlineStr">
+      <c r="Y206" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z215" s="1" t="inlineStr">
+      <c r="Z206" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA215" s="1" t="inlineStr">
+      <c r="AA206" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB206" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC206" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG206" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH206" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="216" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G216" s="1" t="inlineStr">
+    <row r="207" spans="1:34" customHeight="0">
+      <c r="A207" s="1">
+        <v>157101</v>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H216" s="1" t="inlineStr">
+      <c r="H207" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
+ &lt;br /&gt;
+ Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Diagnostic voirie
+ &lt;br /&gt;
+ •    Travaux de voirie divers et sécurité routière
+ &lt;br /&gt;
+ •    Terrains sportifs
+ &lt;br /&gt;
+ •    Aménagement paysager parcs, square, ...
+ &lt;br /&gt;
+ •    Aire de jeux
+ &lt;br /&gt;
+ •    Cours d&amp;#039;écoles
+ &lt;br /&gt;
+ •    Traversée de village
+ &lt;br /&gt;
+ •    Place
+ &lt;br /&gt;
+ •    Développement et aménagement pistes cyclables
+ &lt;br /&gt;
+ •    Accompagnement pour développer secteur habita et économique
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N207" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Revitalisation
+Equipement public
+Paysage
+Accessibilité
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S207" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T207" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U207" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V207" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+&lt;/p&gt;
+&lt;p&gt;
+ • A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Au 03.55.94.18.11
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 17 Quai Paul Wiltzer
+&lt;/p&gt;
+&lt;p&gt;
+ 57000 METZ
+&lt;/p&gt;
+&lt;p&gt;
+ Horaires d&amp;#039;ouverture :
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y207" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z207" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
+        </is>
+      </c>
+      <c r="AA207" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB207" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC207" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE207" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG207" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="AH207" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:34" customHeight="0">
+      <c r="A208" s="1">
+        <v>165809</v>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et des villages</t>
+        </is>
+      </c>
+      <c r="C208" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Renaturation des villes et des villages</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F208" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H208" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I208" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
+renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
+d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
+d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
+dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
+ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
+de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
+infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N208" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Qualité de l'air
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P208" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q208" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
+mesure concerne la France métropolitaine, les départements et régions
+d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
+porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales
+     et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
+     locales) ; &lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
+ &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Les associations et entreprises,
+     sous réserve que le projet présente un intérêt général et qu’il soit
+     explicitement soutenu par la collectivité compétente en matière
+     d’urbanisme et d’aménagement.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Le
+projet peut faire l’objet d’un « co-portage » avec un partenaire
+(notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
+éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Préservent ou recréent des
+     espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
+ &lt;li&gt;Sont situés au sein ou en
+     continuité d’un espace urbanisé ;&lt;/li&gt;
+ &lt;li&gt;Adaptent le site d’implantation
+     et ses alentours aux impacts du changement climatique pour lesquels une
+     vulnérabilité est identifiée localement, notamment en visant le
+     rafraîchissement urbain ou la gestion intégrée des eaux pluviales. &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;De façon concrète, les
+projets doivent contribuer directement à :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;La renaturation des sols et
+     espaces urbains : création, restauration
+     écologique de parcs et jardins (stabilisation et renaturation des sols,
+     aménagements de pleine terre végétalisés et arborés, etc.) ;&lt;/li&gt;
+ &lt;li&gt;La présence de l’eau et des
+     milieux aquatiques en ville : restauration du réseau
+     hydrographique (réouverture ou renaturation de cours d’eau, reméandrage,
+     stabilisation et reprofilage de berges), des zones humides, des zones
+     d’expansion des crues et du cycle naturel de l’eau (création de noues et
+     de zones d’infiltration des eaux pluviales) ;&lt;/li&gt;
+ &lt;li&gt;La végétalisation des espaces
+     publics : parcs, forêts et jardins urbains, alignements et
+     végétalisation des pieds d’arbres, projets d’agriculture urbaine
+     favorables à la biodiversité ; &lt;/li&gt;&lt;li&gt;La végétalisation des bâtiments (toitures
+     et façades végétalisées). &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;La
+renaturation doit avant tout renforcer la fonctionnalité écologique de
+l’écosystème, et renforcer la biodiversité locale dans son
+ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
+mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Des subventions d’études de
+     diagnostic territorial et de stratégie de
+     résilience climatique et de renaturation, dans le cadre de l’élaboration
+     des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
+     PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
+     PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
+     quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
+     chaleur urbain, afin notamment d’identifier les quartiers prioritaires
+     pour les opérations de renaturation ;&lt;/li&gt;
+ &lt;li&gt;Des études préalables à la conception de projets développant
+     des solutions fondées sur la nature, ainsi que leur évaluation dans le
+     temps ; &lt;/li&gt;
+&lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S208" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T208" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U208" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V208" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
+        </is>
+      </c>
+      <c r="W208" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
+        </is>
+      </c>
+      <c r="X208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y208" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z208" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
+        </is>
+      </c>
+      <c r="AA208" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB208" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC208" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG208" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH208" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:34" customHeight="0">
+      <c r="A209" s="1">
+        <v>162339</v>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux sur les équipements sportifs collectifs</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux travaux sur les équipements sportifs collectifs</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H209" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribuer à l’aménagement du territoire régional&lt;/p&gt; &lt;p&gt;Associations sportives affiliées à une fédération sportive agréée par le ministère chargé des sports et CREPS.&lt;br /&gt; Pour les Établissements Publics de Coopération Intercommunale (EPCI) : le Contrat Régional d&amp;#039;Équilibre des Territoires (CRET)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N209" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P209" s="1" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="R209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Date de dépôt des dossiers&lt;/h3&gt;
+&lt;p&gt;Avant le 31 octobre de l&amp;#039;année précédant l&amp;#039;exercice au titre duquel est demandée la subvention.&lt;/p&gt;
+&lt;p&gt;Toute demande doit être &lt;strong&gt;déposée de façon dématérialisée&lt;/strong&gt; sur la plateforme régionale dédiée  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S209" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U209" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-travaux-sur-les-equipements-sportifs-collectifs</t>
+        </is>
+      </c>
+      <c r="Y209" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z209" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-travaux-sur-les-equipements-sportifs-collectifs/</t>
+        </is>
+      </c>
+      <c r="AA209" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB209" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF209" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG209" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH209" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:34" customHeight="0">
+      <c r="A210" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H210" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K216" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L216" s="1" t="inlineStr">
+      <c r="K210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
  &lt;strong&gt;
   Cantal Ingénierie &amp;amp; Territoires
  &lt;/strong&gt;
  est un établissement public dénommé agence départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M216" s="1" t="inlineStr">
+      <c r="M210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une assistance à toutes les étapes du projet :
 &lt;/p&gt;
 &lt;p&gt;
  - dès la définition du besoin à la réalisation des travaux,
 &lt;/p&gt;
 &lt;p&gt;
  - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
 &lt;/p&gt;
 &lt;p&gt;
  Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
 &lt;/p&gt;
 &lt;p&gt;
  • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
 &lt;/p&gt;
 &lt;p&gt;
  • Accompagnement de projets et aide à la programmation ;
 &lt;/p&gt;
 &lt;p&gt;
  • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
 &lt;/p&gt;
 &lt;p&gt;
  • Patrimoine bâti, Espaces publics et Tourisme;
 &lt;/p&gt;
 &lt;p&gt;
  • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
 &lt;/p&gt;
 &lt;p&gt;
  • RGPD – DPO.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N216" s="1" t="inlineStr">
+      <c r="N210" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Tourisme
 Espace public
 Voirie et réseaux
 Technologies numériques et numérisation
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O216" s="1" t="inlineStr">
+      <c r="O210" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R216" s="1" t="inlineStr">
+      <c r="R210" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
  organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
  &lt;/li&gt;
  &lt;li&gt;
   S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
  habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
  et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
  de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S216" s="1" t="inlineStr">
+      <c r="S210" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T216" s="1" t="inlineStr">
+      <c r="T210" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U216" s="1" t="inlineStr">
+      <c r="U210" s="1" t="inlineStr">
         <is>
           <t>Cantal</t>
         </is>
       </c>
-      <c r="V216" s="1" t="inlineStr">
+      <c r="V210" s="1" t="inlineStr">
         <is>
           <t>http://www.ingenierie-et-territoires.cantal.fr</t>
         </is>
       </c>
-      <c r="X216" s="1" t="inlineStr">
+      <c r="X210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cantal Ingénierie &amp;amp; Territoires
 &lt;/p&gt;
 &lt;p&gt;
  15 000 AURILLAC
 &lt;/p&gt;
 &lt;p&gt;
  04 71 45 27 27
 &lt;/p&gt;
 &lt;p&gt;
  cit&amp;#64;cantal.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y216" s="1" t="inlineStr">
+      <c r="Y210" s="1" t="inlineStr">
         <is>
           <t>cit@cantal.fr</t>
         </is>
       </c>
-      <c r="Z216" s="1" t="inlineStr">
+      <c r="Z210" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
         </is>
       </c>
-      <c r="AA216" s="1" t="inlineStr">
+      <c r="AA210" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB210" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC210" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG210" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2021</t>
+        </is>
+      </c>
+      <c r="AH210" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="217" spans="1:27" customHeight="0">
-[...263 lines deleted...]
-      <c r="A219" s="1">
+    <row r="211" spans="1:34" customHeight="0">
+      <c r="A211" s="1">
         <v>119762</v>
       </c>
-      <c r="B219" s="1" t="inlineStr">
+      <c r="B211" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
-      <c r="C219" s="1" t="inlineStr">
+      <c r="C211" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
-      <c r="D219" s="1" t="inlineStr">
+      <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Lutte contre la pollution des activités économiques hors agricole</t>
         </is>
       </c>
-      <c r="E219" s="1" t="inlineStr">
+      <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G219" s="1" t="inlineStr">
+      <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H219" s="1" t="inlineStr">
+      <c r="H211" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I219" s="1" t="inlineStr">
+      <c r="I211" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 35</t>
         </is>
       </c>
-      <c r="K219" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L219" s="1" t="inlineStr">
+      <c r="K211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L211" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  De manière hiérarchique, l&amp;#039;Agence incite :
  &lt;br /&gt;
  - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
  &lt;br /&gt;
  -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M219" s="1" t="inlineStr">
+      <c r="M211" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
  &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
   https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N219" s="1" t="inlineStr">
+      <c r="N211" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Friche
 Voirie et réseaux
 Commerces et services
 Economie circulaire
 Agriculture et agroalimentaire
 Consommation et production
 Biodiversité
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O219" s="1" t="inlineStr">
+      <c r="O211" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R219" s="1" t="inlineStr">
+      <c r="R211" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etablissements éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
 &lt;/p&gt;
 &lt;p&gt;
  ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
 &lt;/p&gt;
 &lt;p&gt;
  financière,
 &lt;/p&gt;
 &lt;p&gt;
  - Petites et très Petites Entreprises, artisans,
 &lt;/p&gt;
 &lt;p&gt;
  - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
 &lt;/p&gt;
 &lt;p&gt;
  techniques, syndicats professionnels ... ), commerciale ou artisanale.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les surfaces imperméabilisées
 &lt;/p&gt;
 &lt;p&gt;
  existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
 &lt;/p&gt;
 &lt;p&gt;
  nouvelles imperméabilisations.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Montant de dépenses finançables supérieur à 10 000 €HT
 &lt;/p&gt;
 &lt;p&gt;
  Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S219" s="1" t="inlineStr">
+      <c r="S211" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T219" s="1" t="inlineStr">
+      <c r="T211" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U219" s="1" t="inlineStr">
+      <c r="U211" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V219" s="1" t="inlineStr">
+      <c r="V211" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
         </is>
       </c>
-      <c r="X219" s="1" t="inlineStr">
+      <c r="X211" s="1" t="inlineStr">
         <is>
           <t>Philippe LESAINT
 &lt;br /&gt;
 p.lesaint&amp;#64;eau-artois-picardie.fr
 &lt;br /&gt;
 Chargé d&amp;#039;interventions spécialisé
 &lt;br /&gt;
 &lt;br /&gt;
 Hervé Canler
 &lt;br /&gt;
 Chargé d&amp;#039;études Pluvial
 &lt;br /&gt;
 h.canler&amp;#64;eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Y219" s="1" t="inlineStr">
+      <c r="Y211" s="1" t="inlineStr">
         <is>
           <t>p.branger@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z219" s="1" t="inlineStr">
+      <c r="Z211" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
         </is>
       </c>
-      <c r="AA219" s="1" t="inlineStr">
+      <c r="AA211" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB211" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC211" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG211" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH211" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="220" spans="1:27" customHeight="0">
-[...184 lines deleted...]
-      <c r="A221" s="1">
+    <row r="212" spans="1:34" customHeight="0">
+      <c r="A212" s="1">
         <v>128964</v>
       </c>
-      <c r="B221" s="1" t="inlineStr">
+      <c r="B212" s="1" t="inlineStr">
         <is>
           <t>Obtenir un avis technique sur un ouvrage ou une construction</t>
         </is>
       </c>
-      <c r="E221" s="1" t="inlineStr">
+      <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G221" s="1" t="inlineStr">
+      <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H221" s="1" t="inlineStr">
+      <c r="H212" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K221" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L221" s="1" t="inlineStr">
+      <c r="K212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L212" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Descriptif
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Disposer d&amp;#039;une analyse technique d&amp;#039;un bâti existant
 dans la perspective de sa réutilisation ou de sa
 réhabilitation
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir l&amp;#039;examen des désordres ou sinistres d&amp;#039;une
 construction ainsi que les pistes opérationnelles de
 réparation (préconisations, estimation prévisionnelle
 du coût,...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet de Gironde
 Ressources
  &lt;/li&gt;
  &lt;li&gt;
   Reconnaissance des lieux et inspections visuelles
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour les projets et travaux en
 découlant
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M221" s="1" t="inlineStr">
+      <c r="M212" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;p&gt;
  Fiche d&amp;#039;analyse et de faisabilité opérationnelle
 comprenant, le cas échéant :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    des éléments de diagnostic ou une analyse technique
 de la problématique avec des propositions
   &lt;/li&gt;
   &lt;li&gt;
    des éléments de compréhension et/ou de
 programmation du projet, le cas échéant
   &lt;/li&gt;
   &lt;li&gt;
    une synthèse du déroulement de l&amp;#039;opération avec
 indication des procédures de marché public
   &lt;/li&gt;
   &lt;li&gt;
    une estimation prévisionnelle sommaire des coûts
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N221" s="1" t="inlineStr">
+      <c r="N212" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O221" s="1" t="inlineStr">
+      <c r="O212" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R221" s="1" t="inlineStr">
+      <c r="R212" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fourniture de documents techniques relatifs au projet
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S221" s="1" t="inlineStr">
+      <c r="S212" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U221" s="1" t="inlineStr">
+      <c r="U212" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V221" s="1" t="inlineStr">
+      <c r="V212" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X221" s="1" t="inlineStr">
+      <c r="X212" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y221" s="1" t="inlineStr">
+      <c r="Y212" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z221" s="1" t="inlineStr">
+      <c r="Z212" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/edea-obtenir-un-avis-technique-sur-un-ouvrage-ou-u/</t>
         </is>
       </c>
-      <c r="AA221" s="1" t="inlineStr">
+      <c r="AA212" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB212" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Entretien des ponts
+Gestion d'une base nautique
+Réfection/aménagement de la voirie
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC212" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG212" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH212" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="222" spans="1:27" customHeight="0">
-[...175 lines deleted...]
-      <c r="A223" s="1">
+    <row r="213" spans="1:34" customHeight="0">
+      <c r="A213" s="1">
         <v>120569</v>
       </c>
-      <c r="B223" s="1" t="inlineStr">
+      <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie</t>
         </is>
       </c>
-      <c r="D223" s="1" t="inlineStr">
+      <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie</t>
         </is>
       </c>
-      <c r="E223" s="1" t="inlineStr">
+      <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Direction départementales des territoires du Jura (DDT)</t>
         </is>
       </c>
-      <c r="G223" s="1" t="inlineStr">
+      <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...3 lines deleted...]
-      <c r="H223" s="1" t="inlineStr">
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H213" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K223" s="1" t="inlineStr">
+      <c r="K213" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L223" s="1" t="inlineStr">
+      <c r="L213" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Direction départementale des Territoires du département du Jura (39) propose aux collectivités locales une aide en ingénierie pour leurs projets. Par exemple, les aiguiller dans les procédures, dans la recherche de financement ou encore les orienter techniquement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M223" s="1" t="inlineStr">
+      <c r="M213" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Source de l&amp;#039;Ain
  &lt;/li&gt;
  &lt;li&gt;
   Atlas des Paysages
  &lt;/li&gt;
  &lt;li&gt;
   Petites Villes de Demain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N223" s="1" t="inlineStr">
+      <c r="N213" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Friche
 Transition énergétique
 Agriculture et agroalimentaire
 Revitalisation
 International</t>
         </is>
       </c>
-      <c r="O223" s="1" t="inlineStr">
+      <c r="O213" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S223" s="1" t="inlineStr">
+      <c r="S213" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U223" s="1" t="inlineStr">
+      <c r="U213" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="X223" s="1" t="inlineStr">
+      <c r="X213" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de la DDT 39
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  E-mail de la direction de la DDT 39 : ddt&amp;#64;jura.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y223" s="1" t="inlineStr">
+      <c r="Y213" s="1" t="inlineStr">
         <is>
           <t>l.langdorf@hotmail.fr</t>
         </is>
       </c>
-      <c r="Z223" s="1" t="inlineStr">
+      <c r="Z213" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3c6-aide-ingenierie-aux-collectivites-locales-du-/</t>
         </is>
       </c>
-      <c r="AA223" s="1" t="inlineStr">
+      <c r="AA213" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB213" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC213" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des territoires 39</t>
+        </is>
+      </c>
+      <c r="AE213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG213" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2022</t>
+        </is>
+      </c>
+      <c r="AH213" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="224" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G224" s="1" t="inlineStr">
+    <row r="214" spans="1:34" customHeight="0">
+      <c r="A214" s="1">
+        <v>22759</v>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA)</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F214" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)
+Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H224" s="1" t="inlineStr">
+      <c r="H214" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K224" s="1" t="inlineStr">
-[...40 lines deleted...]
- &lt;/li&gt;
+      <c r="I214" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J214" s="1" t="inlineStr">
+        <is>
+          <t>Aide de 20 000 € maximum dans la limite de 50 % du coût total du projet. Un abondement de 30 000 € pourra être accordé dans le cadre d’un projet de couverture de ce terrain.</t>
+        </is>
+      </c>
+      <c r="K214" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dispositif Fonds d&amp;#039;Aide au Football Amateur - Chapitre Équipement (Nouvelle pratique : Beach Soccer)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Beach Soccer est en plein essor à la Fédération Française de Football depuis quelques années
+et nécessite aujourd&amp;#039;hui la construction de terrains spécifiques permanents ou saisonniers pour
+accompagner le déploiement de cette pratique dans tous les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de la F.F.F. est de permettre à toutes ses ligues régionales et ses districts de disposer de
+terrains destinés à accueillir des rencontres officielles sous la forme d&amp;#039;événements promotionnels et
+de compétitions, l&amp;#039;occasion aussi pour les clubs de football résidents de proposer cette pratique à
+leurs licenciés.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle souhaite donc accompagner la construction de terrains spécifiques, dont les possibilités
+d&amp;#039;implantation sont diverses avec les complexes sportifs existants, les établissements publics
+dédiés aux loisirs ou les centres aquatiques, les plans d&amp;#039;eau (bords de lac, bords de rivière) et bien
+évidemment le littoral (plages).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N214" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P214" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2025</t>
+        </is>
+      </c>
+      <c r="Q214" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le porteur du projet doit être, soit un club affilié à la FFF, soit une collectivité locale en
+collaboration avec un club support affilié à la FFF ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le terrain doit être conforme aux lois du jeu FIFA du Beach Soccer (reprises dans le
+guide interactif de la pratique) ;
+ &lt;/li&gt;
+ &lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date de
+commencement des travaux ;&lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement projeté doit être situé, soit au sein d&amp;#039;un complexe sportif dont les
+installations existantes sont classées de niveau 6 minimum, soit dans un établissement
+public dédié aux loisirs équipé de vestiaires et sanitaires (base de loisirs, complexe
+aquatique), sur le littoral et sur un plan d&amp;#039;eau (bord de lac, rivière). Dans le cas où l’équipement serait installé de manière temporaire une attestation
+précisant les conditions de la mise à disposition doit être jointe au dossier ;&lt;/li&gt;
+ &lt;li&gt;
+  Le porteur de projet doit impérativement présenter un projet d&amp;#039;utilisation des installations
+envisagées dans le respect des attentes de la FFF ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter
+de la date d&amp;#039;attribution de la subvention par la FFF.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N224" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="S224" s="1" t="inlineStr">
+      <c r="S214" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T224" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T214" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U224" s="1" t="inlineStr">
-[...104 lines deleted...]
-      <c r="AA224" s="1" t="inlineStr">
+      <c r="U214" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V214" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W214" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_beach-soccer-25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Lou LE NEDIC, Cheffe de projets à la FFF : llenedic&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y214" s="1" t="inlineStr">
+        <is>
+          <t>spessoa@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z214" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b243-dispositif-fonds-daide-au-football-amateur-ch/</t>
+        </is>
+      </c>
+      <c r="AA214" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB214" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC214" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG214" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2020</t>
+        </is>
+      </c>
+      <c r="AH214" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="225" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G225" s="1" t="inlineStr">
+    <row r="215" spans="1:34" customHeight="0">
+      <c r="A215" s="1">
+        <v>119706</v>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
+        </is>
+      </c>
+      <c r="C215" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H225" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H215" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I215" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J215" s="1" t="inlineStr">
+        <is>
+          <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
+        </is>
+      </c>
+      <c r="K215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - cours d&amp;#039;école
+&lt;/p&gt;
+&lt;p&gt;
+ - zones d&amp;#039;activité industrielle
+&lt;/p&gt;
+&lt;p&gt;
+ - parkings
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N215" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O215" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - projet en zone urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ - réduction des volumes collectés par les réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ - gestion à ciel ouvert
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
+&lt;/p&gt;
+&lt;p&gt;
+ - si toiture végétalisée, épaisseur supérieure à 8 cm
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S215" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T215" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U215" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V215" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W215" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ http://www.eau-seine-normandie.fr/formulaires_aides
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y215" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z215" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
+        </is>
+      </c>
+      <c r="AA215" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB215" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC215" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG215" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH215" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:34" customHeight="0">
+      <c r="A216" s="1">
+        <v>162828</v>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
+        </is>
+      </c>
+      <c r="C216" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H216" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I216" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J216" s="1" t="inlineStr">
+        <is>
+          <t>16% de cofinancement public à trouver pour les structures privées</t>
+        </is>
+      </c>
+      <c r="K216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N216" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Friche
+Biodiversité
+Architecture
+Paysage
+Attractivité économique
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O216" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S216" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T216" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U216" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V216" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y216" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z216" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
+        </is>
+      </c>
+      <c r="AA216" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB216" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC216" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD216" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG216" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH216" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:34" customHeight="0">
+      <c r="A217" s="1">
+        <v>95080</v>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements sportifs</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux investissements sportifs à vocation compétitive</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H217" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I225" s="1" t="inlineStr">
+      <c r="I217" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 25</t>
         </is>
       </c>
-      <c r="K225" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L225" s="1" t="inlineStr">
+      <c r="K217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L217" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes et EPCI,
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Les structures privées (inclues ligues et associations privées de gestion de centres de formation) propriétaires d&amp;#039;équipements sportifs utilisés à des fins compétitives de haut niveau, en lien avec un club local.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Rénovation d&amp;#039;équipements vétustes,
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;ul&gt;
   &lt;li&gt;
@@ -40706,1243 +45940,627 @@
 &lt;p&gt;
  Seront intégrées aux dépenses éligibles les travaux relevant de l&amp;#039;équipement sportif stricto sensu, à l&amp;#039;exclusion des zones de convivialité (hall, accueil, club-house, espaces verts et espaces bien-être).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;intervention régionale est calculée sur le montant des dépenses subventionnables plafonné à 2 M€ HT, sur la base du coût prévisionnel des travaux opérés sur l&amp;#039;équipement sportif stricto sensu, en tenant compte des dernières données fiscales connues « Potentiel financier et Effort fiscal des communes de la région Grand Est » :
 &lt;/p&gt;
 &lt;p&gt;
  Taux d&amp;#039;intervention régionale
 Potentiel
 financier de la commune d&amp;#039;implantation &amp;lt; Potentiel financier de
 la strate
 Potentiel
 financier de la commune d&amp;#039;implantation &amp;gt; Potentiel financier de
 la strate
 Effort
 fiscal &amp;lt;1
 20 %
 15 %
 Effort
 fiscal &amp;gt;1
 25 %
 20 %
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N225" s="1" t="inlineStr">
+      <c r="N217" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O225" s="1" t="inlineStr">
+      <c r="O217" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P225" s="1" t="inlineStr">
+      <c r="P217" s="1" t="inlineStr">
         <is>
           <t>30/11/2016</t>
         </is>
       </c>
-      <c r="S225" s="1" t="inlineStr">
+      <c r="S217" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T225" s="1" t="inlineStr">
+      <c r="T217" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U225" s="1" t="inlineStr">
+      <c r="U217" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V225" s="1" t="inlineStr">
+      <c r="V217" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-investissements-sportifs/</t>
         </is>
       </c>
-      <c r="W225" s="1" t="inlineStr">
+      <c r="W217" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0134/depot/simple</t>
         </is>
       </c>
-      <c r="X225" s="1" t="inlineStr">
+      <c r="X217" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:Paul.FRICKER&amp;#64;grandest.fr"&gt;
     Paul FRICKER
    &lt;/a&gt;
    – 03 88 15 67 45 (Alsace-Lorraine)
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:sophie.saintaubin&amp;#64;grandest.fr"&gt;
     Sophie SAINT-AUBIN
    &lt;/a&gt;
    – 03 26 70 85 82 (Champagne-Ardenne)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y225" s="1" t="inlineStr">
+      <c r="Y217" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z225" s="1" t="inlineStr">
+      <c r="Z217" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c6b-soutien-aux-investissements-sportifs/</t>
         </is>
       </c>
-      <c r="AA225" s="1" t="inlineStr">
+      <c r="AA217" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB217" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF217" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG217" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH217" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="226" spans="1:27" customHeight="0">
-[...43 lines deleted...]
- La participation financière de la CCMS se fera comme suit :
+    <row r="218" spans="1:34" customHeight="0">
+      <c r="A218" s="1">
+        <v>159894</v>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
+        </is>
+      </c>
+      <c r="C218" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F218" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H218" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J218" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Stimuler la vie culturelle et touristique du territoire, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire qu&amp;#039;est Adour Chalosse Tursan Marsan, que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette fiche-action vise des projets localisés sur une ou plusieurs communes parmi les 16 suivantes : Aire-sur-l&amp;#039;Adour, Amou, Geaune, Grenade-sur-l&amp;#039;Adour, Hagetmau, Hinx, Montfort-en-Chalosse, Mont-de-Marsan, Mugron, Pomarez, Pontonx-sur-l&amp;#039;Adour, Rion-des-Landes, Saint-Pierre-du-Mont, Saint-Sever, Samadet, Tartas.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  première tranche financière jusqu&amp;#039;à 1 000 000 € : 40% de la dépense subventionnable avec un plafond de subvention à 200 000 €
-[...5 lines deleted...]
-  troisième et dernière tranche financière soit à partir de 2 000 000 € : 5% sur le solde du projet avec un plafond de subvention fixé à 150 000 €
+  Ingénierie permettant l&amp;#039;amorçage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant la mise en réseau ou la coopération et d&amp;#039;asseoir une complémentarité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie thématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La participation financière pourra ainsi aller jusqu&amp;#039;à 500 000 € pour un projet dont les dépenses subventionnables dépassent 2 000 000 €.
-[...13 lines deleted...]
-Patrimoine et monuments historiques
+ &lt;strong&gt;
+  Actions concourant à la dynamisation des centres-bourgs, villes ou quartiers, sur le plan de l&amp;#039;image et du cadre de vie
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global d&amp;#039;aménagement de centre-bourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de charte paysagère ou tout autre document pédagogique permettant la prise en compte des caractéristiques du bâti ancien et l&amp;#039;intégration paysagère
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification, renaturation et aménagement paysager de sites déqualifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation de sites naturels ou de chemin de randonnées et d&amp;#039;itinérances thématiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Raccordement, aménagement et valorisation de réseaux d&amp;#039;itinérance douce dans un objectif de mise en tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;aménagements, de modernisation d&amp;#039;équipements touristiques durables, y compris la redynamisation de stations touristiques existantes et des offices de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation et de restauration de sites emblématiques, patrimoniaux ou culturels ouverts au grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutiens aux événements culturels, et patrimoniaux à destination du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux projets culturels participant à l&amp;#039;animation de la vie culturelle locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la vitalité associative et culturelle en encourageant la mutualisation et la mise en réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N218" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
-Sports et loisirs
 Tourisme
-Forêts
-[...1 lines deleted...]
-Sols
 Espaces verts
 Espace public
 Friche
-Foncier
-[...10 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
-[...16 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
-Logement et habitat
 Architecture
 Paysage
-Accessibilité
-[...13 lines deleted...]
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...50 lines deleted...]
-      <c r="S226" s="1" t="inlineStr">
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O218" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P218" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q218" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S218" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T226" s="1" t="inlineStr">
+      <c r="T218" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U226" s="1" t="inlineStr">
-[...14 lines deleted...]
-&lt;p&gt;
+      <c r="U218" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V218" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
-  c.maitre&amp;#64;cc-massifdusancy.fr
+  leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- 04 73 65 24 48
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y226" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA226" s="1" t="inlineStr">
+      <c r="Y218" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z218" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c92-capter-et-retenir-des-competences-et-des-pepi/</t>
+        </is>
+      </c>
+      <c r="AA218" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB218" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC218" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG218" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH218" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="227" spans="1:27" customHeight="0">
-      <c r="A227" s="1">
+    <row r="219" spans="1:34" customHeight="0">
+      <c r="A219" s="1">
         <v>162636</v>
       </c>
-      <c r="B227" s="1" t="inlineStr">
+      <c r="B219" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités sur la thématiques de l'eau et de l'assainissement</t>
         </is>
       </c>
-      <c r="D227" s="1" t="inlineStr">
+      <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Eau - assainissement</t>
         </is>
       </c>
-      <c r="E227" s="1" t="inlineStr">
+      <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G227" s="1" t="inlineStr">
+      <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H227" s="1" t="inlineStr">
+      <c r="H219" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K227" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L227" s="1" t="inlineStr">
+      <c r="K219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L219" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La préservation des milieux naturels et la gestion de la ressource en haut sont autant d&amp;#039;enjeux importants face au changement climatique.&lt;/p&gt;
 &lt;p&gt;Dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO). Il nous est également possible de vous apporter une assistance pour des études de transferts de compétences, le renouvellement de contrats d&amp;#039;affermage ou le suivi de délégations de services publics.&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Œuvre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M227" s="1" t="inlineStr">
+      <c r="M219" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Améliorer le rendement des réseaux fuyards&lt;/p&gt;&lt;p&gt;Amélioration de la qualité de l&amp;#039;eau distribuée (création ou réhabilitation de stations de traitement)&lt;/p&gt;&lt;p&gt;Amélioration de l&amp;#039;approvisionnement en eau&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un premier système d&amp;#039;assainissement collectif&lt;/p&gt;&lt;p&gt;Renouvellement des contrats d&amp;#039;affermage&lt;/p&gt;&lt;p&gt;Suivi des schémas directeur&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N227" s="1" t="inlineStr">
+      <c r="N219" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O227" s="1" t="inlineStr">
+      <c r="O219" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R227" s="1" t="inlineStr">
+      <c r="R219" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S227" s="1" t="inlineStr">
+      <c r="S219" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U227" s="1" t="inlineStr">
+      <c r="U219" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V227" s="1" t="inlineStr">
+      <c r="V219" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/eau-assainissement/</t>
         </is>
       </c>
-      <c r="X227" s="1" t="inlineStr">
+      <c r="X219" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y227" s="1" t="inlineStr">
+      <c r="Y219" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z227" s="1" t="inlineStr">
+      <c r="Z219" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-traverses-dagglomeration-et-entretenir-le-patrimoine-routier/</t>
         </is>
       </c>
-      <c r="AA227" s="1" t="inlineStr">
+      <c r="AA219" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB219" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC219" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG219" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH219" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="228" spans="1:27" customHeight="0">
-[...174 lines deleted...]
-      <c r="E229" s="1" t="inlineStr">
+    <row r="220" spans="1:34" customHeight="0">
+      <c r="A220" s="1">
+        <v>155123</v>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements à vocation sportive</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
+          <t>Équipements sportifs (politique territoriale  22-28)</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G229" s="1" t="inlineStr">
-[...418 lines deleted...]
-      <c r="G231" s="1" t="inlineStr">
+      <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H231" s="1" t="inlineStr">
+      <c r="H220" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I231" s="1" t="inlineStr">
-[...148 lines deleted...]
-      <c r="L232" s="1" t="inlineStr">
+      <c r="K220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L220" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements à vocation sportive
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les plateaux multi-activités
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aire de jeux multisports sécurisée le plus souvent non-couverte, à vocation scolaire et périscolaire mais aussi d&amp;#039;espaces d&amp;#039;entrainement pour diverses disciplines (handball, tennis, basket, volley ...) dont l&amp;#039;emprise au sol est au minimum de 11 m x 22 m.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les équipements sportifs pluridisciplinaires de proximité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Equipements sportifs reconnus comme étant à usage communal ou communautaire, permettant la pratique de plusieurs disciplines sportives dans un environnement couvert. On intègre dans cette catégorie les salles sportives dont l&amp;#039;aire de jeux doit-être a minima de 36m x 18m et les gymnases dont l&amp;#039;aire de jeux doit-être de 44m x 22m, permettant notamment la pratique du handball en compétition.
@@ -41957,64 +46575,64 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tous les équipements sauf les plateaux sportifs, avis de la DDCS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations des bâtiments, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N232" s="1" t="inlineStr">
+      <c r="N220" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O232" s="1" t="inlineStr">
+      <c r="O220" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R232" s="1" t="inlineStr">
+      <c r="R220" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Nécessité de la présence sur le territoire d&amp;#039;une structure affiliée à une fédération organisant des compétitions en lien avec la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de respecter les normes fédérales en vigueur dans la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de la justification de l&amp;#039;équipement en question au regard des autres équipements existants sur le secteur.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -42135,1283 +46753,647 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S232" s="1" t="inlineStr">
+      <c r="S220" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T232" s="1" t="inlineStr">
+      <c r="T220" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U232" s="1" t="inlineStr">
+      <c r="U220" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V232" s="1" t="inlineStr">
+      <c r="V220" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-sportifs-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W232" s="1" t="inlineStr">
+      <c r="W220" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X232" s="1" t="inlineStr">
+      <c r="X220" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.97
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y232" s="1" t="inlineStr">
+      <c r="Y220" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z232" s="1" t="inlineStr">
+      <c r="Z220" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310f-equipements-sportifs-politique-territoriale-2/</t>
         </is>
       </c>
-      <c r="AA232" s="1" t="inlineStr">
+      <c r="AA220" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB220" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF220" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG220" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH220" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="233" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G233" s="1" t="inlineStr">
+    <row r="221" spans="1:34" customHeight="0">
+      <c r="A221" s="1">
+        <v>145445</v>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation d’équipements sportifs de proximité</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H233" s="1" t="inlineStr">
+      <c r="H221" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I233" s="1" t="inlineStr">
+      <c r="I221" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K233" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L233" s="1" t="inlineStr">
+      <c r="K221" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La promotion de l&amp;#039;activité physique et sportive a été déclarée Grande 
+Cause Nationale 2024, ceci afin de lutter contre la sédentarité et 
+mettre le sport au cœur de la société.
+Considérant l&amp;#039;importance que revêt la présence sur l&amp;#039;ensemble du 
+territoire d&amp;#039;équipements dédiés à la pratique sportive, qui concourt à 
+l&amp;#039;émancipation des jeunes Landais, le Conseil départemental des Landes 
+soutient l&amp;#039;effort des communes et groupements de communes pour la 
+construction, la restructuration ou la réhabilitation d&amp;#039;équipements 
+sportifs de proximité.&lt;/p&gt;
+            &lt;p&gt;Une subvention en capital peut être accordée, au travers 
+des projets d’investissement structurants, aux communes ou groupements 
+de communes pour des travaux de construction, restructuration ou 
+réhabilitation d’équipements sportifs de proximité favorisant la 
+présence sur tous les territoires d’équipements adaptés aux pratiques 
+sportives.&lt;/p&gt;&lt;p&gt;Le taux d’aide défini dans le règlement pour les projets structurants est appliqué.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le plancher des dépenses éligibles est fixé à 60 000 € HT par dérogation à la partie I du règlement.&lt;/li&gt;&lt;li&gt;Le plafond des dépenses éligibles est fixé à 500 000 € HT.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide du département ne pourra intervenir qu’à raison d’un dossier tous les deux ans, présenté par la même collectivité.&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les équipements sportifs de plein air, y compris les équipements dits de loisirs (pumptrack, skatepark et city stade) ;&lt;/li&gt;&lt;li&gt;les
+ salles sportives : dans le cas d’une polyvalence, l’utilisation 
+sportive principale devra être démontrée, dans le cadre des liens avec 
+les clubs et les établissements scolaires ;&lt;/li&gt;&lt;li&gt;les dépenses liées 
+aux immobilisations extérieures (de type rampes d’accès, clôtures, 
+reprofilage simple des sols…) et ayant pour objet la mise en 
+accessibilité et la mise en sécurité participent au calcul de l’assiette
+ éligible ;&lt;/li&gt;&lt;li&gt;les dépenses d’équipement liées à une immobilisation
+ et indispensables à son fonctionnement (ex. : les paniers de basket 
+pour un city, le filet pour un court de tennis, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont exclus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les aménagements liés à des parcours de santé, ainsi que les aires de fitness en extérieur ;&lt;/li&gt;&lt;li&gt;les dépenses afférentes à de simples travaux d’entretien courants ;&lt;/li&gt;&lt;li&gt;les
+ dépenses directement non-liées aux pratiques sportives qui seront 
+exclues du calcul de l’assiette des dépenses subventionnables ; il 
+s’agit notamment : tribunes, gradins, clubs‑house, espaces connexes ;&lt;/li&gt;&lt;li&gt;les
+ honoraires afférents ainsi que les frais divers de contrôle dédiés à la
+ construction ne participent pas au calcul de l’aide ;&lt;/li&gt;&lt;li&gt;les 
+dépenses de mobiliers ou matériels (y compris sportifs) amovibles ou 
+mobiles qui ne sont pas indispensables à la désignation du bâtiment (ex.
+ : panneaux de règlement intérieur, bacs de rangement à roulettes, buts 
+ou paniers de basket mobiles en structure légère, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N221" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O221" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;&lt;p&gt;Critères d’appréciation : Priorité est donnée aux projets motivés par
+ les éléments ci‑après, critères analysés dans le cadre de l’instruction
+ de la demande d’aide :&lt;/p&gt;&lt;/li&gt;&lt;li&gt;la création d’espaces de pratique supplémentaire adaptés aux conditions d’enseignement de l’EPS et/ou à la pratique fédérale ;&lt;/li&gt;&lt;li&gt;une mise en conformité avec des exigences réglementaires fédérales ;&lt;/li&gt;&lt;li&gt;la mise en sécurité ;&lt;/li&gt;&lt;li&gt;les
+ projets apportant une plus‑valeur à son territoire (territoire 
+communautaire) dont le taux d’équipement/habitant serait inférieur à la 
+moyenne départementale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les équipements dits de 
+loisirs, l&amp;#039;insuffisance d&amp;#039;autres équipements dédiés à la pratique 
+sportive sur la commune sera pris en compte.&lt;/p&gt;&lt;ul&gt;
+ &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S221" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T221" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U221" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V221" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-construction-la-restructuration-ou-la-rehabilitation-dequipements-sportifs-de-proximite</t>
+        </is>
+      </c>
+      <c r="W221" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Courriel :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y221" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z221" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7cc-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA221" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB221" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC221" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG221" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2023</t>
+        </is>
+      </c>
+      <c r="AH221" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:34" customHeight="0">
+      <c r="A222" s="1">
+        <v>119928</v>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux équipements sportifs</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Orne</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H222" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I222" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L222" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département participe à la construction ou à la réhabilitation lourde d&amp;#039;équipements sportifs majeurs particulièrement structurants pour le développement du sport dans l&amp;#039;Orne.
 &lt;/p&gt;
 &lt;p&gt;
  Seuil et plafond selon équipement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M233" s="1" t="inlineStr">
+      <c r="M222" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gymnase, city-stade, dojo, terrains de tennis, skate-park, anneau de roller...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N233" s="1" t="inlineStr">
+      <c r="N222" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O233" s="1" t="inlineStr">
+      <c r="O222" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R233" s="1" t="inlineStr">
+      <c r="R222" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuil de prise en compte des travaux et plafond de subvention, en fonction des équipements, selon tableau synoptique
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S233" s="1" t="inlineStr">
+      <c r="S222" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T233" s="1" t="inlineStr">
+      <c r="T222" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U233" s="1" t="inlineStr">
+      <c r="U222" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
-      <c r="V233" s="1" t="inlineStr">
+      <c r="V222" s="1" t="inlineStr">
         <is>
           <t>https://www.orne.fr/services/sports/les-aides-aux-sports</t>
         </is>
       </c>
-      <c r="X233" s="1" t="inlineStr">
+      <c r="X222" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau sport et jeunesse :
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:pat.sport-jeunesse&amp;#64;orne.fr" rel="noopener" target="_blank"&gt;
   pat.sport-jeunesse&amp;#64;orne.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 02 33 81 61 80
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y233" s="1" t="inlineStr">
+      <c r="Y222" s="1" t="inlineStr">
         <is>
           <t>babin.julie@orne.fr</t>
         </is>
       </c>
-      <c r="Z233" s="1" t="inlineStr">
+      <c r="Z222" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e4d6-moderniser-les-equipements-sportifs/</t>
         </is>
       </c>
-      <c r="AA233" s="1" t="inlineStr">
+      <c r="AA222" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB222" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC222" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de l'Orne</t>
+        </is>
+      </c>
+      <c r="AE222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG222" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2022</t>
+        </is>
+      </c>
+      <c r="AH222" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="234" spans="1:27" customHeight="0">
-[...401 lines deleted...]
-      <c r="G236" s="1" t="inlineStr">
+    <row r="223" spans="1:34" customHeight="0">
+      <c r="A223" s="1">
+        <v>162918</v>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique et climatique des équipements sportifs franciliens couverts</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H236" s="1" t="inlineStr">
+      <c r="H223" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I236" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="N236" s="1" t="inlineStr">
+      <c r="K223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique et climatique des équipements sportifs franciliens couverts.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N223" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
-Equipement public
-[...165 lines deleted...]
-      <c r="AA236" s="1" t="inlineStr">
+Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O223" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P223" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="R223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs regroupements (communes, EPCI, syndicats...) &lt;/li&gt;&lt;li&gt;Mouvements sportifs (club, ligue, comité, fédération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Jusqu’à 70% du montant éligible TTC ou HT en cas de récupération de la TVA – (subvention plafonnée à 50.000€)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Travaux&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Jusqu’à 50% du montant éligible TTC ou HT en cas de récupération de la TVA – (subvention plafonnée à 450.000€) &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l’élaboration des dossiers.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études&lt;br /&gt;&lt;/strong&gt;Etude intégrant le diagnostic énergétique des bâtiments et des systèmes, la répartition des consommations énergétiques par usages, la répartition des déperditions énergétiques, au moins deux scénarii de rénovation détaillés et incluant l’estimation du gain énergétique et une estimation des coûts de travaux correspondants.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Travaux&lt;br /&gt;&lt;/strong&gt;Rénovation énergétique et climatique des équipements sportifs couverts (gymnases, piscines, patinoires, dojos…) permettant un gain énergétique minimal de 30%.&lt;br /&gt;&lt;br /&gt;Les travaux engagés et le gain énergétique correspondant devront être attestés par une étude thermique dont le contenu est précisé dans le cahier des charges (voir plus bas dans « Document (s) »).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;&lt;span&gt;Les dossiers peuvent être déposés toute l&amp;#039;année sur &lt;/span&gt;&lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;Les projets de rénovation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de dépôt de la demande sur mesdemarches. &lt;br /&gt;&lt;br /&gt;Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente. &lt;br /&gt;&lt;br /&gt;Un démarrage anticipé (avant l’examen de la demande en commission permanente) peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l’octroi de la subvention. &lt;br /&gt;&lt;br /&gt;Le candidat qui présente plus de 1 projet doit réaliser autant de dossiers de candidature que de projets. &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S223" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U223" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V223" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-equipements-sportifs</t>
+        </is>
+      </c>
+      <c r="X223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:aap-equipement-sportif&amp;#64;iledefrance.fr"&gt;aap-equipement-sportif&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y223" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z223" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renovation-energetique-des-equipements-sportifs-1/</t>
+        </is>
+      </c>
+      <c r="AA223" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB223" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports</t>
+        </is>
+      </c>
+      <c r="AE223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF223" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG223" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH223" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="237" spans="1:27" customHeight="0">
-[...399 lines deleted...]
-      <c r="A239" s="1">
+    <row r="224" spans="1:34" customHeight="0">
+      <c r="A224" s="1">
         <v>95075</v>
       </c>
-      <c r="B239" s="1" t="inlineStr">
+      <c r="B224" s="1" t="inlineStr">
         <is>
           <t>Rénover les logements sociaux</t>
         </is>
       </c>
-      <c r="D239" s="1" t="inlineStr">
+      <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="E239" s="1" t="inlineStr">
+      <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G239" s="1" t="inlineStr">
+      <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H239" s="1" t="inlineStr">
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H224" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K239" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L239" s="1" t="inlineStr">
+      <c r="K224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L224" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de rénovation de logements non éligibles au FEDER, selon le Programme Opérationnel en vigueur sur le territoire où se situe l&amp;#039;opération. Les opérations éligibles sont ainsi :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les territoires alsacien et champardennais : opérations pour lesquelles l&amp;#039;étiquette énergétique avant travaux est D ou encore moins économe
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire champardennais : opérations &amp;lt; 40 logements en habitat collectif et &amp;lt; à 10 en habitat individuel
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire alsacien : opérations &amp;lt; 50 logements
  &lt;/li&gt;
  &lt;li&gt;
   Sur les territoires alsaciens, lorrains et champardennais : opérations d&amp;#039;acquisition-amélioration, ou dès épuisement des crédits FEDER.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -43428,938 +47410,205 @@
  &lt;/strong&gt;
  outre l&amp;#039;amélioration de la performance énergétique des logements, le recours à des matériaux biosourcés pour l&amp;#039;isolation permet de réduire l&amp;#039;impact énergétique et climatique des projets de rénovation tout en privilégiant le recours à des ressources renouvelables assurant par ailleurs la continuité de migration de la vapeur d&amp;#039;eau.
 Le recours à des isolants biosourcés pour l&amp;#039;isolation des parois opaques verticales ouvre droit à une bonification de 500 € par logement.
  &lt;strong&gt;
   Création de logements locatifs-sociaux
  &lt;/strong&gt;
  : Les opérations d&amp;#039;acquisition-amélioration donnant lieu à la création de logements locatifs conventionnés bénéficient d&amp;#039;une bonification d&amp;#039;aide de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   2 000 € par logement créé sans changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
  &lt;li&gt;
   4 000 € par logement créé par changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond
  &lt;/strong&gt;
  : 40 logements en habitat collectif et 10 logements en habitat individuel sur le territoire champardennais avant épuisement des crédits FEDER, 50 logements après. 50 logements sur les territoires alsacien et lorrain. Pour les opérations d&amp;#039;acquisition-amélioration, plafond de 50 logements quelque soit la localisation.
 Cette aide est cumulable avec d&amp;#039;autres dispositifs régionaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N239" s="1" t="inlineStr">
+      <c r="N224" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O239" s="1" t="inlineStr">
+      <c r="O224" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P239" s="1" t="inlineStr">
+      <c r="P224" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R239" s="1" t="inlineStr">
+      <c r="R224" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bailleurs sociaux, au sens de l&amp;#039;article R323-1 du CCH.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S239" s="1" t="inlineStr">
+      <c r="S224" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U239" s="1" t="inlineStr">
+      <c r="U224" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V239" s="1" t="inlineStr">
+      <c r="V224" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/renovation-energetique-logements-sociaux/</t>
         </is>
       </c>
-      <c r="X239" s="1" t="inlineStr">
+      <c r="X224" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande d&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Strasbourg : 03 88 15 64 96
   &lt;/li&gt;
   &lt;li&gt;
    Site de Metz : 03 87 33 62 85
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Consultez le règlement et les documents annexes sur
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-renovation-logements-sociaux" rel="noopener" target="_blank"&gt;
   Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y239" s="1" t="inlineStr">
+      <c r="Y224" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z239" s="1" t="inlineStr">
+      <c r="Z224" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8aad-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA239" s="1" t="inlineStr">
+      <c r="AA224" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB224" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF224" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG224" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH224" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="240" spans="1:27" customHeight="0">
-[...758 lines deleted...]
-      <c r="A243" s="1">
+    <row r="225" spans="1:34" customHeight="0">
+      <c r="A225" s="1">
         <v>71865</v>
       </c>
-      <c r="B243" s="1" t="inlineStr">
+      <c r="B225" s="1" t="inlineStr">
         <is>
           <t>Financer la création d’écoles de production</t>
         </is>
       </c>
-      <c r="D243" s="1" t="inlineStr">
+      <c r="D225" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E243" s="1" t="inlineStr">
+      <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G243" s="1" t="inlineStr">
+      <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H243" s="1" t="inlineStr">
+      <c r="H225" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K243" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L243" s="1" t="inlineStr">
+      <c r="K225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L225" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour développer les offres de formation dans les métiers industriels, la Banque des Territoires accompagne les collectivités locales, les chambres de commerce et d&amp;#039;industrie, les branches professionnelles ou les industriels
  &lt;strong&gt;
   dans leur projet de création d&amp;#039;école de production.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les porteurs de projet :
@@ -44379,221 +47628,699 @@
   &lt;/strong&gt;
   .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  &lt;p&gt;
   &lt;span&gt;
    &lt;br /&gt;
   &lt;/span&gt;
  &lt;/p&gt;
  Les écoles de production, établissements privés appartenant au réseau national des Ecoles de production, préparent les jeunes à partir de 15 ans à des diplômes d&amp;#039;Etat. Elles ont pour objectif de les
  &lt;strong&gt;
   former à des métiers en tension
  &lt;/strong&gt;
  et qui
  &lt;strong&gt;
   répondent aux besoins des entreprises du territoire.
  &lt;/strong&gt;
 &lt;/span&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N243" s="1" t="inlineStr">
+      <c r="N225" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O243" s="1" t="inlineStr">
+      <c r="O225" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S243" s="1" t="inlineStr">
+      <c r="S225" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T243" s="1" t="inlineStr">
+      <c r="T225" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U243" s="1" t="inlineStr">
+      <c r="U225" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V243" s="1" t="inlineStr">
+      <c r="V225" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_ecole_de_production_psat</t>
         </is>
       </c>
-      <c r="X243" s="1" t="inlineStr">
+      <c r="X225" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Réseau national des
  &lt;a href="https://www.ecoles-de-production.com/"&gt;
   Ecoles de Production
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Retrouvez votre contact régional sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Nous contacter par mail via notre formulaire de contact
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y243" s="1" t="inlineStr">
+      <c r="Y225" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z243" s="1" t="inlineStr">
+      <c r="Z225" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/90d3-rendre-plus-attractifs-les-metiers-industriel/</t>
         </is>
       </c>
-      <c r="AA243" s="1" t="inlineStr">
+      <c r="AA225" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC225" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG225" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH225" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="244" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G244" s="1" t="inlineStr">
+    <row r="226" spans="1:34" customHeight="0">
+      <c r="A226" s="1">
+        <v>156153</v>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou réhabiliter des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SPORTIFS</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H226" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I226" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J226" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Concourir à doter le territoire d&amp;#039;équipements sportifs structurants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N226" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O226" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations affiliées à une fédération sportive agréée par le Ministère en charge des Sports. Ces associations doivent être propriétaires de l&amp;#039;équipement sportif ou disposer d&amp;#039;un bail d&amp;#039;une durée égale à la durée de l&amp;#039;amortissement des travaux et qui ne peut être inférieure à 9 ans lorsque l&amp;#039;aide du Département est supérieure à 23.000€ TTC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement pour la construction ou l&amp;#039;extension d&amp;#039;un bâtiment ou ayant vocation à augmenter la valeur ou la durée d&amp;#039;usage d&amp;#039;un bâtiment existant (y compris la végétalisation des murs et des toitures).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible à condition que leur coût soit inférieur à 50 % du coût total HT dudit projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Acquisitions foncières et immobilières pour la création et l&amp;#039;extension des bâtiments (
+La date de signature de l&amp;#039;acte d&amp;#039;acquisition du bâtiment doit avoir eu lieu dans un délai de 3 ans à compter de la date de dépôt de la demande de subvention).
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux sur les abords des bâtiments dans le cadre de la construction et de l&amp;#039;extension neuve, ou de la rénovation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les locaux d&amp;#039;accueil limités à 20m2, les parcours de santé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux d&amp;#039;entretien et de maintenance, les travaux réalisés en régie, les clubs-houses et les aires de jeux pour enfants, l&amp;#039;acquisition de matériel et de mobilier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  de dépenses subventionnables :
+ &lt;/strong&gt;
+ 8.000€ (HT pour les collectivités et TTC pour les associations)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafonds de dépenses subventionnables :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Piscine
+  &lt;/strong&gt;
+  (1 bassin 25 m maxi &amp;#43; 1 bassin d&amp;#039;apprentissage &amp;#43; vestiaires/sanitaires/accueil) hors complexe aquatique : 3.000.000€ pour la construction - 1.500.000€ pour la réhabilitation/extension&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Salle de sport
+  &lt;/strong&gt;
+  (surface sportive utile &amp;gt; 44x24): 1.000.000€ pour la construction - 500.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Equipements clos et couverts
+  &lt;/strong&gt;
+  (salle de sport surface sportive utile &amp;lt; 44x24, dojo, vestiaires, court de tennis, stockage de matériel sportif, local d&amp;#039;accueil &amp;lt; 20 m2...): 600 000 € pour la construction - 300.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Terrains de grands jeux
+  &lt;/strong&gt;
+  (terrains de football, rugby, terrains mixtes, stades d&amp;#039;athlétisme, aires de sports de glace, structures artificielles d&amp;#039;escalade, aérodrome, frontons, tanks à ramer, stands de tir, pas de tir à l&amp;#039;arc, vélodrome, golf, équipements équestres, etc.): 600.000€ pour la construction - 300.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Terrains extérieurs
+  &lt;/strong&gt;
+  (city stade, skate-park, parcours santé, boulodrome, terrains extérieurs de basket-ball, handball, volley-ball, Beach volley, courts de tennis): 100.000€ pour la construction - 50.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S226" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T226" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U226" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V226" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/equipements-sportifs/</t>
+        </is>
+      </c>
+      <c r="W226" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y226" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z226" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5031-modele/</t>
+        </is>
+      </c>
+      <c r="AA226" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB226" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC226" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG226" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH226" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" spans="1:34" customHeight="0">
+      <c r="A227" s="1">
+        <v>20564</v>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Construire et rénover des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H244" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H227" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K244" s="1" t="inlineStr">
-[...62 lines deleted...]
-      <c r="AA244" s="1" t="inlineStr">
+      <c r="I227" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="K227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La création ou la réhabilitation d&amp;#039;équipements sportifs contribue à favoriser l&amp;#039;accès pour tous à la pratique sportive tout en participant à l&amp;#039;aménagement équilibré du territoire régional ainsi qu&amp;#039;à son développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ A ces titres, leur financement s&amp;#039;inscrit dans les grandes finalités poursuivies par la Région dans le cadre de sa politique sportive, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le développement des pratiques sportives et la formation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aménagement équilibré et cohérent du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement économique et le rayonnement de la région.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, dans le cadre d&amp;#039;une politique sportive volontariste, la Région a décidé d&amp;#039;aller au-delà de sa compétence en matière de mise à disposition d&amp;#039;installations sportives aux lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS) en apportant son soutien aux projets de construction et de rénovation d&amp;#039;équipements sportifs d&amp;#039;intérêt régional, territorial ou local.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le niveau d&amp;#039;intervention de la Région diffère selon le type d&amp;#039;équipement :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les équipements d&amp;#039;intérêt régional
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30% maximum de la dépense éligible
+ &lt;/li&gt;
+ &lt;li&gt;
+  50% maximum de la dépense éligible pour les projets de construction de gymnases, de plateaux sportifs couverts, de terrains de grands jeux en gazon synthétique et d&amp;#039;équipements d&amp;#039;athlétisme nouvellement créés ou agrandis mis à disposition prioritairement des lycées pour la pratique de l&amp;#039;EPS (dans la limite d&amp;#039;une subvention plafonnée à 1 500 000 €)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les équipements d&amp;#039;intérêt territorial (politiques contractuelles régionales)
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  taux d&amp;#039;intervention fixé par le dispositif en vigueur concernant les politiques contractuelles territoriales et leur règlement relatif au financement des équipements structurants. Par ailleurs, des plafonds de dépense subventionnable sont prévus pour la construction de bâtiments et de piscines.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les équipements sportifs d&amp;#039;intérêt local
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  15% maximum de la dépense éligible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N227" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O227" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1 – Équipements sportifs d&amp;#039;intérêt régional
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles concernent des équipements sportifs qui :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   participent pleinement au rayonnement national ou international du territoire régional de par leur dimensionnement, leur capacité à accueillir du sport de haut niveau ou des manifestations à caractère international ; ou
+  &lt;/li&gt;
+  &lt;li&gt;
+   abritent le siège de têtes de réseau régionales du mouvement sportif (ligues, comités,...) ; ou
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui sont mis prioritairement à disposition des lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2 - Équipements sportifs d&amp;#039;intérêt territorial
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles concernent des projets de construction ou réhabilitation d&amp;#039;équipements sportifs structurants à l&amp;#039;échelon d&amp;#039;un territoire communautaire, inscrits obligatoirement dans les contrats territoriaux régionaux. Les projets prioritairement retenus sont ceux portés par un établissement public de coopération intercommunale.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque la maîtrise d&amp;#039;ouvrage est porté par une Commune membre d&amp;#039;une Communauté de Communes, il est souhaité que l&amp;#039;EPCI apporte un fonds de concours au moins équivalent à l&amp;#039;aide de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque la maîtrise d&amp;#039;ouvrage est porté par une Commune membre d&amp;#039;une Métropole, d&amp;#039;une Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;aide de la Région est conditionnée à l&amp;#039;apport d&amp;#039;un fonds de concours au moins équivalent à l&amp;#039;aide de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, seules les opérations dont le montant des dépenses éligibles est supérieur à 100 000 € HT (par tranche de travaux) peuvent bénéficier du soutien de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les Métropoles, les Communautés Urbaines et les Communautés d&amp;#039;Agglomération, ce montant est porté à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   200 000 € HT pour les projets réalisés dans une agglomération de moins de 100 000 habitants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   300 000 € HT pour les projets réalisés dans une agglomération entre 100 et 200 000 habitants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   500 000 € HT pour les projets réalisés dans une agglomération de plus de 200 000 habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3 - Équipements sportifs d&amp;#039;intérêt local
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles concernent des projets de construction ou réhabilitation d&amp;#039;équipements sportifs portés par :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des associations
+  &lt;/li&gt;
+  &lt;li&gt;
+   des communes et inscrits dans un Contrat pluriannuel « Bourg Centre – Occitanie / Pyrénées-Méditerranée ».
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, seules les opérations dont le montant des dépenses éligibles est supérieur à 50 000 € HT (par tranche de travaux) peuvent bénéficier du soutien de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4 - Conditions applicables à tous les projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont retenues les dépenses relatives aux travaux de constructions, de réhabilitations, de mise aux normes liées à l&amp;#039;accessibilité des personnes en situation de handicap et de maîtrise de l&amp;#039;énergie, à l&amp;#039;exception des coûts d&amp;#039;acquisition foncière (hors bâtiments), d&amp;#039;aménagements extérieurs, de mobilier, de frais de concours, d&amp;#039;assurances, de bénévolat et frais divers.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région n&amp;#039;excèdera pas la part d&amp;#039;autofinancement du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ La part de financement de la Région cumulée à celle des autres co-financeurs ne pourra dépasser 80% du coût de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de subvention doit être déposée à la Région avant le début des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U227" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V227" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-a-la-construction-et-a-la-renovation-d-equipements</t>
+        </is>
+      </c>
+      <c r="X227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Renseignements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Sports 05 61 39 64 42
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Adresse d&amp;#039;envoi :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Madame la Présidente du Conseil Régional
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel de Région 22 Boulevard Maréchal Juin 31406 Toulouse cedex 9
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y227" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z227" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/37c2-soutien-a-la-construction-et-a-la-renovation-/</t>
+        </is>
+      </c>
+      <c r="AA227" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB227" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF227" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG227" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2020</t>
+        </is>
+      </c>
+      <c r="AH227" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>