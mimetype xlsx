--- v0 (2026-01-29)
+++ v1 (2026-07-07)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA275"/>
+  <dimension ref="A1:AH223"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,692 +225,313 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>105016</v>
+        <v>121459</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir la réhabilitation des systèmes d'assainissement non collectif</t>
+          <t>Réhabiliter et valoriser le petit patrimoine rural</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Réhabilitation d'assainissement non collectif</t>
+          <t>Réhabilitation valorisation du patrimoine</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Charente</t>
+          <t>Parc naturel régional des Baronnies Provençales (PNR)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...267 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme d&amp;#039;aide à la réhabilitation - valorisation du patrimoine rural permet d&amp;#039;aider une commune propriétaire d&amp;#039;un petit patrimoine qu&amp;#039;elle souhaite réhabiliter ou valoriser dans son projet. L&amp;#039;ingénierie apportée permet d&amp;#039;établir un diagnostic du patrimoine, d&amp;#039;identifier les acteurs pertinents et les modalités de financement du projet. Le syndicat mixte du Parc apporte un conseil au maître d&amp;#039;ouvrage dans la rédaction du cahier des charges et apporte son appui dans les demandes de financement.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le beffroi de Montbrun les Bains,  église du XIIème siècle d&amp;#039;Etoile Saint Cyrice
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le patrimoine doit être sous propriété publique
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>PNR des Baronnies provençales (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.baronnies-provencales.fr/le-parc/le-parc-naturel-regional/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Alexandre VERNIN
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission patrimoine culturel et culture
 &lt;/p&gt;
 &lt;p&gt;
  04.75.26.79.06
 &lt;/p&gt;
 &lt;p&gt;
  avernin&amp;#64;baronnies-provencales.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>eruin@baronnies-provencales.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/12aa-rehabilitation-valorisation-petit-patrimoine-/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des Baronnies provençales</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/12/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>156156</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réhabilitation des zones d’activités économiques (ZAE) existantes</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>RÉHABILITATION DES ZONES D’ACTIVITÉS ÉCONOMIQUES EXISTANTES</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
-[...173 lines deleted...]
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir la requalification durable des zones d&amp;#039;activités économiques (ZAE) industrielles, tertiaires, artisanales et touristiques existantes dans le but d&amp;#039;élever le niveau qualitatif et environnemental de celles-ci sans consommation d&amp;#039;espaces agricoles supplémentaires, conformément à la démarche « Éviter, Réduire, Compenser » (ERC).
 &lt;/p&gt;
 &lt;p&gt;
  NB: Les zones d&amp;#039;activités commerciales et industrialo-portuaires ne sont pas éligibles au dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Revitalisation
 Réhabilitation
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les dépenses d&amp;#039;investissement réalisées par les EPCI de nature à élever le niveau qualitatif et environnemental de la zone concernée:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La signalétique
  &lt;/li&gt;
  &lt;li&gt;
   Les aménagements paysagers
  &lt;/li&gt;
  &lt;li&gt;
   Les zones tampons pour les poids lourds,
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aménagement d&amp;#039;aires de covoiturage et/ou de stationnement partagés,
  &lt;/li&gt;
  &lt;li&gt;
   Les parkings ou garages à vélos,
  &lt;/li&gt;
@@ -951,1152 +572,487 @@
  &lt;li&gt;
   Une seule opération par an et par EPCI, étant précisé que l&amp;#039;opération subventionnable peut concerner plusieurs zones d&amp;#039;activités différentes.
  &lt;/li&gt;
  &lt;li&gt;
   Dans le cas d&amp;#039;un projet de réhabilitation associé à une extension, la subvention départementale ne couvrira que les dépenses liées à la réhabilitation de la partie de la zone existante.
  &lt;/li&gt;
  &lt;li&gt;
   Une attention particulière sera accordée à l&amp;#039;amélioration de la qualité écologique des ZAE (gestion de l&amp;#039;eau, désimperméabilisation, espaces naturels et paysagers...), mais aussi à la prise en compte des problématiques de mobilité et d&amp;#039;accès aux services des salariés des entreprises de la zone concernée.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses : 20.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses : 300.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/rehabilitation-des-zones-dactivites-economiques-existantes/</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/55d0-aider-au-classement-et-a-la-preservation-des-/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>102206</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Rénover les ponts</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Plan rénovation des ponts</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre projet : Créer, rénover, étendre, reconstruire un hébergement touristique.
-[...100 lines deleted...]
-&lt;p&gt;
+  Aide ‐ « Plan rénovation des ponts » mis en place par la banque des territoires, Plan de relance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif :
+ &lt;br /&gt;
+ La France compte environ 300 000 ponts, dont 10 % présenteraient des risques de structure. Cela monterait jusqu&amp;#039;à 18 % pour les ponts relevant de l&amp;#039;échelon communal. La méconnaissance de l&amp;#039;état réel de ces ponts, et donc des risques et coûts associés, est un puissant frein à la prise de décision au sein des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires a donc conçu une solution clés en mains - pré-diagnostic amont du parc simple et gratuit pour cibler là où concentrer les efforts, crédits d&amp;#039;ingénierie pour études avancées sur les ponts effectivement en risques et financements comprenant prêts à très long terme ou fonds propres - afin de remettre au centre et dans une vision de long terme la gestion des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement : la Banque des Territoires peut débloquer des crédits d&amp;#039;ingénierie permettant de cofinancer avec la collectivité jusqu&amp;#039;à 50 %, des études d&amp;#039;ingénierie plus poussées pour les ouvrages les plus critiques ; une aide substantielle à la décision locale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
-[...273 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/plan-ponts-banque-des-territoires-dispositif-complet-innovant</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aider les communes et EPCI dans leurs travaux de voirie ou pour la réhabilitation d&amp;#039;ouvrages d&amp;#039;art.
-[...184 lines deleted...]
-  subventions76-communesepci&amp;#64;seinemaritime.fr
+ Contactez la Banque des Territoires
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire" rel="noopener" target="_blank"&gt;
+  via leur formulaire de contact.
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5222-renover-plan-renovation-des-ponts/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...256 lines deleted...]
-      <c r="A11" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>163292</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Rénover les bâtiments</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Fonds de concours à la rénovation énergétique</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;En plus de son accompagnement technique  (voir fiche &amp;#34;Conseil en Energie Partagé&amp;#34;), Territoire d’Énergie Somme propose un fonds de concours à ses adhérents sur la partie études et sur la partie travaux des rénovations énergétiques de leurs bâtiments.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Etre adhérent à la compétence maîtrise de la demande en énergie&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-de-concours-a-la-renovation-energetique/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>156144</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accompagner la restauration du patrimoine</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>RESTAURATION DU PATRIMOINE</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner la restauration du patrimoine immobilier et mobilier, propriété publique et d&amp;#039;associations, protégé ou non au titre des monuments historiques, prenant en compte la qualité de l&amp;#039;intervention en s&amp;#039;appuyant sur des critères techniques et juridiques&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Réhabilitation
 Architecture</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes
  &lt;/li&gt;
  &lt;li&gt;
   Associations propriétaires
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB: Lorsque la maîtrise d&amp;#039;ouvrage de la restauration d&amp;#039;un monument propriété d&amp;#039;une collectivité publique est
 assurée par une association, la subvention est sollicitée par cette collectivité publique qui en sera l&amp;#039;attributaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles pour les édifices :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les travaux contribuant à la conservation patrimoniale de l’édifice, concernant le clos et le couvert (charpentes, couvertures, maçonnerie intérieure et extérieure, rejointoiement, enduits et plâtreries intérieures, immeubles par nature (vitraux, décors peints) et immeubles par destination concernés par un projet global)&lt;/li&gt;&lt;li&gt;Les travaux d’urgence, mesures conservatoires préalables à un projet de restauration&lt;/li&gt;&lt;li&gt;Les dépenses de maîtrise d’œuvre (architecte, bureau d’étude, etc.)&lt;/li&gt;&lt;li&gt;Les opérations de traitement fongicide et/ou insecticide et la remise en état des parties infestées des édifices&lt;/li&gt;&lt;li&gt;Les études préalables (sans délai de réalisation de travaux)&lt;/li&gt;&lt;li&gt;Les actions de sécurisation (en termes de remise aux normes ou de mise en conformité des réseaux électricité, système incendie, paratonnerre)&lt;/li&gt;&lt;li&gt;Les supports de valorisation patrimoniale, pour favoriser la mise en place d’aménagements pérennes (éclairage « scénographique », audioguide, cartel, vitrines / trésors, voire outils numériques) - Indépendant d’un projet global de restauration&lt;/li&gt;&lt;li&gt;La restauration des objets mobiliers non protégés au titre des Monuments historiques, considérés comme équipement nécessaire à la fonction de l’édifice, dans le cadre d’un projet global de restauration (bancs, boiseries)&lt;/li&gt;
 &lt;/ul&gt;
@@ -2179,2489 +1135,817 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Edifices classés : 2.000.000€ HT pour les collectivités et TTC pour les associations
  &lt;/li&gt;
  &lt;li&gt;
   Edifices inscrits/cultuels non protégés : 500.000€ HT pour les collectivités et TTC pour les associations
  &lt;/li&gt;
  &lt;li&gt;
   Edifices non protégés autres que cultuels : 200.000€ HT pour les collectivités et TTC pour les associations
  &lt;/li&gt;&lt;li&gt;Edifices (études préalables, supports de valorisation): 20.000 € HT pour les
    collectivités
    et TTC pour les
    associations
  &lt;/li&gt;
  &lt;li&gt;
   Objets et orgues classés : 200.000€ HT pour les collectivités et TTC pour les associations
  &lt;/li&gt;
  &lt;li&gt;
   Objets et orgues inscrits : 120.000€ HT pour les collectivités et TTC pour les associations
  &lt;/li&gt;&lt;li&gt;Objets et orgues (non protégés, études préalables et supports de valorisation) : 20.000€ HT pour les collectivités et TTC pour les associations
 &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;NB: Les bénéficiaires peuvent déposer un dossier de demande de subvention dans la limite d’un dépôt par an pour chaque volet (un immeuble et un meuble), sauf cas particulier (travaux d’urgence par exemple).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Si une commune possède plusieurs édifices, protégés ou non, une seule opération est retenue annuellement par édifice. Les travaux peuvent porter sur un projet global de restauration d’un édifice ou sur une opération ponctuelle de restauration d’un édifice.&lt;/p&gt;&lt;p&gt;Pour les objets et orgues, ene seule opération est retenue annuellement, pouvant intégrer la restauration de plusieurs objets.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/restauration-du-patrimoine/</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d88-modele/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>05/12/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...124 lines deleted...]
-      <c r="A14" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>66412</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Subventionner l’acquisition, la rénovation, la modernisation et la maintenance du matériel ferroviaire régional</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="F14" s="1" t="inlineStr">
+      <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à subventionner l&amp;#039;acquisition, la rénovation, la modernisation et la maintenance du matériel ferroviaire régional. Elle permet également le financement des installations de maintenance, et de différentes études liées au matériel ferroviaire régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Normandie</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://aides.normandie.fr/materiel-roulant-ferroviaire</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
 &lt;/p&gt;
 &lt;p&gt;
  02.35.52.56.06 (secrétariat)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0427-subventionner-lacquisition-la-renovation-la-m/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...235 lines deleted...]
-      <c r="E16" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>104024</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Aide - « Prêt PAM Taux Fixe »</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
-[...8 lines deleted...]
-      <c r="H16" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...1203 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  Financer des opérations de réhabilitation de logements locatifs sociaux conventionnés à l&amp;#039;aide personnalisée au logement dans le cadre du Plan logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  organismes de logement social (OPH, ESH, SEM immobilière, Coopérative).
  &lt;br /&gt;
  &lt;strong&gt;
   Actions éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prêts à la réhabilitation sont destinés à des logements locatifs sociaux et/ou logements-foyers conventionnés à l&amp;#039;APL pour des travaux de r
  éhabilitation qui n&amp;#039;atteignent pas les critères de performance énergétique requis pour pouvoir bénéficier de l&amp;#039;Eco-prêt, et dont le prix de revient est supérieur ou égal à 15 000 € par logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accompagnement :
  &lt;/strong&gt;
  6 000 € par logement maximum - le PAM à taux fixe peut être complété du PAM à TLA &amp;#43; 60 pb.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/pret-pam-taux-fixe</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la banque des territoires
  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/produit/46925" rel="noopener" target="_blank"&gt;
   &lt;strong&gt;
    via leur formulaire en ligne
   &lt;/strong&gt;
  &lt;/a&gt;
  pour candidater ou en savoir plus sur ce dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>sylviane.philippe@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88c9-financer-des-operations-de-rehabilitation-de-/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>DDT58</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>116361</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des ponts communaux</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des ponts communaux</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- - Accompagnement et conseil en conservation préventive des collections.
-[...13 lines deleted...]
- &lt;/em&gt;
+ L&amp;#039;AFL est la seule banque française 100% détenue par les collectivités locales françaises, qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique. Pour bénéficier des crédits de l&amp;#039;AFL, la collectivité doit avant tout devenir actionnaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des plus petites communes en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ Partenaire du Cerema et de l&amp;#039;ANCT, l&amp;#039;AFL accompagne les collectivités bénéficiaires du programme national PONTS devant recourir à l&amp;#039;emprunt pour entretenir et rénover leurs ouvrages d&amp;#039;arts.
+&lt;/p&gt;
+&lt;p&gt;
+ Les particularités de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Ses crédits :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gamme de financement complète et adaptée : prêts long terme, prêts relais (dans l&amp;#039;attente de réception d&amp;#039;une subvention).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Crédit jusque 40 ans
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pas de seuil minimal concernant l&amp;#039;emprunt
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La commune doit figurer parmi la liste des communes bénéficiaires du programme national PONTS porté par le Cerema.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Étude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+  &lt;/li&gt;
+  &lt;li&gt;
+   Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
-[...463 lines deleted...]
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X27" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Département de la Vendée
-[...8 lines deleted...]
-&lt;p&gt;
+ Email : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ NB : appel non surtaxé
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c39-financer-la-renovation-des-ponts-communaux/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>21/02/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>115158</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Aider le fonctionnement en restauration scolaire</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Restauration scolaire - Aide au fonctionnement</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide destinée à abaisser le prix des repas réclamé aux familles.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne concerne que les cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 0,98€ par repas servi (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayant droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/25/18-restauration-scolaire.htm</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  Mail :
- &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_self"&gt;
-  mobilites-durables&amp;#64;vendee.fr
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c09-aider-le-fonctionnement-en-restauration-scola/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>95075</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Rénover les logements sociaux</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des logements sociaux</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H28" s="1" t="inlineStr">
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de rénovation de logements non éligibles au FEDER, selon le Programme Opérationnel en vigueur sur le territoire où se situe l&amp;#039;opération. Les opérations éligibles sont ainsi :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les territoires alsacien et champardennais : opérations pour lesquelles l&amp;#039;étiquette énergétique avant travaux est D ou encore moins économe
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire champardennais : opérations &amp;lt; 40 logements en habitat collectif et &amp;lt; à 10 en habitat individuel
  &lt;/li&gt;
  &lt;li&gt;
   Sur le territoire alsacien : opérations &amp;lt; 50 logements
  &lt;/li&gt;
  &lt;li&gt;
   Sur les territoires alsaciens, lorrains et champardennais : opérations d&amp;#039;acquisition-amélioration, ou dès épuisement des crédits FEDER.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -4678,627 +1962,1536 @@
  &lt;/strong&gt;
  outre l&amp;#039;amélioration de la performance énergétique des logements, le recours à des matériaux biosourcés pour l&amp;#039;isolation permet de réduire l&amp;#039;impact énergétique et climatique des projets de rénovation tout en privilégiant le recours à des ressources renouvelables assurant par ailleurs la continuité de migration de la vapeur d&amp;#039;eau.
 Le recours à des isolants biosourcés pour l&amp;#039;isolation des parois opaques verticales ouvre droit à une bonification de 500 € par logement.
  &lt;strong&gt;
   Création de logements locatifs-sociaux
  &lt;/strong&gt;
  : Les opérations d&amp;#039;acquisition-amélioration donnant lieu à la création de logements locatifs conventionnés bénéficient d&amp;#039;une bonification d&amp;#039;aide de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   2 000 € par logement créé sans changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
  &lt;li&gt;
   4 000 € par logement créé par changement de destination de tout ou partie concernée du bâtiment rénové.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plafond
  &lt;/strong&gt;
  : 40 logements en habitat collectif et 10 logements en habitat individuel sur le territoire champardennais avant épuisement des crédits FEDER, 50 logements après. 50 logements sur les territoires alsacien et lorrain. Pour les opérations d&amp;#039;acquisition-amélioration, plafond de 50 logements quelque soit la localisation.
 Cette aide est cumulable avec d&amp;#039;autres dispositifs régionaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P28" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>20/01/2017</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bailleurs sociaux, au sens de l&amp;#039;article R323-1 du CCH.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/renovation-energetique-logements-sociaux/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande d&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Strasbourg : 03 88 15 64 96
   &lt;/li&gt;
   &lt;li&gt;
    Site de Metz : 03 87 33 62 85
   &lt;/li&gt;
   &lt;li&gt;
    Site de Châlons : 03 26 70 66 08
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Consultez le règlement et les documents annexes sur
  &lt;a href="https://www.climaxion.fr/docutheque/soutien-renovation-logements-sociaux" rel="noopener" target="_blank"&gt;
   Climaxion
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8aad-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H29" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>97327</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et la rénovation de sentiers cyclables</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Objectif : aider à la réhabilitation de logements conventionnés en PLAi, au titre de résidence sociale, intégrant un volet énergétique garantissant un niveau de redevance adaptée pour les résidents..
-[...19 lines deleted...]
- Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
+ Ce dispositif vise à développer le réseau cyclable d&amp;#039;intérêt départemental par la création ou la rénovation d&amp;#039;infrastructures de niveau départemental destinées à assurer le tour de Vendée à vélo ou la liaison entre le chef lieu du département et ce tour de Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sentiers cyclables d&amp;#039;intérêt départemental ont fait l&amp;#039;objet d&amp;#039;une prise en compte par le Département et ont été actés par une décision de la commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de création : l&amp;#039;aide est plafonnée à 40% de 150 000 € HT par kilomètre. &lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de rénovation : la dépense subventionnable est plafonnée à 50 % de 40 000€ HT par kilomètre pour les pistes dont la création a été faite au moins 10 ans auparavant.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Equipement public
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  d&amp;#039;une attestation de mise en service certifiant une réalisation conforme de l&amp;#039;opération subventionnée établie par le Maître d&amp;#039;Ouvrage
-[...10 lines deleted...]
-      <c r="M29" s="1" t="inlineStr">
+  Commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes ayant cette compétence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office National des Forêts
+ &lt;/li&gt;&lt;li&gt;Autres organismes publics&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont éligibles les études et l&amp;#039;ensemble des travaux liés à la réalisation de l&amp;#039;infrastructure.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles les panneaux de signalisation directionnelle lorsque ceux-ci sont fournis, posés et financés intégralement par le Département et d&amp;#039;information ainsi que les acquisitions foncières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Opérations éligibles : Opérations de réhabilitation de logements sociaux loués en résidence sociale, comportant un volet énergétique permettant d&amp;#039;atteindre au moins une étiquette C après travaux. Programmation agréée par l&amp;#039;Etat
-[...2 lines deleted...]
- Exclusions : Les logements utilisés pour faire de l&amp;#039;hébergement d&amp;#039;urgence, en CHRS, de transition et les logements faisant l&amp;#039;objet d&amp;#039;une Allocation de Logement Temporaire (ALT)
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_self"&gt;
+  mobilites-durables&amp;#64;vendee.fr
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e156-soutenir-la-creation-et-la-renovation-de-sent/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>98477</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer les opérations de rénovation thermique</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
-Cohésion sociale et inclusion
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Pièces constitutives du dossier
+  Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Note de présentation du projet précisant notamment l&amp;#039;adresse des travaux, complétée par un plan de situation,
-[...14 lines deleted...]
-  RIB
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Bases réglementaires
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Délibération « Dispositif départemental d&amp;#039;intervention en faveur de l&amp;#039;habitat » du 21 novembre 2022.
-[...2 lines deleted...]
-  Règlement financier du Département en vigueur.
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>440</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les réseaux d'eau</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La réhabilitation des réseaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle concerne : la réhabilitation des réseaux et des ouvrages associés (postes de relèvement, ...) existants, la mise en séparatif par pose d&amp;#039;un réseau eaux usées et les collecteurs de transferts d&amp;#039;une ancienne STEU vers une autre, ainsi que les collecteurs de maillage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le conseil d&amp;#039;administration de l&amp;#039;agence de l&amp;#039;eau Seine-Normandie du 15 juin 2020 et le comité de bassin dans sa séance du 23 juin votent un plan de reprise pour soutenir l&amp;#039;investissement en augmentant ses taux d&amp;#039;aides pour :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les projets d&amp;#039;assainissement et de gestion des eaux de pluie, prioritaires pour la reconquête du bon état des masses d&amp;#039;eau et pour la mise en œuvre du plan baignade en Seine et en Marne,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets de sécurisation de l&amp;#039;alimentation en eau potable pour les territoires les plus exposés au risque de sécheresse,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets prioritaires de restauration de la continuité écologique des cours d&amp;#039;eau.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les travaux réalisés sous la charte qualité nationale.
+Minoration de la Subvention à 20% (&amp;#43; Avance 40 %) pour agglomérations d&amp;#039;assainissement ≥ 10 000 EH en cas de non-respect du critère de zonage pluvial (Cette condition entre en vigueur au 01/01/2021).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X29" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...9 lines deleted...]
-  habitat&amp;#64;ladrome.fr
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
  &lt;/a&gt;
-&lt;/p&gt;
-[...30 lines deleted...]
- &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/560d-la-rehabilitation-des-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>44629</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Créer ou rénover  un musée</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Accompagnement et conseil en conservation préventive des collections.
+&lt;/p&gt;
+&lt;p&gt;
+ - Conseils et aides à la définition des besoins, accompagnement à l&amp;#039;élaboration d&amp;#039;un projet scientifique et culturel.
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement à la création d&amp;#039;outils de médiation
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 70 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rédaction d&amp;#039;un projet scientifique et culturel - Chantier de rénovation
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la rédaction du projet scientifique et culturel projet scientifique et culturel (PSC) du Centre d&amp;#039;interprétation des mégalithes
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la restructuration, réalisation d&amp;#039;un espace multifonction, redéploiement de la collection d&amp;#039;imprimerie
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un espace de vie culturel autour d&amp;#039;une Micro-Folie
+&lt;/p&gt;
+&lt;p&gt;
+ Rénovation de l&amp;#039;église et exposition de 30 œuvres
+&lt;/p&gt;
+&lt;p&gt;
+ Structuration du musée Charles Portal
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la muséographie sur une salle dédiée à la mémoire des juifs assignés à résidence
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7749-creer-ou-renover-un-musee/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>153949</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'entretien et la restauration des rivières</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Entretien et restauration des rivières</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 25</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien des cours d&amp;#039;eau, aménagements facilitant la libre circulation des poissons migrateurs, études liées à la mise en valeur des milieux aquatiques, postes de gardes-rivières.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La politique d&amp;#039;aide du conseil départemental à l&amp;#039;entretien des cours des rivières et la valorisation des cours d&amp;#039;eau se décline de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;span&gt;
-[...14 lines deleted...]
-   &lt;br /&gt;
+   entretien des cours d&amp;#039;eau : 20% du montant HT des travaux (curage non pris en compte),
+  &lt;/li&gt;
+  &lt;li&gt;
+   aménagement facilitant la libre circulation des poissons migrateurs : 2 % du montant HT des travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les arasements de barrage ne sont pas éligibles aux aides.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   études liées à connaissance et la mise en valeur des milieux aquatiques : 10% du montant HT de l&amp;#039;étude,
+  &lt;/li&gt;
+  &lt;li&gt;
+   postes de rivières : 25% du montant HT de l&amp;#039;investissement initial (plafonné à 4000 €de subvention) - uniquement pour les secteurs non pourvus jusque là de techniciens rivières.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces relatives au porteur de projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la demande signée du porteur de projet ou de son représentant légal, avec nom (raison sociale), adresse, et autres coordonnées, numéro SIRET, énumérant l&amp;#039;objet du projet, son coût prévisionnel global, sa durée et le montant de la subvention sollicitée, la procédure au titre de laquelle celle-ci est demandée et les noms et coordonnées du responsable du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la délibération de l&amp;#039;organe compétent de la collectivité territoriale ou de l&amp;#039;organisme public approuvant le projet d&amp;#039;investissement et le plan de financement prévisionnel précisant l&amp;#039;origine et le montant des moyens financiers.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces relatives au projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; une notice explicative indiquant de façon précise :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   son objet, les objectifs poursuivis et les résultats attendus et son insertion dans la stratégie de développement local,
+  &lt;/li&gt;
+  &lt;li&gt;
+   sa durée et son calendrier (sauf s&amp;#039;ils sont suffisamment détaillés dans la demande),
+  &lt;/li&gt;
+  &lt;li&gt;
+   dans le cas d&amp;#039;un investissement physique, l&amp;#039;estimation de son coût de fonctionnement éventuel après mise en service,
+  &lt;/li&gt;
+  &lt;li&gt;
+   s&amp;#039;il y a lieu, ses conditions particulières de réalisation et la justification de son caractère fonctionnel ; s&amp;#039;il s&amp;#039;agit d&amp;#039;une tranche ou d&amp;#039;une phase, leur intégration dans le projet global avec indication du déroulement de celui-ci,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &amp;gt; un état de coût prévisionnel détaillé par nature de dépense ; le cas échéant, les devis (ceux-ci ne sont pas produits, en particulier dans le cas où le montant de la subvention est forfaitaire du fait de l&amp;#039;application d&amp;#039;un barème),
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; les autorisations préalables requises par la réglementation en vigueur et nécessaires à l&amp;#039;instruction du dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces relatives au financement du projet :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le plan de financement prévisionnel du projet intégrant les dépenses connexes, précisant l&amp;#039;origine et le montant des moyens financiers (apport personnel, emprunts, subventions y compris l&amp;#039;aide sollicitée) ainsi que, s&amp;#039;il y a lieu, un échéancier indicatif des dépenses prévues,
+  &lt;/li&gt;
+  &lt;li&gt;
+   pour les aides déjà obtenues, la copie des décisions (ou notifications) et l&amp;#039;indication des aides publiques indirectes s&amp;#039;il y a lieu,
+  &lt;/li&gt;
+  &lt;li&gt;
+   une lettre du porteur de projet certifiant que le projet pour lequel la subvention est demandée n&amp;#039;a reçu aucun commencement d&amp;#039;exécution du projet avant que le dossier ne soit déclaré ou réputé complet ; éventuellement, une demande d&amp;#039;autorisation d&amp;#039;engager le projet par anticipation,
+  &lt;/li&gt;
+  &lt;li&gt;
+   selon le cas, une attestation du porteur de projet selon laquelle il n&amp;#039;est pas assujetti et ne récupère pas la taxe ajoutée,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les coordonnées du payeur (RIB).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
-[...51 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/entretien-et-restauration-des-rivieres/</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  OPÉRATIONS CONCERNÉES
-[...131 lines deleted...]
-  www.ladrome.fr
+  COORDONNÉES DU SERVICE POLITIQUE TERRITORIALE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Océane Vasseur
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de gestion de l&amp;#039;espace et des ressources naturelles
+&lt;/p&gt;
+&lt;p&gt;
+ 98 route de candol, 50000 Saint-Lô
+&lt;/p&gt;
+&lt;p&gt;
+ 02 33 05 95 25
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONTACT TECHNIQUE (SERVICE INSTRUCTEUR)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Blaise Micard
+&lt;/p&gt;
+&lt;p&gt;
+ Service du patrimoine et de la gestion des milieux naturels
+&lt;/p&gt;
+&lt;p&gt;
+ 98 route de candol, 50000 Saint-Lô
+&lt;/p&gt;
+&lt;p&gt;
+ 02 33 05 97 89 Lien externe
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/865e-entretien-et-restauration-des-rivieres/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-      <c r="A31" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>130994</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, le SIEL-Territoire d&amp;#039;Energie Loire assure les travaux neufs, la maintenance et le contrôle des factures d&amp;#039;énergie liés à l&amp;#039;éclairage public pour les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est donc le SIEL-Territoire d&amp;#039;énergie Loire qui assure la maîtrise d&amp;#039;ouvrage des nouveaux équipements et qui gère la maintenance avec des entreprises spécialisées. Pour les collectivités, ce fonctionnement permet de bénéficier d&amp;#039;un interlocuteur unique dans le cadre d&amp;#039;une action départementale homogène.
+  Celles-ci peuvent en outre choisir les équipements qu&amp;#039;elles souhaitent (design, budget, etc.) tout en bénéficiant de
+  l&amp;#039;expertise technique et du suivi de chantier par le SIEL-Territoire d&amp;#039;énergie Loire.&lt;/p&gt;
+&lt;p&gt;
+ Grâce à cette solidarité territoriale, le SIEL-Territoire d&amp;#039;énergie Loire mutualise des moyens, apporte son concours financier et offre le même service à toutes les communes de la Loire. En effet, chaque année un taux d&amp;#039;aide est votée en fonction d&amp;#039;un classement des communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sous adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacts SIEL-TE Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Responsables :
+&lt;/p&gt;
+&lt;p&gt;
+ -  Pôle SUD Nicolas Brignon - brignon&amp;#64;siel42.fr - 04. 77 43.85.77
+&lt;/p&gt;
+&lt;p&gt;
+ -  Pôle NORD Mickaël EPINAT - epinat&amp;#64;siel42.fr - 04 77 42 10 74
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/707f-accompagner-la-renovation-de-leclairage-publi/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>117560</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Financer la réhabilitation et la construction au sein des QPV</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Quartiers prioritaires</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose une solution de financement en prêt sur fonds d&amp;#039;épargne de la Caisse des Dépôts pour les opérations réalisées au sein des QPV (Quartiers Prioritaires de la Ville). Elle vise à financer les projets de réhabilitation, de construction et d&amp;#039;acquisition-amélioration :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Des équipements publics ;
  &lt;/li&gt;
  &lt;li&gt;
   Des infrastructures ;
  &lt;/li&gt;
  &lt;li&gt;
   Des aménagements urbains.
@@ -5309,917 +3502,220 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   D&amp;#039;un Prêt Projet Urbain (
   &lt;a href="https://www.banquedesterritoires.fr/pret-ppu" rel="noopener" target="_blank"&gt;
    Prêt PPU
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   ) ;
  &lt;/li&gt;
  &lt;li&gt;
   D&amp;#039;un Prêt Renouvellement Urbain Aménagement (
   &lt;a href="https://www.banquedesterritoires.fr/pret-pru-am" rel="noopener" target="_blank"&gt;
    Prêt PRU-AM
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   ).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/quartiers-politique-de-la-ville-qpv?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=QPV_dnat</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df6c-financer-la-rehabilitation-et-la-construction/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>155112</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter l’hôtellerie de plein air et des aires de camping-cars publiques</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Hôtellerie de plein air et aire d’accueil de camping-cars (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...726 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation et réhabilitation d&amp;#039;hôtellerie de plein air et d&amp;#039;aires de camping-cars publiques
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Hôtellerie de plein air (camping)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Espaces extérieurs destinés à l&amp;#039;accueil de tentes, de caravanes, de résidences mobiles de loisirs et d&amp;#039;habitations légères de loisirs. Ils sont constitués a minima de 6 emplacements nus ou équipés de l&amp;#039;une de ces installations, ainsi que d&amp;#039;équipements communs.
 &lt;/p&gt;
 &lt;p&gt;
  Les hébergements classés sont évalués selon trois grands axes : la qualité de confort, la qualité des services, les bonnes pratiques en matière de respect de l&amp;#039;environnement et d&amp;#039;accueil des clientèles en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Aire d&amp;#039;accueil de camping-cars
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aire d&amp;#039;accueil de camping-cars est un espace ouvert gratuit ou non, dans ou en dehors d&amp;#039;un camping, réservé au stationnement des camping-cars de jour comme de nuit. Au-delà de 50 places, elle est soumise au permis d&amp;#039;aménager pour les parkings (R. 421-19 j du code de l&amp;#039;urbanisme). Elle peut être équipée d&amp;#039;une aire de services qui est un dispositif sanitaire technique proposé aux camping-caristes afin d&amp;#039;effectuer les opérations nécessaires comme la vidange des eaux usées et l&amp;#039;approvisionnement en eau potable.
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les projets de création seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire intercommunal concerné. Les projets devront donc répondre à un intérêt touristique avéré et à une problématique constatée de régulation du stationnement de ce type de véhicules.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Hôtellerie de plein air
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif est de contribuer au développement économique et touristique par une offre d&amp;#039;hébergement de qualité. Seuls les établissements classés minimum 2 étoiles et ouvert au minimum entre mai et septembre pourront bénéficier de ce dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  A partir de 150 000 € d&amp;#039;investissement, le projet nécessite de faire appel à un cabinet spécialisé qui réalisera préalablement une étude de faisabilité (dépense éligible).
 &lt;/p&gt;
 &lt;p&gt;
  Les terrains de camping concernés devront comporter au minimum 30% de leurs emplacements ouverts à la location (à la nuitées, semaine ou au mois pour une clientèle de passage).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
@@ -6353,1285 +3849,623 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/hotellerie-de-plein-air-et-aire-daccueil-de-camping-cars-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.98.70
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4857-hotellerie-de-plein-air-et-aire-daccueil-de-c/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...989 lines deleted...]
-      <c r="A44" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>164106</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter des stations d'eaux usées</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J44" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT / Zone FRR</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M44" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/li&gt;&lt;li&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Développer la solidarité vers les communes rurales&lt;/li&gt;&lt;li&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/li&gt;&lt;li&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/li&gt;&lt;li&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La réhabilitation des stations de traitement des eaux usées, sont éligibles :
 &lt;br /&gt;• Les travaux sur une station d’épuration existante dédiés à l’amélioration des performances de l’ouvrage, 
 en particulier pour le traitement du phosphore et du temps de pluie, et ayant fait l’objet d’un diagnostic 
 énergétique préalable ;
 &lt;br /&gt;• Les dispositifs qui évitent le rejet au milieu naturel de macro-déchets ;
 &lt;br /&gt;• La mise en place d’un traitement quaternaire et/ou d’un pilote au préalable pour le traitement des 
 micropolluants, pour les stations de traitement des eaux usées de plus de 100 000 EH ; pour les ouvrages 
 de moins de 100 000 EH, ce traitement pourra être éligible au cas par cas sous réserve d’une 
 démonstration de l’impact de ces rejets sur le milieu récepteur ;
 &lt;br /&gt;• Les travaux de mise à niveau de l’autosurveillance des stations de traitement des eaux usées suite à une 
 non-conformité relevée au titre de la DERU ou l’invalidation du dispositif par l’Agence de l’eau ;
 &lt;br /&gt;• La construction d’une unité de traitement des boues ou l’adaptation de la filière existante, en cas de 
 traitement poussé et de stockage sur site de longue durée ou de traitements visant à une valorisation 
 matière ou énergétique des boues ou leur hygiénisation ;
 &lt;br /&gt;• La construction d’installations de traitement des sous-produits autres que les boues d’épuration et les 
 matières de vidange ;
 &lt;br /&gt;• Les installations de réutilisation d’eaux usées traitées, si elles présentent un intérêt avéré pour la 
 reconquête du bon état ou pour la gestion de la ressource en eau, dans les conditions décrites dans la 
 fiche thématique « gestion quantitative de la ressource en eau » ; &lt;br /&gt;• La construction d’une zone de rejet végétalisée et l’aménagement du point de rejet en aval de la station 
 de traitement des eaux usées.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R44" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de réhabilitation 
 d’une station de 
 traitement des eaux 
 usées&lt;/li&gt;&lt;li&gt;Mise en place d’un 
 traitement spécifique du 
 phosphore sur une 
 station de traitement 
 située sur une masse 
 d’eau dégradée par le 
 phosphore&lt;/li&gt;&lt;li&gt;Mise en place d’une unité 
 de traitement des 
 micropolluants&lt;/li&gt;&lt;li&gt;Mise à niveau de 
 l&amp;#039;autosurveillance de la 
 station de traitement 
 suite à une invalidation 
 du dispositif ou pour une 
 station non équipée de 
-taille &amp;lt;2000 EH&lt;/li&gt;&lt;li&gt;Zone de rejet végétalisée&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S44" s="1" t="inlineStr">
+taille &amp;lt;2000 EH&lt;/li&gt;&lt;li&gt;Zone de rejet végétalisée&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-creation-dun-premier-systeme-dassainissement/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-      <c r="A45" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>103484</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la construction, la restauration et l'acquisition des structures itinérantes</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux structures itinérantes</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectif : Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner la construction, la restauration et l&amp;#039;acquisition des structures itinérantes.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
+   Investissement culturel – Aide aux investissements numériques
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention, d&amp;#039;un montant maximum de 30% des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet, objet de la demande, doit être financé à hauteur de 20% minimum par la structure porteuse.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont concernées les structures itinérantes accueillant des manifestations culturelles ou permettant la réalisation d&amp;#039;actions culturelles :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Péniches,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Chapiteaux,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Yourtes,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Conteneurs,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Bibliobus,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Tout équipement alternatif itinérant.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires cibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;Etat)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis et acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le renouvellement de l&amp;#039;aide régionale aux structures itinérantes ne pourra être sollicitée qu&amp;#039;après une période de 5 ans minimum.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-structures-itinerantes</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Spectacle vivant
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ &lt;span&gt;
+  Christine Vacher :
+  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+   christine.vacher&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Arts plastiques
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ Delphine Barberolle -
+ &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  delphine.barberolle&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cinéma
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
+  cinema.audiovisuel&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Livre et lecture
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ Delphine Martincourt -
+ &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  delphine.martincourt&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture pour obtenir le dossier de candidature et de connaitre les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt du dossier de demande de subvention doit obligatoirement intervenir avant l&amp;#039;engagement des dépenses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f98-investissement-culturel-aide-aux-structures-i/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>103353</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Construire, rénover ou étendre les piscines</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Plan régional piscines et patinoires</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région entend réduire les carences en équipements aquatiques conformes aux besoins de la pratique. Et développer la pratique sportive, notamment des publics féminins et des personnes en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets présentés peuvent être des réhabilitations simples, des réhabilitations avec extension ou des constructions et doivent satisfaire au respect de la règlementation concernant l&amp;#039;accessibilité de l&amp;#039;équipement pour les personnes en situation de handicap.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent être réalisés sous maîtrise d&amp;#039;ouvrage publique ou sous maîtrise d&amp;#039;ouvrage déléguée (SEM, SPL ou tout autre type d&amp;#039;opérateur) ou dans le cadre d&amp;#039;une concession.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La personne publique demeure toutefois attributaire de l&amp;#039;aide.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quels bénéficiaires ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
@@ -7684,1104 +4518,423 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Un dossier de niveau APS du projet comprenant le détail estimatif des travaux et les plans correspondants
   &lt;/li&gt;
   &lt;li&gt;
    Un plan de financement prévisionnel
   &lt;/li&gt;
   &lt;li&gt;
    Un planning prévisionnel comportant une date de démarrage et de fin de travaux
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Dépôt du dossier de candidature sur la plateforme des aides régionales
  &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-regional-piscines-et-patinoires</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Sports, des Loisirs et de la Citoyenneté
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Service des Sport
 &lt;/p&gt;
 &lt;p&gt;
  Bénédicte CHAIGNON
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:benedicte.chaignon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   benedicte.chaignon&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 01 53 85 63 43
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/44c4-plan-piscines-regional/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>97734</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Construire et réhabiliter des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude,
+ en proposant ses aides,
+ a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider au maintien dans le logement dans de bonnes conditions.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Construction, réhabilitation et maintien des logements sociaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux propriétaires occupants aux ressources modestes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/logement</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tel : 04.68.11.69.81
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+   richard.cane&amp;#64;aude.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>97353</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration du patrimoine immobilier protégé</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Programme : Restauration du patrimoine immobilier protégé (PIP)</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...4 lines deleted...]
-      <c r="H46" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...902 lines deleted...]
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 40</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Le présent dispositif vise à soutenir la restauration des monuments historiques classés ou inscrits à l&amp;#039;Inventaire.
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires publics :
  &lt;/strong&gt;
  taux de base : 15% du montant HT des dépenses subventionnables avec un plafond des dépenses subventionnables fixé à 300 000 € HT (ou 500 000 € HT pour les édifices cultuels publics), par an pour un même projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires privés :
  &lt;/strong&gt;
  taux de base : 15% du montant TTC des dépenses subventionnables avec un plafond des dépenses subventionnables fixé à 300 000 € TTC par an pour un même projet.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pouvant atteindre alors 40 % du montant H.T. Subvention attribuée dans la limite de 80 % d&amp;#039;aides publiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Architecture</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de collectivités territoriales si le projet se situe sur une commune de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités bénéficiant du label &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers, sociétés civile immobilières, sociétés civiles foncières ou sociétés anonymes ouvrant leur propriété au public pendant les journées européennes du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Associations propriétaires ou mandatées par le propriétaire pour assurer la maîtrise d&amp;#039;ouvrage de l&amp;#039;opération.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -8792,732 +4945,2237 @@
  &lt;strong&gt;
   Edifices éligibles :
  &lt;/strong&gt;
  les édifices classés ou inscrits Monument historique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses subventionnables sont celles qui concernent les études et les travaux relatifs aux parties protégées des monuments classés monuments historiques ou inscrits à l&amp;#039;inventaire des monuments historiques.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être éligibles, les études préalables et les travaux doivent être validés par la Direction Régionale des Affaires Culturelles.
 &lt;/p&gt;
 &lt;p&gt;
  De plus, les honoraires d&amp;#039;architecte intervenus dans l&amp;#039;année précédant l&amp;#039;année d&amp;#039;attribution de l&amp;#039;aide départementale et relatifs à l&amp;#039;opération pourront être pris en compte.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoine et Archéologie
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch
 85923 LA ROCHE SUR YON cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.64
 &lt;/p&gt;
 &lt;p&gt;
  E.Mail :
  &lt;a href="mailto:lydia.brochard&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   lydia.berthelot&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>celine.belzic@vendee.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4165-soutenir-la-restauration-du-patrimoine-immobi/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-[...30 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>57803</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique du parc privé</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de subvention varie entre le financement d'étude et de suivi-animation d'opération.</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Département de l&amp;#039;Aude,
-[...1 lines deleted...]
- a pour objectifs de :
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer les besoins de rénovation énergétique du parc privé sur votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque vous souhaitez prolonger ou renouveler un programme, les études préparatoires se feront à partir de l&amp;#039;évaluation du programme précédent.
+ &lt;br /&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de la phase d&amp;#039;études préparatoires, vous avez conclu à la nécessité d&amp;#039;agir sur votre territoire et vous avez déterminé avec l&amp;#039;ensemble de vos partenaires une stratégie d&amp;#039;intervention. Pour mettre en œuvre cette stratégie, vous disposez d&amp;#039;un outil contractuel d&amp;#039;amélioration de l&amp;#039;habitat privé, l&amp;#039;opération programmée. Elle vous permet de déterminer vos objectifs, les moyens de les atteindre et les contributions attendues.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
-[...8 lines deleted...]
-  Aider au maintien dans le logement dans de bonnes conditions.
+  &lt;em&gt;
+   Le Programme d&amp;#039;intérêt général (PIG) de rénovation énergétique
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il s&amp;#039;applique sur une échelle relativement vaste, qui peut aller par exemple de l&amp;#039;agglomération au département. Un opérateur est chargé de repérer les personnes dont les logements affichent une mauvaise performance énergétique. Cet opérateur explique la démarche et propose un accompagnement gratuit pour le montage du projet et pendant tout son déroulement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   L&amp;#039;opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH) avec un volet rénovation énergétique
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objet de l&amp;#039;OPAH est plus large que celui du PIG. Elle comprend plusieurs volets dont le volet &amp;#34;précarité énergétique&amp;#34; et permet de cibler votre action à une échelle resserrée, un quartier par exemple.  Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat. L&amp;#039;offre de commerces, d&amp;#039;équipements et services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du territoire.
+ &lt;br /&gt;
+ L&amp;#039;OPAH copropriété peut également contenir un volet de lutte contre la précarité énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etablir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis
+ &lt;strong&gt;
+  .
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Financer la phase opérationnelle
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires (au titre du programme Habiter Mieux ou de MaPrimeRénov&amp;#039;). Et elle participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux. Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;aide au suivi-animation est de 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Cas particulier de l&amp;#039;Opah de rénovation urbaine (Opah–RU) : 50 % des dépenses HT dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Une prime variable s&amp;#039;ajoute au montant de la partie fixe .Cette prime est versée en fonction du nombre de logements de propriétaires occupants et bailleurs engagés dans des travaux de rénovation énergétique.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.anah.fr/actualites/detail/actualite/dans-la-sarthe-une-charte-pour-accelerer-la-renovation-energetique/"&gt;
+  Dans la Sarthe, une charte pour accélérer la rénovation énergétique
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.anah.fr/dossiers/puy-de-dome-mission-reperage-pour-les-artisans/"&gt;
+  Puy-de-Dôme : mission repérage pour les artisans
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c5ef-lutter-contre-la-precarite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2020</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>20564</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Construire et rénover des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La création ou la réhabilitation d&amp;#039;équipements sportifs contribue à favoriser l&amp;#039;accès pour tous à la pratique sportive tout en participant à l&amp;#039;aménagement équilibré du territoire régional ainsi qu&amp;#039;à son développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ A ces titres, leur financement s&amp;#039;inscrit dans les grandes finalités poursuivies par la Région dans le cadre de sa politique sportive, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le développement des pratiques sportives et la formation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aménagement équilibré et cohérent du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement économique et le rayonnement de la région.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, dans le cadre d&amp;#039;une politique sportive volontariste, la Région a décidé d&amp;#039;aller au-delà de sa compétence en matière de mise à disposition d&amp;#039;installations sportives aux lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS) en apportant son soutien aux projets de construction et de rénovation d&amp;#039;équipements sportifs d&amp;#039;intérêt régional, territorial ou local.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le niveau d&amp;#039;intervention de la Région diffère selon le type d&amp;#039;équipement :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les équipements d&amp;#039;intérêt régional
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30% maximum de la dépense éligible
+ &lt;/li&gt;
+ &lt;li&gt;
+  50% maximum de la dépense éligible pour les projets de construction de gymnases, de plateaux sportifs couverts, de terrains de grands jeux en gazon synthétique et d&amp;#039;équipements d&amp;#039;athlétisme nouvellement créés ou agrandis mis à disposition prioritairement des lycées pour la pratique de l&amp;#039;EPS (dans la limite d&amp;#039;une subvention plafonnée à 1 500 000 €)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les équipements d&amp;#039;intérêt territorial (politiques contractuelles régionales)
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  taux d&amp;#039;intervention fixé par le dispositif en vigueur concernant les politiques contractuelles territoriales et leur règlement relatif au financement des équipements structurants. Par ailleurs, des plafonds de dépense subventionnable sont prévus pour la construction de bâtiments et de piscines.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les équipements sportifs d&amp;#039;intérêt local
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  15% maximum de la dépense éligible
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Construction, réhabilitation et maintien des logements sociaux
+ &lt;strong&gt;
+  1 – Équipements sportifs d&amp;#039;intérêt régional
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles concernent des équipements sportifs qui :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   participent pleinement au rayonnement national ou international du territoire régional de par leur dimensionnement, leur capacité à accueillir du sport de haut niveau ou des manifestations à caractère international ; ou
+  &lt;/li&gt;
+  &lt;li&gt;
+   abritent le siège de têtes de réseau régionales du mouvement sportif (ligues, comités,...) ; ou
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui sont mis prioritairement à disposition des lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2 - Équipements sportifs d&amp;#039;intérêt territorial
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles concernent des projets de construction ou réhabilitation d&amp;#039;équipements sportifs structurants à l&amp;#039;échelon d&amp;#039;un territoire communautaire, inscrits obligatoirement dans les contrats territoriaux régionaux. Les projets prioritairement retenus sont ceux portés par un établissement public de coopération intercommunale.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque la maîtrise d&amp;#039;ouvrage est porté par une Commune membre d&amp;#039;une Communauté de Communes, il est souhaité que l&amp;#039;EPCI apporte un fonds de concours au moins équivalent à l&amp;#039;aide de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque la maîtrise d&amp;#039;ouvrage est porté par une Commune membre d&amp;#039;une Métropole, d&amp;#039;une Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;aide de la Région est conditionnée à l&amp;#039;apport d&amp;#039;un fonds de concours au moins équivalent à l&amp;#039;aide de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, seules les opérations dont le montant des dépenses éligibles est supérieur à 100 000 € HT (par tranche de travaux) peuvent bénéficier du soutien de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les Métropoles, les Communautés Urbaines et les Communautés d&amp;#039;Agglomération, ce montant est porté à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   200 000 € HT pour les projets réalisés dans une agglomération de moins de 100 000 habitants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   300 000 € HT pour les projets réalisés dans une agglomération entre 100 et 200 000 habitants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   500 000 € HT pour les projets réalisés dans une agglomération de plus de 200 000 habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3 - Équipements sportifs d&amp;#039;intérêt local
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles concernent des projets de construction ou réhabilitation d&amp;#039;équipements sportifs portés par :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des associations
+  &lt;/li&gt;
+  &lt;li&gt;
+   des communes et inscrits dans un Contrat pluriannuel « Bourg Centre – Occitanie / Pyrénées-Méditerranée ».
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, seules les opérations dont le montant des dépenses éligibles est supérieur à 50 000 € HT (par tranche de travaux) peuvent bénéficier du soutien de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4 - Conditions applicables à tous les projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont retenues les dépenses relatives aux travaux de constructions, de réhabilitations, de mise aux normes liées à l&amp;#039;accessibilité des personnes en situation de handicap et de maîtrise de l&amp;#039;énergie, à l&amp;#039;exception des coûts d&amp;#039;acquisition foncière (hors bâtiments), d&amp;#039;aménagements extérieurs, de mobilier, de frais de concours, d&amp;#039;assurances, de bénévolat et frais divers.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région n&amp;#039;excèdera pas la part d&amp;#039;autofinancement du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ La part de financement de la Région cumulée à celle des autres co-financeurs ne pourra dépasser 80% du coût de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de subvention doit être déposée à la Région avant le début des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="R51" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-a-la-construction-et-a-la-renovation-d-equipements</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
-[...81 lines deleted...]
-      <c r="AA51" s="1" t="inlineStr">
+  Renseignements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Sports 05 61 39 64 42
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Adresse d&amp;#039;envoi :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Madame la Présidente du Conseil Régional
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel de Région 22 Boulevard Maréchal Juin 31406 Toulouse cedex 9
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/37c2-soutien-a-la-construction-et-a-la-renovation-/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2020</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>162634</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter et construire des bâtiments publics</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Bâtiment</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
 &lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/batiment/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>162566</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la création ou la réhabilitation des piscines dans les Landes</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Plan piscines - savoir nager</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 30</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Montant des travaux : Minimum  : 50.000€ H.T. Maximum : 3.000.000€ H.T. Montant maximum d'aides : 900 000€</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Email : &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;education&amp;#64;landes.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-creation-ou-la-rehabilitation-des-piscines-dans-les-landes/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>163727</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
 Etablissement public dont services de l'Etat
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie locale et circuits courts
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>145009</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Plafond à 1 million d'euros</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La création ou la réhabilitation d&amp;#039;équipements sportifs contribue à favoriser l&amp;#039;accès pour tous à la pratique sportive tout en participant à l&amp;#039;aménagement équilibré du territoire régional ainsi qu&amp;#039;à son développement économique.
-[...2 lines deleted...]
- A ces titres, leur financement s&amp;#039;inscrit dans les grandes finalités poursuivies par la Région dans le cadre de sa politique sportive, à savoir :
+ La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
+ &lt;strong&gt;
+  rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de candidature sont à envoyer par mail à
+ &lt;strong&gt;
+  fim&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fim&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>156153</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou réhabiliter des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SPORTIFS</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Concourir à doter le territoire d&amp;#039;équipements sportifs structurants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  le développement des pratiques sportives et la formation ;
-[...5 lines deleted...]
-  le développement économique et le rayonnement de la région.
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations affiliées à une fédération sportive agréée par le Ministère en charge des Sports. Ces associations doivent être propriétaires de l&amp;#039;équipement sportif ou disposer d&amp;#039;un bail d&amp;#039;une durée égale à la durée de l&amp;#039;amortissement des travaux et qui ne peut être inférieure à 9 ans lorsque l&amp;#039;aide du Département est supérieure à 23.000€ TTC.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Ainsi, dans le cadre d&amp;#039;une politique sportive volontariste, la Région a décidé d&amp;#039;aller au-delà de sa compétence en matière de mise à disposition d&amp;#039;installations sportives aux lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS) en apportant son soutien aux projets de construction et de rénovation d&amp;#039;équipements sportifs d&amp;#039;intérêt régional, territorial ou local.
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement pour la construction ou l&amp;#039;extension d&amp;#039;un bâtiment ou ayant vocation à augmenter la valeur ou la durée d&amp;#039;usage d&amp;#039;un bâtiment existant (y compris la végétalisation des murs et des toitures).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible à condition que leur coût soit inférieur à 50 % du coût total HT dudit projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+ &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...10 lines deleted...]
-  &lt;/em&gt;
+ - Acquisitions foncières et immobilières pour la création et l&amp;#039;extension des bâtiments (
+La date de signature de l&amp;#039;acte d&amp;#039;acquisition du bâtiment doit avoir eu lieu dans un délai de 3 ans à compter de la date de dépôt de la demande de subvention).
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux sur les abords des bâtiments dans le cadre de la construction et de l&amp;#039;extension neuve, ou de la rénovation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les locaux d&amp;#039;accueil limités à 20m2, les parcours de santé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux d&amp;#039;entretien et de maintenance, les travaux réalisés en régie, les clubs-houses et les aires de jeux pour enfants, l&amp;#039;acquisition de matériel et de mobilier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  de dépenses subventionnables :
+ &lt;/strong&gt;
+ 8.000€ (HT pour les collectivités et TTC pour les associations)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafonds de dépenses subventionnables :
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  30% maximum de la dépense éligible
-[...2 lines deleted...]
-  50% maximum de la dépense éligible pour les projets de construction de gymnases, de plateaux sportifs couverts, de terrains de grands jeux en gazon synthétique et d&amp;#039;équipements d&amp;#039;athlétisme nouvellement créés ou agrandis mis à disposition prioritairement des lycées pour la pratique de l&amp;#039;EPS (dans la limite d&amp;#039;une subvention plafonnée à 1 500 000 €)
+  &lt;strong&gt;
+   Piscine
+  &lt;/strong&gt;
+  (1 bassin 25 m maxi &amp;#43; 1 bassin d&amp;#039;apprentissage &amp;#43; vestiaires/sanitaires/accueil) hors complexe aquatique : 3.000.000€ pour la construction - 1.500.000€ pour la réhabilitation/extension&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Salle de sport
+  &lt;/strong&gt;
+  (surface sportive utile &amp;gt; 44x24): 1.000.000€ pour la construction - 500.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Equipements clos et couverts
+  &lt;/strong&gt;
+  (salle de sport surface sportive utile &amp;lt; 44x24, dojo, vestiaires, court de tennis, stockage de matériel sportif, local d&amp;#039;accueil &amp;lt; 20 m2...): 600 000 € pour la construction - 300.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Terrains de grands jeux
+  &lt;/strong&gt;
+  (terrains de football, rugby, terrains mixtes, stades d&amp;#039;athlétisme, aires de sports de glace, structures artificielles d&amp;#039;escalade, aérodrome, frontons, tanks à ramer, stands de tir, pas de tir à l&amp;#039;arc, vélodrome, golf, équipements équestres, etc.): 600.000€ pour la construction - 300.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Terrains extérieurs
+  &lt;/strong&gt;
+  (city stade, skate-park, parcours santé, boulodrome, terrains extérieurs de basket-ball, handball, volley-ball, Beach volley, courts de tennis): 100.000€ pour la construction - 50.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/equipements-sportifs/</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5031-modele/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>159430</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la création ou la modernisation des hébergements jacquaires</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Dépense minimum subventionnable : 10.000€ HT  Montant maximum d'aide : 15.000€</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide s&amp;#039;inscrit dans un objectif de tourisme durable, de mobilité 
+douce et de promotion des activités respectueuses de l&amp;#039;environnement. 
+Elle vise à soutenir et développer les hébergements le long des chemins 
+jacquaires encourageant les modes de déplacement non motorisés tel que 
+la marche et le cyclotourisme:&lt;/p&gt;
+            &lt;ul&gt;&lt;li&gt;seuil minimum de dépenses éligible : 10 000 € H.T.&lt;/li&gt;&lt;li&gt;le taux d&amp;#039;aide défini dans le règlement pour les projets locaux est appliqué.&lt;/li&gt;&lt;li&gt;plafond de dépenses éligibles 75 000 €.&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Bâtiments et construction
+Logement et habitat
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont susceptibles d&amp;#039;être subventionnés :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;création d&amp;#039;hébergement jacquaire,&lt;/li&gt;&lt;li&gt;modernisation d&amp;#039;hébergements jacquaires.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces projets relèvent de la catégorie de projets d&amp;#039;investissements locaux.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;acquisition immobilière,&lt;/li&gt;&lt;li&gt;tous travaux de construction ou de réhabilitation de bâtiments,&lt;/li&gt;&lt;li&gt;aménagements et équipements de l&amp;#039;hébergement.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Critères obligatoires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;opérations localisées sur les itinéraires jacquaires intégrés au plan départemental de randonnées non motorisées,&lt;/li&gt;&lt;li&gt;opérations répondant aux conditions d&amp;#039;éligibilité définies en annexe du règlement.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/hebergements-jacquaires</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:tourisme&amp;#64;landes.fr" target="_self"&gt;
+  tourisme&amp;#64;landes.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4720-favoriser-la-creation-ou-la-modernisation-des/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>26/01/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>140760</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation batîmentaire</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménager le patrimoine bâti des collectivités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...30 lines deleted...]
-      <c r="O53" s="1" t="inlineStr">
+ - gérer, optimiser les usages
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - améliorer les performances énergétiques
+&lt;/p&gt;
+&lt;p&gt;
+ - mettre en accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtriser les coûts de fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  1 – Équipements sportifs d&amp;#039;intérêt régional
-[...5 lines deleted...]
-&lt;p&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fcdf-realiser-des-travaux-de-renovation-batimentai/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>131826</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>ISERENOV'</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Isère (TE38)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ 16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
+&lt;/p&gt;
+&lt;p&gt;
+ Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   participent pleinement au rayonnement national ou international du territoire régional de par leur dimensionnement, leur capacité à accueillir du sport de haut niveau ou des manifestations à caractère international ; ou
-[...5 lines deleted...]
-   qui sont mis prioritairement à disposition des lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS).
+   Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Changement de chaudière d&amp;#039;un gymnase
+  &lt;/li&gt;
+  &lt;li&gt;
+   ...
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...17 lines deleted...]
- Pour les Métropoles, les Communautés Urbaines et les Communautés d&amp;#039;Agglomération, ce montant est porté à :
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Postes de travaux :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   200 000 € HT pour les projets réalisés dans une agglomération de moins de 100 000 habitants,
-[...5 lines deleted...]
-   500 000 € HT pour les projets réalisés dans une agglomération de plus de 200 000 habitants.
+   Isolation toiture : BAT-EN-101 / BAR-EN-101
+  &lt;/li&gt;
+  &lt;li&gt;
+   Isolation murs : BAT-EN-102 / BAR-EN-102
+  &lt;/li&gt;
+  &lt;li&gt;
+   Isolation sous plancher : BAT-EN-103 / BAR-EN-103
+  &lt;/li&gt;
+  &lt;li&gt;
+   Changement menuiseries : BAT-EN-104 / BAR-EN-104
+  &lt;/li&gt;
+  &lt;li&gt;
+   Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
+  &lt;/li&gt;
+  &lt;li&gt;
+   Isolation toit terrasse : BAT-EN-107 / BAR-EN-107
+  &lt;/li&gt;
+  &lt;li&gt;
+   Changement chaudière combustible : BAT-TH-102 / BAR-TH-106/107
+  &lt;/li&gt;
+  &lt;li&gt;
+   Système de régulation par prog d&amp;#039;intermittence : BAT-TH-108 / BAR-TH-118
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chauffe-eau solaire collectif : BAT-TH-111 / BAR-TH-124/135
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pompe à chaleur : BAT-TH-113 / BAR-TH-129
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gestion Technique Centralisée (GTC) : BAT-TH-116
+  &lt;/li&gt;
+  &lt;li&gt;
+   Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...34 lines deleted...]
- La demande de subvention doit être déposée à la Région avant le début des travaux.
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Lien vers le site gouvernemental des fiches CEE :
+ &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
+  https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X53" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Isère</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te38.fr/iserenov/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...15 lines deleted...]
- Hôtel de Région 22 Boulevard Maréchal Juin 31406 Toulouse cedex 9
+ Envoyez votre demande sur iserenov&amp;#64;te38.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>jgiono@te38.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>TERRITOIRE ENERGIE 38</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-      <c r="A54" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>127287</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Accompagner la construction, la restauration et l'acquisition des structures itinérantes</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>INVESTISSEMENT CULTUREL - Aide aux structures itinérantes</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
-Association
-[...3 lines deleted...]
-      <c r="H54" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner la construction, la restauration et l&amp;#039;acquisition des structures itinérantes.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les autres aides à l&amp;#039;investissement culturel :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
    Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
    Investissement culturel – Aide aux investissements numériques
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;Etat)
  &lt;/li&gt;
  &lt;li&gt;
   Aménageurs mandatés par les collectivités locales
  &lt;/li&gt;
  &lt;li&gt;
   Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est une subvention, d&amp;#039;un
  &lt;strong&gt;
   montant maximum de 30% des dépenses éligibles, plafonnées à 1 M€.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent aux montants des devis et acquisitions envisagées.
 &lt;/p&gt;
 &lt;p&gt;
  Le renouvellement de l&amp;#039;aide régionale aux structures itinérantes ne pourra être sollicitée qu&amp;#039;après une période de 5 ans minimum.
 &lt;/p&gt;
 &lt;p&gt;
@@ -9538,73 +7196,73 @@
  &lt;/li&gt;
  &lt;li&gt;
   Bibliobus,
  &lt;/li&gt;
  &lt;li&gt;
   Tout équipement alternatif itinérant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Merci de contacter le service concerné au sein de la direction de la culture pour obtenir le dossier de candidature et de connaitre les dates de dépôt de dossier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt du dossier de demande de subvention doit obligatoirement intervenir avant l&amp;#039;engagement des dépenses.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet, objet de la demande, doit être financé à hauteur de
  &lt;strong&gt;
   20% minimum
  &lt;/strong&gt;
  par la structure porteuse.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les projets relevant du secteur :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Spectacle vivant
  &lt;/strong&gt;
  &lt;strong&gt;
   :
  &lt;/strong&gt;
  &lt;span&gt;
   Christine Vacher :
   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
    christine.vacher&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Arts plastiques
  &lt;/strong&gt;
  &lt;strong&gt;
   :
  &lt;/strong&gt;
@@ -9620,1050 +7278,148 @@
  &lt;strong&gt;
   Cinéma
  &lt;/strong&gt;
  &lt;strong&gt;
   :
  &lt;/strong&gt;
  Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Livre et lecture
  &lt;/strong&gt;
  &lt;strong&gt;
   :
  &lt;/strong&gt;
  Delphine Martincourt -
  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   delphine.martincourt&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b67a-investissement-culturel-aide-aux-structures-i/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-[...734 lines deleted...]
-      <c r="E59" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>121764</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction, la restauration, l’aménagement des musées et la numérisation des collections</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la construction, la restauration, l'aménagement des musées et la numérisation des collections</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
-[...205 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H60" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>Les Musées franciliens disposent d&amp;#039;importantes collections. Ils constituent à ce titre des espaces privilégiés de valorisation du patrimoine. La Région s&amp;#039;est engagée à soutenir l&amp;#039;attractivité et le rayonnement des Musées de France.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Sont éligibles les musées départementaux, intercommunaux, communaux ou associatifs à l&amp;#039;exclusion des musées nationaux. L&amp;#039;établissement doit être labellisé « Musée de France ».
   &lt;/li&gt;
   &lt;li&gt;
    Les aménageurs mandatés par les collectivités territoriales peuvent être bénéficiaires. Une convention de délégation de maîtrise d&amp;#039;ouvrage doit avoir été signée entre la collectivité et l&amp;#039;aménageur.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;span&gt;
   Soutien à la création, à la rénovation et à l&amp;#039;aménagement des musées :
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le taux d&amp;#039;intervention est de 40 % maximum des dépenses éligibles.
   &lt;/li&gt;
   &lt;li&gt;
    Les dépenses éligibles correspondent au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (hors études préalables).
   &lt;/li&gt;
   &lt;li&gt;
    Sont inéligibles les dépenses inhérentes aux assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers (VRD), à l&amp;#039;acquisition foncière.
   &lt;/li&gt;
@@ -10688,2487 +7444,3232 @@
  &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale permet de financer en investissement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les travaux de construction, restauration (clos et couvert) et aménagement des espaces y compris les réserves.
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;acquisition de logiciel d&amp;#039;inventaire et de base de données nécessaires à la numérisation, les travaux de numérisation des collections et leur indexation
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;span&gt;
   .Les demandes d&amp;#039;aide devront être déposées sur
  &lt;/span&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  &lt;span&gt;
   , la plateforme des aides régionales.
  &lt;/span&gt;
 </t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-construction-la-restauration-lamenagement-des-musees-et-la-numerisation-des-collections</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture
  &lt;br /&gt;
  Service Patrimoines et inventaire
  &lt;br /&gt;
  &lt;br /&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
  &lt;br /&gt;
  Héloïse Maillé
  &lt;br /&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c054-aide-a-la-construction-la-restauration-lamena/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-      <c r="A61" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>121473</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Financer votre projet de rénovation énergétique sur bâtiments publics</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Programme de rénovation énergétique SIEDS/ETAT</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J61" s="1" t="inlineStr">
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>plafonné</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin de renforcer et soutenir les projets des communes 
 et des intercommunalités dans le domaine de la 
 rénovation énergétique des bâtiments publics, le 
 SIEDS et la Préfecture des Deux-Sèvres ont souhaité 
 s’associer pour coordonner leurs dispositifs de soutien 
 financier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les &lt;strong&gt;communes &lt;/strong&gt;et EPCI adhérentes au SIEDS.
  &lt;/li&gt;
  &lt;li&gt;
   Réaliser des travaux de rénovation énergétique sur son patrimoine.
  &lt;/li&gt;
  &lt;li&gt;Réaliser un audit énergétique,&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une aide de l&amp;#039;État (DETR, DSIL, Fonds Vert) en 2023.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Financement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;30% de l’assiette éligible (hors travaux d&amp;#039;extension ou de création) :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- plafonné à 300 000 € pour les communes reversant la TICFE au SIEDS&lt;/p&gt;&lt;p&gt;- plafonné à 100 000 € pour les communes conservant la TICFE&lt;/p&gt;&lt;p&gt;Possibilité de cumul avec des aides d’État sous réserve du respect du minimum de subvention prévu à l’article L1111-10 du CGT.&lt;/p&gt;&lt;p&gt;Le SIEDS rétrocède au maître d&amp;#039;ouvrage les CEE générés par les travaux de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Deux-Sèvres</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/soutien-investissement-renovation-energetique/</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://espacecollectivite.sieds.fr/login</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>anivelle@sieds.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5b0-financer-des-travaux-de-renovation-energetiqu/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H62" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>120735</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Financer la restauration et l’aménagement des maisons d’artistes remarquables</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la restauration et à l'aménagement des maisons ou des ateliers d'artistes remarquables</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aider à la réhabilitation, rénovation, résidentialisation de logements conventionnées en PLAI. La réhabilitation doit permettre un saut thermique significatif notamment en termes de charges pour les locataires.
-[...16 lines deleted...]
-&lt;/p&gt;
+ La Région contribue à préserver et favoriser l&amp;#039;ouverture des maisons d&amp;#039;artistes au public. Ces lieux sont constitutifs du patrimoine et témoins de la présence de personnages remarquables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Montant et taux
+&lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Le solde (50%) sera versé à l&amp;#039;achèvement des travaux, sur justificatifs :
-[...19 lines deleted...]
-   Règlement financier du Département en vigueur.
+   &lt;span&gt;
+    La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40% maximum des dépenses éligibles correspondant au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, à l&amp;#039;exclusion des postes de dépenses suivants : Acquisitions foncières, études préalables, assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    L&amp;#039;aide régionale est plafonnée à 500.000€.
+   &lt;/span&gt;
+   &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R62" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...112 lines deleted...]
- Montants forfaitaires des aides et montants maximum de bonifications possibles :
+ L&amp;#039;aide porte sur des opérations de travaux :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Par chambre d&amp;#039;hôtes : aide 2.000€, bonification 2.500€
-[...35 lines deleted...]
-   Aide conditionnée à l&amp;#039;obtention d&amp;#039;un label veillant à la pérennité de l&amp;#039;offre touristique.
+   &lt;span&gt;
+    Restauration du bâtiment (clos et couvert),
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Mesures d&amp;#039;urgence,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Aménagements intérieurs et extérieurs.
+   &lt;/span&gt;
+   &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X63" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Délegation tourisme
-[...153 lines deleted...]
-      <c r="S64" s="1" t="inlineStr">
+ Sont éligibles les propriétaires publics et privés de maisons ou d&amp;#039;ateliers d&amp;#039;artistes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aménageurs mandatés par les collectivités territoriales peuvent être bénéficiaires. Une convention de délégation de maîtrise d&amp;#039;ouvrage doit avoir été signée entre la collectivité et l&amp;#039;aménageur.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement doit avoir fait l&amp;#039;objet d&amp;#039;un projet culturel et bénéficier d&amp;#039;une expertise scientifique. La présence, le témoignage ou la trace tangibles de l&amp;#039;artiste ayant vécu sur place doivent être attestés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements bénéficiant du label délivré par la DRAC « Maisons des illustres » sont également concernés par le dispositif.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-et-lamenagement-des-maisons-ou-des-ateliers-dartistes-remarquables</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture
+ &lt;br /&gt;
+ Service Patrimoines et inventaire
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission pour les départements 75, 91, 92, 95
+ &lt;br /&gt;
+ Cécile Chenot – 01 53 85 78 57
+ &lt;br /&gt;
+ &lt;a href="mailto:cecile.chenot&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  cecile.chenot&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission pour les départements 77, 78, 93, 94
+ &lt;br /&gt;
+ Véronique Cagnon – 01 53 85 57 42
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  veronique.cagnon&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c5ec-aide-a-la-restauration-et-a-lamenagement-des-/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>117554</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Financer les travaux de rénovation de votre parc de logements</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Le Prêt PAM : financez vos travaux de réhabilitation</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes une collectivité territoriale, un établissement public ou un organisme de logement social ? Vous portez un projet de réhabilitation de votre parc de logements afin d&amp;#039;améliorer la vie quotidienne des habitants, mettre vos habitats aux normes d&amp;#039;accessibilité ou effectuer une rénovation énergétique ? La Banque des territoires vous propose son prêt PAM pour accompagner vos besoins de financement concernant des travaux d&amp;#039;amélioration, de résidentialisation et de réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PAM offre de nombreux avantages en garantissant des caractéristiques financières identiques quelle que soit l&amp;#039;opération financée ou en vous donnant la possibilité d&amp;#039;ajuster votre prêt selon vos besoins. Dans certains cas, vous pouvez également compléter votre emprunt par un PAM à Taux Fixe.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_psat</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/41d2-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>154581</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter des gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Gîtes publics individuels et/ou de groupe labellisés (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout projet visant à la création, rénovation et réhabilitation de gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gîte public individuel ou meublé de tourisme
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Bâtiment à usage exclusif du locataire, offerts en location dans leur totalité ou en partie, à une clientèle de passage qui y effectue un séjour caractérisé par une location à la journée, à la semaine ou au mois, et qui n&amp;#039;y élit pas domicile.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gîte de groupe (moins de 15 couchages)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Meublé de grande capacité (15 couchages minimum) réservé aux randonneurs ou aux groupes d&amp;#039;amis et aux familles qui souhaitent séjourner à la nuitée ou le temps d&amp;#039;un week-end ou de vacances. Il répond également aux groupes à la recherche d&amp;#039;une structure d&amp;#039;accueil pour effectuer un séminaire, des classes vertes, découvertes... ou encore un stage sportif.
+&lt;/p&gt;
+&lt;p&gt;
+ Le gîte de groupe doit être équipés, d&amp;#039;espaces de vie, de couchages en chambres ou en dortoirs avec une literie confortable, de sanitaires collectifs ou privatifs. L&amp;#039;environnement y est de qualité, et privilégie les espaces extérieurs, la tranquillité et le calme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gite de groupe de plus de 15 couchages considérés comme ERP
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Même définition que le gîte de groupe avec cependant des modalités de fonctionnement (veilleur de nuit...) et des normes sécuritaires spécifiques (porte coupe-feu, centrale incendie...) du fait d&amp;#039;un nombre de couchage au-delà de 15 le mettant dans la catégorie des établissements recevant du publics (ERP).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les projets de constructions nouvelles seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire concerné.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur et association des services de Label Manche à la bonne définition du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoires dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Gain de 2 étiquettes énergétiques entre avant et après travaux pour les gîtes classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins.
+&lt;/p&gt;
+&lt;p&gt;
+ Condition spécifiques propres à la thématique
+&lt;/p&gt;
+&lt;p&gt;
+ - Production d&amp;#039;une étude prévisionnelle permettant d&amp;#039;évaluer la faisabilité économique du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Obtention de la labélisation Gîtes de France avec un minimum de deux épis ou Clévacances avec deux clés, après travaux ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Participation obligatoire à la formation « nouveaux adhérents » en lien avec le ou les réseaux sollicités ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Adhésion au(x) label(s) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement obligatoire à la commercialisation et la distribution du bien.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/gites-publics-individuels-et-ou-de-groupe-labellises-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.33.05.90.21  - 06 80 06 29 39
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7973-gites-publics-individuels-etou-de-groupe-labe/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>165654</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...104 lines deleted...]
-      <c r="S65" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d’un financement pour votre audit, ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation, puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Étape 1 : &lt;/strong&gt;consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document détaillant les conditions d’éligibilité et de financement. Présélectionnez une offre, mais à ce stade, ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Étape 2 : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l’audit, la maîtrise d’œuvre éventuelle et le montant de l’enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/Guide%20de%20cat%C3%A9gorisation%20des%20d%C3%A9penses.pdf"&gt;Guide de catégorisation des dépenses 1.21 Mo .pdf&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux collectivités, entreprises ou associations détentrices d’une installation solaire thermique à l’arrêt total ou ayant une très faible productivité (en deçà de 50 % de la productivité attendue), présentant de graves défauts de fonctionnement. Les cibles prioritaires sont les bailleurs sociaux, logement collectif (copropriétés) et médico-social (EHPAD…).&lt;/p&gt;&lt;p&gt;Quel(les) région(s) ou pays proposent ce dispositif ?&lt;/p&gt;&lt;p&gt;Auvergne-Rhône-Alpes, Bretagne, Centre-Val de Loire, Corse, Grand Est, Guadeloupe, Guyane, Hauts-de-France, Île-de-France, La Réunion, Martinique, Mayotte, Nouvelle-Aquitaine, Occitanie, Pays de la Loire, Provence-Alpes-Côte d&amp;#039;Azur&lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable est conseillé avant toute démarche.&lt;/p&gt;&lt;p&gt;Pour contacter votre Direction Régionale, cliquez sur « Je contacte l&amp;#039;ADEME » dans la rubrique « Informations utiles » en bas de page. Sélectionnez ensuite « Question sur un projet » dans le champ « Votre besoin ».&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/R%C3%A9habilitation%20solaire%20thermique%20-%20Conditions%20d%27%C3%A9ligibilit%C3%A9%20et%20de%20financement%20-%202026.pdf"&gt;Réhabilitation solaire thermique - Conditions d&amp;#039;éligibilité et de financement - 2026 377.28 Ko .pdf&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_93_94</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000844"&gt;Contacter l&amp;#039;ademe&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/Guide%20de%20d%C3%A9p%C3%B4t.pdf"&gt;Guide de dépôt 365.82 Ko .pdf&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-d-installations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>161711</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>156157</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux sur la voirie communale et la réhabilitation d’ouvrages d’art</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>VOIRIE COMMUNALE ET RÉHABILITATION DES OUVRAGES D’ART</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes et EPCI dans leurs travaux de voirie ou pour la réhabilitation d&amp;#039;ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 2.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI dotés de la compétence en matière de voirie, quelle que soit leur population, pour les travaux qu&amp;#039;ils réalisent dans les communes dont la population est inférieure à 2 000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: La Métropole ainsi que les communes qui la composent ne peuvent bénéficier de ce dispositif d&amp;#039;aide en raison du transfert de compétences
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie communale :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;investissement structurant sur le réseau routier communal : restructuration et renforcement de chaussée à l&amp;#039;aide d&amp;#039;enrobé en béton bitumineux, aménagement de carrefour, aménagements de sécurité, ouvrages d&amp;#039;assainissement strictement liés à la chaussée, signalisation de sécurité (verticale et horizontale) de premier investissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  En cas de travaux d&amp;#039;assainissement pluvial conséquent, présentant un enjeu en matière d&amp;#039;inondations caractérisé par des dysfonctionnements hydrauliques avérés, la réalisation d&amp;#039;un schéma de gestion des eaux pluviales sera sollicitée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais liés à la constitution et à la réalisation de l&amp;#039;opération : frais de maîtrise d&amp;#039;œuvre et de coordination de sécurité, études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables concourant à la définition et à la réalisation de ces aménagements, à condition qu&amp;#039;elles soient comprises dans un délai de 3 ans à compter de la date du dépôt de la demande de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation des ouvrages d&amp;#039;art :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et travaux de réhabilitation (ponts, murs de soutènement de chaussées) maintien du niveau de service et des impératifs de sécurité routière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais liés à la constitution et à la réalisation de l&amp;#039;opération : frais de maîtrise d&amp;#039;œuvre et de coordination de sécurité, études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables concourant à la définition et à la réalisation de ces aménagements, à condition qu&amp;#039;elles soient comprises dans un délai de 3 ans à compter de la date du dépôt de la demande de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie communale :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Simple revêtement de la chaussée (enduit superficiel, rebouchage de nids-de-poule, etc.) et toutes opérations relevant de l&amp;#039;entretien général,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous ouvrages d&amp;#039;assainissement non liés à la voirie (collectes des eaux usées et autres),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les mises à niveau des ouvrages des concessionnaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements annexes (feux tricolores, alarme vitesse, plaques de rue, aires de jeux, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les créations de voiries,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les cheminements piétons, y compris les trottoirs, et les pistes cyclables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous aménagements non liés strictement à la voirie (éclairage, enfouissement de réseaux, aménagements paysagers, mobilier urbain, etc.)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation des ouvrages d&amp;#039;art :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tous travaux non directement liés à l&amp;#039;ouvrage ou ne présentant aucun impératif en matière de sécurité routière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de simple entretien courant des ouvrages, les acquisitions foncières ainsi que les travaux annexes (éclairage...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de voirie ou sur des ouvrages liés à la création ou à la réhabilitation de lotissements ou de zones d&amp;#039;activités ainsi que plus généralement toutes opérations à caractère économique et commercial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables liées à des opérations à caractère économique et commercial tels que les aménagements de lotissement à usage privé et les ZAC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 10.000€ HT pour les communes et EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 200.000€ HT pour les communes (par an et par maître d&amp;#039;ouvrage) - 1.200.000€ HT pour les EPCI (par an et par maître d&amp;#039;ouvrage)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: L&amp;#039;aide n&amp;#039;est pas cumulable avec d&amp;#039;autres aides départementales ni avec le fonds d&amp;#039;action locale (FAL).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/voirie-communale-et-rehabilitation-des-ouvrages-dart/</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e001-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Gestion des inondations
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>154580</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter de bâtiments à usage d’habitats locatifs à vocation non touristique</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Habitat locatif (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout projet visant à la création, rénovation et réhabilitation de bâtiments à usage d&amp;#039;habitats locatifs à vocation non touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements dans du patrimoine public
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Reconversion d&amp;#039;un patrimoine communal ou communautaire à des fins de création de logement locatif ou travaux liés à la rénovation et/ou réhabilitation de logements locatifs existants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Construction de logements locatifs
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Construction de logements locatifs dans le cadre de la valorisation de friches existantes en cœur de bourg (à proximité des commerces et des services) ou de dents creuses (en urbanisme, il s&amp;#039;agit d&amp;#039;un espace non construit situé en cœur de bourg et entouré de parcelles bâties, sont donc exclues les zones en extension urbaine), déconstruction, remise en état du terrain et réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Foyers de jeunes travailleurs (FJT)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les foyers de jeunes travailleurs sont des institutions à but non lucratif qui mettent à la disposition des jeunes de 16 à 30 ans (étudiants, apprentis, stagiaires ou en situation de précarité) qui vivent hors de leur famille un hébergement (chambre et/ou studio) comprenant un ensemble d&amp;#039;installations matérielles, une restauration, ainsi que des moyens qui permettent, directement ou indirectement, de favoriser leur insertion dans la vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils ont pour mission de favoriser la socialisation des jeunes par l&amp;#039;habitat et par différentes formes d&amp;#039;incitations et d&amp;#039;actions dans des domaines où se forge leur qualification sociale : vie quotidienne, mobilité, emploi, formation, loisirs, culture, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans cette phase de transition, il s&amp;#039;agit de rendre possible un parcours résidentiel en créant les conditions d&amp;#039;apprentissage de la vie sociale conduisant à l&amp;#039;autonomie et à la citoyenneté. Le passage en FJT doit donc, par définition, être conçu comme quelque chose de temporaire.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les seuls travaux préparatoires (démolition, dépollution...) sont éligibles avec engagement de la collectivité pour un projet d&amp;#039;habitat public dans un délai de 5 ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique et d&amp;#039;accessibilité ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoire dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les logements dans du patrimoine public : gain de 2 étiquettes énergétiques entre avant et après travaux pour les logements classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets de construction neuve : uniquement dans des friches existantes en cœur de bourg (proximité des services) ou des dents creuses ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les FJT : production d&amp;#039;un projet socio-éducatif d&amp;#039;établissement en lien avec la réalisation d&amp;#039;un diagnostic local* intégrant une dimension inclusive (situation de handicap, mixité femmes-hommes...) et présence d&amp;#039;un local permettant d&amp;#039;accueillir des permanences de partenaires dans le domaine de l&amp;#039;insertion ;
+&lt;/p&gt;
+&lt;p&gt;
+ *Diagnostic local sur les besoins de logement des jeunes de 16 à 30 ans qu&amp;#039;ils soient en activité professionnelle, demandeurs d&amp;#039;emploi ou en formation (apprenti, alternance, étudiant...)
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets d&amp;#039;habitat inclusif : production du projet de vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/habitat-locatif-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W45" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.33.05.97.79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c27-habitat-locatif-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-[...272 lines deleted...]
-      <c r="G67" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>163062</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...4 lines deleted...]
-      <c r="H67" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud a pour but de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;créer, maintenir et moderniser un réseau de salles indépendantes, de proximité et classées « art et essai » ;&lt;/li&gt; 	&lt;li&gt;assurer un confort et un accueil au plus proche des standards en vigueur dans le respect des normes d’écoconstruction pour lutter contre le gaspillage énergétique et réduire l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;encourager la sobriété foncière, prioriser la reconversion et la réhabilitation des friches par rapport à la construction neuve dans une démarche de sobriété énergétique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Toutes les salles de cinéma en gestion publique, associative ou privée correspondant aux critères fixés par la loi Sueur N°92-651 du 13 juillet 1992 (CGCT, L2251-4,3232- 4 et L4211-1) et qui sont situées sur le territoire de la région Provence-Alpes-Côte d&amp;#039;Azur.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sauf dérogation exceptionnelle, les demandes de subvention doivent être déposées au plus tard trois mois avant la date prévisionnelle de début de réalisation du projet concerné pour les demandes de subvention d’investissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-la-creation-lequipement-et-la-rehabilitation-des-salles-de-cinema</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Charlotte Le Bos-Schneegans : &lt;a href="mailto:clebos&amp;#64;maregionsud.fr"&gt;clebos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Jocelyne Rogliano : &lt;a href="mailto:jrogliano&amp;#64;maregionsud.fr"&gt;jrogliano&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-linvestissement-pour-la-creation-lequipement-et-la-rehabilitation-des-salles-de-cinema/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>162775</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la conservation, la restauration et la mise en valeur du patrimoine public</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Plan concerté de restauration et valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Soutenir la conservation, la restauration et la mise en valeur du patrimoine public, aider les collectivités gestionnaires à mener des programmations concertées de valorisation à l’échelle d’un territoire dans un objectif de dynamisation économique et touristique.&lt;/strong&gt;&lt;/p&gt;
+ &lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les communes et les intercommunalités en charge du patrimoine&lt;/li&gt; 	&lt;li&gt; Les personnes publiques propriétaires d’une œuvre située sur le territoire visé par le Plan concerté ou agissant en tant que maître d’ouvrage délégué d’une autre personne publique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets doivent porter sur un territoire pris dans sa globalité (commune, intercommunalité) et être inscrits dans des logiques de développement et d&amp;#039;aménagement du territoire. Ils doivent faire l’objet d’une planification pluriannuelle des travaux et des financements.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Domaines patrimoniaux éligibles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Architecture, décors portés, mobilier monumental et objets de propriété publique, qu&amp;#039;ils soient protégés ou non au titre des Monuments historiques, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les édifices protégés au titre des Monuments historiques, le plan de financement devra obligatoirement faire apparaître une participation du ministère en charge de la Culture (Direction régionale des Affaires culturelles).&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les opérations de conservation préventive, de restauration, de réhabilitation, de mise aux normes de sécurité&lt;/li&gt; 	&lt;li&gt; Les études de diagnostic ou expertise d&amp;#039;ingénierie patrimoniale&lt;/li&gt; 	&lt;li&gt; Pour les édifices du culte, le projet doit englober le bâti et le mobilier&lt;/li&gt; 	&lt;li&gt; Le projet doit comporter un volet de mise en valeur ou de restitution au public.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent porter sur un territoire pris dans sa globalité (commune, intercommunalité) et être inscrits dans des logiques de développement et d&amp;#039;aménagement du territoire. Ils doivent faire l’objet d’une planification pluriannuelle des travaux et des financements.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Domaines patrimoniaux éligibles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Architecture, décors portés, mobilier monumental et objets de propriété publique, qu&amp;#039;ils soient protégés ou non au titre des Monuments historiques, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les édifices protégés au titre des Monuments historiques, le plan de financement devra obligatoirement faire apparaître une participation du ministère en charge de la Culture (Direction régionale des Affaires culturelles).&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les opérations de conservation préventive, de restauration, de réhabilitation, de mise aux normes de sécurité&lt;/li&gt; 	&lt;li&gt; Les études de diagnostic ou expertise d&amp;#039;ingénierie patrimoniale&lt;/li&gt; 	&lt;li&gt; Pour les édifices du culte, le projet doit englober le bâti et le mobilier&lt;/li&gt; 	&lt;li&gt; Le projet doit comporter un volet de mise en valeur ou de restitution au public.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-plan-concerte-de-restauration-et-valorisation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chef de service adjoint (Patrimoine, Traditions, Inventaire) :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pascal Guillermin: &lt;a href="mailto:pguillermin&amp;#64;maregionsud.fr"&gt;pguillermin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-plan-concerte-de-restauration-et-valorisation-du-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>111999</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration du patrimoine historique protégé public</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine historique protégé - restauration du patrimoine protégé public</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...98 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs
- &lt;/strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Communes, y compris celles situées dans les zones à contrat d&amp;#039;agglomération et celles ayant une convention d&amp;#039;investissement les liant au Département
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département apporte son soutien aux
+ &lt;strong&gt;
+  études et travaux
+ &lt;/strong&gt;
+ qui contribuent à la sauvegarde, la conservation et la restauration du patrimoine historique charentais protégé au titre des monuments historiques.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → Etudes et Travaux de restauration
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Améliorer la qualité de l&amp;#039;air intérieur des bâtiments et la qualité de vie des occupants ;
-[...17 lines deleted...]
-  Réduire les émissions de Gaz à Effet de Serre.
+  25% du coût HT du projet si classé au titre des monuments historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  20% du coût HT du projet si inscrit au titre des monuments historiques
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...21 lines deleted...]
-  règlement et les documents annexes sur Climaxion
+&lt;p&gt;Le taux d’intervention décidé par le
+Département sera ajusté en fonction des participations des autres partenaires
+publics (État, Région, Union européenne…), de façon à ce que le total des
+financements apportés par l’ensemble des personnes publiques, à l’exclusion du
+maître d’ouvrage, ne dépasse pas 80 % du coût de l’opération. L’assemblée
+délibérante compétente est susceptible d’accorder, en fonction de situations
+particulières, une subvention qui aurait pour effet d’abaisser à moins de 20 %
+la participation du maître d’ouvrage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Protection au titre des monuments historiques. Si protection partielle,
+sauf dérogation, le projet devra concerner la partie protégé&lt;/li&gt;&lt;li&gt;Subvention
+subordonnée au soutien préalable de l’État (arrêté attributif de subvention
+délivré par DRAC Nouvelle Aquitaine). À contrario, l’engagement de l’État
+n’implique en aucun cas une contribution départementale&lt;/li&gt;&lt;li&gt;Plafond
+de la dépense recevable des travaux fixé à 400 000
+€ H.T/an&lt;/li&gt;&lt;li&gt;Rejet
+des subventions inférieures ou égales à 1 000 €&lt;/li&gt;&lt;li&gt;Un seul projet par bénéficiaire et
+par an&lt;/li&gt;&lt;li&gt;Pour
+toute attribution, les éventuelles subventions attribuées antérieurement sur le
+même fonds devront être payées à hauteur de 80% au moment de la demande&lt;/li&gt;&lt;li&gt;Délai
+de 2 ans, après attribution de la subvention, pour réaliser les travaux. Une
+prorogation de ce délai ne pourra être accordée qu’à titre exceptionnel &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → Etudes
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  étude archéologique et historique préalable à la restauration de monument historique&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → Travaux de restauration
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  édifices
+ &lt;/li&gt;
+ &lt;li&gt;
+  objets mobiliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  jardins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dépenses éligibles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  tous types de travaux de restauration à l&amp;#039;exclusion des dépenses d&amp;#039;entretien courant
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de maîtrise d&amp;#039;œuvre
+ &lt;/li&gt;&lt;li&gt;les frais d’études et de diagnostics préalables dès lors qu’ils sont associés à l’engagement ou à la réalisation des travaux. Ces coûts seront intégrés à la première demande de subvention de restauration ; les études pourront donc être réalisées avant que le Département ne soit sollicité&lt;/li&gt;&lt;li&gt;les travaux uniquement opérés sur des parties inscrites ou classées&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dépenses inéligibles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les dépenses pour « hausses et imprévus »
+ &lt;/li&gt;&lt;li&gt;les dépenses d&amp;#039;entretien courant&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant la nature de l&amp;#039;opération envisagée, approuvant le projet, et sollicitant le soutien financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  un échéancier prévisionnel des travaux et des paiements de la subvention (en adéquation avec l&amp;#039;échéancier de réalisation des travaux) : disponible sur le portail Subventions16. Utiliser obligatoirement ce formulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  le devis descriptif et estimatif des travaux (avant-projet détaillé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux selon la nature du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  la copie de l&amp;#039;arrêté de subvention de l&amp;#039;Etat&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt; &lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Tout dossier
+incomplet ne sera pas instruit. &lt;/p&gt;&lt;p&gt;L’examen des demandes se fera une fois par an.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités de versement&lt;/u&gt; :
+possibilité d’acomptes (jusqu’à 80 %
+du montant de la subvention) ; solde à l’achèvement de l’opération.&lt;/p&gt;&lt;p&gt;Le versement sera
+effectué sur présentation :&lt;/p&gt;&lt;p&gt;·       du
+formulaire de demande de paiement signé (téléchargeable sur la plateforme)&lt;/p&gt;&lt;p&gt;·       d’un
+état récapitulatif des dépenses signé de M./Mme le Maire et de la trésorerie&lt;/p&gt;&lt;p&gt;·       de la
+copie des factures.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération devra être achevée et la demande de versement du solde devra
+intervenir dans un délai maximal de deux ans à compter de la date de notification
+de la décision attributive&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/Restauration_du_patrimoine_protege_public.pdf</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le télé-service : Monuments historiques - Subvention d&amp;#039;investissement pour toute demande relative à une étude ou une restauration&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : au plus tard le 26 juin 2026&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service du patrimoine et tourisme ; Tél. : 05 16 09 74 21
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/13a6-copie-10h23-soutenir-la-restauration-du-patri/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>101597</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
+ADEME
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme transversal vous apporte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;h4&gt;
+  La Banque des territoires :
+ &lt;/h4&gt;
+ La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
+ &lt;br /&gt;
+ La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
+ &lt;br /&gt;
+ Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
+ &lt;br /&gt;
+ Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
+ &lt;br /&gt;
+ Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Biodiversité</t>
-[...7 lines deleted...]
-      <c r="S68" s="1" t="inlineStr">
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X68" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.programme-cee-actee.fr</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="https://www.climaxion.fr/docutheque/soutien-renovation-basse-consommation-coproprietes" rel="noopener" target="_blank"&gt;
-  https://www.climaxion.fr/docutheque/soutien-renovation-basse-consommation-coproprietes
+ Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Voir fiches :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Financer des équipements publics pour une relance locale rapide »
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Kit élus :
+ &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
+  https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>95071</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des projets collaboratifs pour la rénovation énergétique des logements</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux du Climat de l&amp;#039;Air et de l&amp;#039;Energie en matière d&amp;#039;efficacité énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer des offres d&amp;#039;accompagnement complet des ménages (technique et financier) dans le cadre de projets de rénovation globale et performante, comme par exemple le Service Intégré de Rénovation Energétique Oktave ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimenter de nouveaux outils et services destinés à être mis en oeuvre et diffusés au travers d&amp;#039;un réseau de Plateformes Locales de Rénovation Energétique de l&amp;#039;Habitat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la structuration d&amp;#039;écosystèmes d&amp;#039;acteurs organisés, capables de répondre aux enjeux de la rénovation en s&amp;#039;adaptant à l&amp;#039;évolution de la demande.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités locales (EPCI, territoires de projet), les associations comme les Agences Locales de l&amp;#039;Energie (ALE), Société d&amp;#039;économie mixte (SEM) ou Société publique locale (SPL) mandatées
+par une ou plusieurs collectivités et, d&amp;#039;une manière générale, tout acteur impliqué dans des partenariats public/privé, comme une structure relevant de l&amp;#039;Economie Sociale et Solidaire
+spécialisée dans l&amp;#039;écoconstruction (exemple SCIC).
+Les projets portés par l&amp;#039;État, les Départements et leurs opérateurs sont exclus des dispositifs
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  de l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces outils et services nouveaux profiteront directement aux ménages souhaitant rénover leur logement et apporteront un avantage aux entreprises et aux territoires qui les mettront en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature des projets
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;accompagner des projets collaboratifs menés en lien avec une ou plusieurs plateformes locales de rénovation énergétique de l&amp;#039;habitat du territoire en vue d&amp;#039;une mutualisation des résultats.
+Ces projets devront s&amp;#039;inscrire a minima dans l&amp;#039;un des champs d&amp;#039;expérimentation suivant :
+1. La dimension « collective » permettant de fédérer les ménages, mutualiser et optimiser les coûts de la rénovation (par exemple les coûts d&amp;#039;ingénierie) par le traitement d&amp;#039;ensembles de
+logements,
+2. La possibilité d&amp;#039;apporter une réponse technique « pré-fabriquée », par des acteurs locaux au travers de solutions de rénovation dédiées à des typologies d&amp;#039;habitat ciblées représentant un
+volume important de logements aux caractéristiques techniques similaires. Ces offres permettant d&amp;#039;envisager une rationalisation des coûts de rénovation, une rénovation de qualité,
+une massification des projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région porte sur l&amp;#039;ensemble des dépenses d&amp;#039;investissement ou de fonctionnement qui concourent directement à l&amp;#039;aboutissement du projet déposé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Taux maxi : dans le respect des règles d&amp;#039;encadrement communautaire
+• Plafond : Le taux d&amp;#039;intervention sera défini selon le plan de financement du projet, le niveau de risque pris par le maître d&amp;#039;ouvrage, la complexité de l&amp;#039;opération.
+Remarque : Intervention complémentaire Région-ADEME. L&amp;#039;ADEME intervient directement selon ses systèmes d&amp;#039;aide conformément à l&amp;#039;AMI « Plateformes Locales de Rénovation Energétique de l&amp;#039;Habitat ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/developpement-de-loffre-de-service-renovation-energetique-globale-performante/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rapprochez-vous du Service Transition Energétique de la Région Grand Est rattaché à votre département :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Départements 67, 68 : Strasbourg
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements 54, 55, 57, 88 : Metz
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements 08, 10, 51, 52 : Chalons-en-Champagne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f06-developpement-de-loffre-de-service-pour-la-re/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-      <c r="A69" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>92108</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique et la production de logement sociaux</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Prêts court et moyen terme</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous propose le prêt PHBB (Prêt de haut de bilan bonifié). Il vous permet de financer les opérations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les logements sociaux et logements-foyers conventionnés APL ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Débutées à partir du 1er janvier 2019 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De réhabilitation dont l&amp;#039;objectif est de gagner au moins une étiquette énergétique, et ce, selon la grille du DPE en vigueur jusqu&amp;#039;au 1er juillet 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renovation_thermique_prod_ls_psat</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce6e-une-offre-de-pret-dedie-a-lacceleration-des-p/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>103381</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Soutenir  la restauration et  l’aménagement du patrimoine labellisé d’intérêt régional</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Soutien à la restauration et à l’aménagement du patrimoine labellisé d’intérêt régional</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H69" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J69" s="1" t="inlineStr">
+      <c r="J52" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à 500 000 euros</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>La Région contribue à préserver et favoriser l&amp;#039;ouverture des édifices ou ensembles labellisés d&amp;#039;intérêt régional. Cette démarche renforce l&amp;#039;attractivité touristique de l&amp;#039;Île-de-France, et met l&amp;#039;accent sur un patrimoine remarquable souvent méconnu.
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Restauration du bâtiment (clos et couvert),
  &lt;/li&gt;
  &lt;li&gt;
   Mesures d&amp;#039;urgence,
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements intérieurs et extérieurs.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Les demandes d&amp;#039;aide devront être déposées sur
 &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
  mesdemarches.iledefrance.fr
 &lt;/a&gt;
 , la plateforme des aides régionales.</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles correspondent  au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, à l&amp;#039;exclusion des postes de dépenses suivants : acquisitions foncières, études préalables, assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers.
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;autorisation de permis de construire et l&amp;#039;avant-projet définitif (APD) sont indispensables.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet de restauration sera lié à l&amp;#039;intérêt architectural du bâtiment. Il aura été visé par un architecte du patrimoine et/ou du CAUE.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/soutien-la-restauration-et-lamenagement-du-patrimoine-labellise-dinteret-regional</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>Chargée de mission pour les départements 75, 91, 92, 95
 &lt;br /&gt;
 Cécile Chenot
 &lt;br /&gt;
 Tél. 01 53 85 78 57
 &lt;br /&gt;
 cecile.chenot&amp;#64;iledefrance.fr
 &lt;br /&gt;
 &lt;br /&gt;
 Chargée de mission pour les départements 77, 78, 93, 94
 &lt;br /&gt;
 Véronique Cagnon
 &lt;br /&gt;
 Tél. 01 53 85 57 42
 &lt;br /&gt;
 veronique.cagnon&amp;#64;iledefrance.fr
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4eea-soutien-a-la-restauration-et-a-lamenagement-d/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>98476</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Prêts long terme</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le présent appel à projets concerne la rénovation énergétique de petits collectifs sociaux et doit contribuer à améliorer le parc locatif social en offrant, pour des publics en précarité, des logements peu énergivores, confortables, aux charges maîtrisées dans le temps.
-[...16 lines deleted...]
-          <t>Economie d'énergie et rénovation énergétique
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose une offre de financement en prêt sur fonds d&amp;#039;épargne avec les prêts PAM Taux Fixe, pour la réhabilitation de logements locatifs sociaux ou de logements-foyers conventionnés à l&amp;#039;APL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de prêts, les travaux ne doivent pas permettre d&amp;#039;atteindre des performances énergétiques qui pourraient être éligibles à l&amp;#039;Eco-prêt. Par ailleurs, leur prix de revient ne doit pas être supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
-[...4 lines deleted...]
-:
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rehabilitation_logements_locatifs_sociaux_psat</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  15 janvier
-[...11 lines deleted...]
-  15 décembre
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;br /&gt;
-[...4 lines deleted...]
-:
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  les bailleurs sociaux publics ou privés;
-[...76 lines deleted...]
-      <c r="AA70" s="1" t="inlineStr">
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6863-trouver-une-offre-dediee-au-financement-doper/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-[...498 lines deleted...]
-      <c r="G74" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>97351</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration du patrimoine immobilier non protégé</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Programme : Restauration du patrimoine immobilier non protégé (PINP)</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)
-[...4 lines deleted...]
-      <c r="H74" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...180 lines deleted...]
-      <c r="I75" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le présent dispositif vise à soutenir la préservation et la sauvegarde du patrimoine immobilier non protégé tels que les édifices qu&amp;#039;ils soient religieux ou non, les parcs et jardins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires publics :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - pour les éléments d&amp;#039;intérêt patrimonial : 20 % du montant H.T. des dépenses subventionnables. Plafond des dépenses subventionnables : 300 000 € H.T. par an pour un même projet ; plancher des dépenses subventionnables : 2 200 € H.T.
 &lt;/p&gt;
 &lt;p&gt;
  - pour les édifices cultuels publics : 25 % du montant H.T. des dépenses subventionnables. Plafond des dépenses subventionnables : 500 000 € H.T. par an pour un même projet ; plancher des dépenses subventionnables : 2 200 € H.T.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pouvant atteindre alors 45 % du montant H.T. pour les édifices d&amp;#039;intérêt patrimonial ou 50 % pour les édifices cultuels publics. Subvention attribuée dans la limite de 80 % d&amp;#039;aides publique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires privés :
  &lt;/strong&gt;
  15 % du montant T.T.C. des dépenses subventionnables. Plafond des dépenses subventionnables : 300 000 € T.T.C. par an pour un même projet ; plancher des dépenses subventionnables : 2 200 € T.T.C.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Architecture</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de collectivités territoriales si le projet se situe sur une commune de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités bénéficiant du label &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers, sociétés civile immobilières, sociétés civiles foncières ou sociétés anonymes ouvrant leur propriété au public pendant les journées européennes du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Associations propriétaires ou mandatées par le propriétaire pour assurer la maîtrise d&amp;#039;ouvrage de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -13201,4772 +10702,4657 @@
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les édifices, les dépenses subventionnables sont celles qui concernent les études et les travaux 
 relatifs au clos et au couvert et aux grosses consolidations de l&amp;#039;édifice. Pour les édifices 
 cultuels publics, les travaux subventionnables comprennent tous les travaux de restauration 
 extérieure, intérieure et de mise en sécurité. Sont seuls subventionnables les travaux de restauration et de conservation assurant la sauvegarde et la mise en valeur du patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les honoraires d&amp;#039;architecte intervenus dans l&amp;#039;année précédant l&amp;#039;année d&amp;#039;attribution de l&amp;#039;aide départementale et relatifs à l&amp;#039;opération pourront être pris en compte.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Concernant les parcs et jardins, les dépenses subventionnables sont celles qui concernent les études réalisées par un 
 professionnel qualifié et les travaux d&amp;#039;urgence concernant les plantations et les éléments 
 architecturaux qui relèvent de la composition historique du site.
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoine et Archéologie
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch
 85923 LA ROCHE SUR YON cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.63
 &lt;/p&gt;
 &lt;p&gt;
  E.Mail :
  &lt;a href="mailto:sophie.boudaud&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   sophie.boudaud&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>celine.belzic@vendee.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d58c-soutenir-la-restauration-du-patrimoine-immobi/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E76" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>48333</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation du patrimoine remarquable</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie territoriale</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose un accompagnement des projets de rénovation du patrimoine remarquable. Vous pouvez y prétendre si vous remplissez les deux conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez identifier les pratiques appropriées de restauration responsable et durable du bâti, tout en favorisant la performance énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez réaliser au moins une opération d&amp;#039;amélioration du bâti et de performance énergétique sur votre patrimoine remarquable, à condition que celle-ci respecte sa valeur architecturelle, culturelle et technique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires s&amp;#039;associe à Sites et Cités Remarquables de France pour cofinancer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une étude de connaissance du patrimoine bâti remarquable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une étude des besoins en efficience énergétique du bâtiment ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les audits de préconisation visant à garantir une restauration combinant préservation du patrimoine et performance énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_renov_pat_remarquable_psat</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68d0-etre-accompagner-dans-la-renovation-du-patrim/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>23/06/2020</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>24806</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 25</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
+ &lt;/span&gt;
+ &lt;span&gt;
+  Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais liés au DPE et/ou aux études thermiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amélioration thermique des vitrages et menuiseries existantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
+ &lt;/li&gt;
+ &lt;li&gt;
+  organes de pilotages des installations (GTC, régulation...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit l&amp;#039;atteinte de la classe énergétique B
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus de ce dispositif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renseignements : Secrétariat de Direction
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Montpellier : Tél : 04 67 22 97 02
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse : Tél : 05 61 33 50 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 11-12-30-34-48-66
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   201 avenue de la Pompignane
+  &lt;/li&gt;
+  &lt;li&gt;
+   34064 Montpellier Cedex 2
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 9-12-31-32-46-65-81-82
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   22, bd Maréchal Juin
+  &lt;/li&gt;
+  &lt;li&gt;
+   31406 Toulouse Cedex 9
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>16244</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets de construction, rénovation et transformation des bâtiments éducatifs</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>EduRénov</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Edu Prêt pour soutenir vos investissement dans l'école de demain</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  🚩
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Vous êtes une
+collectivité territoriale ou un groupement, une entreprise publique locale
+(SEM, SPL,…), un établissement public local (OPH et EPSMS) ou un établissement
+public national ? L&amp;#039;Edu Prêt est une solution de financement proposée par la
+Banque des Territoires pour accompagner la modernisation des bâtiments
+scolaires et périscolaires. Ce prêt permet aux collectivités de financer leurs
+projets d&amp;#039;acquisition, de construction et de rénovation avec des conditions
+avantageuses.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Grâce à l&amp;#039;Edu
+Prêt, vous pouvez bénéficier :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;D’un
+     taux bonifié pour les opérations les plus vertueuses.&lt;/li&gt;
+ &lt;li&gt;De
+     prêts à taux compétitif, quelle que soit la nature de votre projet.&lt;/li&gt;
+ &lt;li&gt;D’un
+     taux fixe, rendu possible par le partenariat entre la Banque des
+     Territoires et la BEI.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Que votre
+projet concerne des écoles, collèges, lycées ou équipements périscolaires comme
+les internats et espaces culturels, l&amp;#039;Edu Prêt vous offre une solution sur
+mesure. L’objectif est d’assurer des financements accessibles et pérennes pour
+soutenir la qualité et l’efficacité énergétique des infrastructures éducatives.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Si vous
+souhaitez en savoir plus, vous pouvez consulter la page dédiée à l&amp;#039;Edu Prêt et
+découvrir comment structurer votre projet avec un accompagnement adapté.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/edu-pret-investir-dans-les-projets-du-secteur-educatif</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c660-edu-pret/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2019</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>44635</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou rénover des équipements sportifs et de loisirs</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
+&lt;/p&gt;
+&lt;p&gt;
+ -	un projet de construction ou de rénovation
+&lt;/p&gt;
+&lt;p&gt;
+ -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création d&amp;#039;un city parc
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;une aire de jeux
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un complexe sportif
+&lt;/p&gt;
+&lt;p&gt;
+ Espace multi-sport, aires de jeux et piste vélo
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Equipement public
+Réhabilitation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>165996</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création ou la rénovation de lieux de lecture ouverts au public</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la création ou la rénovation de lieux de lecture ouverts au public</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...8 lines deleted...]
-&lt;ul&gt; 	&lt;li&gt;Les communes et les intercommunalités en charge du patrimoine&lt;/li&gt; 	&lt;li&gt; Les personnes publiques propriétaires d’une œuvre située sur le territoire visé par le Plan concerté ou agissant en tant que maître d’ouvrage délégué d’une autre personne publique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets doivent porter sur un territoire pris dans sa globalité (commune, intercommunalité) et être inscrits dans des logiques de développement et d&amp;#039;aménagement du territoire. Ils doivent faire l’objet d’une planification pluriannuelle des travaux et des financements.&lt;/p&gt;
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de ce dispositif sont de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutenir la création et la rénovation du réseau régional de lecture publique dans une perspective d’aménagement équitable du territoire culturel régional&lt;/li&gt; 	&lt;li&gt;Offrir aux usagers et aux professionnels des conditions de conservation, d’accueil et de travail répondant aux normes techniques actuels dans le domaine de la lecture.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ce dispositif permet de soutenir des projets de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Construction ou d’extension de bâtiments à destination de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; 	&lt;li&gt;Rénovation d’équipements culturels ou de bâtiments réaffectés à l’usage de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités territoriales pour leur bibliothèque&lt;/li&gt; 	&lt;li&gt;Les établissements pénitentiaires ou GIP de Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;&lt;br /&gt;&lt;/h3&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Sont éligibles dans ce cadre la réalisation de projets de :&lt;/h3&gt;
+&lt;ul&gt; 	&lt;li&gt;Construction ou d’extension de bâtiments à destination de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; 	&lt;li&gt;Rénovation d’équipements culturels ou de bâtiments réaffectés à l’usage de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Concernant les bibliothèques pénitentiaires : la construction ou l’extension des bâtiments n’est pas éligibles.&lt;/p&gt;
+&lt;h3&gt;En revanche, sont éligibles:&lt;/h3&gt;
+&lt;ul&gt; 	&lt;li&gt;la rénovation des lieux de lecture&lt;/li&gt; 	&lt;li&gt;l’acquisition de mobilier, de rangements et de postes informatiques.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-la-creation-ou-la-renovation-de-lieux-de-lecture-ouverts-au-public</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SCREARENO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-creation-ou-la-renovation-de-lieux-de-lecture-ouverts-au-public/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>166077</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud a pour but de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;créer, maintenir et moderniser un réseau de salles indépendantes, de proximité et classées « art et essai » ;&lt;/li&gt; 	&lt;li&gt;assurer un confort et un accueil au plus proche des standards en vigueur dans le respect des normes d’écoconstruction pour lutter contre le gaspillage énergétique et réduire l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;encourager la sobriété foncière, prioriser la reconversion et la réhabilitation des friches par rapport à la construction neuve dans une démarche de sobriété énergétique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Toutes les salles de cinéma en gestion publique, associative ou privée correspondant aux critères fixés par la loi Sueur N°92-651 du 13 juillet 1992 (CGCT, L2251-4,3232- 4 et L4211-1) et qui sont situées sur le territoire de la région Provence-Alpes-Côte d&amp;#039;Azur.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sauf dérogation exceptionnelle, les demandes de subvention doivent être déposées au plus tard trois mois avant la date prévisionnelle de début de réalisation du projet concerné pour les demandes de subvention d’investissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-la-creation-lequipement-et-la-rehabilitation-des-salles-de-cinema</t>
+        </is>
+      </c>
+      <c r="W60" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DIFF_SCIN/depot/simple</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Charlotte Le Bos-Schneegans : &lt;a href="mailto:clebos&amp;#64;maregionsud.fr"&gt;clebos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Jocelyne Rogliano : &lt;a href="mailto:jrogliano&amp;#64;maregionsud.fr"&gt;jrogliano&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-investissement-pour-la-creation-l-equipement-et-la-rehabilitation-des-salles-de-cinema/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>165907</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production et la réhabilitation énergétique de logements sociaux</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Soutien régional à l'habitat</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La Région peut soutenir dans le cadre des contrats Nos territoires d’abord la production et la réhabilitation énergétique de logements sociaux. A ce titre, elle vient appuyer les collectivités qui portent des projets de requalification de centre-ancien ou développent des projets d’aménagement d’ensemble via notamment l’intervention de l’Etablissement public foncier, pour concrétiser ces projets en sortie de portage. Les EPCI signataires des contrats Nos territoires d&amp;#039;abord sont les interlocuteurs privilégiés des organismes de logement social pour inscrire leur opération dans la programmation du contrat avec la Région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt; &lt;br /&gt; La Région souhaite promouvoir la qualité environnementale dans les bâtiments et les logements et permettre ainsi de diminuer la consommation d’énergie, de favoriser le mix énergétique par la production d’énergie renouvelable et d’améliorer le confort des usagers notamment par le confort d’été.&lt;br /&gt; &lt;br /&gt; La Région portera une attention particulière aux aspects suivants pour l’ensemble des dossiers de demande de subvention :
+&lt;ul&gt; 	&lt;li&gt;Favoriser le confort d’été sans avoir recours à la climatisation dans une logique d’architecture bioclimatique ;&lt;/li&gt; 	&lt;li&gt;Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire ;&lt;/li&gt; 	&lt;li&gt;Comporter des éco matériaux et des matériaux biosourcés ;&lt;/li&gt; 	&lt;li&gt;Favoriser l’intégration des opérations dans un projet d’aménagement d’ensemble prenant en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés) ;&lt;/li&gt; 	&lt;li&gt;Favoriser la création de logements évolutifs.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Organismes de logement social&lt;/p&gt;&lt;p&gt;Seuls les logements conventionnés PLUS et PLAI sont éligibles. Le dossier doit être déposé après avoir obtenu la décision de financement du délégataire des aides à la pierre et avant tout commencement d&amp;#039;exécution.&lt;/p&gt; &lt;p&gt;Seules les opérations incluses dans les contrats Nos territoires d&amp;#039;abord sont éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-regional-a-lhabitat</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENHABIT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-l-habitat/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>165864</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la conservation, la restauration et la mise en valeur du patrimoine public</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Plan concerté de restauration et valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Soutenir la conservation, la restauration et la mise en valeur du patrimoine public, aider les collectivités gestionnaires à mener des programmations concertées de valorisation à l’échelle d’un territoire dans un objectif de dynamisation économique et touristique.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les communes et les intercommunalités en charge du patrimoine&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les personnes publiques propriétaires d’une œuvre située sur le territoire visé par le Plan concerté ou agissant en tant que maître d’ouvrage délégué d’une autre personne publique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent porter sur un territoire pris dans sa globalité (commune, intercommunalité) et être inscrits dans des logiques de développement et d&amp;#039;aménagement du territoire. Ils doivent faire l’objet d’une planification pluriannuelle des travaux et des financements.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Domaines patrimoniaux éligibles&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Architecture, décors portés, mobilier monumental et objets de propriété publique, qu&amp;#039;ils soient protégés ou non au titre des Monuments historiques, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Pour les édifices protégés au titre des Monuments historiques, le plan de financement devra obligatoirement faire apparaître une participation du ministère en charge de la Culture (Direction régionale des Affaires culturelles).&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les opérations de conservation préventive, de restauration, de réhabilitation, de mise aux normes de sécurité&lt;/li&gt; 	&lt;li&gt; Les études de diagnostic ou expertise d&amp;#039;ingénierie patrimoniale&lt;/li&gt; 	&lt;li&gt; Pour les édifices du culte, le projet doit englober le bâti et le mobilier&lt;/li&gt; 	&lt;li&gt; Le projet doit comporter un volet de mise en valeur ou de restitution au public.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
-[...23 lines deleted...]
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-plan-concerte-de-restauration-et-valorisation-du-patrimoine</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PCRVPR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chef de service adjoint (Patrimoine, Traditions, Inventaire) :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Pascal Guillermin: &lt;a href="mailto:pguillermin&amp;#64;maregionsud.fr"&gt;pguillermin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-plan-concerte-de-restauration-et-valorisation-du-patrimoine-1/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-[...69 lines deleted...]
-      <c r="O77" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>165869</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la construction, la rénovation ou l’équipement de solutions d’hébergements collectifs</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Sud saisonniers</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes une entreprise ou une collectivité et vous rencontrez des difficultés liées à l&amp;#039;accueil de travailleurs saisonniers ? Avec Sud Saisonniers, la Région Sud apporte son soutien à la construction, la rénovation ou l’équipement de solutions d’hébergements collectifs adaptés par l&amp;#039;attribution d&amp;#039;une subvention comprise entre 20 000 et 400 000 euros par projet.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les employeurs privés et publics de Provence-Alpes-Côte d&amp;#039;Azur porteurs de projets collectifs faisant l’objet d’accords de partenariat ou donnant lieu à la création de sociétés communes dédiées (ex : SCIC) ;&lt;/li&gt; 	&lt;li&gt;les communes et Établissements Publics de Coopération Intercommunale (EPCI) dans le cadre d’un partenariat avec les employeurs de leur territoire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les projets individuels portés par un unique employeur dans le but de loger ses propres salariés saisonniers.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Projets éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;construction ou réhabilitation de logements (ouvert également à des formes d’habitat innovantes) ;&lt;/li&gt; 	&lt;li&gt;aménagement d’espaces d’accueil offrant des services de qualité aux saisonniers.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Si le projet est porté par un organisme de logement social, il devra :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;être intégré au contrat &lt;a&gt;Nos territoires d’abord &lt;/a&gt; signé entre la Région et l’Etablissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;répondre aux objectifs fixés par le dispositif &amp;#34;Accompagner l’aménagement durable dans les politiques territoriales de la Région Provence-Alpes-Côte d’Azur&amp;#34; ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans ce cas de figure, Sud Saisonniers pourra être sollicité afin de financer les équipements destinés à améliorer le confort de saisonniers tels que des espaces de restauration collective, de coworking, de laveries ou actions innovantes permettant l&amp;#039;aménagement d&amp;#039;espaces d&amp;#039;accueil dédiés de qualité.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Dans les deux cas, les structures candidates devront réunir de manière cumulative les conditions suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;répondre à un déficit d’offre de logements existants adaptés aux travailleurs saisonniers sur le territoire visé ;&lt;/li&gt; 	&lt;li&gt;accueillir en priorité des travailleurs saisonniers issus du secteur touristique (restauration, hôtellerie indépendante, gestion d’infrastructures touristiques et groupement d’entreprises touristiques en priorité indépendantes) : 	&lt;ul&gt; 		&lt;li&gt;les projets pourront être mixtes en prenant également en compte les besoins des travailleurs agricoles ou du bâtiment&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;assurer les services nécessaires au confort des usagers (accessibilité du site, cuisine, laverie, espaces communs, proximité des transports en commun) ;&lt;/li&gt; 	&lt;li&gt;proposer un loyer modéré compatible avec la rémunération des travailleurs saisonniers : le loyer ne devra pas dépasser le &lt;a href="https://www.anil.org/aj-plafonds-ressources-2024-logement-social/"&gt;plafond de ressources PLUS&lt;/a&gt; (Prêt Locatif à Usage Social) fixé chaque année par arrêté ministériel ;&lt;/li&gt; 	&lt;li&gt;garantir une capacité d’accueil minimale de 10 personnes ;&lt;/li&gt; 	&lt;li&gt;proposer une gestion locative adaptée et un modèle d’exploitation viable économiquement ;&lt;/li&gt; 	&lt;li&gt;justifier d’une adhésion au projet et d’une implication financière des employeurs du territoire (en investissement et/ou en fonctionnement).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Dépenses éligibles (non exhaustif) :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses de maitrise d’œuvre et d’études pré-opérationnelles (ingénierie financière et juridique, scénarios de programmation, etc.) ;&lt;/li&gt; 	&lt;li&gt;les coûts d&amp;#039;acquisition de terrains ou de bâtiments ;&lt;/li&gt; 	&lt;li&gt;les dépenses d’aménagement du foncier pour accueillir ces opérations ;&lt;/li&gt; 	&lt;li&gt;les coûts des travaux liés au projet (rénovation, construction) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition et l’installation d’habitat innovant ou modulaire ;&lt;/li&gt; 	&lt;li&gt;l&amp;#039;achat de mobilier et équipements nécessaires à l&amp;#039;aménagement des logements et des espaces communs ;&lt;/li&gt; 	&lt;li&gt;les investissements visant à améliorer l&amp;#039;efficacité énergétique des bâtiments.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
-[...63 lines deleted...]
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2024</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les employeurs privés et publics de Provence-Alpes-Côte d&amp;#039;Azur porteurs de projets collectifs faisant l’objet d’accords de partenariat ou donnant lieu à la création de sociétés communes dédiées (ex : SCIC) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les communes et Établissements Publics de Coopération Intercommunale (EPCI) dans le cadre d’un partenariat avec les employeurs de leur territoire.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les projets individuels portés par un unique employeur dans le but de loger ses propres salariés saisonniers.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Projets éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;construction ou réhabilitation de logements (ouvert également à des formes d’habitat innovantes) ;&lt;/li&gt; 	&lt;li&gt;aménagement d’espaces d’accueil offrant des services de qualité aux saisonniers.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Si le projet est porté par un organisme de logement social, il devra :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;être intégré au contrat &lt;a&gt;Nos territoires d’abord &lt;/a&gt; signé entre la Région et l’Etablissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;répondre aux objectifs fixés par le dispositif &amp;#34;Accompagner l’aménagement durable dans les politiques territoriales de la Région Provence-Alpes-Côte d’Azur&amp;#34; ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans ce cas de figure, Sud Saisonniers pourra être sollicité afin de financer les équipements destinés à améliorer le confort de saisonniers tels que des espaces de restauration collective, de coworking, de laveries ou actions innovantes permettant l&amp;#039;aménagement d&amp;#039;espaces d&amp;#039;accueil dédiés de qualité.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Dans les deux cas, les structures candidates devront réunir de manière cumulative les conditions suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;répondre à un déficit d’offre de logements existants adaptés aux travailleurs saisonniers sur le territoire visé ;&lt;/li&gt; 	&lt;li&gt;accueillir en priorité des travailleurs saisonniers issus du secteur touristique (restauration, hôtellerie indépendante, gestion d’infrastructures touristiques et groupement d’entreprises touristiques en priorité indépendantes) : 	&lt;ul&gt; 		&lt;li&gt;les projets pourront être mixtes en prenant également en compte les besoins des travailleurs agricoles ou du bâtiment&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;assurer les services nécessaires au confort des usagers (accessibilité du site, cuisine, laverie, espaces communs, proximité des transports en commun) ;&lt;/li&gt; 	&lt;li&gt;proposer un loyer modéré compatible avec la rémunération des travailleurs saisonniers : le loyer ne devra pas dépasser le &lt;a href="https://www.anil.org/aj-plafonds-ressources-2024-logement-social/"&gt;plafond de ressources PLUS&lt;/a&gt; (Prêt Locatif à Usage Social) fixé chaque année par arrêté ministériel ;&lt;/li&gt; 	&lt;li&gt;garantir une capacité d’accueil minimale de 10 personnes ;&lt;/li&gt; 	&lt;li&gt;proposer une gestion locative adaptée et un modèle d’exploitation viable économiquement ;&lt;/li&gt; 	&lt;li&gt;justifier d’une adhésion au projet et d’une implication financière des employeurs du territoire (en investissement et/ou en fonctionnement).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Dépenses éligibles (non exhaustif) :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses de maitrise d’œuvre et d’études pré-opérationnelles (ingénierie financière et juridique, scénarios de programmation, etc.) ;&lt;/li&gt; 	&lt;li&gt;les coûts d&amp;#039;acquisition de terrains ou de bâtiments ;&lt;/li&gt; 	&lt;li&gt;les dépenses d’aménagement du foncier pour accueillir ces opérations ;&lt;/li&gt; 	&lt;li&gt;les coûts des travaux liés au projet (rénovation, construction) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition et l’installation d’habitat innovant ou modulaire ;&lt;/li&gt; 	&lt;li&gt;l&amp;#039;achat de mobilier et équipements nécessaires à l&amp;#039;aménagement des logements et des espaces communs ;&lt;/li&gt; 	&lt;li&gt;les investissements visant à améliorer l&amp;#039;efficacité énergétique des bâtiments.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Au préalable, les structures candidates doivent échanger auprès des services de la Région afin de vérifier l’éligibilité au dispositif régional et échanger sur les objectifs du projet et les moyens qui y seront consacrés.&lt;/p&gt;
+&lt;p&gt;Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité &lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Si le projet est recevable, la mobilisation de l’assistance à maîtrise d’ouvrage pourra être demandé pour accompagner les porteurs dans la définition de leur projet et déposer leur dossier de demande de subvention sur la plateforme régionale avant le démarrage des acquisitions liées au projet.&lt;/p&gt;
+&lt;p&gt;Le porteur devra créer ou se connecter à son compte puis effectuer sa demande de subvention. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés tout au long de l&amp;#039;année. Leur analyse sera faite au fil de l&amp;#039;eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sud-saisonniers</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Permanence téléphonique d&lt;strong&gt;u lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;/strong&gt; au&lt;a href="tel:0805805145"&gt; &lt;strong&gt;0 805 805 145&lt;/strong&gt;&lt;/a&gt; (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sud-saisonniers/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="78" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G78" s="1" t="inlineStr">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>164169</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les milieux dégradés en vue de leur restauration</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H78" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="N78" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les actions de maîtrise foncière (acquisition, bail emphytéotique, obligations réelles
+environnementales, ...) s’inscrivant dans une perspective de reconstitution de milieux, de restauration de leurs
+fonctions écologiques, ou de reconstitution de corridors écologiques. &lt;/p&gt;&lt;p&gt;Sont notamment visées la maîtrise foncière des milieux riverains de cours d’eau pour faciliter les travaux de
+renaturation, d’expansion de crues, la maîtrise foncière de milieux naturels et notamment humides dégradés en
+vue de la restauration de leurs fonctionnalités, la maîtrise foncière des milieux ouverts et particulièrement des
+prairies, présentant des fonctionnalités importantes pour la qualité de l’eau et/ou la biodiversité. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Maîtrise foncière pérenne et frais
+associés&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite-preservation-des-milieux-remarquables/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>163658</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de construction ou de rénovation d'équipements culturels structurants</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Equipements culturels</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine apporte son soutien aux opérations de construction ou de rénovation d&amp;#039;équipements culturels structurants pour le territoire. Cet accompagnement concerne les lieux de spectacle vivant, les médiathèques, les salles de cinémas indépendants de proximité, les musées de France et centre d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine, les établissements d&amp;#039;enseignement supérieur artistique, les centres d&amp;#039;art et lieux de diffusion de l&amp;#039;art contemporain, les lieux de création et de production et l&amp;#039;équipement en matériel des lieux.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Contribuer à un aménagement culturel équilibré du territoire régional en corrigeant les inégalités territoriales en matière d’équipements culturels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer la qualité des équipements culturels, les remettre à niveau notamment en regard des enjeux de la création contemporaine, des nouvelles technologies et des enjeux environnementaux, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutenir les projets d’équipements culturels qui intègrent les droits culturels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Offrir sur le territoire de la Nouvelle-Aquitaine une offre culturelle et artistique riche, diversifiée et de qualité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit public&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit privé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d&amp;#039;éligibilité pour les lieux :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;besoin d&amp;#039;un équipement culturel au regard du bassin de vie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;viabilité du modèle économique (investissement et fonctionnement),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;gestion par une équipe professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;réalisation d&amp;#039;une étude préalable concluant à la faisabilité du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;si portage par une commune rurale ou de moins de 30 000 habitants, soutien financier de l’intercommunalité (excepté pour les musées),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;si portage privé, financement par au moins une collectivité autre que la Région, ou par l’Etat, ou par un établissement public,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;intégration du développement durable dans le projet (conditions d’éco-responsabilité répondant à la feuille de route de Néo terra) dans la conception du projet (intégration paysagère, énergie, eau, matériaux bio-sourcés, mobilité durable).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Critères éligibilité pour le matériel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Equipement en matériel pour structure culturelle professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achat de matériel pour l’aménagement du lieu dans le cadre de sa création, de son extension ou de sa réhabilitation,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipement en matériel en lien direct avec le projet artistique de la structure ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La demande est formulée au moins cinq années après l’obtention d’une aide régionale de ce type.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Attribution au bénéficiaire de l’aide directe représentant un taux maximal de 20 % des dépenses éligibles (toutes tranches confondues) dans la limite du montant plafond (détail dans le RI et fiches thématiques à télécharger ci-dessous)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/equipements-culturels</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Compléter le formulaire de demande en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equipements-culturels/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>163703</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou la modernisation de gîtes d'étape en zone massif</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Hébergements : Gîtes d'étape</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide vise à accompagner la création ou la modernisation de gîtes d&amp;#039;étape en zone massif destinés notamment à une clientèle en itinérance pédestre, cyclable, ou encore équestre. &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Création de nouveaux gîtes d&amp;#039;étape &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Modernisation, restructuration ou adaptation de l&amp;#039;offre d&amp;#039;hébergement existante en zone massif&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles maximum : 150 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur et isolation de toiture) et de second oeuvre avec nécessairement des travaux d’optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et mobilier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en faveur de l’inclusion sociale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de modernisation ou de restructuration, les dépenses de maitrise d&amp;#039;oeuvre et les frais d&amp;#039;études et honoraires sont éligibles, uniquement, pour les maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles, uniquement, pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Economie locale et circuits courts
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U78" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI, entreprise individuelle et indivision).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets retenus devront être situés à proximité d’un itinéraire de randonnée (pédestre, cyclable, etc.), en zone de Massif (Décret n°2004-69 du 16 janvier 2004 modifié par le décret n°2016-1208 du 8 septembre 2016).&lt;/p&gt;&lt;p&gt;La commercialisation de l&amp;#039;offre d&amp;#039;hébergement devra pouvoir se faire à la nuitée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans les communes en tension de logements (zones A et B1/B2) sont inéligibles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-gites-detape</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet, avant tout dépôt de demande de subvention.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Correspondants&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction du tourisme&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/hebergements-gites-detape/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-[...20 lines deleted...]
-      <c r="G79" s="1" t="inlineStr">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>163186</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Rénover énergétiquement votre parc d'éclairage public</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>TEE (Travaux d'économie d'énergie)</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Territoire d&amp;#039;énergie Var - Symielec met en œuvre des actions sur les réseaux d’éclairage public en proposant aux communes de réduire les consommations d’électricité, d’améliorer la qualité de l’éclairage et diminuer les nuisances lumineuses. Le Syndicat procède au remplacement de luminaires énergivores par des luminaires à LED, plus économiques et écologiques, la mise en place d&amp;#039;horloges connectées pilotable à distance et la rénovation d&amp;#039;armoire d&amp;#039;éclairage public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;De plus, le Syndicat dispose d&amp;#039;autres compétences pour la construction d&amp;#039;un réseau d&amp;#039;éclairage public neuf et la maintenance d&amp;#039;un parc d&amp;#039;éclairage public.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Remplacement de candélabres vétustes par des luminaires LED&lt;/p&gt;&lt;p&gt;Pose d&amp;#039;horloge connectées pilotable à distance&lt;/p&gt;&lt;p&gt;Rénovation d&amp;#039;armoire d&amp;#039;éclairage public&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de cette compétence, la collectivité doit transférer la compétence au Syndicat par délibération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/competences/leclairage-public/</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/organigramme/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aurore SANCHIS : Responsable du Service de l&amp;#039;Eclairage Public - &lt;a target="_self"&gt;aurore.sanchis&amp;#64;te83.fr&lt;/a&gt; - 0494372818&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>mehdi.rassoul@symielecvar.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-votre-parc-declairage-public/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>163082</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Rénover et construire durablement un bâtiment public</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Rénover et construire durablement un bâtiment public</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région</t>
-[...59 lines deleted...]
-      <c r="N79" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribution à la réflexion en amont du projet et aide à la programmation et aux études préalables pour : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter le coût d’investissement en optimisant les choix &lt;/li&gt;&lt;li&gt;avoir des consommations d’énergie conformes au niveau attendu &lt;/li&gt;&lt;li&gt;assurer le confort en toute saison&lt;/li&gt;&lt;li&gt; faciliter l’exploitation future d’un bâtiment &lt;/li&gt;&lt;li&gt;intégrer éventuellement une solution d’énergie renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;MODALITES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définition d’un objectif de performance énergétique&lt;/li&gt;&lt;li&gt;visite du bâtiment et analyse des consommations &lt;/li&gt;&lt;li&gt;Proposition de solutions d’amélioration&lt;/li&gt;&lt;li&gt;Aide à la rédaction du cahier des charges technique (choix assistance à maîtrise d’ouvrage, maîtrise d’œuvre) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation au concours d’architecte lancé par la collectivité &lt;/li&gt;&lt;li&gt;Analyse des dossiers techniques dans les différentes phases du projet (avant-projet sommaire, avant-projet définitif, dossier de consultation des entreprises, exécution, exploitation…) &lt;/li&gt;&lt;li&gt;Participation aux différentes réunions du projet &lt;/li&gt;&lt;li&gt;Suivi des travaux et échanges avec les entreprises et la maîtrise d’ouvrage &lt;/li&gt;&lt;li&gt;Validation du niveau de performance attendu &lt;/li&gt;&lt;li&gt;Accompagnement de la société d’exploitation durant la phase de réglages des installations techniques &lt;/li&gt;&lt;li&gt;Suivi du fonctionnement général de tous les systèmes thermiques du bâtiment pendant la phase de parfaite achèvement des travaux &lt;/li&gt;&lt;li&gt;Bilan des consommations sur les premières années d’utilisation du bâtiment&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rénovation globale de bâtiments (isolation des murs, des toitures, remplacement des menuiseries, réflexion sur le système de chauffage en place) &lt;/li&gt;&lt;li&gt;Participation au jury des concours d’architecture et analyse des documents dans les différentes phases du projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
-[...53 lines deleted...]
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/collectivites/etre-accompagne-projets/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-et-construire-durablement-un-batiment-public/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E80" s="1" t="inlineStr">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>164122</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou la modernisation de gîtes d'étape en zone massif</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Massifs : Gîtes d&amp;apos;étape</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...18 lines deleted...]
-      <c r="O80" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>Cette aide vise à accompagner la création ou la modernisation de gîtes d&amp;#039;étape en zone massif (départements de la Creuse, Corrèze, Haute-Vienne et Pyrénées- Atlantiques) destinés notamment à une clientèle en itinérance pédestre, cyclable, ou encore équestre. Création degîtes d&amp;#039;étape en zone massif.
+	Modernisation, restructuration ou adaptation de l&amp;#039;offre d&amp;#039;hébergement existante en zone massif.</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles maximum : 150 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur et isolation de toiture) et de second oeuvre avec nécessairement des travaux d’optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et mobilier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en faveur de l’inclusion sociale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de modernisation ou de restructuration, les dépenses de maitrise d&amp;#039;oeuvre et les frais d&amp;#039;études et honoraires sont éligibles, uniquement, pour les maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles, uniquement, pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U80" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI, entreprise individuelle et indivision).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets retenus devront être situés à proximité d’un itinéraire de randonnée (pédestre, cyclable, etc.), en zone de Massif (Décret n°2004-69 du 16 janvier 2004 modifié par le décret n°2016-1208 du 8 septembre 2016).&lt;/p&gt;&lt;p&gt;La commercialisation de l&amp;#039;offre d&amp;#039;hébergement devra pouvoir se faire à la nuitée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans les communes en tension de logements (zones A et B1/B2) sont inéligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/massifs-gites-detape</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet, avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/massifs-gites-detape/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...151 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>162711</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE83</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)
+Fédération nationale des collectivités concédantes et régies (FNCCR)
+Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
-[...170 lines deleted...]
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
-Ingénierie technique</t>
-[...382 lines deleted...]
-Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I85" s="1" t="inlineStr">
+      <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
 différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
 ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
 de flux ACTEE83 avec le
 recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
 collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
 collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
 des collectivités sur l’amélioration énergétique des bâtiments publics en
 communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
 du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
 de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
 AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P85" s="1" t="inlineStr">
+      <c r="P70" s="1" t="inlineStr">
         <is>
           <t>01/09/2023</t>
         </is>
       </c>
-      <c r="Q85" s="1" t="inlineStr">
+      <c r="Q70" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>152925</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Prioriser la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Prioréno</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>ENEDIS
+GRDF
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...24 lines deleted...]
-      <c r="N86" s="1" t="inlineStr">
+Région</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+ Le service Prioréno permet aux collectivités d&amp;#039;identifier les rénovations énergétiques à mener en priorité sur leur parc immobilier public.
+&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Prioréno met à disposition des collectivités
+ &lt;strong&gt;
+  une vision cartographique de leur parc de bâtiments publics
+ &lt;/strong&gt;
+ ainsi que des données de consommations d&amp;#039;électricité et de gaz. Ce service offre la possibilité à ses utilisateurs d&amp;#039;être davantage autonome grâce à
+ &lt;strong&gt;
+  une vision globale des consommations énergétiques de ses bâtiments
+ &lt;/strong&gt;
+ et aide à établir un plan de rénovation énergétique pertinent.
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Prioréno répond aux problématiques de terrain :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Des collectivités qui manquent d&amp;#039;informations sur leur patrimoine et leurs consommations
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Des services numériques proposés complexes et qui nécessitent le recours à une expertise externe
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;
+ Faciliter la décision publique locale pour la rénovation énergétique de bâtiments publics :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sur cet outil, la Banque des territoires regroupe un ensemble de données fournies par ses partenaires (dont Enedis) lui permettant de générer une
+ &lt;strong&gt;
+  analyse précise de la consommation énergétique d&amp;#039;environ 500.000 bâtiments publics
+ &lt;/strong&gt;
+ présents sur le territoire français. Prioréno en identifie les 10 à 20% de parc sur lesquels les élus locaux peuvent concentrer leurs efforts en matière de rénovation énergétique : études puis mise en chantier !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;&lt;em&gt;
+  * Les pays ne sont pas bénéficiaires de l&amp;#039;aide.
+ &lt;/em&gt;&lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour bénéficier de l&amp;#039;aide, il faut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir un compte sur le site de la Banque des Territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Connaitre sa liste de PRMs
+&lt;/p&gt;
+&lt;p&gt;
+ Donner l&amp;#039;autorisation à la Banque des Territoires d&amp;#039;accéder aux données de la collectivité locale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Enedis</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/prioreno-un-nouveau-service-data-de-renovation-energetique</t>
+        </is>
+      </c>
+      <c r="W71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/directions-regionales</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact-prioreno&amp;#64;caissedesdepots.fr" target="_self"&gt;contact-prioreno&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+ Interlocuteur Privilégié Enedis : &lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>pauline.wissocq@enedis.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1d57-prioriser-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Enedis</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>155119</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des centres de vacances</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Centres de vacances (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les centres de vacances (ou colonies de vacances) sont des accueils collectifs avec hébergement pour tous les jeunes âgés de 4 à 17 ans lors de leurs congés scolaires, professionnels ou de leurs loisirs. Les groupes accueillis sont composés d&amp;#039;au minimum 12 enfants et/ou adolescents pour une durée supérieure à 5 nuits.
+&lt;/p&gt;
+&lt;p&gt;
+ Les organisateurs, qui proposent de tels accueils sont tenus de les déclarer auprès des services déconcentrés du ministère concerné
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoire de la PMI (si accueil enfants -6ans)
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Jeunesse
+Famille et enfance
 Bâtiments et construction
-Réhabilitation
-[...6 lines deleted...]
-      <c r="O86" s="1" t="inlineStr">
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S86" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/centres-de-vacances-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W72" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.61
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/257a-centres-de-vacances-politique-territoriale-22/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-[...169 lines deleted...]
-      <c r="H88" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>144483</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction et à la réhabilitation d'un équipement culturel</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la construction et à la réhabilitation d'un équipement culturel</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...1208 lines deleted...]
-      <c r="N95" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de sa politique dédiée au développement culturel, le 
+Département soutient la construction d&amp;#039;équipements à vocation 
+exclusivement culturelle ou la réhabilitation d&amp;#039;équipements culturels 
+nécessitant des travaux de gros œuvre.&lt;/p&gt;
+            &lt;p&gt;Le taux d’aide défini dans le règlement pour les projets structurants est appliqué.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Plancher de dépenses éligibles dérogatoire pour les projets de création et de réhabilitation : 500 000 € HT.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Plafond de dépenses éligibles : 2 500 000 € HT, soit une aide 
+plafonnée à 500 000 € HT.
+Règles de cumul avec d’autres dispositions : Cette aide n’est pas 
+cumulable avec l’aide départementale « au premier équipement culturel ».&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Bâtiments et construction
 Réhabilitation
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans l&amp;#039;hypothèse d&amp;#039;une construction nouvelle, la demande devra obligatoirement s&amp;#039;appuyer sur un projet artistique et culturel comprenant la programmation d&amp;#039;une saison ainsi que les actions pédagogiques d&amp;#039;accompagnement et de sensibilisation des publics. Ce projet devra être mis en place et réalisé par une équipe professionnelle qui en assurera la direction artistique et technique.
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur fera impérativement appel à un programmiste chargé d&amp;#039;élaborer la programmation fonctionnelle et architecturale de l&amp;#039;équipement correspondant au programme d&amp;#039;établissement préalablement défini.
- &lt;br /&gt;
-[...4 lines deleted...]
-      <c r="S95" s="1" t="inlineStr">
+ &lt;br /&gt;Le demandeur devra être titulaire d&amp;#039;une licence d&amp;#039;organisateur de spectacle ou en avoir fait la demande auprès des services de l&amp;#039;Etat.&lt;br /&gt;&lt;/p&gt;
+            &lt;p&gt;Le taux d’aide défini dans le règlement pour les projets structurants est appliqué.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Plancher de dépenses éligibles dérogatoire pour les projets de création et de réhabilitation : 500 000 € HT.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Plafond de dépenses éligibles : 2 500 000 € HT, soit une aide 
+plafonnée à 500 000 € HT.
+Règles de cumul avec d’autres dispositions : Cette aide n’est pas 
+cumulable avec l’aide départementale « au premier équipement culturel ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X95" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-et-rehabilitation-dun-equipement-culturel</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:culture&amp;#64;landes.fr" target="_self"&gt;
   culture&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/81c7-aider-a-la-construction-et-a-la-rehabilitatio/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-[...55 lines deleted...]
-      <c r="O96" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>126881</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de restauration des ouvrages d'art communaux</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux opérations de restauration des ouvrages d'art communaux</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite apporter son soutien aux communes porteuses de projets de restauration de leurs ouvrages d&amp;#039;art au regard des enjeux majeurs liés à la sécurité des usagers, à la continuité des dessertes locales (absence d&amp;#039;itinéraire de substitution) et à la sauvegarde de ce patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de subvention est déterminé en fonction du potentiel fiscal (PF) (de l&amp;#039;année N-2 – fiches DGF N-1) par habitant des communes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   50 % : PF inférieur à 460 €
+  &lt;/li&gt;
+  &lt;li&gt;
+   40 % : PF compris entre 460 et 760 €
+  &lt;/li&gt;
+  &lt;li&gt;
+   30 % : PF supérieur à 760 €
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Ce taux est applicable à la dépense subventionnable HT. L&amp;#039;aide est plafonnée à 100 000 € par an et par opération ou tranche d&amp;#039;opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S96" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Commune bénéficiaire doit être propriétaire de l&amp;#039;ouvrage (ponts dont l&amp;#039;ouverture est supérieure ou égale à 1,50 mètre, murs de soutènement d&amp;#039;une voie dont la hauteur de soutènement est supérieure ou égale à 1 mètre, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recensement et diagnostic préalables obligatoires (soit par CEREMA au titre du plan de relance (2021/2022)/agence technique du Département ou bureau d&amp;#039;études) préconisant les travaux à réaliser
+ &lt;/li&gt;
+ &lt;li&gt;
+  Instruction du dossier technique sur la base des documents fournis a minima devis détaillé dans le cas d&amp;#039;un petit ouvrage (inférieur à 40 000 € HT) ou étude de projet si travaux plus conséquents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre d&amp;#039;opérations subventionnées au cours d&amp;#039;un même exercice budgétaire : une par commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DEPENSES ELIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investigations préalables (inspections détaillées, visites subaquatiques, sondages,...) (*)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes techniques (exemple : dossier loi sur l&amp;#039;eau, ...) (*)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux de grosses réparations, confortement, restauration d&amp;#039;ouvrages d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reconstruction d&amp;#039;ouvrages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux sur la superstructure et équipements (trottoirs, dispositifs de retenue, joints de chaussées, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de limitation de gabarit et de tonnage (y compris signalisation, balises, écluses, ...) pour un montant supérieur à 2.000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toute dépense générée par des travaux en lien avec des contraintes environnementales (banquettes, batardeaux,...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ (*) La participation du Département pour ces dépenses interviendra lors de l&amp;#039;instruction technique des travaux de restauration
+&lt;/p&gt;
+&lt;p&gt;
+ Sont exclus :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les travaux de réfection de chaussée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements avec plus-value esthétique sauf pour les ouvrages d&amp;#039;art situés en périmètre protégé
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR POUR L&amp;#039;INSTRUCTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement prévu incluant la subvention départementale demandée, les subventions acquises (joindre la copie des décisions attributives) et celles escomptées
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une notice explicative des travaux envisagés obligatoire pour les opérations supérieures à 40 000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude préalable (recensement, diagnostic) réalisée incluant une fiche descriptive de l&amp;#039;ouvrage d&amp;#039;art et de la/des pathologie(s) constatée(s) avec photographies
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  un plan de situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux obligatoires pour les opérations de plus de 40 000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptifs et estimatifs de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  paiement en une seule fois à l&amp;#039;achèvement des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  ou possibilité d&amp;#039;un acompte à hauteur de 40% du montant de la subvention au démarrage des travaux sur présentation d&amp;#039;une attestation de commencement des travaux. Le solde sera versé sur présentation de la facture certifiée par le trésorier, sous réserve de la transmission par le maître d&amp;#039;ouvrage des supports de communication faisant apparaître le soutien financier du Département de la Charente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+   Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+   &lt;br /&gt;
+  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/10-Routes_et_deplacements/soutien_operations_restauration_ouvrages_art_communaux.pdf</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique &amp;#34;Vos démarches ».
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : subvention d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 75 71 / 05 16 09 61 85
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/769f-soutenir-les-operations-de-restauration-des-o/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-[...39 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>126156</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Econome de flux / Conseiller énergie</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un accompagnement par un économe de flux/conseiller énergie afin de : réaliser un inventaire de son patrimoine, analyser et suivre ses consommations et dépenses énergétiques, proposer des améliorations et définir des priorités en vue d&amp;#039;un plan d&amp;#039;actions pluriannuel, se faire accompagner à la mise en œuvre des actions, valoriser les certificats d&amp;#039;économie d&amp;#039;énergie, suivre les performances post-travaux, être sensibiliser et s&amp;#039;informer sur les questions énergétiques,... et également se faire accompagner à la mise en œuvre des obligations liées au dispositif &amp;#34;éco énergie tertiaire&amp;#34;.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;audits énergétiques à coût réduit : grâce à un marché à bons de commande porté par le SIEGE 27 avec un reste à charge pour la commune fixé entre 20 et 75%.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser vos certificats d&amp;#039;économie d&amp;#039;énergie : prestataire mis à disposition gratuitement afin de vérifier l&amp;#039;éligibilité des dépenses puis collecter les justificatifs nécessaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un fonds de concours de 10 000€ pour tout travaux éligibles aux certificats d&amp;#039;économie d&amp;#039;énergie de plus de 20 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes les informations sont disponibles sur le bouton descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...16 lines deleted...]
- :
+ - Accompagnement par un économe de flux/conseiller énergie, réalisation d&amp;#039;audits énergétiques : ouvert à toutes les communes ne pouvant pas bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
+&lt;/p&gt;
+&lt;p&gt;
+ - Récupération des Certificats d&amp;#039;Économie d&amp;#039;Énergie : ouvert à toutes collectivités ou groupements de collectivités, hormis les communes pouvant déjà bénéficier d&amp;#039;un tel accompagnement par le biais de son intercommunalité.
  &lt;br /&gt;
- – 25 % pour les travaux d&amp;#039;entretien
+&lt;/p&gt;
+&lt;p&gt;
+ - Fonds de concours : ouvert à toutes les communes rurales du département de l&amp;#039;Eure dites &amp;#34;communes C&amp;#34;.
  &lt;br /&gt;
- – 15 % pour les autres travaux GEMAPI
-[...47 lines deleted...]
- Selon les dispositions du règlement départemental Rivières du 18 novembre 2019
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.siege27.fr/sites/default/files/fiche-reno.pdf</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...76 lines deleted...]
- EPCI et syndicats ayant la compétence GEMAPI sur les bassins versants drômois de moins de 50 000 habitants
+ te&amp;#64;siege27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 32 39 82 00
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
-[...57 lines deleted...]
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.girard@siege27.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e12a-accompagnement-a-la-renovation-energetique-de/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-      <c r="A98" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>120978</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour la rénovation énergétique de bâtiments publics</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Accompagnement pour la rénovation énergétique de bâtiments publics</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil et accompagnement afin de prioriser les bâtiments les plus énergivores en fonction de leurs usages, et recherche de financement en vue de la rénovation des bâtiments publics de la collectivité, dans le cadre du décret n°2019-771 du 23/07/2019 dit décret tertiaire.
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;après les factures d&amp;#039;énergie et consommation, et une visite des bâtiments, un rapport est rendu sur l&amp;#039;évaluation thermique des bâtiments communaux et, des propositions de solution et une priorisation des actions à mettre en œuvre et des bâtiments à traiter. Une sensibilisation peut aussi avoir lieu (voir offre sensibilisation environnementales des élus ou des agents).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement est réalisé en coordination avec le SDESM pour les communes adhérentes à ce Syndicat et/ou conventionnées avec le SURE.
 &lt;/p&gt;
 &lt;p&gt;
  Service cofinancé par l&amp;#039;ADEME Ile de France, la Région, le Département et l&amp;#039;EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aide aux Communes de Seine-et-Marne, de moins de 10.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   ATTENTION : la Commune doit pouvoir fournir les factures d&amp;#039;énergies et les points de raccordement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W98" s="1" t="inlineStr">
+      <c r="W76" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  adresse mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/622a-accompagner-les-collectivites-pour-la-renovat/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2022</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-      <c r="A99" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>120946</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Soutenir la restauration et l’aménagement du patrimoine labellisé d’intérêt régional</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Soutien à la restauration et à l'aménagement du patrimoine labellisé d'intérêt régional</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H99" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région contribue à préserver et favoriser l&amp;#039;ouverture des édifices ou ensembles labellisés d&amp;#039;intérêt régional. Cette démarche renforce l&amp;#039;attractivité touristique de l&amp;#039;Île-de-France, et met l&amp;#039;accent sur un patrimoine remarquable souvent méconnu.
 &lt;/p&gt;
 &lt;p&gt;
  Ouverture permanente
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dispositif ouvert aux propriétaires publics ou privés dont le bien immobilier a obtenu le label « Patrimoine d&amp;#039;intérêt régional ».
 &lt;/p&gt;
 &lt;p&gt;
  Les aménageurs mandatés par les collectivités territoriales peuvent être bénéficiaires. Une convention de délégation de maîtrise d&amp;#039;ouvrage doit avoir été signée entre la collectivité et l&amp;#039;aménageur.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention jusqu&amp;#039;à 30 % des dépenses éligibles correspondant au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, à l&amp;#039;exclusion des postes de dépenses suivants : acquisitions foncières, études préalables, assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers.
 &lt;/p&gt;
 &lt;p&gt;
  Aide plafonnée à 500 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;autorisation de permis de construire et l&amp;#039;avant-projet définitif (APD) sont indispensables.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet de restauration sera lié à l&amp;#039;intérêt architectural du bâtiment. Il aura été visé par un architecte du patrimoine et/ou du CAUE.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Restauration du bâtiment (clos et couvert),
  &lt;/li&gt;
  &lt;li&gt;
   Mesures d&amp;#039;urgence,
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements intérieurs et extérieurs
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les demandes d&amp;#039;aide devront être déposées sur
  &lt;/span&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  &lt;span&gt;
   , la plateforme des aides régionales.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-restauration-et-lamenagement-du-patrimoine-labellise-dinteret-regional</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
  &lt;br /&gt;
  Héloïse Maillé
  &lt;br /&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;br /&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0776-soutien-a-la-restauration-et-a-lamenagement-d/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
-[...456 lines deleted...]
-      <c r="A102" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>119941</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Accompagnement de collectivité</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
  &lt;br /&gt;
  L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
  &lt;br /&gt;
  Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
  &lt;br /&gt;
  Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
  &lt;br /&gt;
  Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
  &lt;br /&gt;
  L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
  &lt;br /&gt;
  Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes communes et EPCI de Savoie sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christian Fleury - Responsable du pôle collectivités et territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   christian.fleury&amp;#64;asder.asso.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 04 79 85 88 50
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-      <c r="A103" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>117555</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Financer la réhabilitation des logements sociaux avec l'Éco-prêt</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose Éco-prêt, une offre de prêts visant à financer la réhabilitation des logements sociaux les plus énergivores.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   En métropole : il s&amp;#039;adresse aux logements disposant d&amp;#039;un audit énergétique TH-C-E ex ou d&amp;#039;un DPE location et dont la consommation énergétique en énergie primaire est d&amp;#039;au moins 151 kWh/m2/an.
  &lt;/li&gt;
  &lt;li&gt;
   Dans les DOM : le prêt s&amp;#039;adresse aux logements construits avant le 1er mai 2010 en Guadeloupe, en Guyane, à la Réunion et en Martinique, mais aussi à ceux construits avant le 1er juillet 2014 à Mayotte.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Découvrez les caractéristiques de l&amp;#039;Éco-prêt :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un montant maximal de 22 000 € par logement ;
  &lt;/li&gt;
  &lt;li&gt;
   Une majoration de 2 000 € par logement pour les opérations labélisées HPE rénovation (Haute Performance Énergétique) ou BBC rénovation (Bâtiment Basse Consommation Effinergie) ;
  &lt;/li&gt;
  &lt;li&gt;
   Une majoration de 3 000 € par logement pour les projets visant un bâtiment contenant de l&amp;#039;amiante ;
  &lt;/li&gt;
  &lt;li&gt;
   La possibilité de le compléter avec le prêt PAM Taux Fixe Éco-prêt afin de couvrir 100 % du besoin de financement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_psat</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...27 lines deleted...]
-      <c r="H104" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>116548</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les systèmes d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I104" s="1" t="inlineStr">
-[...87 lines deleted...]
-  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations visées : les opérations groupées de réhabilitation de dispositifs d’assainissement non collectif existants, inférieurs à 200 EH.&lt;br /&gt;Ces opérations groupées sont coordonnées par le SPANC.&lt;br /&gt;Sont exclus les travaux entrant dans le cadre de la construction de logement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ea1e-copie-07h13-epuration-des-eaux-usees/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-      <c r="A105" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>155127</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -18042,3610 +15428,2288 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W105" s="1" t="inlineStr">
+      <c r="W81" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G106" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>102845</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser le grand public autour de votre projet de restauration via le financement participatif</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Collecte de dons Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Premier acteur de la générosité en faveur du patrimoine, la Fondation du patrimoine accompagne les propriétaires en ouvrant des collectes de dons, permettant de mobiliser le grand public. Mode d&amp;#039;action privilégié de la Fondation, ce sont près de 3 000 chantiers qui sont financés chaque année grâce au dispositif du mécénat populaire (ou financement participatif). Les collectes de dons représentent en moyenne 15 % du plan de financement d&amp;#039;un projet de restauration.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les types de patrimoine peuvent être aidés : immobilier, mobilier ou naturel, protégé ou non par l&amp;#039;Etat au titre des monuments historiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/soumettre-un-projet/organiser-une-collecte</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/soumettre-un-projet/depot-de-dossier/formulaire-demande-collecte</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Fondation du patrimoine : https://www.fondation-patrimoine.org/soumettre-un-projet/organiser-une-collecte
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04fc-mobiliser-le-grand-public-autour-de-votre-pro/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>107202</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de valorisation et/ou restauration du patrimoine public ou privé</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation et restauration du patrimoine</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutien financier en faveur des projets de valorisation et/ou restauration du patrimoine public ou privé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Edifices protégés monuments historiques (MH).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Edifices non-protégés mais d&amp;#039;intérêt patrimonial public.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Objets classés MH.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Objets inscrits MH et collections Musées de France.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Numérisation d&amp;#039;archives publiques.&lt;/li&gt;&lt;li&gt;Etudes préalables à la restauration.&lt;/li&gt;&lt;li&gt;Equipements de valorisation du patrimoine (Pour le privé, uniquement les associations).&lt;/li&gt;&lt;li&gt;Equipements de conservation des archives (hors construction).&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dépôt de la demande avant le démarrage des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Morbihan</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://morbihan.fr</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaides.morbihan.fr</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Générale Adjointe Education, Culture, Attractivité, Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Service de la valorisation et de la conservation du patrimoine&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 97 54 83 09&lt;/p&gt;&lt;p&gt;Mail : patrimoine&lt;a href="mailto:sat&amp;#64;morbihan.fr" rel="noopener" target="_blank"&gt;&amp;#64;morbihan.fr &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>direction.territoires@morbihan.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/34e8-copie-15h00-soutenir-les-projets-de-creation-/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Morbihan</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>92052</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Financer la modernisation des filières thermalisme, ports de plaisance et montagne</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Financement de projets d’équipements et d’hébergements touristiques</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans la modernisation des équipements et la structuration des filières thermalisme, ports de plaisance et montagne, avec une offre de financement en fonds propres.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projets-equipements-hebergements-touristiques?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=modernisat</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vou
+  s êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f552-obtenir-un-accompagnement-dans-la-modernisati/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>97354</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration et la mise en valeur du patrimoine mobilier décoratif et funéraire</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Programme : Restauration et mise en valeur du patrimoine mobilier, décoratif et funéraire (PMDF)</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 75</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à soutenir la restauration et la mise en valeur du patrimoine mobilier, décoratif et funéraire sur tout le territoire de la Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide départementale est plafonnée à 35 000 € par an pour un même projet. Elle intervient dans la limite d&amp;#039;un montant total des subventions publiques de 80 % du montant des dépenses subventionnables.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Mobilier
+ &lt;/strong&gt;
+ : 35 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Orgues à tuyaux
+ &lt;/strong&gt;
+ : 20 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Valorisation, trésors
+ &lt;/strong&gt;
+ : 50 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  * H.T. pour les associations récupérant la T.V.A.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pourra atteindre alors 60 % pour le mobilier, 45 % pour les orgues à tuyaux et 75 % pour la valorisation et trésors.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de collectivités territoriales si le projet se situe sur une commune de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités bénéficiant du label &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations propriétaires ou mandatées par le propriétaire pour assurer la maîtrise d&amp;#039;ouvrage de l&amp;#039;opération.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Patrimoine éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble du patrimoine mobilier, décoratif et funéraire protégé ou non et situé dans des lieux publics ou privés, sur proposition circonstanciée du conservateur des antiquités et objets d&amp;#039;art de la Vendée justifiant d&amp;#039;un intérêt patrimonial pour la Vendée, est éligible à une subvention du Conseil Départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ En ce qui concerne la restauration et la mise en valeur du patrimoine maritime, l&amp;#039;aide départementale se limite aux seuls bateaux 
+dont les propriétaires s&amp;#039;engagent, après leur restauration, à les rendre accessibles au public dans le cadre de projets touristiques et/ou pédagogiques préalablement définis.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Patrimoine et Archéologie
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch
+85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.63
+&lt;/p&gt;
+&lt;p&gt;
+ E.Mail :
+ &lt;a href="mailto:sophie.boudaud&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  sophie.boudaud&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>celine.belzic@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/850f-soutenir-la-restauration-et-la-mise-en-valeur/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>55820</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remplacement d&amp;#039;une chaudière fioul.
+&lt;/p&gt;
+&lt;p&gt;
+ Isolation des combles ou des parois verticales.
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une ventilation mécanique double flux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te81.fr/transition-energetique/cee/</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Thibaud Mahul
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission rénovation énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ t.mahul&amp;#64;te81.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 47 90 37 58
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>p.vienne@te81.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2020</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>49783</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Action Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les solutions de transport propre et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et assurer la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements et équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter des friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études de structuration du montage juridique, économique et financier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer un accompagnement en ingénierie sur les projets identifiés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Commerces et services
+Innovation, créativité et recherche
+Equipement public
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>973</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans la rénovation des bâtiments grâce au dispositif Intracting</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie
+EduRénov</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Offre Intracting</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Avance récupérable
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes une collectivité locale, un établissement d&amp;#039;enseignement supérieur, de santé ou un syndicat d&amp;#039;énergie et vous souhaitez réaliser des travaux de rénovation énergétique de vos bâtiments publics ? Le dispositif Intracting peut contribuer à les réaliser via des avances remboursables si vos travaux contribuent à une amélioration des performances énergétiques et génèrent des économies d&amp;#039;énergie avec un temps de retour court (moins de 13 ans).
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif concerne donc les travaux permettant de réaliser des économies d&amp;#039;énergie à court-terme sur des équipements tels que le chauffage, l&amp;#039;éclairage, la ventilation etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les économies réalisées sont affectées au remboursement des avances, voire au financement de nouveaux projets.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;un bout à l&amp;#039;autre du projet (conseils et ingénierie, financement, réalisation et mise à disposition d&amp;#039;un outil de suivi et de pilotage des consommations énergétiques), la Banque des territoires vous accompagne en tant que tiers de confiance. Le dispositif Intracting dispose de nombreux avantages tels qu&amp;#039;un apport jusqu&amp;#039;à 100% du besoin ou encore la possibilité de remboursement retardé si les économies d&amp;#039;énergies attendues ne sont pas réalisées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/investissement-dans-la-renovation-des-batiments-dispositif-intracting?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=in</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4e6-investissement-dans-la-renovation-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>28/03/2019</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>166150</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation globale des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Sy'nergies</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat des énergies et de l'aménagement numérique de la Haute-Savoie (SYANE)</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K106" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Certificat d'économie d'énergie (CEE)
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accompagner les collectivités dans la rénovation de leurs bâtiments et faciliter le passage à l’acte, le Syane lance le dispositif Sy’nergies : un kit technique et financier complet. Il s’agit d’un pack global comprenant un accompagnement technique dès le début du projet et un préfinancement des travaux (une avance sur les CEE et un prêt à taux zéro).&lt;/p&gt;&lt;p&gt;L’accompagnement Sy’nergies, proposé par le Syane, a pour objectif de renforcer la capacité de rénovation et d’amélioration énergétique du patrimoine public bâti des collectivités de Haute-Savoie.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Rénovation globale des écoles communales, des bâtiments communaux, des salles polyvalentes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion au Syane&lt;/p&gt;&lt;p&gt;Projet de rénovation globale justifiant d&amp;#039;au moins 40% d&amp;#039;économies d&amp;#039;énergie&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/maitrise-de-lenergie/synergies/</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;synergies&amp;#64;syane.fr&lt;/p&gt;&lt;p&gt;a.lebessou&amp;#64;syane.fr&lt;/p&gt;&lt;p&gt;c.hulin&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-renovation-globale-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L106" s="1" t="inlineStr">
-[...94 lines deleted...]
-          <t>published</t>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="107" spans="1:27" customHeight="0">
-[...319 lines deleted...]
-      <c r="A109" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>165165</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Étudier les stratégies quantitatives pour de la substitution, de la réhabilitation ou du stockage</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H109" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I109" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
 la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
 s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
 en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
 fiable, telles que des études d’aide à la décision, des travaux 
 d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
 actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
 résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P109" s="1" t="inlineStr">
+      <c r="P90" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q109" s="1" t="inlineStr">
+      <c r="Q90" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
         </is>
       </c>
-      <c r="W109" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudier-les-strategies-quantitatives-pour-de-la-substitution-de-la-rehabilitation-ou-du-stockage/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="110" spans="1:27" customHeight="0">
-[...582 lines deleted...]
-      <c r="G114" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>165100</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Rénover des infrastructures en milieu rural - Campagnes sportives</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Campagnes sportives - Rénovation des infrastructures en milieu rural</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...14 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+Région</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez mener à bien un projet de rénovation d’infrastructure sportive dans votre commune ?&lt;/h2&gt;&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à &lt;/strong&gt;&lt;strong&gt;20 000  € &lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Une commune de moins de 1 500 habitants&lt;/strong&gt;, propriétaires des infrastructures ou bâtiments visés par ce dispositif&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Des rénovations de terrains extérieurs pour sports collectifs et individuels&lt;/li&gt;
+&lt;li&gt;Des rénovations d’infrastructures bâties&lt;/li&gt;
+&lt;li&gt;Des aménagements par l’acquisition de matériels liés à l’utilisation des infrastructures sportives&lt;/li&gt;
+&lt;li&gt;Des rénovation d’équipements fixes extérieurs en accès libre&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
+&lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 50% du montant des dépenses retenues en € HT dans la limite de 40 000 € de dépenses éligibles&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’aide est donc plafonnée, et &lt;strong&gt;son maximum est de 20 000 €&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Les travaux liés à la rénovation d’équipements sportifs&lt;/strong&gt;&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;Les frais d’acquisition de matériel&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Et leur montant maximum est de 40 000 € HT.&lt;/strong&gt;&lt;/p&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Déposez votre demande en ligne à partir du mois de janvier depuis cette page ; et avant le début des travaux en y joignant les pièces suivantes : RIB et devis. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Ce dispositif est ouvert via &lt;strong&gt;deux campagnes d’instruction des dossiers durant l’année &lt;/strong&gt;civile (pour 2025 à titre d’information : de janvier à avril puis de juin à septembre &lt;strong&gt;dans l’objectif d’aider au moins 50 projets par an dans la limite des crédits dédiés, soit 1 million d’euros de subventions allouées par an&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;La Région sera attentive à tendre vers une répartition territoriale la plus équilibrée possible des projets soutenus en fonction des demandes réceptionnées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P91" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2024</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/renovation-infrastructures-sportives/</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0305/depot/simple</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vous pourrez déposer votre demande en ligne à compter du 20 janvier 2025.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Contactez Paul FRICKER&lt;/p&gt;&lt;p&gt;paul.fricker&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;Tel : 03 88 15 67 45&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/campagnes-sportives-renovation-des-infrastructures-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>145445</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation d’équipements sportifs de proximité</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La promotion de l&amp;#039;activité physique et sportive a été déclarée Grande 
+Cause Nationale 2024, ceci afin de lutter contre la sédentarité et 
+mettre le sport au cœur de la société.
+Considérant l&amp;#039;importance que revêt la présence sur l&amp;#039;ensemble du 
+territoire d&amp;#039;équipements dédiés à la pratique sportive, qui concourt à 
+l&amp;#039;émancipation des jeunes Landais, le Conseil départemental des Landes 
+soutient l&amp;#039;effort des communes et groupements de communes pour la 
+construction, la restructuration ou la réhabilitation d&amp;#039;équipements 
+sportifs de proximité.&lt;/p&gt;
+            &lt;p&gt;Une subvention en capital peut être accordée, au travers 
+des projets d’investissement structurants, aux communes ou groupements 
+de communes pour des travaux de construction, restructuration ou 
+réhabilitation d’équipements sportifs de proximité favorisant la 
+présence sur tous les territoires d’équipements adaptés aux pratiques 
+sportives.&lt;/p&gt;&lt;p&gt;Le taux d’aide défini dans le règlement pour les projets structurants est appliqué.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le plancher des dépenses éligibles est fixé à 60 000 € HT par dérogation à la partie I du règlement.&lt;/li&gt;&lt;li&gt;Le plafond des dépenses éligibles est fixé à 500 000 € HT.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide du département ne pourra intervenir qu’à raison d’un dossier tous les deux ans, présenté par la même collectivité.&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les équipements sportifs de plein air, y compris les équipements dits de loisirs (pumptrack, skatepark et city stade) ;&lt;/li&gt;&lt;li&gt;les
+ salles sportives : dans le cas d’une polyvalence, l’utilisation 
+sportive principale devra être démontrée, dans le cadre des liens avec 
+les clubs et les établissements scolaires ;&lt;/li&gt;&lt;li&gt;les dépenses liées 
+aux immobilisations extérieures (de type rampes d’accès, clôtures, 
+reprofilage simple des sols…) et ayant pour objet la mise en 
+accessibilité et la mise en sécurité participent au calcul de l’assiette
+ éligible ;&lt;/li&gt;&lt;li&gt;les dépenses d’équipement liées à une immobilisation
+ et indispensables à son fonctionnement (ex. : les paniers de basket 
+pour un city, le filet pour un court de tennis, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont exclus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les aménagements liés à des parcours de santé, ainsi que les aires de fitness en extérieur ;&lt;/li&gt;&lt;li&gt;les dépenses afférentes à de simples travaux d’entretien courants ;&lt;/li&gt;&lt;li&gt;les
+ dépenses directement non-liées aux pratiques sportives qui seront 
+exclues du calcul de l’assiette des dépenses subventionnables ; il 
+s’agit notamment : tribunes, gradins, clubs‑house, espaces connexes ;&lt;/li&gt;&lt;li&gt;les
+ honoraires afférents ainsi que les frais divers de contrôle dédiés à la
+ construction ne participent pas au calcul de l’aide ;&lt;/li&gt;&lt;li&gt;les 
+dépenses de mobiliers ou matériels (y compris sportifs) amovibles ou 
+mobiles qui ne sont pas indispensables à la désignation du bâtiment (ex.
+ : panneaux de règlement intérieur, bacs de rangement à roulettes, buts 
+ou paniers de basket mobiles en structure légère, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Premier acteur de la générosité en faveur du patrimoine, la Fondation du patrimoine accompagne les propriétaires en ouvrant des collectes de dons, permettant de mobiliser le grand public. Mode d&amp;#039;action privilégié de la Fondation, ce sont près de 3 000 chantiers qui sont financés chaque année grâce au dispositif du mécénat populaire (ou financement participatif). Les collectes de dons représentent en moyenne 15 % du plan de financement d&amp;#039;un projet de restauration.
-[...20 lines deleted...]
-      <c r="S114" s="1" t="inlineStr">
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;&lt;p&gt;Critères d’appréciation : Priorité est donnée aux projets motivés par
+ les éléments ci‑après, critères analysés dans le cadre de l’instruction
+ de la demande d’aide :&lt;/p&gt;&lt;/li&gt;&lt;li&gt;la création d’espaces de pratique supplémentaire adaptés aux conditions d’enseignement de l’EPS et/ou à la pratique fédérale ;&lt;/li&gt;&lt;li&gt;une mise en conformité avec des exigences réglementaires fédérales ;&lt;/li&gt;&lt;li&gt;la mise en sécurité ;&lt;/li&gt;&lt;li&gt;les
+ projets apportant une plus‑valeur à son territoire (territoire 
+communautaire) dont le taux d’équipement/habitant serait inférieur à la 
+moyenne départementale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les équipements dits de 
+loisirs, l&amp;#039;insuffisance d&amp;#039;autres équipements dédiés à la pratique 
+sportive sur la commune sera pris en compte.&lt;/p&gt;&lt;ul&gt;
+ &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
-[...253 lines deleted...]
-&lt;p&gt;
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-construction-la-restructuration-ou-la-rehabilitation-dequipements-sportifs-de-proximite</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Courriel :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N117" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7cc-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="118" spans="1:27" customHeight="0">
-[...140 lines deleted...]
-      <c r="A119" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>144491</v>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Aider à la restauration du patrimoine culturel des communes ou de leurs groupements</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E119" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G119" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H119" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="N119" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Au titre de sa politique dédiée au patrimoine culturel, le Département 
+soutient la réalisation de travaux de restauration et d&amp;#039;entretien des 
+objets mobiliers, meubles ou immeubles dont la gestion et le 
+fonctionnement incombent directement aux communes ou à leurs groupements
+ et dont l&amp;#039;intérêt patrimonial et historique est reconnu par l&amp;#039;État 
+(inscription ou classement), ainsi que pour les études préalables 
+afférentes à ces opérations:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le taux d&amp;#039;aide défini dans le règlement pour les projets locaux est appliqué,&lt;/li&gt;&lt;li&gt;par dérogation à la partie I du RU, il n&amp;#039;y a pas de plancher de dépenses,&lt;/li&gt;&lt;li&gt;la
+ dépense subventionnable retenue par le Département sera celle que 
+l&amp;#039;État aura utilisée pour le calcul de sa propre subvention,&lt;/li&gt;&lt;li&gt;plafond de dépenses éligibles : pas de plafond.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le Département limite son soutien à une subvention par commune ou 
+groupement de communes par an, sauf cas d&amp;#039;urgence liée à la sécurité 
+attestée par la Direction Régionale des Affaires culturelles ou 
+l&amp;#039;Architecte des bâtiments de France, et dans la limite des crédits 
+inscrits.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O119" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R119" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="S119" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d’opérations de projets éligibles :&lt;/p&gt;
+&lt;p&gt;Projet d’investissement et d’équipement d’intérêt local.&lt;/p&gt;
+&lt;p&gt;Sont susceptibles d’être subventionnés :
+les travaux de restauration et d’entretien d’un objet mobilier, d&amp;#039;un 
+meuble ou d’un immeuble dont l’intérêt patrimonial et historique est 
+reconnu par l’État (inscription ou classement), ainsi que les études 
+préalables afférentes à ces opérations.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;p&gt;Sont éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les études préalables à des travaux de restauration et d’entretien d’un objet mobilier, d’un meuble ou d’un immeuble,&lt;/li&gt;&lt;li&gt;les travaux de restauration et d’entretien d’un objet mobilier, d’un meuble ou d’un immeuble.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;La dépense subventionnable retenue par le Département sera celle que 
+l’État aura utilisée pour le calcul de sa propre subvention.&lt;/p&gt;
+&lt;p&gt;Par dérogation à l’article 5 de la partie I du règlement unique, le 
+délai réglementaire entre la commande des études préalables et la 
+réalisation des travaux de restauration et d’entretien pourra être 
+supérieur à 18 mois, si des contraintes réglementaires ou partenariales 
+s’imposent au porteur de projet, il devra en avoir les services du 
+département.&lt;/p&gt;
+&lt;p&gt;Critères obligatoires :&lt;/p&gt;
+&lt;p&gt;L’objet mobilier ou l’immeuble sur lequel l’étude porte et/ou les 
+travaux sont réalisés doit faire l’objet d’une mesure de protection par 
+l’administration du Ministère de la Culture au sens de l’article L 111‑1
+ du Code du Patrimoine.&lt;/p&gt;
+&lt;p&gt;L’étude et/ou le projet de restauration, pour ouvrir droit à une 
+aide, devra avoir reçu l’aval technique du Ministère de la Culture, et 
+avoir bénéficié de l’attribution d’une subvention de celui‑ci.&lt;/p&gt;
+&lt;p&gt;Modalités de versement :
+Par dérogation à l&amp;#039;article 15 de la partie I du présent règlement, les 
+modalités de versements pour les aides relevant de ce dispositif seront 
+les suivantes :&lt;/p&gt;
+&lt;p&gt;Pour les opérations de travaux de restauration :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;30 % sur présentation des ordres de service ou des marchés signés&lt;/li&gt;&lt;li&gt;60 % sur production :&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;d&amp;#039;un document attestant de la réception des travaux réalisés,
+  d&amp;#039;un document récapitulatif des dépenses payées, visé par le comptable de la Commune&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;10 % sur production d&amp;#039;un certificat de conformité délivré par une personne dûment habilitée par le Ministère de la Culture.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Pour les études de diagnostic préalable :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;50% sur production du ou des marchés publics relatifs à l&amp;#039;étude 
+(cahier des charges, cahier des clauses administratives particulières et
+ acte d&amp;#039;engagement), des courriers de notification, ordres de service ou
+ devis signés&lt;/li&gt;&lt;li&gt;50% sur production d&amp;#039;un exemplaire de l&amp;#039;étude 
+réalisée et d&amp;#039;un document récapitulatif des dépenses visé par le 
+comptable habilité de la commune.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Information au public et valorisation :
+Le maître d&amp;#039;ouvrage favorisera la valorisation de l&amp;#039;édifice notamment dans le cadre de programmes coordonnés par le Département.&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T119" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U119" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V119" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X119" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/restauration-du-patrimoine-culturel-des-communes-ou-de-leurs-groupements</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:culture&amp;#64;landes.fr" target="_self"&gt;
   culture&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y119" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z119" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2276-aider-a-la-restauration-du-patrimoine-culture/</t>
         </is>
       </c>
-      <c r="AA119" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="120" spans="1:27" customHeight="0">
-[...720 lines deleted...]
-      <c r="G124" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>152453</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement d'équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SPORTIFS</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K124" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 75</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L124" s="1" t="inlineStr">
-[...928 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de tout équipement sportif, homologable ou non.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M127" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un complexe sportif aquatique à Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;un grand gymnase multisports à Bellevue
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un plateau multisports en accès libre à La Roche-sur-Loire
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;un court de tennis à La Forêt-Verte
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une aire de jeux et de fitness à proximité du parc municipal de Villeneuve
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un stade de football synthétique de niveau 5 à Saint-Étienne-des-Granges
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux inclusifs au cœur du quartier des Chênes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parcours de santé et de randonnée pédestre à L&amp;#039;Étang-Vert
@@ -21667,68 +17731,68 @@
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un éclairage LED au terrain d&amp;#039;entraînement de football du stade municipal
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un mur d&amp;#039;escalade et d&amp;#039;un skate-park à La Plaine des Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une salle de pratiques sportives collectives avec gradins à La Ruche
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation des vestiaires et du club house du stade de rugby de La Prairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux pour enfants de moins de 12 ans près du city-stade à La Roseraie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un terrain multisports avec sécurisation à La Corniche
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du stade de football - Phase 2 à La Cité Verte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Citoyenneté
 Santé
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R127" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -21953,1056 +18017,200 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   (2)
  &lt;/strong&gt;
  Sous réserve de l&amp;#039;avis favorable du chargé de projets sportifs auprès des collectivités du Département – M. Eric DZIEDZIC tél : 03-44-10-40-22 ou par mail eric.dziedzic&amp;#64;oise.fr.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition et renouvellement de petits matériels sportifs (ballons, cerceaux,...),
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de courts de tennis de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T127" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W127" s="1" t="inlineStr">
+      <c r="W94" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ca1-aider-a-lamelioration-de-la-distribution-dele/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="128" spans="1:27" customHeight="0">
-[...317 lines deleted...]
-      <c r="G130" s="1" t="inlineStr">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>152161</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la mise en place ou à la réhabilitation de l’assainissement des communes rurales</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>ASSAINISSEMENT RURAL</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
-[...298 lines deleted...]
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K131" s="1" t="inlineStr">
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 30</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L131" s="1" t="inlineStr">
-[...292 lines deleted...]
-      <c r="L133" s="1" t="inlineStr">
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la mise en place ou à la réhabilitation de l&amp;#039;assainissement collectif, ainsi qu&amp;#039;à la réhabilitation de l&amp;#039;assainissement autonome dans les communes rurales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M133" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un réseau d&amp;#039;assainissement collectif dans le hameau de &amp;#34;La Vallée&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Étude préalable à la réhabilitation des réseaux d&amp;#039;assainissement sur la commune de &amp;#34;Petitville&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de la station d&amp;#039;épuration de &amp;#34;La Violette&amp;#34; (800 équivalents habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Extension du réseau de collecte des eaux usées dans le quartier &amp;#34;Saint-Martin&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une station d&amp;#039;épuration à roseaux pour le village de &amp;#34;Beaulieu&amp;#34; (1 200 équivalents habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Étude de faisabilité pour l&amp;#039;assainissement autonome dans les hameaux de &amp;#34;Bellecombe&amp;#34; et &amp;#34;Rivière&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des réseaux d&amp;#039;assainissement et mise en séparatif sur l&amp;#039;ensemble de la commune de &amp;#34;Grandvillage&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;un traitement anti-H2S sur le poste de relevage de &amp;#34;La Chapelle&amp;#34;
@@ -23022,65 +18230,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à maîtrise d&amp;#039;ouvrage pour la construction d&amp;#039;une station d&amp;#039;épuration collective dans le groupement de communes &amp;#34;Lac et Montagne&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des réseaux d&amp;#039;assainissement et création d&amp;#039;un nouveau poste de refoulement pour &amp;#34;Les Champs&amp;#34; (75 branchements)
  &lt;/li&gt;
  &lt;li&gt;
   Étude d&amp;#039;actualisation du schéma directeur d&amp;#039;assainissement pour les communes de &amp;#34;Bordelac&amp;#34; et &amp;#34;Mareil-sur-Mer&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une station d&amp;#039;épuration pour le traitement des eaux usées de &amp;#34;La Plaine&amp;#34; (2 500 équivalents habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de mise en séparatif des eaux usées dans le secteur de &amp;#34;La Grande Rue&amp;#34; (50 branchements)
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un réseau d&amp;#039;assainissement autonome pour le hameau de &amp;#34;La Ferme&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des réseaux d&amp;#039;assainissement et modernisation des installations techniques de la station d&amp;#039;épuration de &amp;#34;Belleval&amp;#34; (1 000 équivalents habitants)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N133" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Voirie et réseaux
 Equipement public
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O133" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R133" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -23325,197 +18533,227 @@
   MODALITES DE VERSEMENT DE LA SUBVENTION :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention sera versée selon les conditions définies dans le règlement général des aides aux communes.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;assainissement sur les communes considérées comme urbaines.
  &lt;/li&gt;
  &lt;li&gt;
   tous travaux s&amp;#039;apparentant à de l&amp;#039;entretien ou du renouvellement,
  &lt;/li&gt;
  &lt;li&gt;
   les études suivies de travaux non éligibles ne sont pas finançables au titre de l&amp;#039;aide aux communes.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S133" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T133" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V133" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W133" s="1" t="inlineStr">
+      <c r="W95" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X133" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y133" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z133" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2605-aider-a-la-creation-damenagements-de-securite/</t>
         </is>
       </c>
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="134" spans="1:27" customHeight="0">
-      <c r="A134" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>155117</v>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G134" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H134" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K134" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L134" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N134" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O134" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R134" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -23588,167 +18826,2089 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S134" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T134" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U134" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V134" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W134" s="1" t="inlineStr">
+      <c r="W96" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X134" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y134" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z134" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA134" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="135" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G135" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>147698</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'acquisition et la restauration de documents patrimoniaux des bibliothèques (FRRAB)</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l&amp;apos;acquisition et restauration de documents patrimoniaux des bibliothèques (FRRAB)</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H135" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K135" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L135" s="1" t="inlineStr">
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif d&amp;#039;aide à l&amp;#039;acquisition et à la restauration de documents patrimoniaux, qui n&amp;#039;existe que dans certaines régions françaises, vise à accompagner les bibliothèques territoriales dans leurs projets d&amp;#039;acquisition et/ou de restauration de manuscrits, livres imprimés anciens ou livres d&amp;#039;artistes, estampes ou photographies à travers des fonds régionaux financés à parité entre l&amp;#039;État (services déconcentrés du ministère de la Culture c&amp;#039;est-à-dire les DRAC) et les régions.
+&lt;/p&gt;
+&lt;h2&gt;
+ Présentation du dispositif
+&lt;/h2&gt;
+&lt;h3&gt;
+ Qu&amp;#039;est-ce qu&amp;#039;un document patrimonial ?
+&lt;/h3&gt;
+&lt;p&gt;
+ On rassemble sous l&amp;#039;appellation de patrimoine écrit les collections de manuscrits et archives, de livres imprimés antérieurs avant 1830 et autres collections spécialisées (cartes et plans, estampes, photographies, monnaies et médailles etc.) conservées par les bibliothèques territoriales françaises et mises à disposition du public.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont dits &amp;#34;patrimoniaux&amp;#34; les documents rares, précieux, anciens ou contemporains, appartenant à l&amp;#039;État ou à une collectivité territoriale, quels que soient leur nature, leur provenance, ou leur support et faisant l&amp;#039;objet d&amp;#039;une décision de conservation pérenne.
+&lt;/p&gt;
+&lt;h3&gt;
+ Objectifs de la démarche
+&lt;/h3&gt;
+&lt;p&gt;
+ L&amp;#039;aide à l&amp;#039;acquisition et à la restauration de documents patrimoniaux a pour objectif d&amp;#039;aider les bibliothèques territoriales à enrichir et à faire restaurer les documents patrimoniaux de leurs collections qui le nécessitent.
+&lt;/p&gt;
+&lt;h2&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Qui peut déposer un dossier ?
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Le demandeur doit être une collectivité territoriale agissant pour le compte de sa bibliothèque.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères de non-éligibilité du demandeur
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Les demandes émanant de collectivités territoriales pour le compte de leur service d&amp;#039;archives et de leur musée ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Les documents acquis ou restaurés doivent être conservés par la bibliothèque.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères d&amp;#039;éligibilité du projet
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Le projet doit concerner une acquisition déjà réalisée ou un projet de restauration à venir, sous réserve de présentation d&amp;#039;un devis validé par le groupe d&amp;#039;experts en restauration réunis par le ministère de la Culture.
+&lt;/p&gt;
+&lt;p&gt;
+ Il peut aussi, selon les régions, concerner des opérations exceptionnelles de valorisation des fonds patrimoniaux.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères de non-éligibilité du projet
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;acquisition non encore réalisés ne sont pas éligibles.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nature des dépenses éligibles
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le prix d&amp;#039;acquisition auprès d&amp;#039;un libraire ou d&amp;#039;adjudication en vente aux enchères publiques hors frais
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts de restauration, hors taxe
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts engagés dans le cadre d&amp;#039;une opération de valorisation exceptionnelle, hors taxes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ Procédure
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Montant de la subvention
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Le montant de la subvention allouée varie suivant les projets et les régions.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Modalités d&amp;#039;attribution de la subvention
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ La subvention est versée en une seule fois.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Modalités d&amp;#039;évaluation des dossiers
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Les projets de restauration sont évalués après avis du groupe d&amp;#039;experts restauration du ministère de la Culture. C&amp;#039;est sur la base de cet avis que la commission régionale du Fonds régional de restauration et acquisition des bibliothèques (FRRAB) se prononce.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;acquisition sont évalués par la commission régionale du FRRAB, le plus souvent sur présentation physique du document acheté.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Comment déposer un dossier ?
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Si une subvention vous est accordée, un compte rendu financier devra être déposé auprès de l&amp;#039;autorité administrative qui a versé la subvention dans les six mois suivant la fin de l&amp;#039;exercice (année) au cours duquel la subvention a été accordée.
+&lt;/p&gt;
+&lt;h2&gt;
+ Exemples de projets soutenus précédemment
+&lt;/h2&gt;
+&lt;p&gt;
+ A venir.
+&lt;/p&gt;
+&lt;h2&gt;
+ L&amp;#039;acquisition et la restauration de documents patrimoniaux en région
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Auvergne-Rhône-Alpes (dépôt terminé)
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;h3&gt;
+ Présentation du dispositif
+&lt;/h3&gt;
+&lt;p&gt;
+ Le FRRAB permet de soutenir la politique menée par les collectivités locales de la région en faveur de l&amp;#039;enrichissement des fonds patrimoniaux de leurs bibliothèques, ainsi que la restauration des documents qu&amp;#039;elles conservent.
+&lt;/p&gt;
+&lt;h3&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h3&gt;
+&lt;h4&gt;
+ Critères d&amp;#039;éligibilité
+&lt;/h4&gt;
+&lt;p&gt;
+ Le FRRAB est destiné aux bibliothèques territoriales (bibliothèques municipales et intercommunales) et porte sur les collections patrimoniales (fonds anciens et bibliophilie contemporaine).
+&lt;/p&gt;
+&lt;h3&gt;
+ Procédure
+&lt;/h3&gt;
+&lt;h4&gt;
+ Calendrier
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 14 avril 2023, 23h59 (heure de Paris)
+  &lt;/strong&gt;
+  . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Une question ?
+&lt;/h3&gt;
+&lt;p&gt;
+ Pour toute question sur l&amp;#039;aide à l&amp;#039;acquisition et à la restauration de documents patrimoniaux en Auvergne-Rhône-Alpes, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  à la DRAC, Jocelyne Despinasse :
+  &lt;a href="mailto:jocelyne.despinasse&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   jocelyne.despinasse&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à la Région Auvergne-Rhône-Alpes, Marie-Cécile Brunet :
+  &lt;a href="mailto:marie-cecile.brunet&amp;#64;auvergnerhonealpes.fr" rel="noopener" target="_blank"&gt;
+   marie-cecile.brunet&amp;#64;auvergnerhonealpes.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;a href="https://www.culture.gouv.fr/Aides-demarches/Appels-a-projets-partenaires/Fonds-regional-de-restauration-et-d-acquisition-pour-les-bibliotheques"&gt;
+  https://www.culture.gouv.fr/Aides-demarches/Appels-a-projets-partenaires/Fonds-regional-de-restauration-et-d-acquisition-pour-les-bibliotheques
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Bretagne
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Centre-Val de Loire (dépôt jusqu&amp;#039;au 28 août 2023)
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;h3&gt;
+ Présentation du dispositif
+&lt;/h3&gt;
+&lt;p&gt;
+ Le FRRAB constitué entre la DRAC Centre-Val de Loire et la Région Centre-Val de Loire a pour objet d&amp;#039;aider les collectivités territoriales à conduire le traitement scientifique des collections patrimoniales, à assurer la conservation de leurs collections, à les enrichir et à les valoriser.
+&lt;/p&gt;
+&lt;h3&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h3&gt;
+&lt;h4&gt;
+ Critères d&amp;#039;éligibilité
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dossiers « Restauration » devront avoir obligatoirement reçu l&amp;#039;avis favorable du groupe d&amp;#039;experts en restauration réunis par le ministère de la Culture, avant le passage en commission.
+&lt;/p&gt;
+&lt;h3&gt;
+ Procédure
+&lt;/h3&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;attribution de la subvention
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;État et la Région contribuent, à parité, aux ressources du FRRAB. Cette parité s&amp;#039;apprécie globalement et annuellement pour l&amp;#039;ensemble des dossiers subventionnées.
+&lt;/p&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation des dossiers
+&lt;/h4&gt;
+&lt;p&gt;
+ En région Centre-Val de Loire, le FRRAB est administré par un comité qui examine les dossiers présentés par les collectivités territoriales et propose une éventuelle intervention financière ainsi que son taux. La décision définitive relève, en ce qui concerne l&amp;#039;État, du préfet de région ; en ce qui concerne la Région Centre-Val de Loire, du président du conseil régional.
+&lt;/p&gt;
+&lt;h4&gt;
+ Calendrier
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 28 août 2023, 23h59
+  &lt;/strong&gt;
+  (heure de Paris). Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion de la commission du FRRAB : 24 septembre 2023
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Une question ?
+&lt;/h3&gt;
+&lt;p&gt;
+ Pour toute question sur l&amp;#039;aide à l&amp;#039;acquisition et à la restauration de documents patrimoniaux en Centre-Val de Loire, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Michèle Prevost :
+  &lt;a href="mailto:michele.prevost&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   michele.prevost&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sabrina Proust :
+  &lt;a href="mailto:sabrina.proust&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   sabrina.proust&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;a href="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Vos-demarches/Subventions/Livre-Lecture/Bibliotheques/Patrimoine-ecrit-FRRAB"&gt;
+  https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Vos-demarches/Subventions/Livre-Lecture/Bibliotheques/Patrimoine-ecrit-FRRAB
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Grand Est
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Normandie (dépôt terminé)
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;h3&gt;
+ Présentation du dispositif
+&lt;/h3&gt;
+&lt;p&gt;
+ La Normandie dispose d&amp;#039;un patrimoine écrit exceptionnel, conservé le plus souvent dans les bibliothèques publiques, parfois dans certaines maisons d&amp;#039;écrivains ou dans les services d&amp;#039;archives communales ou départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Un Fonds régional d&amp;#039;Acquisition pour les Bibliothèques a été institué respectivement en Haute-Normandie, dès 1994 et en Basse-Normandie en 2006, financé à parité par l&amp;#039;État et le Conseil régional. Dès l&amp;#039;origine, le fonds bas-normand incluait dans le périmètre de ses aides les opérations de restaurations préalablement validées par le Comité technique national de restauration (CTR, devenu le groupe d&amp;#039;experts en restauration, réunis par le ministère de la Culture), mais également la conservation préventive des collections et les actions destinées à mettre en valeur et améliorer la connaissance des fonds patrimoniaux conservés par les bibliothèques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce large périmètre d&amp;#039;actions en faveur du patrimoine écrit a également été adopté par le fonds haut-normand, de sorte qu&amp;#039;a pu, tout naturellement, s&amp;#039;opérer l&amp;#039;harmonisation, puis la fusion des deux dispositifs en 2017, à l&amp;#039;occasion de la fusion des deux régions de Basse et de Haute-Normandie.
+&lt;/p&gt;
+&lt;p&gt;
+ En 2019, à l&amp;#039;issue de sa convention triennale conclue entre l&amp;#039;État et le Conseil régional, ce dernier n&amp;#039;a pas souhaité renouveler son engagement dans ce fonds de soutien au patrimoine écrit qui devient désormais Fonds pour la restauration et les acquisitions des Bibliothèques (FRAB), abondé en totalité par l&amp;#039;État (DRAC de Normandie).
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs
+&lt;/h4&gt;
+&lt;p&gt;
+ Le FRAB a vocation de soutenir la politique menée par les collectivités locales et les EPCI de Normandie en faveur de l&amp;#039;enrichissement, de la restauration et de la mise en valeur des fonds patrimoniaux de leurs bibliothèques publiques. Les documents concernés sont de nature diverse : manuscrits, livres anciens, documents iconographiques, livres d&amp;#039;artistes, bibliophilie, etc. reflétant l&amp;#039;incroyable richesse des fonds conservés dans notre région.
+&lt;/p&gt;
+&lt;h3&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h3&gt;
+&lt;h4&gt;
+ Critères d&amp;#039;éligibilité du projet
+&lt;/h4&gt;
+&lt;p&gt;
+ Le coût minimum unitaire d&amp;#039;achat pour solliciter le concours du FRAB est fixé à 500 €.
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant des
+ &lt;strong&gt;
+  acquisitions précieuses
+ &lt;/strong&gt;
+ , trois directions principales sont retenues :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  compléter les fonds dans le sens de leur spécificité régionale ou locale, et de leur complémentarité avec les autres fonds conservés en région
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurer l&amp;#039;acquisition de documents anciens, rares et précieux
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer l&amp;#039;entrée de documents contemporains (livres d&amp;#039;artistes, livres de bibliophilie contemporaine, papiers d&amp;#039;auteurs, fonds constitués, estampes, etc.) dans les collections publiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ S&amp;#039;agissant des
+ &lt;strong&gt;
+  projets de restauration
+ &lt;/strong&gt;
+ , le FRAB intervient lorsque ces actions de restauration :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrivent dans une politique globale de conservation et de valorisation se traduisant en un programme pluriannuel
+ &lt;/li&gt;
+ &lt;li&gt;
+  sont menées en prévision d&amp;#039;une valorisation des documents concernés, par exemple dans le cadre d&amp;#039;une exposition future ou d&amp;#039;un prêt
+ &lt;/li&gt;
+ &lt;li&gt;
+  répondent à une situation d&amp;#039;urgence dans laquelle l&amp;#039;intégrité d&amp;#039;un document serait menacée à court terme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets de restauration doivent avoir reçu un avis favorable du CTR pour être éligibles au FRAB.
+&lt;/p&gt;
+&lt;p&gt;
+ Les
+ &lt;strong&gt;
+  projets de conservation préventive
+ &lt;/strong&gt;
+ doivent faire appel prioritairement au financement de la
+ &lt;a rel="noopener" target="_blank"&gt;
+  Dotation générale de décentralisation (DGD)
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , surtout lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;opérations de grande ampleur (reconditionnement complet d&amp;#039;un fonds, etc.) et / ou faisant appel à l&amp;#039;emploi de vacataires pour leur mise en œuvre (dépoussiérage, etc.). Toutefois, des achats ponctuels de conditionnement et de petit matériel de conservation peuvent être éligibles au FRAB si leur importance ne justifie pas le dépôt d&amp;#039;un dossier DGD.
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant de la
+ &lt;strong&gt;
+  mise en valeur des fonds patrimoniaux
+ &lt;/strong&gt;
+ , le FRAB intervient uniquement pour les opérations qui ne sont pas couvertes par la DGD. Le FRAB peut soutenir les dépenses afférentes aux opérations de mise en valeur telles qu&amp;#039;expositions, opérations exceptionnelles de médiation, performances, installations, etc. La réalisation de catalogues ou de scénographies d&amp;#039;expositions, l&amp;#039;appel à des compagnies artistiques, conférenciers, graphistes et autres prestataires du domaine artistique culturel sont ainsi éligibles ; en revanche, les dépenses de gardiennage, de transport ou d&amp;#039;assurance d&amp;#039;œuvres ne le sont pas.
+&lt;/p&gt;
+&lt;h4&gt;
+ Critères de non-éligibilité du projet
+&lt;/h4&gt;
+&lt;p&gt;
+ Les
+ &lt;strong&gt;
+  opérations de conservation faisant suite à un sinistre
+ &lt;/strong&gt;
+ (désinfection, dépoussiérage, reconditionnement, déménagement, etc.) sont prises en compte par la DGD et ne sont pas éligibles au FRAB.
+&lt;/p&gt;
+&lt;p&gt;
+ La
+ &lt;strong&gt;
+  construction
+ &lt;/strong&gt;
+ , l&amp;#039;
+ &lt;strong&gt;
+  agrandissement
+ &lt;/strong&gt;
+ et l&amp;#039;
+ &lt;strong&gt;
+  aménagement des locaux dédiés à la conservation du patrimoine
+ &lt;/strong&gt;
+ , ainsi que leur
+ &lt;strong&gt;
+  équipement mobilier et matériel pérenne
+ &lt;/strong&gt;
+ sont des opérations d&amp;#039;investissement. Comme telles, elles sont éligibles à la DGD et non au FRAB.
+&lt;/p&gt;
+&lt;p&gt;
+ De même, toutes les
+ &lt;strong&gt;
+  opérations ressortissant au signalement et à la numérisation des collections
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  patrimoniales
+ &lt;/strong&gt;
+ doivent faire l&amp;#039;objet de dossier DGD et / ou du dépôt d&amp;#039;une demande de soutien auprès de la BnF dans le cadre du pôle associé régional BnF/DRAC/NL&amp;amp;L.
+&lt;/p&gt;
+&lt;h3&gt;
+ Procédure
+&lt;/h3&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation des dossiers
+&lt;/h4&gt;
+&lt;p&gt;
+ Sont subventionnées, en priorité, les acquisitions de documents significatifs, quels qu&amp;#039;en soient le type et le support, dont le coût dépasse les possibilités budgétaires normales des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est à noter que les projets relatifs à la valorisation ne sont pas prioritaires par rapports aux opérations d&amp;#039;acquisition et de restauration, qui demeurent le cœur du dispositif FRAB. L&amp;#039;accompagnement financier éventuel des opérations de mise en valeur dépendra du nombre et du montant des dossiers jugés prioritaires présentés la même année au comité technique.
+&lt;/p&gt;
+&lt;h4&gt;
+ Calendrier
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 15 mai 2023, 23h59
+  &lt;/strong&gt;
+  (heure de Paris). Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion du comité technique : 20 juin 2023
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;a href="https://www.culture.gouv.fr/Regions/DRAC-Normandie/Aides-et-demarches/Aides-et-demarches-pour-la-creation-artistique-et-le-developpement-des-publics/Le-Fonds-Regional-de-Restauration-et-d-Acquisition-pour-les-Bibliotheques-FRAB"&gt;
+  https://www.culture.gouv.fr/Regions/DRAC-Normandie/Aides-et-demarches/Aides-et-demarches-pour-la-creation-artistique-et-le-developpement-des-publics/Le-Fonds-Regional-de-Restauration-et-d-Acquisition-pour-les-Bibliotheques-FRAB
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Occitanie (dépôt terminé)
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;h3&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h3&gt;
+&lt;h4&gt;
+ Critères d&amp;#039;éligibilité du projet
+&lt;/h4&gt;
+&lt;p&gt;
+ Les opérations éligibles à une subvention du FRRAB peuvent porter sur des
+ &lt;strong&gt;
+  acquisitions patrimoniales remarquables
+ &lt;/strong&gt;
+ ou des
+ &lt;strong&gt;
+  opérations de restauration, de conservation préventive ou curative
+ &lt;/strong&gt;
+ et des
+ &lt;strong&gt;
+  actions de valorisation particulièrement marquantes
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Ces opérations doivent avoir un caractère exceptionnel au regard des actions relevant du fonctionnement courant de l&amp;#039;établissement. Elles doivent être menées en cohérence avec la politique et le projet culturel de l&amp;#039;établissement et de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles toutes opérations d&amp;#039;acquisition ou de restauration effectuées depuis la date limite de dépôt de dossier FRRAB de l&amp;#039;année précédente et toute action devant être réalisée avant la fin de l&amp;#039;exercice de l&amp;#039;année en cours.
+&lt;/p&gt;
+&lt;h3&gt;
+ Procédure
+&lt;/h3&gt;
+&lt;h4&gt;
+ Montant de la subvention
+&lt;/h4&gt;
+&lt;p&gt;
+ Les actions peuvent être soutenues par l&amp;#039;État jusqu&amp;#039;à 80 % maximum de la valeur d&amp;#039;acquisition ou du coût de l&amp;#039;opération hors taxes.
+&lt;/p&gt;
+&lt;p&gt;
+ En raison des coûts de gestion, la DRAC Occitanie n&amp;#039;examinera pas de dossier qui conduirait à attribuer une subvention inférieure à 1000 €.
+&lt;/p&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation des dossiers
+&lt;/h4&gt;
+&lt;p&gt;
+ Les demandes sont examinées par le comité de gestion du FRRAB.
+&lt;/p&gt;
+&lt;h4&gt;
+ Calendrier
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 13 juillet 2023, 23h59
+  &lt;/strong&gt;
+  (heure de Paris). Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Date de la Commission : 25 juillet 2023
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Une question ?
+&lt;/h3&gt;
+&lt;p&gt;
+ Pour toute question sur l&amp;#039;aide à l&amp;#039;acquisition et à la restauration de documents patrimoniaux en Occitanie, vous êtes invités à vous adresser à :
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>Suivant région
+&lt;br /&gt;
+périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
+&lt;br /&gt;
+date de clôture de l&amp;#039;aide : Suivant région</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-l-acquisition-et-restauration-de-documents-patrimoniaux-des-bibliotheques-frrab</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>DGMIC &amp;gt; Bureau du patrimoine
+patrimoine.sll&amp;#64;culture.gouv.fr ; 01 40 15 75 24
+182 rue Saint-Honoré, 75033 Paris cedex 01</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ed3-aide-a-lacquisition-et-restauration-de-docume/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>156150</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la restauration de documents significatifs de l’histoire de la commune</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>RESTAURATION DE DOCUMENTS SIGNIFICATIFS DE L’HISTOIRE DE LA COMMUNE</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider financièrement à la restauration de documents significatifs de l&amp;#039;histoire de la commune (registres paroissiaux et d&amp;#039;état civil, registres de délibérations du Conseil municipal, plans).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Communes de moins de 5.000 habitants
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères utilisés dans le cadre de l&amp;#039;examen de la demande :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intérêt patrimonial et historique des archives devant être restaurées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examen des conditions de conservation des archives dans la commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protocole technique de transport et de restauration proposé par le prestataire (procédures, matériels, qualifications)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les documents d&amp;#039;archives faisant l&amp;#039;objet d&amp;#039;un projet de restauration doivent être soumis au préalable à l&amp;#039;examen de la direction des archives départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La restauration et la reliure doivent être effectuées par un atelier spécialisé et les interventions du prestataire seront conformes au cahier des charges préconisé par le Service interministériel des Archives de France.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La commune et le prestataire retenu s&amp;#039;engagent à réaliser les travaux dans l&amp;#039;année de demande de la subvention.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/Plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de la subvention : 500€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de la subvention : 1.250€, soit 50% du montant de la dépense plafonnée à 2.500€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La commune prendra au préalable l&amp;#039;attache de la direction des archives départementales pour étudier la faisabilité du projet (visite sur place à prévoir). La direction des archives départementales fournira toute documentation nécessaire et plus généralement toute aide et conseil pour l&amp;#039;élaboration du dossier ou le déroulement de la prestation. Au titre du contrôle scientifique et technique, la direction des archives départementales prononcera un avis conforme sur la recevabilité de la demande de subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/restauration-de-documents-significatifs-de-lhistoire-de-la-commune/</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b1c2-modele/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>156147</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’édification ou à la restauration de monuments commémoratifs</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>ÉDIFICATION ET RESTAURATION DE MONUMENTS COMMÉMORATIFS</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J99" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à l&amp;#039;édification ou à la restauration d&amp;#039;un monument commémorant un évènement ou un personnage important du département (célébrité, guerre, catastrophe, etc.).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Chaque dossier fait l&amp;#039;objet d&amp;#039;un examen particulier au vu de l&amp;#039;intérêt de la commémoration.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsque la maîtrise d&amp;#039;ouvrage de l&amp;#039;édification ou de la restauration d&amp;#039;un monument propriété d&amp;#039;une collectivité publique est assurée par une association, la subvention est sollicitée par cette collectivité publique qui en sera l&amp;#039;attributaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+ Les travaux d&amp;#039;entretien et de maintenance
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher
+  des dépenses
+  subventionnables :
+ &lt;/strong&gt;
+ 300 € HT &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plafond
+  des dépenses
+  subventionnables : &lt;/strong&gt;5 000 € HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/edification-et-restauration-de-monuments-commemoratifs/</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7297-modele/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>05/12/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>141292</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Cohésion Territoriale pour la modernisation des infrastructures touristiques</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Cohésion Territoriale : financer la modernisation des infrastructures du tourisme</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Subvention</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité locale, entreprise publique locale, etc.) et vous souhaitez revaloriser le patrimoine touristique de votre territoire en le dotant de nouvelles infrastructures ? Vous pouvez bénéficier d&amp;#039;un prêt de la Banque des Territoires pour financer votre projet de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre de prêt est mobilisable pour tout projet d&amp;#039;infrastructures de long terme qui vise à moderniser les équipements de votre territoire, ou correspondant à des immobilisations lourdes et relevant du secteur du tourisme (hôtellerie, thalassothérapie, parc de loisir, etc.). Nous vous accompagnons grâce au Prêt Cohésion Territoriale sur 25 ans et plus, et le taux est indexé sur celui du Livret A.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-cohesion-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cohesion_territoriale_psat</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/430a-financer-vos-projets-de-modernisation-dequipe/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>140791</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de restauration patrimoniale (monument historique)</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>A déterminer au cas par cas</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Préserver le patrimoine bâti remarquable des collectivités
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Objectifs : conservation du patrimoine historique
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Architecture</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2398-realiser-des-travaux-de-restauration-patrimon/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>129712</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Programme rénovation</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
+        <is>
+          <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Cela implique notamment sa présence aux phases suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la validation du DCE travaux pour assurer la cohérence avec l&amp;#039;étude thermique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la sélection des entreprises afin d&amp;#039;apprécier l&amp;#039;impact des solutions proposées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  À la réception afin de contrôler que les solutions retenues sont correctement mises en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dossiers sont séparès en deux catégories :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments inférieurs à 150 m2 de SHON
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bâtiments supérieurs à 150 m2 de SHON
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les bâtiments &amp;lt; 150 m2 de SHON
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il sera demandé la réalisation d&amp;#039;un bouquet de travaux comprenant au minimum deux actions parmi la liste suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Isolation de combles / toiture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation du sol / plancher bas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation des murs donnant sur l&amp;#039;extérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplacement des menuiseries donnant sur l&amp;#039;extérieur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaque poste de travaux devra respecter les critères des certificats d&amp;#039;économies d&amp;#039;énergie (CEE) définis par l&amp;#039;Etat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une programmation / régulation du ou des système(s) de chauffage / ventilation / climatisation devra être mise en place.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les bâtiments &amp;gt; 150 m2 de SHON
+ :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SYDEV soutient les travaux d&amp;#039;amélioration de la performance énergétique selon les modalités suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ Catégorie 1 Catégorie 2 Catégorie 3
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Caractéristique du bâti (Ubat) &amp;lt; 0,6 W/m2.K*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dérogation possible à 0,7 W/m2.K en cas d&amp;#039;utilisation de matériaux biosourcés sur l&amp;#039;ensemble des murs extérieurs ou des planchers hauts.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Catégorie 1
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; Cep réf- 40%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Catégorie 2 Catégorie 3
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
+&lt;/p&gt;
+&lt;p&gt;
+ Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
+ &lt;br /&gt;
+ Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
+ &lt;br /&gt;
+ Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Catégorie 4 (Piscine)
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacter directement le SYDEV.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Secteur
+ :
+ &lt;br /&gt;
+ Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
+ &lt;br /&gt;
+ &lt;em&gt;
+  Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
+ &lt;br /&gt;
+ &lt;em&gt;
+  Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
+ &lt;br /&gt;
+ &lt;em&gt;
+  Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>b.guilbaud@sydev-vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>SYDEV</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>138014</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l'aide aux familles pour les frais de restauration collective des collègiens</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux familles pour les frais de restauration collective</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J103" s="1" t="inlineStr">
+        <is>
+          <t>3 tranches selon 3 niveaux de bourse : 30 €, 70 €, 100 € par an défalqué des factures</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide aux familles des  élèves boursiers pour faire face aux frais de restauration collective (versée aux collèges publics et privés qui déduisent sur les factures aux familles).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Elèves boursiers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Alimentation</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/913d-aider-les-familles-sur-les-frais-de-restaurat/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>120959</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N135" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O135" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R135" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
  &lt;br /&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Travaux
  &lt;br /&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;
 &lt;p&gt;
  Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -23772,174 +20932,202 @@
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U135" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V135" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="X135" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   aap-batiments-durables&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
   Trouver un conseiller
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y135" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z135" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA135" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="136" spans="1:27" customHeight="0">
-      <c r="A136" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>120923</v>
       </c>
-      <c r="B136" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’émergence et la réalisation de projets de restauration des continuités écologiques terrestres</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Restauration de continuités écologiques terrestres</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G136" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H136" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K136" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L136" s="1" t="inlineStr">
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>La Région accompagne l&amp;#039;émergence et la réalisation de projets de restauration des continuités écologiques terrestres.
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N136" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O136" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R136" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jusqu&amp;#039;à 70% des dépenses éligibles (subvention maxi : 500.000€ par projet).
 &lt;/p&gt;
 &lt;p&gt;
  En mobilisant les expertises complémentaires des services régionaux et des partenaires associés, l&amp;#039;accompagnement technique permettra de préciser le diagnostic de la situation et dresser une première liste d&amp;#039;outils et de pistes d&amp;#039;actions à mener pour lever les freins au projet.
 &lt;/p&gt;
 &lt;p&gt;
  Attention : cet accompagnement ne saurait s&amp;#039;apparenter à une prestation de bureau d&amp;#039;études, de conseil ou d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
 &lt;/p&gt;
 &lt;p&gt;
  Cet appel à manifestation d&amp;#039;intérêt (AMI) vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Identifier les sites à enjeux pour la trame verte,
  &lt;/li&gt;
  &lt;li&gt;
   Mobiliser les acteurs du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner l&amp;#039;émergence et la mise en œuvre de projets de restauration des continuités écologiques terrestres.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -23963,3402 +21151,2562 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   En fonction du niveau de maturité de leur projet, les bénéficiaires pourront se voir proposer un accompagnement technique et/ou un soutien financier.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet peuvent télécharger et compléter leur dossier
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   sur mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers, en collaboration avec les partenaires de l&amp;#039;AMI, l&amp;#039;attribution et le montant définitif des aides sont votés en Commission permanente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U136" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V136" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/restauration-de-continuites-ecologiques-terrestres</t>
         </is>
       </c>
-      <c r="X136" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr"&gt;
   biodiversite&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z136" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc0c-restauration-de-continuites-ecologiques-terre/</t>
         </is>
       </c>
-      <c r="AA136" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="137" spans="1:27" customHeight="0">
-[...147 lines deleted...]
-      <c r="A138" s="1">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
         <v>119644</v>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Construire ou rénover des trottoirs le long des routes départementales</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
+      <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I138" s="1" t="inlineStr">
+      <c r="I106" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="K138" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création de bordures caniveaux ainsi que la construction ou la modification du réseau d&amp;#039;assainissement pluvial afférentes y compris les bordures visant à réduire la largeur de la chaussée.
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de bordures et des caniveaux dégradés et/ou déformés ainsi que le rétablissement du réseau d&amp;#039;assainissement pluvial afférent (si &amp;gt; 15 000€ par tronçons homogènes).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N106" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R138" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux doivent se situés le long des routes départementales.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide concerne uniquement les communes auboises ou groupement de communes aubois de moins de 10 000 habitants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
         <is>
           <t>Communes de l'Aube de moins de 10.000 habitants</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez :
  &lt;a href="mailto:drat&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   drat&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>drat@aube.fr</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7424-construire-ou-renover-des-trottoirs-le-long-d/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="139" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G139" s="1" t="inlineStr">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>117556</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des logements conventionnés APL dans l'habitat spécifique</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PAM (Prêt à l’Amélioration) : financer vos travaux de réhabilitation</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H139" s="1" t="inlineStr">
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose PAM Taux Fixe, un prêt visant à financer la rénovation des logements conventionnés APL (Aide Personnalisée au Logement) dans l&amp;#039;habitat spécifique. Il concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements médico-sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les résidences pour étudiants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les foyers de jeunes travailleurs (FJT) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les foyers de travailleurs migrants (FTM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les résidences sociales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les maisons relais ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les pensions de famille.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le montant du prêt PAM Taux Fixe représente au maximum la moitié du coût total de l&amp;#039;opération. Il peut être complété par un prêt PAM au taux du Livret A &amp;#43; 0,6 %.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pam?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pam_specifique_psat</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f61-financer-la-renovation-des-logements-conventi/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>112126</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J139" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="I108" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J108" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...20 lines deleted...]
-&lt;/h3&gt;
+ Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
+&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...15 lines deleted...]
-  RIB
+ &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
+ &lt;/li&gt;
+ &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
+ &lt;/li&gt;
+ &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...29 lines deleted...]
-  Bases réglementaires
+ Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
+&lt;p&gt;
+ Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
+ &lt;br /&gt;
+ Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
+        </is>
+      </c>
+      <c r="W108" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/participation-financiere-sdes73-renovation-globale</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>71870</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en ingénierie pour la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires facilite les études nécessaires à la mise en œuvre des projets de rénovation énergétiques des collectivités. Nous pouvons également soutenir les rénovations des universités dans certaines conditions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement concerne 2 types d&amp;#039;études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Règlement financier du Département en vigueur.
-[...42 lines deleted...]
-      <c r="N139" s="1" t="inlineStr">
+  les schémas directeurs immobiliers énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  les montages juridiques et financiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plusieurs modalités d&amp;#039;intervention sont envisageables : soit la mobilisation d&amp;#039;experts pour mener les études, soit un cofinancement dans la limite de 50 % du montant TTC de l&amp;#039;étude (80 % en outremer), avec un plafond à 50 K€ pour les schémas directeurs immobiliers et 10 K€ pour les montages juridiques et financiers.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
-Réhabilitation
-[...3 lines deleted...]
-      <c r="O139" s="1" t="inlineStr">
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rebtcl_otat#segment-13071</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
-[...1 lines deleted...]
- Commune ou EPCI
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Nous contacter par mail via notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-assurer-la-transition-energetique-de-votre-pa/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>58576</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'enrichissement et la restauration des collections des musées et fonds patrimoniaux des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La Région Occitanie soutient les &amp;#34;Musées de France&amp;#34; et les bibliothèques des collectivités publiques dotées de fonds patrimoniaux dans la restauration et l&amp;#039;enrichissement de leurs collections
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif vise à favoriser la restauration et l&amp;#039;enrichissement des collections des « Musées de France » et des fonds patrimoniaux des bibliothèques d&amp;#039;Occitanie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le FRAM (Fonds Régional d&amp;#039;Acquisition pour les Musées de France),
+  &lt;/li&gt;
+  &lt;li&gt;
+   le FRAR (Fonds Régional d&amp;#039;Aide à la Restauration des collections des musées de France)
+  &lt;/li&gt;
+  &lt;li&gt;
+   et le FRRAB (Fonds Régional de Restauration et d&amp;#039;Acquisition pour les Bibliothèques) sont abondés annuellement par l&amp;#039;État et la Région.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements peuvent solliciter :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- au titre des « musées de France », pour les collections labellisées,
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le FRAR pour la restauration des objets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le FRAM pour l&amp;#039;achat d&amp;#039;oeuvres majeures ou remarquables ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2- au titre des bibliothèques, le FRRAB, pour les acquisitions de fonds patrimoniaux tels
+que, ouvrages anciens, incunables, lettres et manuscrits autographes, livres d&amp;#039;artistes, etc. Par ailleurs, le FRRAB peut être sollicité pour la restauration et la conservation des collections patrimoniales, ainsi que leur mise en valeur dans le cadre d&amp;#039;opérations particulièrement marquantes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires du FRAM et du FRAR sont les établissements labellisés par l&amp;#039;État « Musées de France » et ceux du FRRAB sont les bibliothèques des collectivités publiques dotées de fonds patrimoniaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de soutien au titre du FRAM, du FRAR et du FRRAB sont présentées par la personne morale propriétaire de la collection considérée : collectivités locales (ou leurs établissements publics) ou associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de financement est déterminé annuellement en fonction de l&amp;#039;enveloppe budgétaire, de la programmation et dans la limite maximale de 80% du coût de la dépense.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier et procédure
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque dossier fera l&amp;#039;objet d&amp;#039;une instruction par les services de la Région. Le dossier complet est adressé à la Région et en parallèle à l&amp;#039;Etat (DRAC) au plus tard le
+ &lt;strong&gt;
+  31 mai
+ &lt;/strong&gt;
+ , pour un examen en Comité de Gestion au début de l&amp;#039;été et une délibération du Conseil régional à la fin du 3ème trimestre.
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément au RGFR, la subvention régionale fait l&amp;#039;objet d&amp;#039;un versement unique, lorsqu&amp;#039;elle est inférieure ou égale à 2 000 € ou fractionné au-dessus de 2 000 €, si le porteur de projet le souhaite (un acompte d&amp;#039;un montant maximum de 70 %) et un solde.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Musée
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien régional est calculé en fonction du montant d&amp;#039;opération HT. Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les acquisitions des « musées de France » en vente publique, les frais spécifiques peuvent être retenus.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide accordée à un établissement ne peut en principe dépasser le tiers du montant annuel du FRAM, du FRAR ou du FRRAB.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;autofinancement du propriétaire ne peut être inférieur à 20% du montant HT (ou TTC si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces fonds sont destinés à soutenir en priorité les restaurations et acquisitions majeures, inaccessibles pour les établissements d&amp;#039;Occitanie sans le cofinancement de l&amp;#039;État et de la Région. Pour des opérations exceptionnelles dépassant le cadre budgétaire dédié à ces dispositifs, des mesures financières exceptionnelles pourront être étudiées par la Région en cohérence avec les fonds mis en place à cet effet par l&amp;#039;État pour les musées et les bibliothèques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Patrimoine-Soutien-a-l-enrichissement-et-a-la-restauration-des-collections-des</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Calendrier du dépôt des dossiers
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers de demande de financement, simultanément à la DRAC d&amp;#039;Occitanie et à la Région, au plus tard le 30 mai de l&amp;#039;année N pour instruction et décision avant la fin de l&amp;#039;année N.
+&lt;/p&gt;
+&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement, Restauration et Valorisation du patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 11, 30, 34, 48 et 66 :
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier :
+&lt;/p&gt;
+&lt;p&gt;
+ 201, avenue de la Pompignane
+&lt;/p&gt;
+&lt;p&gt;
+ 34 064 MONTPELLIER Cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Monique BENOIT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 67 22 93 49
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : monique.benoit&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Anne-Françoise VOISIN
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 67 22 98 49
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : anne-francoise.voisin&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse :
+&lt;/p&gt;
+&lt;p&gt;
+ 22, boulevard du Maréchal Juin
+&lt;/p&gt;
+&lt;p&gt;
+ 31 406 TOULOUSE Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Radhia GHAZOUANI
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 05 61 39 62 09
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : radhia.ghazouani&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe MONDY
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 05 61 39 62 15
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : philippe.mondy&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5dca-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>89520</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une offre pour la rénovation des bâtiments publics de centre-ville</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ____________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ____________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Plan 1000 écoles devient le Plan 2000 bâtiments publics !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez lancer un projet de réhabilitation ou de rénovation énergétique des bâtiments publics de centre-ville de votre territoire ?
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;extension du programme Action Coeur de Ville, la Banque des Territoires accompagne les collectivités locales pour éradiquer les &amp;#34;
+ &lt;em&gt;
+  passoires thermiques
+ &lt;/em&gt;
+ &amp;#34; et respecter les nouvelles normes environnementales (décret tertiaire, ...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Education et renforcement des compétences
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=renov_bp_centre_ville_otat</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6d90-obtenir-une-offre-pour-la-renovation-des-ecol/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2021</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>21131</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et rénover des logements de communes à vocation sociale</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer au financement d&amp;#039;opérations d&amp;#039;amélioration et de rénovation de logements communaux locatifs à vocation sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer et requalifier l&amp;#039;offre en logements communaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   25%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 5 000 € par logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations situées en zones de montagne, le taux est majoré à
+  &lt;strong&gt;
+   30%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 6 000 € par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Aides complémentaires :
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Trois bonifications sont également mises en place afin de prendre en compte le cas échéant, un conventionnement social du/des logement(s) ; des travaux spécifiques de valorisation patrimoniale ou d&amp;#039;accessibilité aux personnes en situation de handicap :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Logement social conventionné :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification de 2 000 € (par logement) sera accordée si le logement fait l&amp;#039;objet d&amp;#039;un conventionnement avec l&amp;#039;État (logement PLAI, PLUS, PLS, PALULOS, PAM ou équivalent)
+&lt;/p&gt;
+&lt;h3&gt;
+ Valorisation patrimoniale :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée en cas de travaux spécifiques liés aux caractéristiques architecturales et/ou patrimoniales des bâtiments  représentatifs d&amp;#039;une architecture traditionnelle (édifice ancien qui présente des caractères architecturaux typiques du lieu de son implantation, au niveau de ses façades, toitures, ouvertures, etc...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée pour les travaux de mise en accessibilité des logements, et ce dans le respect de la règlementation en vigueur (largeur des circulations et des portes, organisation des espaces, équipements...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif
+&lt;/p&gt;
+&lt;p&gt;
+ Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ae2-dispositif-de-soutien-a-lamelioration-et-a-la/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2020</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>103252</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de restauration et de numérisation d’œuvre d’un fonds patrimonial identifié</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la restauration et numérisation d'œuvre d'un fonds patrimonial identifié</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient la préservation et la conservation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié. Constitutives du patrimoine matériel et immatériel, ces archives présentent un réel intérêt à être valorisées auprès du public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux coûts de la restauration de l&amp;#039;œuvre, des travaux de numérisation et d&amp;#039;indexation des données, sur la base du devis présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant des dépenses éligibles est plafonné à 1 000 000 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit être financé à hauteur de 20 % minimum par la structure porteuse du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide porte sur les travaux de restauration et de numérisation d&amp;#039;archives photographiques, audiovisuelles, papier qu&amp;#039;elles soient privées ou publiques en lien avec l&amp;#039;histoire et la mémoire de l&amp;#039;Ile-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales. La plateforme sera accessible à compter d&amp;#039;avril 2019.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-et-numerisation-doeuvre-dun-fonds-patrimonial-identifie</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture
+&lt;/p&gt;
+&lt;p&gt;
+ Service Patrimoines et inventaire
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+&lt;/p&gt;
+&lt;p&gt;
+ Héloïse Maillé
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 66 27
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+ &lt;br /&gt;
+ Kamel Kacihi
+ &lt;br /&gt;
+ Tél. : 01 53 85 64 72
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c39-aide-a-la-restauration-et-numerisation-duvre-/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2019</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>166151</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir des subventions CEE liées aux travaux de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>CEE</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat des énergies et de l'aménagement numérique de la Haute-Savoie (SYANE)</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Le Syane propose un guichet centralisé associant subvention des travaux et aide à l’ingénierie pour obtenir des subventions CEE liées aux travaux de rénovation énergétique.&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Valorisation des CEE pour les travaux de rénovation des bâtiments publics, l&amp;#039;acquisition neuve de véhicules électriques légers, utilitaires ou transports en commun&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Transports collectifs et optimisation des trafics routiers
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion au Syane&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T139" s="1" t="inlineStr">
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/maitrise-de-lenergie/certificat-deconomie-denergie-cee/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;cee&amp;#64;syane.fr&lt;/p&gt;&lt;p&gt;a.lebessou&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/certificats-d-economie-d-energie-cee/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Message du 01/07/2026 : la présente mesure est en cours de révision pour inclure une meilleure prise en compte des besoins d&amp;#039;adaptation des bâtiments aux fortes chaleurs. &lt;/p&gt;&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux collectivités locales et leurs groupements, dans un objectif de réduction durable de leurs consommations énergétiques et de préservation du confort thermique dans un contexte de réchauffement climatique.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent en outre prendre en compte la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement l&amp;#039;amélioration du confort thermique face aux fortes chaleur, le soutien du Fonds vert est limité à la mise en place de solutions passives, c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P115" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q115" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
-[...81 lines deleted...]
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W115" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="140" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G140" s="1" t="inlineStr">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>165197</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études pour la gestion et la restauration des champs d'expansion de crues</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la gestion et la restauration des champs d'expansion de crues</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H140" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I140" s="1" t="inlineStr">
-[...90 lines deleted...]
- &lt;/a&gt;
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
+la nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur.&lt;/p&gt;
+&lt;p&gt;L’aménagement du bassin versant passe également par la préservation 
+et la restauration des zones d’expansion de crues qui représentent une 
+solution naturelle et efficace pour diminuer et réguler l’impact des 
+inondations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Risques naturels
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P116" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q116" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études pour la gestion et la restauration des champs d’expansion de 
+crues sont financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau, sur les masses d’eau en risque de non atteinte du bon
+ état et/ou sur les têtes de bassins versants identifiés par les Sage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-etudes-pour-la-gestion-et-la-restauration-des-champs-dexpans.html</t>
+        </is>
+      </c>
+      <c r="W116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y140" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA140" s="1" t="inlineStr">
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-pour-la-gestion-et-la-restauration-des-champs-dexpansion-de-crues/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="141" spans="1:27" customHeight="0">
-[...168 lines deleted...]
-      <c r="A143" s="1">
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>164166</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Financer des études  en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="D143" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...4 lines deleted...]
-      <c r="H143" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I143" s="1" t="inlineStr">
+      <c r="I117" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J143" s="1" t="inlineStr">
+      <c r="J117" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M143" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accorder une priorité à la restauration de la Trame Bleue et en particulier sur les masses d&amp;#039;eau dégradées&lt;/li&gt;&lt;li&gt;Elargir et intensifier les actions de préservation et de restauration de la Trame verte permettant de lutter contre l&amp;#039;érosion de la biodiversité et de favoriser la résilience des territoires face au changement climatique&lt;/li&gt;&lt;li&gt;Conduire des approches globales et intégrées au sein de véritables projets de territoire&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études peuvent être aidées quel que soit leur auteur, qu’elles soient réalisées par un prestataire extérieur ou
 directement par les moyens propres du maître d’ouvrage. &lt;/p&gt;&lt;p&gt;L’ensemble des études nécessaires à la définition, à la conception, à la mise en œuvre et au suivi d’un projet de
 préservation, de restauration ou de renaturation de milieux, et intégrées éventuellement au sein de programme
 de gestion des inondations et/ou des coulées d’eau boueuse, sont éligibles. &lt;/p&gt;&lt;p&gt;En ce sens, les études hydrauliques visant la prévention des inondations/coulées d’eau boueuse peuvent être
 accompagnées lorsqu’elles sont réalisées à l’échelle d’un bassin versant, d’un sous bassin versant ou de secteurs
 suffisamment cohérents pour répondre à cet objectif et lorsqu’elles sont couplées à une étude visant la
 préservation/restauration des milieux naturels. &lt;/p&gt;&lt;p&gt;Par ailleurs, les études de diagnostics territoriaux de trames verte et bleue, ainsi que les inventaires de zones
 humides qui permettent de prendre en compte ces milieux naturels et la biodiversité associée dans la
 planification de l’aménagement du territoire et d’élaborer des programmes d’actions de préservation et de
 restauration sont éligibles. &lt;/p&gt;&lt;p&gt;De même, les études d’élaboration de stratégies foncières, en vue d’identifier les leviers fonciers de préservation
 de milieux naturels sont éligibles.&lt;/p&gt;&lt;p&gt;L’amélioration des connaissances des milieux naturels et de la biodiversité, et en particulier les inventaires et
 diagnostics écologiques préalables à des actions de préservation ou de restauration de milieux, ou encore
 nécessaires à l’élaboration de plans de gestion des milieux humides et des sites naturels sont éligibles. &lt;/p&gt;&lt;p&gt;Dans le cadre de la préservation et de la valorisation de milieux naturels, l’élaboration de plans de gestion et
 d’aménagement/valorisation pédagogique définissant l’intérêt des sites, leur vulnérabilité et la mise en place de
 stratégies de protection, de gestion, de renaturation, voire d’accueil du public, sont éligibles (le soutien aux
 actions d’information et d’accueil du public relève de la fiche thématique « interventions en matière de
 sensibilisation, d’éducation, d’information et de consultation du public »). &lt;/p&gt;&lt;p&gt;Les études concernant la structuration de la maîtrise d’ouvrage et les compétences associées à ces opérations
 (Gestion des Milieux Aquatiques et Prévention des Inondations) sont également éligibles lorsqu’elles visent la
 constitution, le renforcement ou l’élargissement de la maîtrise d’ouvrage, en particulier par l’étude globale des
 enjeux « milieux » associés à un territoire (recensement des linéaires de cours d’eau, des surfaces de zones
 humides, identification des trames vertes et bleues, …) et des forces en présence sur ce territoire (compétences,
 concertation entre partenaires, analyse économique, …).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lorsque différentes options sont à examiner sur des typologies d’actions particulières
 (effacement/aménagement d’ouvrages, lutte contre les inondations, ...), les études préalables devront s’appuyer
 sur des analyses multicritères permettant de comparer les coûts et les bénéfices des différents scénarii proposés
 afin de justifier la cohérence, l’efficacité et la pérennité de la solution retenue.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R143" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes réalisées en régie (voir
 modalités reprises dans la fiche
 relative aux actions, études et
 travaux réalisées par les moyens
 propres du bénéficiaire) ; &lt;/li&gt;&lt;li&gt;Etudes réalisées en prestation
-externalisée.&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S143" s="1" t="inlineStr">
+externalisée.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T143" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X143" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_restaura_milieu_naturel.pdf?Archive=263799108197&amp;File=fiche_restaura_milieu_naturel_pdf</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-autres-operations/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="144" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G144" s="1" t="inlineStr">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>162651</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie 35</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
-[...410 lines deleted...]
-          <t>Autre aide financière
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K147" s="1" t="inlineStr">
-[...1394 lines deleted...]
-      <c r="L155" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M155" s="1" t="inlineStr">
+      <c r="M118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N155" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O155" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R155" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S155" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T155" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U155" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>Ille-et-Vilaine</t>
         </is>
       </c>
-      <c r="V155" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
         </is>
       </c>
-      <c r="W155" s="1" t="inlineStr">
+      <c r="W118" s="1" t="inlineStr">
         <is>
           <t>https://www.sde35.fr/contactez-nous</t>
         </is>
       </c>
-      <c r="X155" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y155" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>sde35@sde35.fr</t>
         </is>
       </c>
-      <c r="Z155" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
         </is>
       </c>
-      <c r="AA155" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="156" spans="1:27" customHeight="0">
-[...203 lines deleted...]
-      <c r="AA156" s="1" t="inlineStr">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>163739</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une tarification solidaire du service de restauration en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Tarification solidaire du service de restauration en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine met progressivement en place une tarification solidaire adaptée aux revenus des familles. Depuis la rentrée de septembre 2024, cela concerne les lycées du Lot-et -Garonne, de la Creuse, de la Charente, des Deux-Sèvres et le Lycée Gustave Eiffel à Bordeaux. A partir de septembre 2025, seront concernés les lycées de la Vienne, de la Haute Vienne, de la Dordogne et des Landes. A partir de septembre 2026, le déploiement devrait être généralisé à tous les lycées publics de Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Proposer des tarifs plus justes et solidaires, adaptés aux ressources des familles,&lt;/p&gt;&lt;p&gt;Harmoniser les tarifs de la restauration scolaire en Nouvelle-Aquitaine,&lt;/p&gt;&lt;p&gt;Donner aux lycées les moyens de poursuivre les objectifs de qualité de la restauration scolaire,&lt;/p&gt;&lt;p&gt;Garantir une restauration saine et durable dans les lycées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;L’inscription est possible tout au long de l’année scolaire :&lt;/p&gt;&lt;p&gt; Année scolaire 2024/2025 en cours :&lt;/p&gt;&lt;p&gt;inscription jusqu’au 13 avril 2025 dernier délai pour bénéficier de la tarification au 3ème trimestre uniquement.&lt;/p&gt;&lt;p&gt; Année scolaire 2025/2026 à venir :&lt;/p&gt;&lt;p&gt;inscription du lundi 25 août au vendredi 10 octobre 2025 dernier délai pour bénéficier de la tarification sur les 3 trimestres, &lt;/p&gt;&lt;p&gt;inscription du samedi 11 octobre 2025 au vendredi 23 janvier 2026 dernier délai pour bénéficier de la tarification aux 2ème et 3ème trimestres, &lt;/p&gt;&lt;p&gt;inscription du samedi 24 janvier au vendredi 17 avril 2026 dernier délai pour bénéficier de la tarification au 3ème trimestre uniquement. &lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le tarif du repas est déterminé en fonction de votre quotient familial régional annuel, lequel est déterminé en fonction de vos revenus fiscaux.&lt;/p&gt;&lt;p&gt;Calcul du quotient familial régional annuel &amp;#61; revenu fiscal de référence annuel divisé par le nombre de parts fiscales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;A défaut d&amp;#039;inscription sur la plateforme dédiée, c&amp;#039;est le tarif de la tranche tarifaire la plus élevée qui est automatiquement attribuée.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Lycéens de l&amp;#039;enseignement public,&lt;/p&gt;&lt;p&gt;Étudiants post bac des lycées publics.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Être lycéen ou étudiant post-bac dans un établissement public de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne ou au lycée Gustave Eiffel de Bordeaux,&lt;/p&gt;&lt;p&gt;Être demi-pensionnaire ou interne dans le cadre d&amp;#039;un forfait.&lt;/p&gt;&lt;p&gt;Année 2024-2025 : de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne ou au lycée Gustave Eiffel de Bordeaux,&lt;/p&gt;&lt;p&gt;Année 2025-2026 : de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne, de la Vienne, de la Haute-Vienne, de la Dordogne, des Landes ou au lycée Gustave Eiffel de Bordeaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Année 2026-2027 : en Nouvelle-Aquitaine.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/tarification-solidaire-du-service-de-restauration-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;S’inscrire en ligne sur le site : Tarification solidaire de la restauration collective aux périodes d’ouverture détaillées ci-dessus.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/tarification-solidaire-du-service-de-restauration-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="157" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G157" s="1" t="inlineStr">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>152452</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H157" s="1" t="inlineStr">
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K157" s="1" t="inlineStr">
-[...136 lines deleted...]
-      <c r="I158" s="1" t="inlineStr">
+      <c r="I120" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J158" s="1" t="inlineStr">
+      <c r="J120" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K158" s="1" t="inlineStr">
+      <c r="K120" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L158" s="1" t="inlineStr">
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M158" s="1" t="inlineStr">
+      <c r="M120" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -27380,65 +23728,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N158" s="1" t="inlineStr">
+      <c r="N120" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O158" s="1" t="inlineStr">
+      <c r="O120" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R158" s="1" t="inlineStr">
+      <c r="R120" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -27594,974 +23942,638 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S158" s="1" t="inlineStr">
+      <c r="S120" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T158" s="1" t="inlineStr">
+      <c r="T120" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
+      <c r="U120" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V158" s="1" t="inlineStr">
+      <c r="V120" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W158" s="1" t="inlineStr">
+      <c r="W120" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X158" s="1" t="inlineStr">
+      <c r="X120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y158" s="1" t="inlineStr">
+      <c r="Y120" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z158" s="1" t="inlineStr">
+      <c r="Z120" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA158" s="1" t="inlineStr">
+      <c r="AA120" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="159" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G159" s="1" t="inlineStr">
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>150675</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Financer la restauration et la conservation préventive des collections des musées de France (FRAR)</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la restauration et la conservation préventive des collections des musées de France (FRAR)</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...4 lines deleted...]
-      <c r="H159" s="1" t="inlineStr">
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+      <c r="I121" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...12 lines deleted...]
- Le montant de la subvention sera évalué au vu du plan pluriannuel d&amp;#039;investissement autorisé.
+ Etudier l&amp;#039;état des collections et leurs conditions de conservation, œuvrer à la conservation et à la restauration des œuvres de leurs fonds sont des enjeux majeurs pour les musées bénéficiant de l&amp;#039;appellation musée de France. Le ministère de la Culture soutient les propriétaires et gestionnaires qui aident leurs musées à conserver et protéger leurs collections, par le biais des Fonds régionaux d&amp;#039;aide à la restauration (FRAR).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que le Fonds régional d&amp;#039;aide à la restauration pour les musées (FRAR) ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créés en 2000 à l&amp;#039;initiative du ministère de la Culture, dans le cadre de la politique globale de décentralisation, les Fonds régionaux d&amp;#039;aide à la restauration pour les musées (FRAR) sont des dispositifs d&amp;#039;accompagnement financés par l&amp;#039;État (Direction régionale des affaires culturelles) et le Conseil régional. Ils sont à destination des musées détenant l&amp;#039;appellation musée de France.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce fonds a pour vocation d&amp;#039;aider une collectivité territoriale ou une association à financer des opérations de restauration ou de conservation préventive d&amp;#039;œuvres d&amp;#039;art ou d&amp;#039;objets afin de protéger leurs collections, et dont le coût ne permettrait pas la réalisation sans aide extérieure.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Préserver les collections des Musées de France
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collections des musées sont en permanence soumises à des contraintes et des agressions (humidité, poussière, choc, chaleur, infestation, etc.) mettant en péril leur intégrité voire pouvant mener à leur destruction. Prévenir ces risques, intervenir sur leurs conséquences constitue une des missions fondamentales des musées de France. Le dispositif permet d&amp;#039;accompagner ces établissements dans leur perspective de conservation et de prévention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Renforcer l&amp;#039;attractivité touristique et culturelle
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FRAR permet de soutenir les collectivités et les associations dans la préservation des collections des musées et dans leurs projets de restauration d&amp;#039;œuvres majeures, remarquables ou significatives, menacées. L&amp;#039;entretien des collections assure leur préservation pour les générations futures tout en permettant de les rendre accessibles aux publics dans les meilleures conditions possibles de lisibilité. Ces actions permettent également de collaborer avec des spécialistes, restaurateur et préventistes, habilités à intervenir sur les collections musée de France et ainsi développer un tissu économique de haute technicité sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est le coût de restauration HT d&amp;#039;une œuvre ou d&amp;#039;un lot d&amp;#039;œuvres qui est éligible touchant à toutes les techniques (peinture, gravure, dessin, sculpture, photographies, etc.), tous les domaines (beaux-arts, archéologie, mode, design, histoire, histoire naturelle, ethnographie, etc.) et toutes périodes (de la préhistoire à l&amp;#039;art contemporain).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le co-financement Etat/région intervient sous la forme d&amp;#039;une subvention d&amp;#039;investissement attribuée aux institutions propriétaires ou gestionnaires des musées.
+&lt;/p&gt;
+&lt;p&gt;
+ Il ne peut excéder 80% du coût total de l&amp;#039;opération de restauration.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Après la tenue du comité FRAR, si le dossier reçoit un avis favorable, la subvention est adressée à l&amp;#039;acquéreur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité FRAR, co-présidé par des représentants de l&amp;#039;État et du Conseil régional, est composé de conservateurs, d&amp;#039;attachés de conservation du patrimoine et de personnalités qualifiées. Sont examinés la pertinence d&amp;#039;une aide à la restauration et le montant de subventionnement, l&amp;#039;aspect scientifique ayant été validé en commission scientifique régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité FRAR se réunit une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Comment déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Rendez-vous sur le site du service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC) dont vous dépendez pour connaître le calendrier de chaque région.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O159" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R159" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  CRITERES D&amp;#039;INTERVENTION
-[...161 lines deleted...]
-      <c r="S159" s="1" t="inlineStr">
+  → Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Associations
+  &lt;/li&gt;
+  &lt;li&gt;
+   Communes
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements
+  &lt;/li&gt;
+  &lt;li&gt;
+   EPCI à fiscalité propre
+  &lt;/li&gt;
+  &lt;li&gt;
+   Régions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le musée demandeur déposant doit bénéficier de l&amp;#039;appellation &amp;#34;Musée de France&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;attribution d&amp;#039;une aide est conditionnée par plusieurs critères :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   S&amp;#039;agissant d&amp;#039;opération touchant à la matérialité d&amp;#039;objet de collection &amp;#34;musée de France&amp;#34;, le projet de restauration doit avoir reçu au préalable un avis favorable de la Commission scientifique régionale pour les restaurations (format plénier ou délégation permanente) dans les 12 mois précédant la date du comité FRAR. La commission apprécie la pertinence des objectifs du projet, celle du cahier des charges scientifique et technique établi par le responsable scientifique, la conformité des propositions du restaurateur au cahier des charges, la prise en compte de la conservation préventive dans la politique générale du musée, l&amp;#039;analyse des moyens proposés par le restaurateur ou le prestataire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;intervention revêt une importance majeure pour la sauvegarde de l&amp;#039;objet et la préservation du patrimoine local et régional.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont donc pas éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les dossiers n&amp;#039;ayant pas reçu d&amp;#039;avis favorable en Commission scientifique régionale d&amp;#039;acquisition (format plénier ou délégation permanente).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les dossiers n&amp;#039;ayant pas reçu d&amp;#039;avis favorable en Commission scientifique régionale de restauration (format plénier ou délégation permanente).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les dossiers présentés en commission plus de douze mois avant la date du comité FRAR.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T159" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U159" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X159" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-la-restauration-et-la-conservation-preventive-des-collections-des-musees-de-france-frar</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...30 lines deleted...]
- &lt;/a&gt;
+ Pour toute question sur les FRAM, vous êtes invités à vous adresser au(x) conseiller(s) musée du service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC) dont vous dépendez.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y159" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA159" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/980d-aide-a-la-restauration-et-la-conservation-pre/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="160" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G160" s="1" t="inlineStr">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>147699</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une étude d'aide à la décision pour la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H160" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L160" s="1" t="inlineStr">
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Dans le cadre de l&amp;#039;adhésion à son service Energie Plus, Territoire d&amp;#039;énergie Drôme (SDED) a mis en place un accord cadre multi-attributaire pour la commande rapide d&amp;#039;audits énergétiques et de choix d&amp;#039;énergie, selon son propre cahier des charges.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;autres types d&amp;#039;études peuvent être analysés à la demande (diagnostic de structure, faisabilité d&amp;#039;une installation d&amp;#039;énergie renouvelable...).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;étude est préalablement examinée par Territoire d&amp;#039;énergie Drôme, avant restitution à la collectivité en présence de lui-même et du bureau d&amp;#039;études. Elle est directement prise en charge par Territoire d&amp;#039;énergie Drôme, avec une contrepartie demandée à hauteur de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Contribuer au financement d&amp;#039;opérations d&amp;#039;amélioration et de rénovation de logements communaux locatifs à vocation sociale
-[...78 lines deleted...]
-      <c r="O160" s="1" t="inlineStr">
+  30 % de son coût TTC pour les communes en régime rural (au sens de la TICFE) ou pour les EPCI &amp;lt;&amp;#61;25 000 hab
+ &lt;/li&gt;
+ &lt;li&gt;
+  60 % de son coût TTC pour les communes en régime urbain (au sens de la TICFE) ou pour les EPCI &amp;gt; 25 000 hab
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R160" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif
-[...150 lines deleted...]
-&lt;p&gt;
+ Soumis à adhésion au service Energie Plus.
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse conjointe de la pertinence de l&amp;#039;étude envisagée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N161" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="R161" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/application/files/9716/7946/9643/PLAQUETTE_BATIMENTS_PUBLICS_220X180_WEB-1.pdf</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Déjà accessible aux propriétaires occupants sous condition de ressource, le service MaPrimeRénov&amp;#039; sera accessible à tous les
-[...10 lines deleted...]
- Les ménages jusqu&amp;#039;à présent non éligibles peuvent d&amp;#039;ores et déjà signer les devis et commencer leurs travaux dès le 1er octobre 2020, avant le dépôt de leur dossier. En effet les travaux dont les devis auront été signés à compter du 1er octobre 2020 seront éligibles à MaPrimeRénov&amp;#039;, les dossiers de demande d&amp;#039;aide MaPrimeRénov&amp;#039; pouvant être déposés à compter du 1er janvier 2021.
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T161" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a5f-etudes-daide-a-la-decision/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2023</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="162" spans="1:27" customHeight="0">
-[...140 lines deleted...]
-      <c r="A163" s="1">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
         <v>155123</v>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements à vocation sportive</t>
         </is>
       </c>
-      <c r="D163" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Équipements sportifs (politique territoriale  22-28)</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G163" s="1" t="inlineStr">
+      <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H163" s="1" t="inlineStr">
+      <c r="H123" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L163" s="1" t="inlineStr">
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements à vocation sportive
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les plateaux multi-activités
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aire de jeux multisports sécurisée le plus souvent non-couverte, à vocation scolaire et périscolaire mais aussi d&amp;#039;espaces d&amp;#039;entrainement pour diverses disciplines (handball, tennis, basket, volley ...) dont l&amp;#039;emprise au sol est au minimum de 11 m x 22 m.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les équipements sportifs pluridisciplinaires de proximité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Equipements sportifs reconnus comme étant à usage communal ou communautaire, permettant la pratique de plusieurs disciplines sportives dans un environnement couvert. On intègre dans cette catégorie les salles sportives dont l&amp;#039;aire de jeux doit-être a minima de 36m x 18m et les gymnases dont l&amp;#039;aire de jeux doit-être de 44m x 22m, permettant notamment la pratique du handball en compétition.
@@ -28576,64 +24588,64 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tous les équipements sauf les plateaux sportifs, avis de la DDCS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations des bâtiments, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N163" s="1" t="inlineStr">
+      <c r="N123" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O163" s="1" t="inlineStr">
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R163" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Nécessité de la présence sur le territoire d&amp;#039;une structure affiliée à une fédération organisant des compétitions en lien avec la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de respecter les normes fédérales en vigueur dans la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de la justification de l&amp;#039;équipement en question au regard des autres équipements existants sur le secteur.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -28754,278 +24766,353 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S163" s="1" t="inlineStr">
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T163" s="1" t="inlineStr">
+      <c r="T123" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U163" s="1" t="inlineStr">
+      <c r="U123" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V163" s="1" t="inlineStr">
+      <c r="V123" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-sportifs-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W163" s="1" t="inlineStr">
+      <c r="W123" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X163" s="1" t="inlineStr">
+      <c r="X123" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.97
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y163" s="1" t="inlineStr">
+      <c r="Y123" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z163" s="1" t="inlineStr">
+      <c r="Z123" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310f-equipements-sportifs-politique-territoriale-2/</t>
         </is>
       </c>
-      <c r="AA163" s="1" t="inlineStr">
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="164" spans="1:27" customHeight="0">
-[...121 lines deleted...]
-      <c r="G165" s="1" t="inlineStr">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>144496</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H165" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I165" s="1" t="inlineStr">
+      <c r="I124" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
+travaux de construction, restructuration tendant à une adaptation aux 
+normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
+du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
+la sécurisation des groupes scolaires. Une subvention peut être accordée
+ aux communes et groupements de communes pour les travaux, aménagements 
+liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>156143</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>BIBLIOTHÈQUES ET MÉDIATHÈQUES PUBLIQUES</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I125" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J165" s="1" t="inlineStr">
+      <c r="J125" s="1" t="inlineStr">
         <is>
           <t>Ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K165" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L165" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider aux travaux de création, extension, réhabilitation, aménagement et équipement des bibliothèques et médiathèques publiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N165" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O165" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R165" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux de création, d&amp;#039;extension et de réhabilitation
  &lt;/li&gt;
  &lt;li&gt;
   Les études préalables concourant à la définition du projet et garantissant la qualité de la réalisation, sous réserve que l&amp;#039;antériorité du dernier mandatement par le maître d&amp;#039;ouvrage des dépenses d&amp;#039;études ne dépasse pas 3 ans, à compter de la demande d&amp;#039;aide pour travaux. Elles ne sont pas prises en compte si elles ne sont pas suivies des travaux.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
  &lt;li&gt;
   Les dépenses d&amp;#039;acquisition foncière ou immobilière pour la création et l&amp;#039;extension des bâtiments (si
    la
   date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans un délai de 3 ans à compter de la date de dépôt de la demande de subvention).
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;aménagement immédiats des abords (VRD, voie d&amp;#039;accès, petit parking, aménagements paysagers) qui concernent exclusivement le bâtiment pour lequel une subvention est sollicitée (ils doivent être entrepris concomitamment à la construction ou l&amp;#039;extension du bâtiment).
  &lt;/li&gt;
  &lt;li&gt;
@@ -29079,644 +25166,720 @@
   Affectation d&amp;#039;un crédit minimal annuel d&amp;#039;acquisition de documents calculé en fonction du nombre d&amp;#039;habitants de la ou des communes concernées : 1,50 € par habitant.
  &lt;/li&gt;
  &lt;li&gt;
   Gratuité du prêt.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Points de vigilance :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Moins de 2 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit au minimum avoir suivi la formation de base dispensée (gratuitement) par la Médiathèque Départementale, voire être titulaire du diplôme d&amp;#039;Auxiliaire de Bibliothèque Français (A.B.F.).
  &lt;/li&gt;
  &lt;li&gt;
   Entre 2 000 habitants et 5 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit être recruté au moins à mi-temps au sein de la filière culturelle et titulaire a minima du grade d&amp;#039;adjoint du patrimoine.
  &lt;/li&gt;
  &lt;li&gt;
   Entre 5 000 habitants et 10 000 habitants (population ciblée) : Le responsable de l&amp;#039;équipement doit être recruté à temps complet au sein de la filière culturelle et titulaire a minima du grade d&amp;#039;assistant de conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Plus de 10 000 habitants (population ciblée) :  Le responsable de l&amp;#039;équipement doit être recruté à temps complet au sein de la filière culturelle et titulaire a minima du grade de bibliothécaire ou bien de conservateur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Planchers des dépenses subventionnables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de création, d’extension et de réhabilitation : 20 000 € HT &lt;/li&gt;&lt;li&gt;Achat de mobiliers spécialisés : 5 000 € HT&lt;/li&gt;&lt;li&gt;Achat de documents : 5 € HT par habitant (population ciblée)&lt;/li&gt;&lt;li&gt;Informatisation : 3 000 € HT&lt;/li&gt;&lt;li&gt;Acquisition de matériels et documents multimédia : 3 000 € HT&lt;/li&gt;&lt;li&gt;Boites de retour : 400 € HT&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;P&lt;/strong&gt;&lt;strong&gt;lafonds des dépenses subventionnables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux de création, d’extension et de réhabilitation : 700 000 € HT &lt;/li&gt;&lt;li&gt;Achat de mobiliers spécialisés : 100 000 € HT&lt;/li&gt;&lt;li&gt;Achat de documents : 100 000 € HT &lt;/li&gt;&lt;li&gt;Informatisation : 100 000 € HT &lt;/li&gt;&lt;li&gt;Acquisition de matériels et documents multimédia : 30 000 € HT&lt;/li&gt;&lt;li&gt;Boites de retour : 10 000 € HT&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S165" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T165" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U165" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V165" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/bibliotheques-et-mediatheques-publiques/</t>
         </is>
       </c>
-      <c r="W165" s="1" t="inlineStr">
+      <c r="W125" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X165" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y165" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z165" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/30a7-modele/</t>
         </is>
       </c>
-      <c r="AA165" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>05/12/2023</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="166" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G166" s="1" t="inlineStr">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>143350</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...12 lines deleted...]
-      <c r="L166" s="1" t="inlineStr">
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Accompagner les porteurs de projet dans la sauvegarde, la protection et la mise en valeur du patrimoine bâti
-[...6 lines deleted...]
- Ingénierie :
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Pré-diagnostic (structurel, sanitaire...)
-[...11 lines deleted...]
-          <t>Patrimoine et monuments historiques
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition du projet (définition du besoin, faisabilité, recherche de financement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
-Architecture</t>
-[...2 lines deleted...]
-      <c r="O166" s="1" t="inlineStr">
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R166" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="X166" s="1" t="inlineStr">
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sylvie ROGNON, Directrice du G.I.P. ID77
-[...96 lines deleted...]
- Découvrez le programme sur www.effilogis.fr
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N167" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R167" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>http://www.inge43.fr</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;aide s&amp;#039;adresse aux collectivités territoriales et associations loi 1901. Les opérations éligibles concernent les projets de bâtiments tertiaires implantés en région Bourgogne-Franche-Comté, en phase « PROGRAMMATION », « ÉTUDES » ou en phase « TRAVAUX ».
-[...29 lines deleted...]
-  https://www.effilogis.fr/page/conditions-aides-renovation-energetique-collectivites
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S167" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="T167" s="1" t="inlineStr">
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0423-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>133064</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Cartographier les ouvrages d’art et estimer rapidement les besoins en rénovation</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>PrioRéno Ponts : cartographie gratuite et estimation des besoins en travaux sur vos ponts</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes un élu local, responsable des infrastructures, de la voirie ou des finances, et vous souhaitez connaître rapidement et simplement l&amp;#039;état de vos ponts et ouvrages d&amp;#039;art ? La Banque des Territoires vous propose le dispositif Prioréno Ponts.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif numérique innovant est la première étape d&amp;#039;un accompagnement complet à la rénovation de vos ponts. Il permet de cartographier vos ouvrages d&amp;#039;art (nombre, caractéristiques techniques, sécurité, etc.) et de disposer d&amp;#039;une pré-qualification indicative des études à lancer en priorité. Il est basé sur la solution Infrasim, proposée par la société Oxand, dont l&amp;#039;expertise en la matière est reconnue.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes en capacité de générer un rapport détaillé de vos ouvrages d&amp;#039;art, permettant une vision globale de votre parc ainsi qu&amp;#039;une projection des coûts de maintenance sur le patrimoine. Vous pouvez ensuite bénéficier d&amp;#039;un accompagnement personnalisé de la Banque des Territoires pour élaborer votre programme de rénovation, avec du cofinancement d&amp;#039;études en ingénierie, puis des offres de financement adaptées. Découvrez le service Prioréno Ponts en vidéo à cette adresse : https://youtu.be/uWb_FDRX1Cc
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Bâtiments et construction
+Architecture</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U167" s="1" t="inlineStr">
-[...13 lines deleted...]
-  effilogis&amp;#64;bourgognefranchecomte.fr
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/prioreno-ponts?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prioreno_ponts_psat</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y167" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA167" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c360-cartographier-vos-ouvrages-dart-avec-prioreno/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2023</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="168" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H168" s="1" t="inlineStr">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>133062</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J168" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K168" s="1" t="inlineStr">
+      <c r="I128" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J128" s="1" t="inlineStr">
+        <is>
+          <t>taux qui dépend de l'abaissement de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L168" s="1" t="inlineStr">
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aider les propriétaires occupants modestes et très modestes à faire face aux travaux de rénovation énergétique décidés en copropriété.
-[...10 lines deleted...]
- &lt;strong&gt;
+ &lt;strong&gt;
+  La Région soutient les collectivités prêtes à contribuer à la création de la trame noire, qui vise à protéger la biodiversité nocturne.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région subventionne la dépose de luminaires et l&amp;#039;installation d&amp;#039;éclairage extérieur favorisant la sécurité des déplacements, des personnes et des biens sur l&amp;#039;espace public.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet conduit à minima à une réduction de 66%  de la consommation énergétique de l&amp;#039;éclairage public sur le périmètre rénové. La température de couleur des luminaires installés est inférieure ou égale à 2.700 Kelvins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets inclus dans la mise en œuvre d&amp;#039;un schéma directeur d&amp;#039;éclairage public permettant la mise en place de la trame noire sont prioritaires
+ &lt;/strong&gt;
+ .
+ &lt;span&gt;
   &lt;br /&gt;
- &lt;/strong&gt;
-[...77 lines deleted...]
-      <c r="X168" s="1" t="inlineStr">
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   Dans le cas de travaux de modernisation de l&amp;#039;
+  &lt;/span&gt;
+  éclairage
+  &lt;span&gt;
+   public le dispositif dépend du facteur de réduction de la consommation énergétique :
+   &lt;br /&gt;
+   &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+    &lt;li&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       Jusqu&amp;#039;à 30% du montant éligible TTC (HT si récupération de la TVA) pour les  projets abaissant la puissance de l&amp;#039;éclairage public de 80% ou plus  au moins 5 heures par nuit,
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/li&gt;
+    &lt;li&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       Jusqu&amp;#039;à 50% du montant éligible TTC (HT si récupération de la TVA) pour des projets procédant à une extinction totale (sauf éclairage sécuritaire ciblé) de l&amp;#039;éclairage public 5 heures par nuit.
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/li&gt;
+    &lt;li&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       Subvention max : 150.000€ par commune.
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/li&gt;
+   &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Direction des Politiques Territoriales-Service Habitat-Territoires :
+  Remplacement d&amp;#039;une partie ou de la totalité des points lumineux.
  &lt;/span&gt;
- &lt;a href="mailto:habitat&amp;#64;ladrome.fr"&gt;
-[...56 lines deleted...]
-      <c r="AA168" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Installation d&amp;#039;horloges astronomiques, couplées à une extinction totale ou abaissement de puissance durant la nuit et au non allumage de l&amp;#039;éclairage public durant plusieurs mois (mai à septembre par exemple).
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de moins de 20.000 habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est attribuée à la commune mais peut être regroupée par un EPCI tel qu&amp;#039;un syndicat d&amp;#039;énergie par exemple.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/modernisation-de-leclairage-public-et-reduction-de-la-pollution-lumineuse#:~:text=Modernisation%20de%20l'%C3%A9clairage%20public%20et%20r%C3%A9duction%20de%20la%20pollution%20lumineuse,-Environnement&amp;text=La%20R%C3%A9gion%20sout</t>
+        </is>
+      </c>
+      <c r="W128" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aap-eclairage-public&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf36-travaux-de-modernisation-de-leclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="169" spans="1:27" customHeight="0">
-      <c r="A169" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
         <v>120276</v>
       </c>
-      <c r="B169" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Mettre en œuvre une alimentation de qualité dans la restauration collective publique</t>
         </is>
       </c>
-      <c r="D169" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>L'alimentation dans la restauration collective publique</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G169" s="1" t="inlineStr">
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H169" s="1" t="inlineStr">
+      <c r="H129" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K169" s="1" t="inlineStr">
+      <c r="K129" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L169" s="1" t="inlineStr">
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mettre en œuvre une alimentation de qualité pour respecter, et dépasser, les obligations posées par la loi EGALIM, parmi lesquelles : 50% de produits respectueux de l&amp;#039;environnement ou sous signe de qualité, dont 20% de bio minimum d&amp;#039;ici 2022.
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique, mail
  &lt;/li&gt;
  &lt;li&gt;
   Informations sur le cadre réglementaire, les enjeux et les outils existants
  &lt;/li&gt;
@@ -29759,635 +25922,3053 @@
     * Formation des cuisiniers
    &lt;/li&gt;
    &lt;li&gt;
     * Sensibilisation des convives
    &lt;/li&gt;
    &lt;li&gt;
     * Lutte contre le gaspillage alimentaire
    &lt;/li&gt;
    &lt;li&gt;
     * Communication
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Informations complémentaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  * sous réserve d&amp;#039;une candidature et sélection dans le cadre de l&amp;#039;Appel à Manifestation d&amp;#039;Intérêt (AMI)  » Pour une alimentation durable et de qualité dans la restauration collective publique ».
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N169" s="1" t="inlineStr">
+      <c r="N129" s="1" t="inlineStr">
         <is>
           <t>Alimentation</t>
         </is>
       </c>
-      <c r="O169" s="1" t="inlineStr">
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S169" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U169" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V169" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/alimentation-dans-la-restauration-collective-publique/</t>
         </is>
       </c>
-      <c r="X169" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Drôme
 &lt;/p&gt;
 &lt;p&gt;
  Direction Economie Emploi Insertion
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 81 66 88 34
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mluce&amp;#64;ladrome.fr"&gt;
   mluce&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y169" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z169" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/897b-lalimentation-dans-la-restauration-collective/</t>
         </is>
       </c>
-      <c r="AA169" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="170" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G170" s="1" t="inlineStr">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>117418</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la restauration et à la sauvegarde du patrimoine bâti</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H170" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L170" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aide aux travaux de construction et de réhabilitation de bibliothèques.
-[...17 lines deleted...]
- 6 ans
+ Accompagner les porteurs de projet dans la sauvegarde, la protection et la mise en valeur du patrimoine bâti
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ingénierie :
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+&lt;ul&gt;
+ &lt;li&gt;
+  Pré-diagnostic (structurel, sanitaire...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en matière de constitution des dossiers de demandes de subvention et des financeurs à mobiliser
+ &lt;/li&gt;
+&lt;/ul&gt;
+Action de sensibilisation : Sensibiliser à la restauration et réutilisation/réhabilitation du patrimoine
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : id77&amp;#64;departement77.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1aaa-accompagner-les-collectivites-a-la-restaurati/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>116637</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Rénover les bâtiments de votre collectivité avec Effilogis : basse consommation et biosourcés</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Mobilisez l&amp;#039;aide à la rénovation
+ &lt;/strong&gt;
+ de bâtiments
+ &lt;br /&gt;
+ publics performants sur le plan énergétique
+ &lt;br /&gt;
+ et biosourcés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide financière :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 60 000 € pour la programmation et les études (conception, ingénierie écologique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 200 000 € pour les travaux de rénovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 60 000 € de bonus pour la production d&amp;#039;énergies renouvelables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 20 000 € de bonus pour l&amp;#039;approche environnementale (gestion de l&amp;#039;eau - végétalisation - biodiversité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement technique des projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Découvrez le programme sur www.effilogis.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide s&amp;#039;adresse aux collectivités territoriales et associations loi 1901. Les opérations éligibles concernent les projets de bâtiments tertiaires implantés en région Bourgogne-Franche-Comté, en phase « PROGRAMMATION », « ÉTUDES » ou en phase « TRAVAUX ».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour déposer un projet en phase « PROGRAMMATION » : présentez la proposition d&amp;#039;un programmiste ou d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour déposer un projet en phase « ÉTUDES » : présentez le programme définissant le niveau de performance énergétique attendu et la proposition du contrat de maîtrise d&amp;#039;oeuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour déposer un projet en phase « TRAVAUX » : présentez le dossier de consultation des entreprises (DCE) et l&amp;#039;ensemble des pièces justifiant du futur niveau de performance énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la programmation : subvention à hauteur de 50 % du coût de programmation, plafonnée à 30 000 €.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux études (conception, ingénierie écologique) : subvention à hauteur de 30 % du coût des études, plafonnée à 30 000 € par opération.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux travaux : montants bonifiés selon le niveau énergétique et la mise en œuvre de matériaux biosourcés.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets seront évalués par un comité technique après expertise.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.effilogis.fr/page/conditions-aides-renovation-energetique-collectivites" rel="noopener" target="_blank"&gt;
+  https://www.effilogis.fr/page/conditions-aides-renovation-energetique-collectivites
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N170" s="1" t="inlineStr">
-[...162 lines deleted...]
-      <c r="S171" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T171" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U171" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X171" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.effilogis.fr/sites/default/files/2022-03/2022_EFFILOGIS_CONDITIONS_AIDES_RENOVATION_COLLECTIVITES_WEB_1.pdf</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  effilogis&amp;#64;bourgognefranchecomte.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>guillaume.patois@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/654d-renover-les-batiments-de-votre-collectivite-a/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Région Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2022</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>162398</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les audits et la réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides des aides aux études de faisabilité solaire thermique ainsi que pour les travaux d&amp;#039;installations solaires thermiques, ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P132" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
+        </is>
+      </c>
+      <c r="W132" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>162762</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser une pêche durable et la restauration et la conservation des ressources biologiques aquatiques</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif régional pêche aquaculture</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Il s&amp;#039;agira de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Favoriser une pêche durable et la restauration et la conservation des ressources biologiques aquatiques&lt;/li&gt; 	&lt;li&gt; Encourager les activités aquacoles durables&lt;/li&gt; 	&lt;li&gt; Soutenir les mesures liées à la commercialisation et à la transformation&lt;/li&gt; 	&lt;li&gt;Accompagner l’animation et le soutien aux programmes d’action des structures professionnelles&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Entreprises de pêche artisanale&lt;/li&gt; 	&lt;li&gt;entreprises aquacoles&lt;/li&gt; 	&lt;li&gt;coopératives maritimes et de production&lt;/li&gt; 	&lt;li&gt;organisations de producteurs&lt;/li&gt; 	&lt;li&gt;organismes professionnels&lt;/li&gt; 	&lt;li&gt;associations regroupant des professionnels&lt;/li&gt; 	&lt;li&gt;prud’homies de pêche&lt;/li&gt; 	&lt;li&gt;comités départementaux et comité régional des pêches maritimes et des élevages marins&lt;/li&gt; 	&lt;li&gt;associations&lt;/li&gt; 	&lt;li&gt;collectivités et leurs groupements&lt;/li&gt; 	&lt;li&gt;organismes d’étude et de recherche&lt;/li&gt; 	&lt;li&gt;établissements publics&lt;/li&gt; 	&lt;li&gt;gestionnaires de port&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Projets situés sur le territoire régional.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P133" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Projets situés sur le territoire régional.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-regional-peche-aquaculture</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-regional-peche-aquaculture/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>111735</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J134" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévu</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;aide du Département est accordée après attribution de l&amp;#039;aide Ma Prime Rénov&amp;#039; Sérénité par l&amp;#039;Anah, et versée en une fois au propriétaire à la fin des travaux, après paiement de l&amp;#039;aide de l&amp;#039;Anah.
-[...7 lines deleted...]
-  service-habitat&amp;#64;hautesavoie.fr
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40 % du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de La Réunion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 rue Juliette-Dodu
+ &lt;br /&gt;
+ 97706 Saint-Denis Messag Cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;262 2 62 40 26 26
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Courriel
+ &lt;/strong&gt;
+ :
+ &lt;a href="mailto:deal-reunion&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  deal-reunion&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.reunion.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.reunion.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/383c-copie-15h01-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>111734</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement  (DEAL) Martinique</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J135" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Martinique</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Martinique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pointe de Jaham
+ &lt;br /&gt;
+ BP 7212
+ &lt;br /&gt;
+ 97274 Schœlcher Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;596 5 96 59 57 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire" rel="noopener" target="_blank"&gt;
+  http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/00be-copie-14h59-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>111733</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Mayotte</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J136" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Mayotte
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ BP 109
+ &lt;br /&gt;
+ 97600 Mamoudzou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;269 2 69 61 12 54
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web :
+ &lt;/strong&gt;
+ &lt;a href="http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL" rel="noopener" target="_blank"&gt;
+  http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6900-copie-14h58-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>105326</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Participer à la création et à la rénovation des équipements sportifs utilisés par les collégiens</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Sport et loisirs pour tous - programme équipements sportifs utilisés par les collégiens</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs (pour
+ces deux derniers points, le dispositif est gelé en 2026).&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 20 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  extension (dont adjonction de salles spécialisées) et constructions de gymnases : (HQE obligatoire) 20 % d&amp;#039;une dépense plafonnée à 750 000 € HT (frais d&amp;#039;ingénierie compris)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou construction de pistes d&amp;#039;athlétisme et de plateaux sportifs : 20 % d&amp;#039;une dépense subventionnable plafonnée à 230 000 € HT
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;D’une manière générale
+les subventions départementales ne pourront pas dépasser 50% de la charge nette
+de la collectivité et les dossiers présentant une dépense subventionnable
+inférieure à 30 000 € HT ne seront pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le taux d&amp;#039;occupation de l&amp;#039;équipement (gymnase, piste d&amp;#039;athlétisme et plateaux sportifs) par les collèges doit être au moins égal à 50%
+ &lt;/li&gt;
+ &lt;li&gt;
+  les normes françaises homologuées (NF) doivent être respectées notamment en ce qui concerne les sols sportifs et l&amp;#039;isolation thermique et acoustique des gymnases
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;acquisition du matériel qui peut être considérée comme de l&amp;#039;immobilier (matériel ayant un ancrage sur l&amp;#039;équipement à l&amp;#039;exemple des paniers de basket, buts de football, agrès...) est éligible dans la limite des plafonds définis ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  la notice explicative (finalités du projet et, le cas échéant, spécificités en termes de développement durable)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  la date de construction et le taux d&amp;#039;utilisation par les collèges
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans de situation, de masse et les coupes
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptifs et estimatifs de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : deux acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/programme_equipements_sportifs_utilises_par_les_collegiens.pdf</t>
+        </is>
+      </c>
+      <c r="W137" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service sports et activités de pleine nature ; Tél. : 05 16 09 74 35
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y171" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA171" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3d9-participer-a-la-creation-et-a-la-renovation-d/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="172" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G172" s="1" t="inlineStr">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>111732</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J138" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Guadeloupe</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Guadeloupe
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DEAL Guadeloupe
+ &lt;br /&gt;
+ BP 54
+ &lt;br /&gt;
+ 97102 Basse-Terre Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 46 46
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 43 43
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.guadeloupe.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.guadeloupe.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c325-copie-14h55-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>102631</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine Naturel</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis sa création, la Fondation du patrimoine agit pour rendre la France plus belle et ce en soutenant la restauration et la préservation de tous types de patrimoine. Les habitats naturels, les espèces animales et végétales, les formations géologiques, physiques et biologiques constituent le patrimoine naturel et font partie de notre histoire et de l&amp;#039;identité culturelle de notre pays.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez trouver une aide financière pour mener des
+ &lt;strong&gt;
+  projets liés à la préservation du patrimoine naturel et la biodiversité
+ &lt;/strong&gt;
+ ? Au travers son programme Patrimoine Naturel, la Fondation du patrimoine récompense des actions de réhabilitation d&amp;#039;espaces naturels ayant un impact positif sur la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle mobilise des fonds publics et privés (notamment via le mécénat d&amp;#039;entreprises locales et nationales) pour accompagner ces projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   arbres têtards du Marais poitevin
+  &lt;/strong&gt;
+  : préservation et plantation d&amp;#039;une espèce d&amp;#039;arbre emblématique de la Vendée, menacée par les maladies.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Eco-Tig en Provence
+  &lt;/strong&gt;
+  : ensemble de petits chantiers pour préserver la biodiversité réalisé par des personnes sous main de justice.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+ : les personnes privées peuvent bénéficier de l&amp;#039;aide en cas de convention de gestion avec un organisme associatif ou public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez
+ Michel Doffagne :
+ &lt;a href="mailto:michel.doffagne&amp;#64;fondation-patrimoine.org" rel="noopener" target="_blank"&gt;
+  michel.doffagne&amp;#64;fondation-patrimoine.org
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>102630</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la formation et l'insertion socioprofessionnelle dans le cadre de projets de restauration du patrimoine</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine Emploi</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez soutenir l&amp;#039;insertion et la formation professionnelle dans les métiers du patrimoine et favoriser la transmission des savoir-faire ?
+&lt;/p&gt;
+&lt;p&gt;
+ Via son programme Patrimoine Emploi, la Fondation du patrimoine soutient l&amp;#039;insertion socioprofessionnelle et la formation aux métiers du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Deux axes sont privilégiés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le soutien aux chantiers incluant une action d&amp;#039;insertion sociale ou professionnelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets permettant une formation aux métiers du patrimoine (clause de marchés publics avec insertion ou apprentissage, atelier chantier d&amp;#039;insertion (ACI), chantier-école).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vos projets de restauration du patrimoine faisant l&amp;#039;objet d&amp;#039;une souscription avec la Fondation du patrimoine pourront bénéficier d&amp;#039;une aide financière supplémentaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conservatoire du Patrimoine CFA Paul Riquet à Toulouse : subvention pour la mise en place de formations aux techniques de construction traditionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ancienne Abbaye de Maroilles dans le Nord : restauration de la grange dimière et de deux maisons de bourgs dans le cadre d&amp;#039;un chantier d&amp;#039;insertion
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Porteur de projet : collectivité publique, association ou structure d&amp;#039;intérêt général (dont l&amp;#039;activité est non lucrative et ne bénéficie pas à un cercle restreint de personnes et dont la gestion est désintéressée) justifiant de plus d&amp;#039;un an d&amp;#039;existence.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet implanté sur le territoire et dont les bénéficiaires résident en France métropolitaine ou ultramarine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à un projet ciblé : l&amp;#039;aide demandée ne pourra être tournée exclusivement vers du fonctionnement ou le financement de supports de communication.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/soumettre-un-projet/obtenir-une-aide-financiere</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Pierre Servais, Chargé de projet patrimoine naturel et emploi : pierre.servais&amp;#64;fondation-patrimoine.org
+&lt;/p&gt;
+&lt;p&gt;
+ Ou Michel Doffagne : michel.doffagne&amp;#64;fondation-patrimoine.org&amp;#34;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a84-favoriser-la-formation-et-linsertion-sociopro/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>101589</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H172" s="1" t="inlineStr">
+      <c r="H141" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I172" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L172" s="1" t="inlineStr">
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
+&lt;br /&gt;
+&lt;br /&gt;
+La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région soutient les opérateurs proposant une offre culturelle et artistique riche, diversifiée et de qualité  dont l&amp;#039;aide  à la création et à la rénovation des équipements culturels et aux lieux de diffusion professionnels.
-[...1 lines deleted...]
-&lt;br /&gt;
+ Une commune ou une intercommunalité comptant sur son territoire :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  remplir / mettre en œuvre une mission de service public culturel à fort rayonnement régional ou de proximité,
-[...120 lines deleted...]
-      <c r="AA172" s="1" t="inlineStr">
+  des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Fondation du patrimoine :
+ &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
+  https://www.fondation-patrimoine.org/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="173" spans="1:27" customHeight="0">
-      <c r="A173" s="1">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>93278</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J142" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20 000 € par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Guyane</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction Générale des Territoires et de la Mer / DGTM de Guyane
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Rue Friedmond
+ &lt;br /&gt;
+ BP 7008
+ &lt;br /&gt;
+ 97307 Cayenne Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;594 5 94 39 45 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Courriel
+ &lt;/strong&gt;
+ :
+ &lt;a href="mailto:courrier&amp;#64;guyane.pref.gouv.fr" rel="noopener" target="_blank"&gt;
+  courrier&amp;#64;guyane.pref.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.guyane.pref.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.guyane.pref.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4c22-favoriser-la-restructuration-lourde-et-la-ren/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2021</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
         <v>74662</v>
       </c>
-      <c r="B173" s="1" t="inlineStr">
+      <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans l’amélioration, la rénovation et la création de logements locatifs à vocation sociale</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G173" s="1" t="inlineStr">
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H173" s="1" t="inlineStr">
+      <c r="H143" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K173" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L173" s="1" t="inlineStr">
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Contribuer au financement d&amp;#039;opérations de construction, d&amp;#039;amélioration et de rénovation de logements locatifs à vocation sociale communaux ou intercommunaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Développer, améliorer et requalifier l&amp;#039;offre en logements communaux ou intercommunaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité (préservation de l&amp;#039;espace, recherche de densité notamment).
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N173" s="1" t="inlineStr">
+      <c r="N143" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O173" s="1" t="inlineStr">
+      <c r="O143" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R173" s="1" t="inlineStr">
+      <c r="R143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Modalités d&amp;#039;intervention et conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Amélioration et rénovation:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif.
  &lt;/li&gt;
  &lt;li&gt;
   Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
  &lt;/li&gt;
  &lt;li&gt;
   Pour les logements situés en zones de montagne , les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -30409,1690 +28990,1706 @@
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 Création (construction neuve)
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
  &lt;/li&gt;
  &lt;li&gt;
   Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
  &lt;/li&gt;
 &lt;/ul&gt;
 Modalités d&amp;#039;intervention
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide forfaitaire de 5 000 € par logement créé
  &lt;/li&gt;
  &lt;li&gt;
   Aide forfaitaire de 6 000 € par logement créé pour les communes situées en zones de montagne
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S173" s="1" t="inlineStr">
+      <c r="S143" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U173" s="1" t="inlineStr">
+      <c r="U143" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V173" s="1" t="inlineStr">
+      <c r="V143" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de-logements-des-communes</t>
         </is>
       </c>
-      <c r="X173" s="1" t="inlineStr">
+      <c r="X143" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Solidarités et de l&amp;#039;Égalité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat et Logement
 &lt;/p&gt;
 &lt;p&gt;
  Pôle Gestion :
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y173" s="1" t="inlineStr">
+      <c r="Y143" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z173" s="1" t="inlineStr">
+      <c r="Z143" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4c43-dispositif-daide-au-logement-des-communes-a-v/</t>
         </is>
       </c>
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="174" spans="1:27" customHeight="0">
-      <c r="A174" s="1">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>166167</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Agir pour la biodiversité : des atlas de la biodiversité communale à la restauration de la nature</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Aménagement du Territoire et de la Décentralisation</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
+        <is>
+          <t>Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Office Français de la Biodiversité (OFB)
+Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I144" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Face à l’urgence d’agir pour lutter contre l’effondrement de la biodiversité animale et végétale ainsi que la dégradation des espaces naturel, le Fonds vert finance des actions de connaissance de la biodiversité et de restauration de la nature. Cela s&amp;#039;inscrit dans le cadre de Stratégie nationale pour la biodiversité 2030 (SNB).&lt;/p&gt;&lt;p&gt;La mesure du Fonds vert est structurée en deux volets :&lt;/p&gt;&lt;p&gt;- le financement de la réalisation d&amp;#039;atlas de la biodiversité communale (ABC) ;&lt;/p&gt;&lt;p&gt;- le financement d&amp;#039;actions de restauration de la nature&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Eau souterraine
+Forêts
+Sols
+Espaces verts
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P144" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q144" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les porteurs de projet éligibles sont les communes, leurs établissements publics, les syndicats mixtes, les syndicats mixtes (de parc naturel régional, de bassins versants, de SCOT, de Grands sites de France, de PETR, d’aménagement, de gestion, d’aménagement, de protection etc.), les parcs nationaux. Dans les DROM et les COM, les associations et partenaires techniques des collectivités sont éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les porteurs de projet éligibles sont les collectivités territoriales et leurs groupements, les établissements publics locaux (en particulier les sociétés d’économie mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : syndicat mixte de PNR), le Conservatoire de l’espace littoral et des rivages lacustres et Voies navigables de France (VNF) en partenariat avec les collectivités territoriales, les groupements d’intérêt public, les acteurs privés et structures professionnelles, prioritairement gestionnaires d’aires protégées à la condition exprès d’un partenariat avec la ou les collectivités territoriales concernées, les parcs nationaux dans les cœurs de parc et, en partenariat avec les collectivités, dans leurs aires d’adhésion, les associations ou des fondations, en particulier celles gestionnaires d’aires protégées, l’Etat pour la conduite d’une opération lourde de restauration du domaine public fluvial naturel non navigable dans le cadre ou en préparation d’une convention de transfert avec une collectivité.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Concernant le financement des atlas de la biodiversité communale (ABC)&lt;/strong&gt;, les projets doivent permettre d’établir une cartographie des enjeux de la biodiversité sur le territoire du porteur de projet, afin d’aboutir à la rédaction d’un plan d’actions de préservation de la biodiversité qui engage le porteur de projet sur la durée, ainsi qu’à un diagnostic partagé et spatialisé des enjeux de la biodiversité.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de diagnostic écologique (y compris des pressions qui s’exercent sur la biodiversité) ;&lt;/li&gt;&lt;li&gt;la réalisation et production d’inventaires naturalistes des milieux et habitats ;&lt;/li&gt;&lt;li&gt;la réalisation de cartographie présentant les enjeux de biodiversité sur le territoire comme les zones humides, les trames vertes et les habitats d’espèces protégées ;&lt;/li&gt;&lt;li&gt;l&amp;#039;élaboration du plan d’actions ;&lt;/li&gt;&lt;li&gt;des actions de sensibilisation, de participation et de mobilisation des acteurs socio‑économiques, des élus et des citoyens ;&lt;/li&gt;&lt;li&gt;des actions de communication (valorisation et partage d’expérience) ;&lt;/li&gt;&lt;li&gt;des actions d’animation concourant à l’établissement et la validation du plan d’actions attendu à l’issue de la démarche.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les actions de restauration de la nature&lt;/strong&gt;, les projets permettent de soutenir les actions locales de restauration d’écosystèmes terrestres et marins dégradés.&lt;/p&gt;&lt;p&gt;Les projets pouvant être financés sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;la réalisation de prestations d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ;&lt;/li&gt;&lt;li&gt;des opérations permettant la restauration de la nature, ainsi que leur gestion dans le temps (à l’exception de l’entretien courant)  :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-       les actions d&amp;#039;investissement (hors achat de matériel uniquement), et d’intervention pour des opérations de restauration, valorisation et requalification du patrimoine naturel et paysager (travaux de génie écologique) ;&lt;/p&gt;&lt;p&gt;-       les frais relatifs à l’établissement de contrats d’obligations réelles environnementales (ORE) pour assurer la protection dans le temps des espaces restaurés ;&lt;/p&gt;&lt;p&gt;-       les opérations de restauration d’annexes hydrauliques ;&lt;/p&gt;&lt;p&gt;-       les opérations de végétalisation des berges ;&lt;/p&gt;&lt;p&gt;-       les opérations de suppression de seuil ou d’obstacles au bon écoulement des cours d’eau et les opérations de restauration favorables aux migrateurs amphihalins.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Connaitre_restaurer.pdf</t>
+        </is>
+      </c>
+      <c r="W144" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-biodiversite</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer ainsi que les directions régionales de l&amp;#039;Office français de la biodiversité (OFB).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-biodiversite-des-atlas-de-la-biodiversite-communale-a-la-restauration-de-la-nature/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>166155</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir à la rénovation énergetique de l'habitat privé - deploiement d'un réseau de plateformes</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Considérant le nouveau schéma de gouvernance du Service Public de 
+Rénovation de l&amp;#039;Habitat (SPRH) mis en place en 2025, s&amp;#039;appuyant sur la 
+signature de pactes territoriaux,
+considérant les nouvelles modalités de financement de l&amp;#039;Anah auprès des 
+collectivités assurant la maîtrise d&amp;#039;ouvrage du SPRH, et des règles 
+d&amp;#039;intervention de la Région Nouvelle-Aquitaine en termes de financement,
+dans le cadre de la stratégie départementale 2021 – 2030 de la 
+transition énergétique pour le territoire landais (délibération de 
+l&amp;#039;Assemblée départementale n°G-7 du 7 mai 2021),
+dans la limite des crédits inscrits au Budget départemental.&lt;/p&gt;&lt;p&gt;Nature de l&amp;#039;aide : &lt;/p&gt;
+            &lt;ul&gt;&lt;li&gt;taux d&amp;#039;intervention de 30 % maximum du coût du service,&lt;/li&gt;&lt;li&gt;ajustement
+ du taux d&amp;#039;intervention en fonction du niveau d&amp;#039;aide de l&amp;#039;État et de la 
+Région Nouvelle-Aquitaine, de façon à ne pas excéder un taux de 80 % 
+d&amp;#039;aide publique,&lt;/li&gt;&lt;li&gt;taux d&amp;#039;intervention calculé sur la base d&amp;#039;un plan prévisionnel de financement transmis en début d&amp;#039;année.&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Collectivités ou regroupement de Collectivités en charge du Service Public de Rénovation de l’Habitat&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T145" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/soutien-la-renovation-energetique-de-lhabitat-prive-deploiement-dun-reseau-de-plateformes</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://landes.cadastre-solaire.fr/&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-a-la-renovation-energetique-de-l-habitat-prive-deploiement-d-un-reseau-de-plateformes/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>166309</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des petits travaux de rénovation énergétique sur patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Petits travaux d'actions à faible investissement et gain rapide</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I146" s="1" t="inlineStr">
+        <is>
+          <t> Max : 75</t>
+        </is>
+      </c>
+      <c r="J146" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le SDES participe financièrement aux petits travaux d&amp;#039;actions à faible investissement et gain rapide sur le patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Actions éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Suivi des consommations&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;em&gt;Installation d’un sous-compteur d’énergie communicant (électricité, combustible, énergie thermique)&lt;/em&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Régulation&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;em&gt;Installation d’un optimiseur de relance&lt;br /&gt;&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Installation d’un thermostat programmable&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Installation d’un robinet thermostatique&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Installation d’une horloge sur la VMC&lt;/em&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Chauffage&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;em&gt;Installation d’un brasseur d’air / Destratificateur&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Installation d’une pompe de circulation à vitesse variable&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Installation d’un régulateur par loi d’eau (vanne 3 voies motorisée)&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Isolation des points singuliers du réseau d’eau chaude&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Panneaux rayonnant pour les locaux à occupation occasionnelle&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Chauffe-eau instantané&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Isolation réseau chauffage / ECS&lt;/em&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Confort d&amp;#039;été&lt;em&gt;&lt;br /&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;em&gt;Installation de films solaires&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Installation de brasseur d’air / ventilateur de plafond&lt;/em&gt;&lt;/li&gt;&lt;li&gt;&lt;em&gt;Installation de brises soleil orientables&lt;/em&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La participation financière du SDES est octroyée aux seules communes 
+adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant
+ pas intégré par délibération concordante à celle du SDES, le dispositif
+ de répartition des recettes issues de la TICFE.&lt;/p&gt;&lt;p&gt;La participation 
+financière du SDES s&amp;#039;élève à 75% des montants HT de travaux réalisés. Dans le cas d&amp;#039;actions mises en oeuvre en régie, ce taux s&amp;#039;applique au montant HT de la seule fourniture. &lt;/p&gt;&lt;p&gt;Cette participation financière est plafonnée à 15 000€ / an / commune quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile.&lt;/p&gt;&lt;p&gt;Montant minimum de travaux éligibles : 500 € HT par dossier.&lt;/p&gt;&lt;p&gt;&lt;img src="https://www.sdes73.com/transition-energetique/batiment/programme-petits-travaux/#gallery-id-67829" alt /&gt;Pour chaque dossier, tous les CEE issus des travaux de rénovation énergétiques des bâtiments communaux sont cédés au SDES.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/programme-petits-travaux/</t>
+        </is>
+      </c>
+      <c r="W146" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/participation-financiere-sdes73-petits-travaux</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>c.marlin@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-petits-travaux-de-renovation-energetique-sur-patrimoine-bati-communal/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>166025</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P147" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : Mme. Alexia AYME : &lt;a href="mailto:aayme&amp;#64;sev84.fr"&gt;aayme&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
+        </is>
+      </c>
+      <c r="W147" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-d-installations-solaires-thermiques-collectives-installations-existantes/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>166440</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d’aménagement d’espaces naturels : réhabilitation, sécurisation,  équipements d’accueil…</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Espaces Naturels Sensibles 2023-2030</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I148" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Modalités et montant de l’aide : &lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;50 % maximum du coût HT de l&amp;#039;étude.&lt;/p&gt;&lt;p&gt;
+Délibération n° 2017-04-0039 (AD du 29/05/2017)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>Communes et EPCI</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.essonne.fr/votre-departement/ses-missions/preservation-de-lenvironnement/espaces-naturels-sensibles</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>Direction dela biodiversité et de la transition écologique Téléphone : 01 60 91 34 98</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>fdesserouer@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-d-amenagement-d-espaces-naturels-rehabilitation-securisation-equipements-d-accueil/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>165865</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser une pêche durable et la restauration et la conservation des ressources biologiques aquatiques</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif régional pêche aquaculture</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Il s&amp;#039;agira de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Favoriser une pêche durable et la restauration et la conservation des ressources biologiques aquatiques&lt;/li&gt; 	&lt;li&gt; Encourager les activités aquacoles durables&lt;/li&gt; 	&lt;li&gt; Soutenir les mesures liées à la commercialisation et à la transformation&lt;/li&gt; 	&lt;li&gt;Accompagner l’animation et le soutien aux programmes d’action des structures professionnelles&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P149" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises de pêche artisanale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises aquacoles&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;coopératives maritimes et de production&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;organisations de producteurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;organismes professionnels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations regroupant des professionnels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prud’homies de pêche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;comités départementaux et comité régional des pêches maritimes et des élevages marins&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;collectivités et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;organismes d’étude et de recherche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;gestionnaires de port&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Projets situés sur le territoire régional.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-regional-peche-aquaculture</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-regional-peche-aquaculture-1/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>165193</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de réhabilitation des branchements en domaine privé (opération groupée)</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Opération groupée de réhabilitation des branchements en domaine privé</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I150" s="1" t="inlineStr">
+        <is>
+          <t> Max : 46</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités ou les particuliers pour les travaux de mise en conformité
+ de la partie privative des branchements ainsi que la gestion 
+alternative des eaux pluviales par infiltration à la source.&lt;/p&gt;
+&lt;p&gt;Cette action vise à réduire les rejets polluants des systèmes 
+d’assainissement collectifs des eaux usées existants dans le milieu 
+naturel en vue de diminuer leurs impacts sur l’eau et de préserver 
+certains usages sensibles (baignade, production de coquillages, pêche à 
+pied).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P150" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q150" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
+de l’assainissement. Elles sont identifiées comme prioritaires dans le 
+schéma directeur d’assainissement collectif des eaux usées au regard de 
+la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
+de la surcharge hydraulique de la station de traitement. Le schéma 
+directeur repose sur une étude de diagnostic datant de moins de 10 ans 
+et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
+ et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-operation-groupee-de-rehabilitation-des-branchements-en-dom.html</t>
+        </is>
+      </c>
+      <c r="W150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-rehabilitation-des-branchements-en-domaine-prive-operation-groupee/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
         <v>165168</v>
       </c>
-      <c r="B174" s="1" t="inlineStr">
+      <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
         </is>
       </c>
-      <c r="D174" s="1" t="inlineStr">
+      <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G174" s="1" t="inlineStr">
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H174" s="1" t="inlineStr">
+      <c r="H151" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I174" s="1" t="inlineStr">
+      <c r="I151" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J174" s="1" t="inlineStr">
+      <c r="J151" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K174" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L174" s="1" t="inlineStr">
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N174" s="1" t="inlineStr">
+      <c r="N151" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O174" s="1" t="inlineStr">
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P174" s="1" t="inlineStr">
+      <c r="P151" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q174" s="1" t="inlineStr">
+      <c r="Q151" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R174" s="1" t="inlineStr">
+      <c r="R151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Étude préalable justifiant l’impact de l’exploitation du captage existant sur la ressource en eau ou les milieux aquatiques.&lt;/p&gt;
 &lt;p&gt;Travaux conformes au diagnostic préalable du forage permettant de 
 déterminer la nature des travaux les mieux adaptés au problème posé.&lt;/p&gt;
 &lt;p&gt;Étude technico-économique comparative justifiant la décision de réhabiliter ou de reboucher.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S174" s="1" t="inlineStr">
+      <c r="S151" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T174" s="1" t="inlineStr">
+      <c r="T151" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U174" s="1" t="inlineStr">
+      <c r="U151" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V174" s="1" t="inlineStr">
+      <c r="V151" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-rehabilitations-ou-de-comblements-de-forages.html</t>
         </is>
       </c>
-      <c r="W174" s="1" t="inlineStr">
+      <c r="W151" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X174" s="1" t="inlineStr">
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y174" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z174" s="1" t="inlineStr">
+      <c r="Z151" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-rehabilitations-ou-de-comblements-de-forages-mettant-en-communication-des-nappes/</t>
         </is>
       </c>
-      <c r="AA174" s="1" t="inlineStr">
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="175" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H175" s="1" t="inlineStr">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>164383</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Cofinancer des projets d'acquisition et de restauration patrimoniales d’intérêt national (ARPIN)</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Acquisitions et restaurations patrimoniales d’intérêt national (ARPIN)</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K175" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="O175" s="1" t="inlineStr">
+      <c r="I152" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le dispositif d’aide aux Acquisitions et restaurations patrimoniales d’intérêt national (ARPIN) ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les subventions ARPIN permettent au ministère de la Culture (Direction générale des médias et des industries culturelles) de mieux accompagner l&amp;#039;action des collectivités territoriales en leur proposant un dispositif de cofinancement des projets d’acquisition ou de restauration les plus remarquables.&lt;/p&gt;&lt;p&gt;Les opérations soutenues dans le cadre des ARPIN peuvent concerner l&amp;#039;un des deux domaines suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquisition de patrimoine d’intérêt national ;&lt;/li&gt;&lt;li&gt;Restauration de patrimoine d’intérêt national.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le taux maximal d’aide, incluant éventuellement d’autres aides versées par le ministère de la Culture (subventions des DRAC), est fixé à 80% du montant hors taxes global.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est versée en une seule fois.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Si la région dispose d’un FRRAB : elle sera versée par la DRAC concernée dans un délai de 3 mois après acceptation du dossier. &lt;/li&gt;&lt;li&gt;Si la région ne dispose pas de FRRAB : elle sera versée directement par le ministère de la Culture dans un délai de 3 mois après acceptation du dossier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est accordée par le Service du livre et de la lecture, en fonction de deux critères essentiels : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le caractère d’intérêt national de l’acquisition ou de la restauration ;&lt;/li&gt;&lt;li&gt;les possibilités d’autres subventions pour l’acquisition ou la restauration (la présence d’un FRRAB dans la région). Les régions sans FRRAB seront considérées comme prioritaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des dossiers est possible toute l&amp;#039;année.&lt;/p&gt;&lt;p&gt;Les résultats seront communiqués aux porteurs de projets sur Démarches Simplifiées et seront mis en valeur dans la brochure Acquisitions patrimoniales aidées éditée chaque année par le Service du livre et de la lecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Architecture
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R175" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="T175" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent être déposés par l’un des organismes suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une collectivité territoriale (commune) ;&lt;/li&gt;&lt;li&gt;un groupement de collectivités territoriales agissant pour le compte de sa bibliothèque.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les demandes émanant de collectivités territoriales pour le compte de leur service d’archives et de leur musée ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;Les documents acquis ou restaurés doivent être conservés par la bibliothèque.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit concerner une acquisition déjà réalisée ou un projet de restauration à venir, sous réserve de présentation d’un devis validé par le groupe d’experts en restauration réunis par le ministère de la Culture.&lt;/p&gt;&lt;p&gt;Les documents, par leurs caractéristiques, leur ancienneté, leur rareté ou leur origine, doivent avoir une valeur patrimoniale de dimension nationale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toute demande ne concernant pas les collections conservées dans des bibliothèques relevant des collectivités territoriales ou de leurs groupements sera refusée. Cela concerne notamment les bibliothèques universitaires, associatives, cultuelles, de musée ou de services d&amp;#039;archives.&lt;/p&gt;&lt;p&gt;Les opérations de valorisation et de numérisation sont exclues du champ des ARPIN.&lt;/p&gt;&lt;p&gt;Pour les restaurations, les devis doivent impérativement avoir reçu la validation de groupe d’experts en restauration préalablement.&lt;/p&gt;&lt;p&gt;Les projets d’acquisition non encore réalisés ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le prix d’acquisition auprès d’un libraire ou d’adjudication en vente aux enchères publiques hors frais ;&lt;/li&gt;&lt;li&gt;les coûts de restauration, hors taxe. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent porter sur des opérations d&amp;#039;un montant global d&amp;#039;au moins 4.000 € HT/hors frais.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T152" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U175" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA175" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/acquisitions-et-restaurations-patrimoniales-d-interet-national-arpin</t>
+        </is>
+      </c>
+      <c r="W152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/livre-lecture_arpin</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;DGMIC &amp;gt; Service du livre et de la lecture &amp;gt; Bureau du patrimoine :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mails : &lt;a href="mailto:anne.verdure-mary&amp;#64;culture.gouv.fr" target="_self"&gt;anne.verdure-mary&amp;#64;culture.gouv.fr&lt;/a&gt; / &lt;a href="mailto:pierre-jean.riamond&amp;#64;culture.gouv.fr" target="_self"&gt;pierre-jean.riamond&amp;#64;culture.gouv.fr&lt;/a&gt; ; &lt;/li&gt;&lt;li&gt;Téléphone : 01 40 15 74 25&lt;/li&gt;&lt;li&gt;Adresse : Rue Saint-Honoré, 75001 Paris&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acquisitions-et-restaurations-patrimoniales-dinteret-national-arpin/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2025</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="176" spans="1:27" customHeight="0">
-[...273 lines deleted...]
-      <c r="A178" s="1">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
         <v>162904</v>
       </c>
-      <c r="B178" s="1" t="inlineStr">
+      <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l'objet d'une labellisation régionale</t>
         </is>
       </c>
-      <c r="D178" s="1" t="inlineStr">
+      <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Logement : Dispositif d'aide aux copropriétés en difficulté labellisées CDSR</t>
         </is>
       </c>
-      <c r="E178" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G178" s="1" t="inlineStr">
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier</t>
         </is>
       </c>
-      <c r="H178" s="1" t="inlineStr">
+      <c r="H153" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K178" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L178" s="1" t="inlineStr">
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>La Région soutient la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l&amp;#039;objet d&amp;#039;une labellisation régionale (CDSR).&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N178" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O178" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R178" s="1" t="inlineStr">
+      <c r="R153" s="1" t="inlineStr">
         <is>
           <t>Les syndicats des copropriétaires et leur mandataire, les particuliers-copropriétaires occupants ainsi que les collectivités territoriales d&amp;#039;implantation. &lt;br /&gt; &lt;p&gt;Les modalités de calcul décrites dans la délibération susvisée correspondent aux aides maximales mobilisables. &lt;/p&gt;&lt;p&gt;Le taux de subvention régionale est modulé en fonction :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des caractéristiques de l’opération, notamment de ses contraintes techniques et financières,&lt;/li&gt;&lt;li&gt;De la capacité d’autofinancement du demandeur,&lt;/li&gt;&lt;li&gt;Des dotations disponibles au budget régional.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Ce dispositif, détaillé dans la délibération n° CR 09-11 du 10 février 2011, vise à accompagner les syndicats de copropriétaires dans la requalification globale de leur copropriété. &lt;br /&gt;&lt;br /&gt;Il permet de financer :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des mesures d&amp;#039;ingénierie pré opérationnelle et opérationnelle,&lt;/li&gt;&lt;li&gt;Des aides à la gestion et aux procédures juridiques et contentieuses,&lt;/li&gt;&lt;li&gt;Des aides aux travaux de réhabilitation et de rénovation thermique en parties communes,&lt;/li&gt;&lt;li&gt;Des aides individuelles aux travaux en parties privatives.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;strong&gt;Quand déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;La demande de subvention doit être déposée avant tout commencement d&amp;#039;exécution.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Où déposer la demande ?&lt;/strong&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des demandes de subvention doit se faire sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;sélectionner le téléservice « Aides aux copropriétés en difficulté labellisées par la Région: ingénierie et travaux » &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui peut déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;opérateur chargé du suivi-animation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La collectivité d&amp;#039;implantation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le cas échéant , le mandataire de la copropriété (syndic, administrateur provisoire).&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S178" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U178" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V178" s="1" t="inlineStr">
+      <c r="V153" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr</t>
         </is>
       </c>
-      <c r="X178" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Loïc Gandais : &lt;a href="mailto:loic.gandais&amp;#64;iledefrance.fr" target="_blank"&gt;loic.gandais&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique Darras : &lt;a href="mailto:veronique.darras&amp;#64;iledefrance.fr" target="_blank"&gt;veronique.darras&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Michel Clem : &lt;a href="mailto:michel.clem&amp;#64;iledefrance.fr" target="_blank"&gt;michel.clem&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Marie Périvier-Fizazi : &lt;a href="mailto:marie.perivier-fizazi&amp;#64;iledefrance.fr" target="_blank"&gt;marie.perivier-fizazi&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y178" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z178" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr-1/</t>
         </is>
       </c>
-      <c r="AA178" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="179" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G179" s="1" t="inlineStr">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>162918</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique et climatique des équipements sportifs franciliens couverts</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H179" s="1" t="inlineStr">
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K179" s="1" t="inlineStr">
-[...221 lines deleted...]
-      <c r="S179" s="1" t="inlineStr">
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique et climatique des équipements sportifs franciliens couverts.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P154" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs regroupements (communes, EPCI, syndicats...) &lt;/li&gt;&lt;li&gt;Mouvements sportifs (club, ligue, comité, fédération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Jusqu’à 70% du montant éligible TTC ou HT en cas de récupération de la TVA – (subvention plafonnée à 50.000€)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Travaux&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Jusqu’à 50% du montant éligible TTC ou HT en cas de récupération de la TVA – (subvention plafonnée à 450.000€) &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l’élaboration des dossiers.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études&lt;br /&gt;&lt;/strong&gt;Etude intégrant le diagnostic énergétique des bâtiments et des systèmes, la répartition des consommations énergétiques par usages, la répartition des déperditions énergétiques, au moins deux scénarii de rénovation détaillés et incluant l’estimation du gain énergétique et une estimation des coûts de travaux correspondants.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Travaux&lt;br /&gt;&lt;/strong&gt;Rénovation énergétique et climatique des équipements sportifs couverts (gymnases, piscines, patinoires, dojos…) permettant un gain énergétique minimal de 30%.&lt;br /&gt;&lt;br /&gt;Les travaux engagés et le gain énergétique correspondant devront être attestés par une étude thermique dont le contenu est précisé dans le cahier des charges (voir plus bas dans « Document (s) »).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;&lt;span&gt;Les dossiers peuvent être déposés toute l&amp;#039;année sur &lt;/span&gt;&lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;Les projets de rénovation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de dépôt de la demande sur mesdemarches. &lt;br /&gt;&lt;br /&gt;Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente. &lt;br /&gt;&lt;br /&gt;Un démarrage anticipé (avant l’examen de la demande en commission permanente) peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l’octroi de la subvention. &lt;br /&gt;&lt;br /&gt;Le candidat qui présente plus de 1 projet doit réaliser autant de dossiers de candidature que de projets. &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T179" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA179" s="1" t="inlineStr">
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-equipements-sportifs</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:aap-equipement-sportif&amp;#64;iledefrance.fr"&gt;aap-equipement-sportif&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renovation-energetique-des-equipements-sportifs-1/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="180" spans="1:27" customHeight="0">
-[...583 lines deleted...]
-      <c r="A184" s="1">
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
         <v>152446</v>
       </c>
-      <c r="B184" s="1" t="inlineStr">
+      <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
         </is>
       </c>
-      <c r="D184" s="1" t="inlineStr">
+      <c r="D155" s="1" t="inlineStr">
         <is>
           <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
         </is>
       </c>
-      <c r="E184" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G184" s="1" t="inlineStr">
+      <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H184" s="1" t="inlineStr">
+      <c r="H155" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I184" s="1" t="inlineStr">
+      <c r="I155" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J184" s="1" t="inlineStr">
+      <c r="J155" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K184" s="1" t="inlineStr">
+      <c r="K155" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L184" s="1" t="inlineStr">
+      <c r="L155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M184" s="1" t="inlineStr">
+      <c r="M155" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -32105,66 +30702,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N184" s="1" t="inlineStr">
+      <c r="N155" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O184" s="1" t="inlineStr">
+      <c r="O155" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R184" s="1" t="inlineStr">
+      <c r="R155" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -32484,1505 +31081,1589 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S184" s="1" t="inlineStr">
+      <c r="S155" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T184" s="1" t="inlineStr">
+      <c r="T155" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U184" s="1" t="inlineStr">
+      <c r="U155" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V184" s="1" t="inlineStr">
+      <c r="V155" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W184" s="1" t="inlineStr">
+      <c r="W155" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X184" s="1" t="inlineStr">
+      <c r="X155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y184" s="1" t="inlineStr">
+      <c r="Y155" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z184" s="1" t="inlineStr">
+      <c r="Z155" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
         </is>
       </c>
-      <c r="AA184" s="1" t="inlineStr">
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Isolation du bâtiment
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="185" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G185" s="1" t="inlineStr">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>155118</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre, développer des services au sein des bibliothèques et/ou des ludothèques</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèque, ludothèque (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...28 lines deleted...]
-      <c r="O185" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Création, rénovation, extension, développement de services au sein des bibliothèques et/ou des ludothèques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Réhabilitation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P185" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="S185" s="1" t="inlineStr">
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bibliothèque :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront être en cohérence avec les objectifs du schéma départemental de développement de la lecture publique pour renforcer l&amp;#039;attractivité des bibliothèques, transformer les bibliothèques en services de proximité du quotidien, faire des bibliothèques des espaces d&amp;#039;apprentissage et d&amp;#039;information, élargir les publics, développer la coopération pour dynamiser l&amp;#039;action culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité devra être engagée dans une démarche de conventionnement de partenariat avec le Département pour sa (ses) bibliothèque(s).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ludothèque :
+ &lt;/strong&gt;
+ insertion dans une bibliothèque ou un espace et/ou un projet associant différents services en direction de l&amp;#039;enfance et de la famille de type centre social, espace de vie social, ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les projets de construction, rénovation, extension des équipements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de démarches en lien avec la transition écologique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Bâtiment et extérieur :
+   &lt;/strong&gt;
+   réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, création d&amp;#039;un jardin accessible et partagé, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Engagement sur le fonctionnement :
+   &lt;/strong&gt;
+   politique d&amp;#039;équipement des documents visant à réduire l&amp;#039;utilisation du plastique ; mise en place d&amp;#039;actions régulières et de partenariats pour sensibiliser les habitants à la transition écologique ; ...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de démarches en lien avec la transition inclusive :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, utilisation de méthodes participatives (de type « biblioremix ») ; mise en place d&amp;#039;animations régulières et de partenariats pour ouvrir la bibliothèque aux personnes empêchées ou éloignées ; offre de collections spécifiques (« facile à lire », « DYS », gros caractères, livres audio).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les matériels et équipements favorisant l&amp;#039;attractivité et l&amp;#039;accessibilité : mobiliers spécifiques et de confort, signalétique, lecteurs Daisy, boucles magnétiques, agrandisseurs de textes, bandes de guidages, boîtes de retour accessibles 24h/24, etc.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les logiciels et matériels nécessaires à la gestion informatisée (pour une première informatisation ou un renouvellement), ainsi qu&amp;#039;à la création (ou refonte) du site internet de la bibliothèque, et tout autre équipement apparenté ; automates de prêt, équipements RFID ou antivols, matériel audio-visuel, de reprographie, de numérisation, solution de comptage automatisé pour mesurer la fréquentation ; matériels et logiciels nécessaires à la création d&amp;#039;un espace fab-lab, etc.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les fonds de livres, de documents audiovisuels, de jeux, etc. nécessaires à la création d&amp;#039;une nouvelle bibliothèque et/ou ludothèque.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les matériels et équipements favorisant les apprentissages, l&amp;#039;accès à l&amp;#039;information et plus largement l&amp;#039;inclusion numérique : ordinateurs avec accès internet sécurisé pour le public, solution de gestion des accès internet, liseuses, tablettes, etc.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les matériels et équipements permettant l&amp;#039;organisation d&amp;#039;actions culturelles : matériel scénique, de sonorisation, matériel d&amp;#039;exposition, matériel nécessaire à l&amp;#039;intégration au réseau Micro-Folie.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Pour les projets de construction, rénovation, extension :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Pour les équipements et le matériel
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les coûts de formation et de suivi de projet pour l&amp;#039;informatisation et projet de sites web.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U185" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA185" s="1" t="inlineStr">
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/bibliotheque-ludotheque-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W156" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 77 70 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d43-bibliotheque-ludotheque-politique-territorial/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="186" spans="1:27" customHeight="0">
-      <c r="A186" s="1">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>155124</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;espaces de diffusion et de pratiques artistiques et culturelles : cinémas, théâtres, salles de concert, salles culturelles, résidences d&amp;#039;artistes, établissements d&amp;#039;enseignement de musique, de danse, du théâtre, des arts du cirque et des arts visuels...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Note d&amp;#039;opportunité développant le projet culturel ou le projet d&amp;#039;établissement, le budget de fonctionnement prévisionnel pluriannuel et le partenariat développé sur le territoire avec les acteurs culturels, éducatifs, sociaux, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Bâtiments et construction
+Réhabilitation
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la politique du Conseil départemental de soutien aux enseignements artistiques et aux pratiques artistiques amateurs : nécessité d&amp;#039;une réflexion à l&amp;#039;échelle communautaire pour travail en réseau, justification de l&amp;#039;équipement au regard du maillage d&amp;#039;équipements culturels et des activités proposées sur le territoire, avis technique possible dans le cadre d&amp;#039;un aménagement de salle culturelle...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : étude de faisabilité, études de conception, études environnementales, études techniques, études acoustiques, études paysagères, études énergétiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, études de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagement extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition ou renouvellement des matériels scéniques (équipements sons et lumières, gradins, praticables...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non-collectif.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/espaces-de-creation-de-diffusion-et-de-pratiques-artistiques-et-culturelles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W157" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
         <v>157097</v>
       </c>
-      <c r="B186" s="1" t="inlineStr">
+      <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
         </is>
       </c>
-      <c r="E186" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G186" s="1" t="inlineStr">
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H186" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K186" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L186" s="1" t="inlineStr">
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
  &lt;br /&gt;
  -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
  &lt;br /&gt;
  o    Approche architecturale du projet,
  &lt;br /&gt;
  o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
  &lt;br /&gt;
  o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
  &lt;br /&gt;
  o    Conseil sur la requalification du patrimoine communal.
  &lt;br /&gt;
  &lt;br /&gt;
  -    Assistance Maitrise d&amp;#039;Ouvrage :
  &lt;br /&gt;
  o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
  &lt;br /&gt;
  o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
  &lt;br /&gt;
  o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
  &lt;br /&gt;
  o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
  &lt;br /&gt;
  MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M186" s="1" t="inlineStr">
+      <c r="M158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
  &lt;br /&gt;
  •    Rénovation thermique des bâtiments
  &lt;br /&gt;
  •    Extension de bâtiment communaux ;
  &lt;br /&gt;
  •    Mise en conformité et accessibilité des ERP ;
  &lt;br /&gt;
  •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
  &lt;br /&gt;
  •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N186" s="1" t="inlineStr">
+      <c r="N158" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O186" s="1" t="inlineStr">
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R186" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S186" s="1" t="inlineStr">
+      <c r="S158" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T186" s="1" t="inlineStr">
+      <c r="T158" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U186" s="1" t="inlineStr">
+      <c r="U158" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V186" s="1" t="inlineStr">
+      <c r="V158" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X186" s="1" t="inlineStr">
+      <c r="X158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y186" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z186" s="1" t="inlineStr">
+      <c r="Z158" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
         </is>
       </c>
-      <c r="AA186" s="1" t="inlineStr">
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB158" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="187" spans="1:27" customHeight="0">
-[...125 lines deleted...]
-      <c r="A188" s="1">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
         <v>131815</v>
       </c>
-      <c r="B188" s="1" t="inlineStr">
+      <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Aider les responsables de restauration collective à suivre leurs achats de bio et durable</t>
         </is>
       </c>
-      <c r="D188" s="1" t="inlineStr">
+      <c r="D159" s="1" t="inlineStr">
         <is>
           <t>ma cantine</t>
         </is>
       </c>
-      <c r="E188" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Agriculture et de la Souveraineté alimentaire
 Direction Interministérielle du Numérique (DINUM)</t>
         </is>
       </c>
-      <c r="G188" s="1" t="inlineStr">
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H188" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L188" s="1" t="inlineStr">
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  🤔 Vous avez besoin d&amp;#039;outils pour mettre en oeuvre la transition alimentaire en proposant des repas de meilleurs qualité, et plus durable ?
 &lt;/p&gt;
 &lt;p&gt;
  💡 Commencez par
  &lt;strong&gt;
   valoriser vos achats gratuitement
  &lt;/strong&gt;
  grâce à la
  &lt;strong&gt;
   plateforme institutionnelle ma cantine
  &lt;/strong&gt;
  !
 &lt;/p&gt;
 &lt;p&gt;
  Dans le sillage de la loi EGAlim, la Direction Interministérielle du Numérique et le Ministère de l&amp;#039;Agriculture et de la Souveraineté Alimentaire ont financé le développement de la plateforme ma cantine !
 &lt;/p&gt;
 &lt;p&gt;
  En ligne depuis février 2021, elle a pour vocation l&amp;#039;accompagnement des gestionnaires de restauration collective autour de quatre axes : une meilleure connaissance de la loi, un outillage des établissements pour mettre en oeuvre la loi EGAlim, offrir une publicité des actions déployées et permettre à l&amp;#039;administration de constituer des points d&amp;#039;étape annuel évaluant le déploiement de la transition alimentaire.
 &lt;/p&gt;
 &lt;p&gt;
  Gratuit et facile d&amp;#039;utilisation, l&amp;#039;outil de suivi des achats proposée ma cantine permet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de réaliser un diagnostic sur les mesures de la loi EGAlim
  &lt;/li&gt;
  &lt;li&gt;
   de suivre en ligne ses achats en les valorisant par labels ou famille de produit
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;avoir des leviers politiques pour améliorer sa part de bio et durable.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M188" s="1" t="inlineStr">
+      <c r="M159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Grâce à ma cantine, vous pourrez en quelques clics générer des documents de communication auprès des bénéficiaires de votre service de restauration, les convives, ou même de vos directions ou élu.e.s.
 &lt;/p&gt;
 &lt;p&gt;
  Vous aurez accès à des ressources pour mettre en oeuvre la loi EGAlim et la transition vers un alimentation de qualité et durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N188" s="1" t="inlineStr">
+      <c r="N159" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O188" s="1" t="inlineStr">
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S188" s="1" t="inlineStr">
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U188" s="1" t="inlineStr">
+      <c r="U159" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V188" s="1" t="inlineStr">
+      <c r="V159" s="1" t="inlineStr">
         <is>
           <t>http://ma-cantine.agriculture.gouv.fr/</t>
         </is>
       </c>
-      <c r="X188" s="1" t="inlineStr">
+      <c r="X159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  support-egalim&amp;#64;beta.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y188" s="1" t="inlineStr">
+      <c r="Y159" s="1" t="inlineStr">
         <is>
           <t>andre.gauthier@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z188" s="1" t="inlineStr">
+      <c r="Z159" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fd02-aider-les-responsables-de-restauration-collec/</t>
         </is>
       </c>
-      <c r="AA188" s="1" t="inlineStr">
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="189" spans="1:27" customHeight="0">
-[...316 lines deleted...]
-      <c r="G191" s="1" t="inlineStr">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>121472</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique à gain rapide, sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Actions rapides dans la rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H191" s="1" t="inlineStr">
+      <c r="H160" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K191" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L191" s="1" t="inlineStr">
+      <c r="I160" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70</t>
+        </is>
+      </c>
+      <c r="J160" s="1" t="inlineStr">
+        <is>
+          <t>plafonné à 5 000€ / an / collectivité</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...26 lines deleted...]
- Pièces justifiant la bonification si sollicitation
+ La rénovation des bâtiments publics est un enjeu majeur de la transition énergétique.
+ &lt;br /&gt;
+ Le SIEDS accompagne les collectivités dans leurs travaux de rénovation énergétique à gain rapide, sur leurs bâtiments publics.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement et financement d&amp;#039;actions standartisées (liste ci-dessous) dans les bâtiments pour lesquels aucun travaux de réhabilitation lourde n&amp;#039;est prévu à l&amp;#039;échéance de 4/5 ans. Les actions dans les bâtiments publics sont dites à gain rapide car elles permettent de maîtriser les coûts, d&amp;#039;éviter les dérives de consommation et de préparer les bâtiments à une réhabilitation complète.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme non soumis à la réalisation préalable d&amp;#039;un audit énergétique du SIEDS.
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N191" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Culture et identité collective
+      <c r="M160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions standardisées sont :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration de robinet thermostatique auto-équilibrant et tête thermostatique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation de combles / Plancher bas ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Calorifuge des réseaux / Point singulier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relamping LED / Détection de présence dans les sanitaires et les zones de passage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de prises programmables (imprimante, box internet salle informatique...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;horloge sur les caissons de VMC ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à jour des plans des bâtiments/ Schéma de principe des équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désembouage/ rinçage des installations. Nettoyage/ramonage des VMC et des bouches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de sous-compteurs d&amp;#039;énergie MBUS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
 Bâtiments et construction
-Réhabilitation
-[...3 lines deleted...]
-      <c r="O191" s="1" t="inlineStr">
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R191" s="1" t="inlineStr">
+      <c r="R160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...112 lines deleted...]
-      <c r="T191" s="1" t="inlineStr">
+ Les communes et EPCI adhérentes au SIEDS, avec un projet situé sur une zone intégrée à la concession du SIEDS.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des actions standardisées d&amp;#039;amélioration et de maîtrise des consommations énergétiques dans ses bâtiments publics.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T160" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U191" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X191" s="1" t="inlineStr">
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/programme-actions-gain-rapide/</t>
+        </is>
+      </c>
+      <c r="W160" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Formulaire de contact :
-[...5 lines deleted...]
- Téléphone : 02.33.05.99.42
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y191" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA191" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db11-etudier-la-renovation-energetique-dun-batimen/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="192" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G192" s="1" t="inlineStr">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>137959</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Aider aux travaux de construction et de réhabilitation de bibliothèques dans le cadre du schéma départemental de lecture publique</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux travaux de construction et de réhabilitation de bibliothèques</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H192" s="1" t="inlineStr">
+      <c r="H161" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K192" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L192" s="1" t="inlineStr">
+      <c r="J161" s="1" t="inlineStr">
+        <is>
+          <t>Conditions CAP43 communes et EPCI</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...32 lines deleted...]
-      <c r="O192" s="1" t="inlineStr">
+ Aide aux travaux de construction et de réhabilitation de bibliothèques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Bibliothèques  - tous usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande de subvention
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ 6 ans
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R192" s="1" t="inlineStr">
+      <c r="R161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...54 lines deleted...]
- Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+ 3 appels à projet CAP43 en 2022, 2024 et 2026.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S192" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T192" s="1" t="inlineStr">
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T161" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U192" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X192" s="1" t="inlineStr">
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
-[...8 lines deleted...]
-  &lt;/span&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
-[...20 lines deleted...]
-  &lt;/span&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction déléguée Education et coopération &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Adrien Garcia &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Email : adrien.garcia&amp;#64;hauteloire.fr&lt;/p&gt;&lt;p&gt;Téléphone : 04.71.07.43.86.&lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;Co-gestionnaire Médiathèque
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mediatheque.departementale&amp;#64;hauteloire.fr" target="_self"&gt;
+  mediatheque.departementale&amp;#64;hauteloire.fr
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.02.17.00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y192" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA192" s="1" t="inlineStr">
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ee8c-aider-aux-travaux-de-construction-et-de-rehab/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB161" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="193" spans="1:27" customHeight="0">
-      <c r="A193" s="1">
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
         <v>120839</v>
       </c>
-      <c r="B193" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Soutenir les collectivités territoriales, les structures privées dans leur projet d’acquisitions, construction et restauration de structures itinérantes</t>
         </is>
       </c>
-      <c r="D193" s="1" t="inlineStr">
+      <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Investissement culturel Aide à l'acquisition construction restauration structures itinérantes (SV)</t>
         </is>
       </c>
-      <c r="E193" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G193" s="1" t="inlineStr">
+      <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Association
-[...3 lines deleted...]
-      <c r="H193" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I193" s="1" t="inlineStr">
+      <c r="I162" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="K193" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L193" s="1" t="inlineStr">
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les collectivités territoriales et/ou leurs mandataires et, les structures privées dans leur projet d&amp;#039;acquisitions, construction et restauration de structures itinérantes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N193" s="1" t="inlineStr">
+      <c r="N162" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Equipement public
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O193" s="1" t="inlineStr">
+      <c r="O162" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P193" s="1" t="inlineStr">
+      <c r="P162" s="1" t="inlineStr">
         <is>
           <t>31/12/2021</t>
         </is>
       </c>
-      <c r="R193" s="1" t="inlineStr">
+      <c r="R162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif de soutien s&amp;#039;adresse aux collectivités territoriales ou à des personnes morales de droit privé ou public ayant au moins 1 an d&amp;#039;existence.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être éligible, le porteur de projet doit avoir son siège social et son projet situés en Ile-de-France.
  &lt;br /&gt;
 &lt;/p&gt;
 Le renouvellement de l&amp;#039;aide régionale aux structures itinérantes ne pourra être sollicité qu&amp;#039;après une période de 5 ans minimum.
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Cette aide permet de financer la construction, la restauration et l&amp;#039;acquisition des structures itinérantes.
 &lt;/p&gt;
 &lt;p&gt;
  Sont concernées les structures itinérantes (chapiteaux, péniches, yourtes...) accueillant des manifestations culturelles ou permettant la réalisation d&amp;#039;actions culturelles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Toutes les demandes doivent être faites sur la plateforme dédiée de la Région :
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
@@ -34015,156 +32696,176 @@
  &lt;/li&gt;
  &lt;li&gt;
   Les documents attestant de l&amp;#039;engagement des financeurs cités dans le budget prévisionnel (notification, convention...),
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;attestation de non-commencement des travaux avant le vote de la subvention ou la demande motivée de démarrage anticipée,
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;attestation de récupération de la TVA*,
  &lt;/li&gt;
  &lt;li&gt;
   La lettre d&amp;#039;engagement concernant l&amp;#039;accueil de stagiaires dans le cadre de la mesure « 100.000 nouveaux stages »,
  &lt;/li&gt;
  &lt;li&gt;
   Les comptes annuels (bilan et compte de résultat) du dernier exercice clos certifiés pour les structures privées,
  &lt;/li&gt;
  &lt;li&gt;
   La charte régionale des valeurs de la République et de la laïcité tamponnée et signée,
  &lt;/li&gt;
  &lt;li&gt;
   Une copie de la délibération ou de la décision de solliciter l&amp;#039;aide à l&amp;#039;investissement culturel auprès de la Région et adoptant le projet et intégrant la demande d&amp;#039;aide auprès du Conseil régional et des différents partenaires pour les collectivités territoriales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S193" s="1" t="inlineStr">
+      <c r="S162" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T193" s="1" t="inlineStr">
+      <c r="T162" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U193" s="1" t="inlineStr">
+      <c r="U162" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V193" s="1" t="inlineStr">
+      <c r="V162" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-lacquisition-construction-restauration-structures-itinerantes-sv</t>
         </is>
       </c>
-      <c r="X193" s="1" t="inlineStr">
+      <c r="X162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christine Vacher :
  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   christine.vacher&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction culture - Service spectacle vivant
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y193" s="1" t="inlineStr">
+      <c r="Y162" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z193" s="1" t="inlineStr">
+      <c r="Z162" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ad63-investissement-culturel-aide-a-lacquisition-c/</t>
         </is>
       </c>
-      <c r="AA193" s="1" t="inlineStr">
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="194" spans="1:27" customHeight="0">
-      <c r="A194" s="1">
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
         <v>120921</v>
       </c>
-      <c r="B194" s="1" t="inlineStr">
+      <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
-      <c r="D194" s="1" t="inlineStr">
+      <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
-      <c r="E194" s="1" t="inlineStr">
+      <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G194" s="1" t="inlineStr">
+      <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H194" s="1" t="inlineStr">
+      <c r="H163" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K194" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L194" s="1" t="inlineStr">
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
         <is>
           <t>La Région accompagne les collectivités qui s&amp;#039;engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N194" s="1" t="inlineStr">
+      <c r="N163" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O194" s="1" t="inlineStr">
+      <c r="O163" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R194" s="1" t="inlineStr">
+      <c r="R163" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics de coopération Intercommunale (EPCI) à fiscalité propre,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics territoriaux (EPT)
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes compétents sur des équipements de proximité (regroupements pédagogiques, petite enfance...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Études pré-opérationnelles visant à définir la faisabilité d&amp;#039;une opération pour un équipement public :
  jusqu&amp;#039;à 70% des dépenses éligibles (subvention maximale uniquement pour les communes et syndicats de communes de moins de 20.000 habitants : 50.000 €).
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de revitalisation du bâti :
  jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 250.000€), incluant les coûts d&amp;#039;acquisition (dans la limite de 150.000€ HT). Les honoraires de maîtrise d&amp;#039;œuvre (ou autres frais d&amp;#039;études liés à l&amp;#039;exécution des travaux) pourront être pris en charge dans la limite de 15% du coût HT des travaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -34173,4187 +32874,1641 @@
  &lt;li&gt;
   Pré-études opérationnelles en section d&amp;#039;investissement visant à définir la faisabilité d&amp;#039;une opération de réhabilitation de bâtiments dans les communes et syndicats de communes de moins de 20.000 habitants,
  &lt;/li&gt;
  &lt;li&gt;
   Création ou transformation de logements communaux dans les communes de moins de 20.000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les bâtiments protégés au titre des monuments historiques ne sont pas éligibles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif avant de déposer leur dossier sur
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple"&gt;
   https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S194" s="1" t="inlineStr">
+      <c r="S163" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U194" s="1" t="inlineStr">
+      <c r="U163" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V194" s="1" t="inlineStr">
+      <c r="V163" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/rehabiliter-plutot-que-construire</t>
         </is>
       </c>
-      <c r="X194" s="1" t="inlineStr">
+      <c r="X163" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:amenagement&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  amenagement&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y194" s="1" t="inlineStr">
+      <c r="Y163" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z194" s="1" t="inlineStr">
+      <c r="Z163" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e46-rehabiliter-plutot-que-construire/</t>
         </is>
       </c>
-      <c r="AA194" s="1" t="inlineStr">
+      <c r="AA163" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB163" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="195" spans="1:27" customHeight="0">
-[...2124 lines deleted...]
-      <c r="A203" s="1">
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
         <v>162807</v>
       </c>
-      <c r="B203" s="1" t="inlineStr">
+      <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création et la rénovation de lieux dédiés à la conservation et la transmission des traditions et de la culture régionale</t>
         </is>
       </c>
-      <c r="D203" s="1" t="inlineStr">
+      <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Traditions - Lieux de conservation des traditions régionales</t>
         </is>
       </c>
-      <c r="E203" s="1" t="inlineStr">
+      <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G203" s="1" t="inlineStr">
+      <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H203" s="1" t="inlineStr">
+      <c r="H164" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K203" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L203" s="1" t="inlineStr">
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Soutenir la création et la rénovation de lieux dédiés à la conservation et la transmission des traditions et de la culture régionale, afin de pouvoir proposer au public des ressources et des documentations de qualité et l&amp;#039;orienter dans la découverte des traditions régionales.&lt;/p&gt;
  &lt;ul&gt; 	&lt;li&gt;Associations&lt;/li&gt; 	&lt;li&gt; Communes&lt;/li&gt; 	&lt;li&gt; Intercommunalités&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;Les lieux doivent proposer :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;La conservation et l&amp;#039;enrichissement d&amp;#039;un fonds documentaire et de ressources accessibles au public&lt;/li&gt; 	&lt;li&gt;La gestion de l&amp;#039;accès du public à l&amp;#039;ensemble des ressources conservées par le centre&lt;/li&gt; 	&lt;li&gt;L&amp;#039;organisation d&amp;#039;animations, d&amp;#039;expositions, de rencontres ou plus généralement, d&amp;#039;opérations de sensibilisation des publics à la culture régionale&lt;/li&gt; 	&lt;li&gt;La diffusion d&amp;#039;information sur supports papier ou numérique conçus et réalisés par le centre&lt;/li&gt; 	&lt;li&gt;Une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en investissement :&lt;/span&gt;&lt;/p&gt;
 &lt;ol&gt; 	&lt;li&gt;Études préalables aux travaux, travaux de construction, de réhabilitation et d’agrandissement, d’aménagement intérieur ; opérations de mise aux normes de sécurité et d&amp;#039;accueil du public ; scénographie et mise en œuvre d’expositions permanentes.&lt;/li&gt; 	&lt;li&gt;Acquisition de matériels directement affectés à la création artistique ou la diffusion&lt;/li&gt; &lt;/ol&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en fonctionnement :&lt;/span&gt;&lt;br /&gt;         La programmation annuelle des structures est éligible sous condition d’assurer une véritable          offre répartie sur la totalité de l’année.&lt;br /&gt;          Sont éligibles en exploitation comme en action spécifique les actions contribuant à la                       diffusion et la valorisation de la culture et des traditions régionales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N203" s="1" t="inlineStr">
+      <c r="N164" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O203" s="1" t="inlineStr">
+      <c r="O164" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P203" s="1" t="inlineStr">
+      <c r="P164" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R203" s="1" t="inlineStr">
+      <c r="R164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les lieux doivent proposer :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;La conservation et l&amp;#039;enrichissement d&amp;#039;un fonds documentaire et de ressources accessibles au public&lt;/li&gt; 	&lt;li&gt;La gestion de l&amp;#039;accès du public à l&amp;#039;ensemble des ressources conservées par le centre&lt;/li&gt; 	&lt;li&gt;L&amp;#039;organisation d&amp;#039;animations, d&amp;#039;expositions, de rencontres ou plus généralement, d&amp;#039;opérations de sensibilisation des publics à la culture régionale&lt;/li&gt; 	&lt;li&gt;La diffusion d&amp;#039;information sur supports papier ou numérique conçus et réalisés par le centre&lt;/li&gt; 	&lt;li&gt;Une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en investissement :&lt;/span&gt;&lt;/p&gt;
 &lt;ol&gt; 	&lt;li&gt;Études préalables aux travaux, travaux de construction, de réhabilitation et d’agrandissement, d’aménagement intérieur ; opérations de mise aux normes de sécurité et d&amp;#039;accueil du public ; scénographie et mise en œuvre d’expositions permanentes.&lt;/li&gt; 	&lt;li&gt;Acquisition de matériels directement affectés à la création artistique ou la diffusion&lt;/li&gt; &lt;/ol&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en fonctionnement :&lt;/span&gt;&lt;br /&gt;         La programmation annuelle des structures est éligible sous condition d’assurer une véritable          offre répartie sur la totalité de l’année.&lt;br /&gt;          Sont éligibles en exploitation comme en action spécifique les actions contribuant à la                       diffusion et la valorisation de la culture et des traditions régionales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S203" s="1" t="inlineStr">
+      <c r="S164" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U203" s="1" t="inlineStr">
+      <c r="U164" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V203" s="1" t="inlineStr">
+      <c r="V164" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/traditions-lieux-de-conservation-des-traditions-regionales</t>
         </is>
       </c>
-      <c r="X203" s="1" t="inlineStr">
+      <c r="X164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Traditions et Cultures régionales :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Adeline Aouni : &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y203" s="1" t="inlineStr">
+      <c r="Y164" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z203" s="1" t="inlineStr">
+      <c r="Z164" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/traditions-lieux-de-conservation-des-traditions-regionales/</t>
         </is>
       </c>
-      <c r="AA203" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="204" spans="1:27" customHeight="0">
-      <c r="A204" s="1">
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
         <v>97692</v>
       </c>
-      <c r="B204" s="1" t="inlineStr">
+      <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Construire ou réhabiliter des habitats collectifs avec services à destination des personnes âgées</t>
         </is>
       </c>
-      <c r="E204" s="1" t="inlineStr">
+      <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G204" s="1" t="inlineStr">
+      <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H204" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K204" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L204" s="1" t="inlineStr">
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide qu&amp;#039;apporte le Département de l&amp;#039;Aude a pour objectifs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Compléter l&amp;#039;offre d&amp;#039;hébergement actuelle pour adapter quantitativement  l&amp;#039;offre aux dynamiques démographiques des territoires
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une offre alternative de logement aux personnes âgées entre l&amp;#039;EHPAD et le domicile traditionnel qui permet de faire face dans de bonnes conditions au vieillissement en proposant de disposer d&amp;#039;un chez-soi adapté et sécurisant.
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une offre d&amp;#039;hébergement accessible financièrement soit du fait de l&amp;#039;habitation à l&amp;#039;aide sociale de l&amp;#039;habitat collectif avec services, soit du fait du caractère social des logements
  &lt;/li&gt;
  &lt;li&gt;
   Prévenir la perte d&amp;#039;autonomie et notamment  agir contre l&amp;#039;isolement des personnes âgées en soutenant des habitats collectifs avec services disposant d&amp;#039;espaces collectifs
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N204" s="1" t="inlineStr">
+      <c r="N165" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O204" s="1" t="inlineStr">
+      <c r="O165" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R204" s="1" t="inlineStr">
+      <c r="R165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides à la construction, la réhabilitation et à l&amp;#039;extension des habitats collectifs pour personnes âgées sont destinées aux porteurs de projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  Les dépenses portant sur les honoraires, la construction et les charges foncières. Le projet immobilier et les dépenses éligibles font l&amp;#039;objet d&amp;#039;une étude préalable du Département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S204" s="1" t="inlineStr">
+      <c r="S165" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T204" s="1" t="inlineStr">
+      <c r="T165" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U204" s="1" t="inlineStr">
+      <c r="U165" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V204" s="1" t="inlineStr">
+      <c r="V165" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/habitats-collectifs-avec-services-destination-des-personnes-agees</t>
         </is>
       </c>
-      <c r="X204" s="1" t="inlineStr">
+      <c r="X165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle Solidarités - Direction Autonomie / Etablissements
 &lt;/p&gt;
 &lt;p&gt;
  Muriel Valette, Secrétaire
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:muriel.valette&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   muriel.valette&amp;#64;aude.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  04.68.11.69.07 / 04.68.11.65.36
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y204" s="1" t="inlineStr">
+      <c r="Y165" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z204" s="1" t="inlineStr">
+      <c r="Z165" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/489f-construire-ou-rehabiliter-des-habitats-collec/</t>
         </is>
       </c>
-      <c r="AA204" s="1" t="inlineStr">
+      <c r="AA165" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC165" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="205" spans="1:27" customHeight="0">
-      <c r="A205" s="1">
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
         <v>92580</v>
       </c>
-      <c r="B205" s="1" t="inlineStr">
+      <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Participer à la construction, l’extension ou la réhabilitation de locaux à usage de bibliothèques / médiathèques</t>
         </is>
       </c>
-      <c r="E205" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G205" s="1" t="inlineStr">
+      <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H205" s="1" t="inlineStr">
+      <c r="H166" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I205" s="1" t="inlineStr">
+      <c r="I166" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="K205" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L205" s="1" t="inlineStr">
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participer à la construction, l&amp;#039;extension ou la réhabilitation de locaux à usage de bibliothèques / médiathèques pour les communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention : 
 15 % du coût HT du projet et plafonné à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   20 000 € par projet pour les communes ≤ 5 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   25 000 € par projet pour les communes entre 5 000 et 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N205" s="1" t="inlineStr">
+      <c r="N166" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O205" s="1" t="inlineStr">
+      <c r="O166" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R205" s="1" t="inlineStr">
+      <c r="R166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets répondant aux critères :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bibliothèque sous statut municipal ou intercommunal
  &lt;/li&gt;
  &lt;li&gt;
   Local dédié et géré par la bibliothèque/médiathèque ou local « mixte » mais dédié à 85 % minimum à la bibliothèque/médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Surface de 0,07 m2 / habitant et au moins 100 m2 - Accessibilité aux personnes handicapées
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S205" s="1" t="inlineStr">
+      <c r="S166" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T205" s="1" t="inlineStr">
+      <c r="T166" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U205" s="1" t="inlineStr">
+      <c r="U166" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
-      <c r="X205" s="1" t="inlineStr">
+      <c r="X166" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y205" s="1" t="inlineStr">
+      <c r="Y166" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z205" s="1" t="inlineStr">
+      <c r="Z166" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c6c-participer-a-la-construction-lextension-ou-la/</t>
         </is>
       </c>
-      <c r="AA205" s="1" t="inlineStr">
+      <c r="AA166" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB166" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="206" spans="1:27" customHeight="0">
-[...1396 lines deleted...]
-      <c r="A214" s="1">
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
         <v>49784</v>
       </c>
-      <c r="B214" s="1" t="inlineStr">
+      <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter les friches urbaines et reconquérir des emprises foncières pour recomposer le tissu urbain</t>
         </is>
       </c>
-      <c r="C214" s="1" t="inlineStr">
+      <c r="C167" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D214" s="1" t="inlineStr">
+      <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’aménagement et l’immobilier d’activité</t>
         </is>
       </c>
-      <c r="E214" s="1" t="inlineStr">
+      <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G214" s="1" t="inlineStr">
+      <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H214" s="1" t="inlineStr">
+      <c r="H167" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K214" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L214" s="1" t="inlineStr">
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires accompagne les collectivités locales et les EPL d&amp;#039;aménagement dans leur projet de réhabilitation de friches urbaines polluées ou désaffectées pour favoriser le redéveloppement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre s&amp;#039;articule  autour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;investissement en fonds propres et quasi fonds propres dans les sociétés de projet.
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;investissement en fonds propres et quasi fonds propres dans les Sociétés d&amp;#039;Economie Mixte aménageurs ou opératrices
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;interventions intermédiées à travers les fonds de dépollution
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;accompagnement en ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M214" s="1" t="inlineStr">
+      <c r="M167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez les références de notre offre sur la
  &lt;a href="https://www.banquedesterritoires.fr/investissement-dans-la-requalification-des-friches" rel="noopener" target="_blank"&gt;
   site de la Banque des Territoires.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N214" s="1" t="inlineStr">
+      <c r="N167" s="1" t="inlineStr">
         <is>
           <t>Friche
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O214" s="1" t="inlineStr">
+      <c r="O167" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S214" s="1" t="inlineStr">
+      <c r="S167" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T214" s="1" t="inlineStr">
+      <c r="T167" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U214" s="1" t="inlineStr">
+      <c r="U167" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V214" s="1" t="inlineStr">
+      <c r="V167" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-amenagement-immobilier-activite?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=amenagement_immo_psat</t>
         </is>
       </c>
-      <c r="X214" s="1" t="inlineStr">
+      <c r="X167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y214" s="1" t="inlineStr">
+      <c r="Y167" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z214" s="1" t="inlineStr">
+      <c r="Z167" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f6c-rehabiliter-les-friches-urbaines-et-reconquer/</t>
         </is>
       </c>
-      <c r="AA214" s="1" t="inlineStr">
+      <c r="AA167" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC167" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="215" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="G215" s="1" t="inlineStr">
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>165988</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de restauration d'édifices, de décors portés, de mobilier monumental et objets de propriété</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Chaîne patrimoniale</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Son objectif est de soutenir les projets de restauration d&amp;#039;édifices, de décors portés, de mobilier monumental et objets de propriété publique ou privée, qu&amp;#039;ils soient protégés ou non au titre des Monuments historiques, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P168" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Les propriétaires publics ou privés dont le bien concerné par la demande a été étudié par l&amp;#039;Inventaire général ou est situé sur un territoire en cours d’étude par l’Inventaire général.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les structures de droit privé désirant assurer la maîtrise d&amp;#039;ouvrage pour des travaux sur une œuvre appartenant à une personne publique doivent obligatoirement justifier d&amp;#039;une convention de délégation de maîtrise d&amp;#039;ouvrage passée avec le propriétaire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Types de projet éligibles : &lt;/span&gt;travaux de conservation préventive, de restauration, de réhabilitation, de mise aux normes de sécurité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;br /&gt; &lt;span&gt;Projets non éligibles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Reconstruction de bâtiments ou parties de bâtiments détruits,&lt;/li&gt; 	&lt;li&gt;Création ex-nihilo, y compris de projets historiques non réalisés,&lt;/li&gt; 	&lt;li&gt;Achat d&amp;#039;objets ou de meubles,&lt;/li&gt; 	&lt;li&gt;Construction, remplacement d&amp;#039;un instrument du culte ou d’un orgue&lt;/li&gt; 	&lt;li&gt; Travaux de confort (chauffage, climatisation, ameublement)&lt;/li&gt; 	&lt;li&gt;Adaptation à des usages non patrimoniaux,&lt;/li&gt; 	&lt;li&gt;Signalétique et mise en lumière.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-chaine-patrimoniale</t>
+        </is>
+      </c>
+      <c r="W168" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CHPATRI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musées : &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-chaine-patrimoniale-1/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>165839</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et la rénovation de lieux dédiés à la conservation et la transmission des traditions et de la culture régionale</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Traditions - Lieux de conservation des traditions régionales</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutenir la création et la rénovation de lieux dédiés à la conservation et la transmission des traditions et de la culture régionale, afin de pouvoir proposer au public des ressources et des documentations de qualité et l&amp;#039;orienter dans la découverte des traditions régionales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P169" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Intercommunalités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les lieux doivent proposer :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La conservation et l&amp;#039;enrichissement d&amp;#039;un fonds documentaire et de ressources accessibles au public&lt;/li&gt; 	&lt;li&gt;La gestion de l&amp;#039;accès du public à l&amp;#039;ensemble des ressources conservées par le centre&lt;/li&gt; 	&lt;li&gt;L&amp;#039;organisation d&amp;#039;animations, d&amp;#039;expositions, de rencontres ou plus généralement, d&amp;#039;opérations de sensibilisation des publics à la culture régionale&lt;/li&gt; 	&lt;li&gt;La diffusion d&amp;#039;information sur supports papier ou numérique conçus et réalisés par le centre&lt;/li&gt; 	&lt;li&gt;Une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en investissement :&lt;/span&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Études préalables aux travaux, travaux de construction, de réhabilitation et d’agrandissement, d’aménagement intérieur ; opérations de mise aux normes de sécurité et d&amp;#039;accueil du public ; scénographie et mise en œuvre d’expositions permanentes.&lt;/li&gt; 	&lt;li&gt;Acquisition de matériels directement affectés à la création artistique ou la diffusion&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en fonctionnement :&lt;/span&gt;&lt;br /&gt;         La programmation annuelle des structures est éligible sous condition d’assurer une véritable          offre répartie sur la totalité de l’année.&lt;br /&gt;          Sont éligibles en exploitation comme en action spécifique les actions contribuant à la                       diffusion et la valorisation de la culture et des traditions régionales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/traditions-lieux-de-conservation-des-traditions-regionales</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Traditions et Cultures régionales :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Adeline Aouni : &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/traditions-lieux-de-conservation-des-traditions-regionales-1/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>161799</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la conception de vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la conception de vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable.</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H215" s="1" t="inlineStr">
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de modernisation de vos infrastructures d&amp;#039;eau et d&amp;#039;assainissement  (jusqu’à la validation de l’Avant-Projet (AVP ou APD en fonction du type de projet) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (Levé topographique, Etudes de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-conception-de-vos-projets-de-modernisation-de-vos-infrastructures-dassainissement-et-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB170" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC170" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>155122</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil jeunesse</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil jeunesse (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Les accueils collectifs de mineurs sans hébergement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure pouvant accueillir de 7 à 300 mineurs, en dehors de leur famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une année sur le temps extrascolaire ou périscolaire pour une durée minimale de 2 heures par journée de fonctionnement. L&amp;#039;équipement se caractérise par une fréquentation régulière des mineurs inscrits auxquels est offerte une diversité d&amp;#039;animations et d&amp;#039;activités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accueil de jeunes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure pouvant accueillir de 7 à 40 mineurs, âgés de 14 ans ou plus, en dehors d&amp;#039;une famille, pendant au moins 14 jours consécutifs ou non au cours d&amp;#039;une même année et répondant à un besoin social particulier explicité dans le projet éducatif de l&amp;#039;organisateur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accueil de loisirs espace jeunes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structure ouverte aux jeunes âgés de 11 à 17 ans inclus offrant un accueil libre ainsi que de nombreuses activités et sorties.
+&lt;/p&gt;
+&lt;p&gt;
+ À noter que ces trois types de structure peuvent s&amp;#039;intégrer dans un pôle enfance, jeunesse.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoire de la PMI (si accueil enfants -6ans)
+&lt;/p&gt;
+&lt;p&gt;
+ Avis obligatoires du SDIS, de la direction de la cohésion sociale, de la DDPPARS
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas unique des accueils collectifs de mineurs sans hébergement, une école devra être présente sur la commune d&amp;#039;implantation de l&amp;#039;équipement et/ou que la commune soit membre d&amp;#039;un regroupement pédagogique intercommunale (RPI).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Bâtiment
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T171" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-jeunesse-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W171" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.05.99.61
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/87ab-structures-daccueil-jeunesse-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>140771</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Construire / réhabiliter des stations de traitement d'eau (eau potable et eaux usées)</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Construire ou réhabiliter les stations de traitement des eaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Améliorer les performances des équipements existants
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Créer ou augmenter la capacité des équipements en place
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T172" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  dper&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 04 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9030-construire-rehabiliter-des-stations-de-traite/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB172" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>117417</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Faire appel à un Atelier et Chantier d’Insertion : restauration et aménagement du milieu naturel</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>ID77
+Agence départementale d'insertion - Initiatives77</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K215" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L215" s="1" t="inlineStr">
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;
 &lt;p&gt;
  A propos d&amp;#039;Initiatives77 : Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  Notre offre de service :
  Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 crée des promenades (chemin en grave, platelage...), aménage des espaces verts et intervient dans vos espaces protégés (ENS, zones humides).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ces chantiers vous permettent de valoriser votre engagement pour :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail
  &lt;/li&gt;
  &lt;li&gt;
   La rénovation ou l&amp;#039;embellissement de votre environnement et patrimoine naturel.
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -38394,3208 +34549,3211 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de stockage d&amp;#039;outils et des matériaux.
  &lt;/li&gt;
  &lt;li&gt;
   Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions financières
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1001 euros par semaine (hors matériaux, matériels et logistique d&amp;#039;accueil). Si le bénéficiaire ne peut pas fournir les repas 8 euros/ personne / repas seront facturés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N215" s="1" t="inlineStr">
+      <c r="N173" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Espaces verts
 Espace public
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Biodiversité
 Equipement public
 Réhabilitation
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O215" s="1" t="inlineStr">
+      <c r="O173" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R215" s="1" t="inlineStr">
+      <c r="R173" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S215" s="1" t="inlineStr">
+      <c r="S173" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U215" s="1" t="inlineStr">
+      <c r="U173" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V215" s="1" t="inlineStr">
+      <c r="V173" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W215" s="1" t="inlineStr">
+      <c r="W173" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X215" s="1" t="inlineStr">
+      <c r="X173" s="1" t="inlineStr">
         <is>
           <t>Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;br /&gt;
 Mail : id77&amp;#64;departement77.fr
 &lt;br /&gt;
 Téléphone : 01 64 14 73 56</t>
         </is>
       </c>
-      <c r="Y215" s="1" t="inlineStr">
+      <c r="Y173" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z215" s="1" t="inlineStr">
+      <c r="Z173" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ed52-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
         </is>
       </c>
-      <c r="AA215" s="1" t="inlineStr">
+      <c r="AA173" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB173" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC173" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="216" spans="1:27" customHeight="0">
-      <c r="A216" s="1">
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
         <v>117150</v>
       </c>
-      <c r="B216" s="1" t="inlineStr">
+      <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités pour l'acquisition, la restauration et la gestion de zones humides et des champs d'expansion des crues</t>
         </is>
       </c>
-      <c r="E216" s="1" t="inlineStr">
+      <c r="E174" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G216" s="1" t="inlineStr">
+      <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H216" s="1" t="inlineStr">
+      <c r="H174" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K216" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L216" s="1" t="inlineStr">
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre la préservation de la fonctionnalité des zones humides.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre vise à vous accompagner dans l&amp;#039;identification des zones humides et champs d&amp;#039;expansion de crue jusqu&amp;#039;à leur valorisation en passant par leur restauration et leur gestion ainsi que le financement (à 80%).
 &lt;/p&gt;
 &lt;p&gt;
  Nos propositions comprennent un porter à connaissance des zones humides du territoire, un accompagnement à la démarche d&amp;#039;identification des zones humides, des informations foncières sur ces zones humides comprenant également la procédure de récupération de biens vacants sans maître. Si la collectivité souhaite s&amp;#039;engager, l&amp;#039;accompagnement permet des prospections foncières, la réalisation de schéma de gestion et de restauration, l&amp;#039;aide à la mobilisation de subvention, l&amp;#039;accompagnement en phase travaux, notamment par des chantiers d&amp;#039;insertion, la valorisation culturelle et paysagère du site.
 &lt;/p&gt;
 &lt;p&gt;
  Gratuit pour partie.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N216" s="1" t="inlineStr">
+      <c r="N174" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Foncier
 Risques naturels
 Appui méthodologique
 Milieux humides</t>
         </is>
       </c>
-      <c r="O216" s="1" t="inlineStr">
+      <c r="O174" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R216" s="1" t="inlineStr">
+      <c r="R174" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S216" s="1" t="inlineStr">
+      <c r="S174" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U216" s="1" t="inlineStr">
+      <c r="U174" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V216" s="1" t="inlineStr">
+      <c r="V174" s="1" t="inlineStr">
         <is>
           <t>http://www.seine-et-marne-environnement.fr</t>
         </is>
       </c>
-      <c r="W216" s="1" t="inlineStr">
+      <c r="W174" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X216" s="1" t="inlineStr">
+      <c r="X174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y216" s="1" t="inlineStr">
+      <c r="Y174" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z216" s="1" t="inlineStr">
+      <c r="Z174" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f1e3-accompagner-les-collectivites-pour-lacquisiti/</t>
         </is>
       </c>
-      <c r="AA216" s="1" t="inlineStr">
+      <c r="AA174" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB174" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="217" spans="1:27" customHeight="0">
-      <c r="A217" s="1">
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
         <v>162774</v>
       </c>
-      <c r="B217" s="1" t="inlineStr">
+      <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projet de restauration d'édifices, de décors portés, de mobilier monumental et objets de propriété publique ou privée</t>
         </is>
       </c>
-      <c r="D217" s="1" t="inlineStr">
+      <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Patrimoine - Chaîne patrimoniale</t>
         </is>
       </c>
-      <c r="E217" s="1" t="inlineStr">
+      <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G217" s="1" t="inlineStr">
+      <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...3 lines deleted...]
-      <c r="H217" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K217" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L217" s="1" t="inlineStr">
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Son objectif est de soutenir les projet de restauration d&amp;#039;édifices, de décors portés, de mobilier monumental et objets de propriété publique ou privée, qu&amp;#039;ils soient protégés ou non au titre des Monuments historiques, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/p&gt;
  &lt;ul&gt; 	&lt;li&gt; Les propriétaires publics ou privés dont le bien concerné par la demande a été étudié par l&amp;#039;Inventaire général ou est situé sur un territoire en cours d’étude par l’Inventaire général.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Les structures de droit privé désirant assurer la maîtrise d&amp;#039;ouvrage pour des travaux sur une œuvre appartenant à une personne publique doivent obligatoirement justifier d&amp;#039;une convention de délégation de maîtrise d&amp;#039;ouvrage passée avec le propriétaire.&lt;/p&gt;
  &lt;p&gt;&lt;span&gt;Types de projet éligibles : &lt;/span&gt;travaux de conservation préventive, de restauration, de réhabilitation, de mise aux normes de sécurité.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Projets non éligibles&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Reconstruction de bâtiments ou parties de bâtiments détruits,&lt;/li&gt; 	&lt;li&gt;Création ex-nihilo, y compris de projets historiques non réalisés,&lt;/li&gt; 	&lt;li&gt;Achat d&amp;#039;objets ou de meubles,&lt;/li&gt; 	&lt;li&gt;Construction, remplacement d&amp;#039;un instrument du culte ou d’un orgue&lt;/li&gt; 	&lt;li&gt; Travaux de confort (chauffage, climatisation, ameublement)&lt;/li&gt; 	&lt;li&gt;Adaptation à des usages non patrimoniaux,&lt;/li&gt; 	&lt;li&gt;Signalétique et mise en lumière.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N217" s="1" t="inlineStr">
+      <c r="N175" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O217" s="1" t="inlineStr">
+      <c r="O175" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P217" s="1" t="inlineStr">
+      <c r="P175" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R217" s="1" t="inlineStr">
+      <c r="R175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Types de projet éligibles : &lt;/span&gt;travaux de conservation préventive, de restauration, de réhabilitation, de mise aux normes de sécurité.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Projets non éligibles&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Reconstruction de bâtiments ou parties de bâtiments détruits,&lt;/li&gt; 	&lt;li&gt;Création ex-nihilo, y compris de projets historiques non réalisés,&lt;/li&gt; 	&lt;li&gt;Achat d&amp;#039;objets ou de meubles,&lt;/li&gt; 	&lt;li&gt;Construction, remplacement d&amp;#039;un instrument du culte ou d’un orgue&lt;/li&gt; 	&lt;li&gt; Travaux de confort (chauffage, climatisation, ameublement)&lt;/li&gt; 	&lt;li&gt;Adaptation à des usages non patrimoniaux,&lt;/li&gt; 	&lt;li&gt;Signalétique et mise en lumière.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S217" s="1" t="inlineStr">
+      <c r="S175" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U217" s="1" t="inlineStr">
+      <c r="U175" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V217" s="1" t="inlineStr">
+      <c r="V175" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-chaine-patrimoniale</t>
         </is>
       </c>
-      <c r="X217" s="1" t="inlineStr">
+      <c r="X175" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musées : &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y217" s="1" t="inlineStr">
+      <c r="Y175" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z217" s="1" t="inlineStr">
+      <c r="Z175" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-chaine-patrimoniale/</t>
         </is>
       </c>
-      <c r="AA217" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="218" spans="1:27" customHeight="0">
-      <c r="A218" s="1">
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
         <v>164326</v>
       </c>
-      <c r="B218" s="1" t="inlineStr">
+      <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Développer et améliorer les systèmes d'assainissement - Amélioration des systèmes d'assainissement - Réhabilitation filière boues</t>
         </is>
       </c>
-      <c r="D218" s="1" t="inlineStr">
+      <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
         </is>
       </c>
-      <c r="E218" s="1" t="inlineStr">
+      <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G218" s="1" t="inlineStr">
+      <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H218" s="1" t="inlineStr">
+      <c r="H176" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I218" s="1" t="inlineStr">
+      <c r="I176" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J218" s="1" t="inlineStr">
+      <c r="J176" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT / Zone FRR</t>
         </is>
       </c>
-      <c r="K218" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L218" s="1" t="inlineStr">
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N218" s="1" t="inlineStr">
+      <c r="N176" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O218" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R218" s="1" t="inlineStr">
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;En complément du 
 plafond MPe relatif à la 
 réhabilitation d’une 
 station de traitement des 
 eaux usées domestiques&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S218" s="1" t="inlineStr">
+      <c r="S176" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T218" s="1" t="inlineStr">
+      <c r="T176" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U218" s="1" t="inlineStr">
+      <c r="U176" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V218" s="1" t="inlineStr">
+      <c r="V176" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
         </is>
       </c>
-      <c r="X218" s="1" t="inlineStr">
+      <c r="X176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y218" s="1" t="inlineStr">
+      <c r="Y176" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z218" s="1" t="inlineStr">
+      <c r="Z176" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-amelioration-des-systemes-dassainissement-rehabilitation-station-eaux-usees/</t>
         </is>
       </c>
-      <c r="AA218" s="1" t="inlineStr">
+      <c r="AA176" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC176" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="219" spans="1:27" customHeight="0">
-[...448 lines deleted...]
-      <c r="A221" s="1">
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
         <v>104472</v>
       </c>
-      <c r="B221" s="1" t="inlineStr">
+      <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Alléger le coût de la scolarité auprès des familles en difficulté, sur leurs dépenses d'hébergement, de restauration et de transport</t>
         </is>
       </c>
-      <c r="D221" s="1" t="inlineStr">
+      <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Fonds social lycéen régional</t>
         </is>
       </c>
-      <c r="E221" s="1" t="inlineStr">
+      <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G221" s="1" t="inlineStr">
+      <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H221" s="1" t="inlineStr">
+      <c r="H177" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K221" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L221" s="1" t="inlineStr">
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir le pouvoir d&amp;#039;achat des familles en difficulté
  &lt;/li&gt;
  &lt;li&gt;
   garantir l&amp;#039;égalité des chances
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type de procédure :
  &lt;/strong&gt;
  Papier → Les familles doivent prendre contact et constituer un dossier auprès des établissements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N221" s="1" t="inlineStr">
+      <c r="N177" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Revitalisation</t>
         </is>
       </c>
-      <c r="O221" s="1" t="inlineStr">
+      <c r="O177" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R221" s="1" t="inlineStr">
+      <c r="R177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Lycées et centres de formation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Eligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   lycées publics et privés, scolaires dans les MFR
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S221" s="1" t="inlineStr">
+      <c r="S177" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T221" s="1" t="inlineStr">
+      <c r="T177" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U221" s="1" t="inlineStr">
+      <c r="U177" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V221" s="1" t="inlineStr">
+      <c r="V177" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/fonds-social-lyceen-regional</t>
         </is>
       </c>
-      <c r="X221" s="1" t="inlineStr">
+      <c r="X177" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des lycées
 &lt;/p&gt;
 &lt;p&gt;
  Service Action éducative et civisme
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Fabienne Rigoli
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:fabienne.rigoli&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   fabienne.rigoli&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 28 20 58 76
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y221" s="1" t="inlineStr">
+      <c r="Y177" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z221" s="1" t="inlineStr">
+      <c r="Z177" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/349f-fonds-social-lyceen-regional/</t>
         </is>
       </c>
-      <c r="AA221" s="1" t="inlineStr">
+      <c r="AA177" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="222" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G222" s="1" t="inlineStr">
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>116416</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H222" s="1" t="inlineStr">
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I222" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L222" s="1" t="inlineStr">
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...16 lines deleted...]
-  Pièces à fournir :
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 4 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Présentation de la structure et de ses missions, si mise à disposition de l&amp;#039;équipement
-[...5 lines deleted...]
-  Pièces justifiant la bonification si sollicitation
+  Collectivités territoriales et leurs groupements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations (loi 1901 et 1908) et leurs fédérations
+ &lt;/li&gt;
+ &lt;li&gt;
+  PME / TPE / Micro-entreprises au sens communautaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chambres consulaires,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers disposant d&amp;#039;un numéro SIRET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agriculteurs : Exploitants à titre principal ou secondaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M222" s="1" t="inlineStr">
-[...115 lines deleted...]
-      <c r="S222" s="1" t="inlineStr">
+      <c r="S178" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T222" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X222" s="1" t="inlineStr">
+      <c r="T178" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Formulaire de contact :
-[...19 lines deleted...]
-      <c r="AA222" s="1" t="inlineStr">
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB178" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC178" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD178" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="223" spans="1:27" customHeight="0">
-[...171 lines deleted...]
-      <c r="G224" s="1" t="inlineStr">
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>116231</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Agence Française de Développement (AFD)</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...98 lines deleted...]
-Département
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H225" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L225" s="1" t="inlineStr">
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I179" s="1" t="inlineStr">
+        <is>
+          <t> Min : 100</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région participe au financement de travaux de réhabilitation ou d&amp;#039;extension de centres de formation lorsque ces investissements ont un caractère d&amp;#039;urgence et concernent des travaux de mises aux normes de sécurité et d&amp;#039;accessibilité.
-[...5 lines deleted...]
- La notion d&amp;#039;urgence sera prise en compte pour identifier les travaux qui, faute de réalisation, pourraient mettre en péril la sécurité des personnes ou qui pourraient remettre en cause l&amp;#039;avis favorable de la commission de sécurité pour la poursuite de l&amp;#039;activité de formation. Elle sera déterminée par la survenance d&amp;#039;incidents récurrents sur une installation ou suite à un dommage ou sinistre survenu sur les bâtiments ou les équipements.
+ Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N225" s="1" t="inlineStr">
+      <c r="M179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les prestations incluent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les simulations thermiques dynamiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bilans carbone
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
+ &lt;/li&gt;
+ &lt;li&gt;
+  La révision de plans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement pour la certification des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études environnementales, sociales et de genre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="X179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts directions d&amp;#039;agences AFD :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence régionale du Pacifique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>belliotl@afd.fr</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB179" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC179" s="1" t="inlineStr">
+        <is>
+          <t>AFD Agence française de Développement</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>115152</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des diagnostics et des conseils sur la santé animale, l'hygiène et la sécurité alimentaire en restauration collective</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Aide au diagnostic en santé animale - hygiène et sécurité alimentaire en restauration collective : diagnostic et conseil</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mise à disposition, sur demande, d&amp;#039;une gamme complète de services pour accompagner les collectivités face à leurs obligations en matière de surveillance épidémiologique de leur territoire mais aussi d&amp;#039;hygiène et de sécurité alimentaire dans leurs services de restauration collective.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Santé animale :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aide au diagnostic vétérinaire par la réalisation d&amp;#039;autopsies et d&amp;#039;analyses en bactériologie, parasitologie, mycologie, immuno-sérologie et biologie moléculaire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Dépistage des maladies réglementées et détection des foyers et des situations sanitaires à risque.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Epidémiosurveillance des élevages et de la faune sauvage.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sécurité alimentaire : services à la demande pour les professionnels de l&amp;#039;alimentaire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collecte et analyse de prélèvements d&amp;#039;autocontrôles,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Investigation des foyers de toxi-infections alimentaires collectives,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;analyses dans le cadre des plans de surveillance et plans de contrôles nationaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;audits conseil,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Formations à l&amp;#039;hygiène et à la sécurité alimentaire (démarche HACCP par exemple),
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la mise en place du PMS (plan de maîtrise sanitaire) en restauration collective ou commerciale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Montant :
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Prestations soumises à tarification : tarif officiel et fiches de demande d&amp;#039;analyses disponibles sur www.aube.fr, rubrique Qualité de vie / Laboratoire départemental.
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
         <is>
           <t>Santé
-Réhabilitation
-[...28 lines deleted...]
-      <c r="S225" s="1" t="inlineStr">
+Agriculture et agroalimentaire
+Consommation et production
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T225" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA225" s="1" t="inlineStr">
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/97/18-aide-au-diagnostic-en-sante-animale-hygiene-et-securite-alimentaire-en-restauration-collective-diagnostic-et-conseil.htm</t>
+        </is>
+      </c>
+      <c r="X180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  departement&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6811-diagnostiquer-et-conseiller-en-sante-animale-/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC180" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="226" spans="1:27" customHeight="0">
-[...335 lines deleted...]
-      <c r="G228" s="1" t="inlineStr">
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H228" s="1" t="inlineStr">
-[...492 lines deleted...]
-      <c r="H230" s="1" t="inlineStr">
+      <c r="H181" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K230" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L230" s="1" t="inlineStr">
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N230" s="1" t="inlineStr">
+      <c r="N181" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O230" s="1" t="inlineStr">
+      <c r="O181" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S230" s="1" t="inlineStr">
+      <c r="S181" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U230" s="1" t="inlineStr">
+      <c r="U181" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X230" s="1" t="inlineStr">
+      <c r="X181" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y230" s="1" t="inlineStr">
+      <c r="Y181" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z230" s="1" t="inlineStr">
+      <c r="Z181" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA230" s="1" t="inlineStr">
+      <c r="AA181" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB181" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="231" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H231" s="1" t="inlineStr">
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>165634</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études pour la création, l'extension ou la modernisation de centres de tri des déchets d’activités économiques et de déchèteries pour professionnels</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la création, l'extension ou la modernisation de centres de tri des déchets d’activités économiques et de déchèteries pour professionnels</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de préparer à la valorisation matière ou énergétique des déchets issus de collecte séparée.&lt;/p&gt;&lt;p&gt;Pour cela, &lt;strong&gt;trois lois engagent le collectif &lt;/strong&gt;dans des objectifs ambitieux :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;l&lt;/strong&gt;a loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi de la lutte contre le gaspillage ;&lt;/li&gt;&lt;li&gt;et la loi de l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour répondre à ces objectifs, &lt;strong&gt;l’ADEME accompagne les collectivités ou les acteurs privés&lt;/strong&gt; porteurs de projets de centres de tri des déchets d’activités économiques et encombrants, et déchèteries pour professionnels.&lt;/p&gt;&lt;p&gt;Les études de faisabilité ou territoriales préalables aux investissements peuvent être &lt;strong&gt;soutenues jusqu’à 80 %&lt;/strong&gt; des dépenses éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P182" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q182" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>regions_11_24_27_28_32_44_52_53_75_76_84_93</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-pour-la-creation-lextension-ou-la-modernisation-de-centres-de-tri-des-dechets-dactivites-economiques-et-de-decheteries-pour-professionnels</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-la-creation-l-extension-ou-la-modernisation-de-centres-de-tri-des-dechets-d-activites-economiques-et-de-decheteries-pour-professionnels/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>145008</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Fonds énergies</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H183" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I231" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L231" s="1" t="inlineStr">
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...13 lines deleted...]
- &lt;br /&gt;
+ Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+ &lt;strong&gt;
+  fondsenergies&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Taux d&amp;#039;intervention de 10 à 20 % selon la taille de l&amp;#039;entreprise sous forme de subvention (majoration de 10 % en fonction du zonage AFR),
-[...8 lines deleted...]
-  &lt;br /&gt;
+  &lt;strong&gt;
+   Production d&amp;#039;énergie renouvelable ou de récupération locale
+  &lt;/strong&gt;
+  , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Extension/densification/création de réseaux de chaleur
+  &lt;/strong&gt;
+  alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rénovation énergétique performante de bâtiments tertiaires publics
+  &lt;/strong&gt;
+  répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M231" s="1" t="inlineStr">
+      <c r="M183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création/extension/densification d&amp;#039;un réseau de chaleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique globale de bâtiments publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Opérations éligibles : l
- es études, toiture, dallage, terrassement, électricité, plomberie, chauffage, isolation, peinture, fenêtres/volets, VRD, Maîtrise d&amp;#039;œuvre, assurance, coûts de déconstruction.
+ Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
+ &lt;/strong&gt;
+ Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N231" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="S231" s="1" t="inlineStr">
+      <c r="S183" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U231" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X231" s="1" t="inlineStr">
+      <c r="T183" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+        </is>
+      </c>
+      <c r="X183" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cf. lien descriptif
+ fondsenergies&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB183" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC183" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>144511</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Aider la création et la restauration d’« Itinéraires de Promenades thématiques » (inscrits au Plan Départemental des Itinéraires de Promenade et de Randonnée)</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T184" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-et-la-restauration-ditineraires-de-promenades-thematiques-inscrits-au-plan-departemental</t>
+        </is>
+      </c>
+      <c r="W184" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c61-aide-a-la-creation-et-la-restauration-d-itine/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC184" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>155128</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Créer, étendre ou rénover des tiers-lieux publics ou des espaces de travail dans un équipement public</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Tiers-lieux, espaces de télétravail (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Création, rénovation, extension de tiers-lieux publics ou d&amp;#039;espaces de travail dans un équipement public.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les tiers-lieux doivent permettre à chacun et collectivement de se saisir de son pouvoir d&amp;#039;agir et de répondre aux grands enjeux de la transition qui s&amp;#039;imposent aujourd&amp;#039;hui. Ce sont des projets structurants de territoires, qui (re)dynamisent un quartier, un village. Ces espaces sont conçus pour créer les conditions les plus favorables à l&amp;#039;éclosion des idées et à la coopération locale. Ils permettent ainsi à des travailleurs indépendants, des salariés d&amp;#039;entreprises, de collectivités, d&amp;#039;associations, des habitants jeunes ou moins jeunes du territoire de se rencontrer et de faire ensemble à l&amp;#039;occasion d&amp;#039;activités, animations se déroulant sur le site.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aménagement d&amp;#039;un espace de télétravail au sein d&amp;#039;un équipement public : Le télétravail est le fait de travailler à distance en ayant à sa disposition tous les outils modernes liées à la communication. Ainsi, un simple espace plutôt organisé sous forme d&amp;#039;espace de coworking (quelques tables, un coin détente) ou de bureaux individuels loués à la journée ou demi-journée peut répondre aux besoins des télétravailleurs sous condition de connexions internet et de téléphonie satisfaisantes. Il a pour objectif premier d&amp;#039;éviter aux salariés des déplacements pendulaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Investissement :
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d&amp;#039;une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l&amp;#039;opération (coût du poste chargé)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Etude :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT ou TTC selon que le maître d&amp;#039;ouvrage puisse ou non récupérer la TVA sur l&amp;#039;opération avec application d&amp;#039;un taux fixe de 50% avec une aide plafonnée à 15 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les rénovations, document de diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant la bonification si sollicitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Poste :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fiche de poste
+ &lt;/li&gt;
+ &lt;li&gt;
+  CV du candidat retenu
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Etude :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cahier des charges de l&amp;#039;étude
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition du cabinet retenu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Tiers-lieux
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Les tiers-lieux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une étude d&amp;#039;opportunité et de définition du projet est nécessaire pour faire émerger le besoin du territoire et la communauté d&amp;#039;acteurs prête à s&amp;#039;engager dans la vie et l&amp;#039;animation du site.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ce besoin défini permettra d&amp;#039;identifier les espaces à créer dans le tiers-lieu : salles d&amp;#039;animation et de réunions, bureaux permanents, bureaux de rendez-vous, espace de coworking, espace d&amp;#039;exposition, lieux de convivialité, ateliers partagés, salles d&amp;#039;expressions artistiques... Il précisera également les services envisagés : restauration, domiciliation des structures, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, des premières réponses seront apportées sur la gouvernance et le modèle économique envisagés.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence d&amp;#039;un animateur-coordinateur ou d&amp;#039;une communauté s&amp;#039;engageant sur un programme d&amp;#039;animations. Si l&amp;#039;embauche d&amp;#039;un animateur est envisagée, l&amp;#039;étude de définition du projet devra apporter les modalités de financement du poste
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → L&amp;#039;aménagement d&amp;#039;un espace de télétravail
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous forme de bureau(x) individuel(s), bureau(x) partagé(s), espace de coworking. Le télétravailleur devra être accueilli dans un espace propice au travail : calme, connecté, avec un bureau et une chaise ergonomique, éventuellement un écran pouvant être raccordé à l&amp;#039;ordinateur personnel, ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions relatives au bâtiment :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions de bonification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Exemples de démarches en lien avec la transition écologique :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE, pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Exemples de démarches en lien avec la transition inclusive :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux personnes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Investissement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement mobilier et informatique sous réserve d&amp;#039;une réelle prise en compte de la fonctionnalité de ce dernier : mobilier agile, équipements numériques adaptés, écrans supplémentaires, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La signalétique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Fonctionnement
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des tiers-lieux, il est possible de financer la création d&amp;#039;un poste d&amp;#039;animateur-coordinateur du tiers-lieu ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T185" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V185" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/tiers-lieux-espaces-de-teletravail-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W185" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="mailto:https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/832f-tiers-lieux-espaces-de-teletravail-politique-/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>155129</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Créer, étendre, rénover des locaux à destination des activités d’économie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Économie sociale et solidaire (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I186" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Création, extension, rénovation de locaux à destination des activités d&amp;#039;économie sociale et solidaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation de la structure et de ses missions, si mise à disposition de l&amp;#039;équipement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les rénovations, document de diagnostic énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant la bonification si sollicitation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Mobilisation citoyenne menant à la constitution d&amp;#039;un collectif citoyen associé à la gouvernance et à la vie du projet, accessibilité extérieure pour se rendre au site / service (cheminent carrossable, places PMR, voies et services de mobilité douce...) ; accessibilité à l&amp;#039;intérieur du site (entrée, portes adaptées, rampe d&amp;#039;accès...), un environnement d&amp;#039;accueil adapté pour tous les publics (mobiliers urbains, sanitaires, puissance de l&amp;#039;éclairage, fonds sonores...), signalétique extérieure inclusive, accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...) ; une signalétique intérieure adaptée (panneau d&amp;#039;affichage, ligne de guidage...) ; insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N186" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet de création, d&amp;#039;extension, de rénovation de locaux visant la réalisation d&amp;#039;activités d&amp;#039;économie sociale et solidaire. Le projet devra respecter la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le projet devra rechercher la création ou le développement d&amp;#039;un ou des emplois non délocalisables ;
+&lt;/p&gt;
+&lt;p&gt;
+ 2- Le projet devra créer, développer, conforter un service dont le besoin n&amp;#039;est pas couvert par le secteur public / privé ;
+&lt;/p&gt;
+&lt;p&gt;
+ 3- Le projet devra avoir une utilité sociale et générer de la cohésion territoriale ;
+&lt;/p&gt;
+&lt;p&gt;
+ 4- le projet devra prévoir une participation du public cible et des acteurs du territoire (élaboration du diagnostic, mise en œuvre du projet, animation) ;
+&lt;/p&gt;
+&lt;p&gt;
+ 5- L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la réalisation d&amp;#039;une étude de faisabilité du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions de bonification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S186" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T186" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U186" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V186" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/economie-sociale-et-solidaire-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W186" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 97 41
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y186" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z186" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df82-economie-sociale-et-solidaire-politique-terri/</t>
+        </is>
+      </c>
+      <c r="AA186" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>144498</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation et à l'équipement des lieux dédiés à l'information de la jeunesse</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation et à l'équipement des lieux dédiés à l'information de la jeunesse</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I187" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une collectivité peut être support d&amp;#039;un Point Information Jeunesse 
+(PIJ). Ces lieux ont pour mission d&amp;#039;offrir aux jeunes un espace 
+d&amp;#039;accueil et d&amp;#039;information dans tous les domaines qui les concernent 
+dans leur vie quotidienne et l&amp;#039;exercice de leurs droits : enseignement, 
+formation, emploi, métiers, vie pratique, étranger, vacances, culture, 
+sports, loisirs, logement, droit, santé, insertion, orientation, 
+accompagnement des projets des jeunes…
+Les PIJ doivent s&amp;#039;intégrer dans une démarche globale éducative en faveur
+ des jeunes et développer un projet local d&amp;#039;information jeunesse qui 
+tient compte :
+- du territoire : ses atouts et ses faiblesses,
+- des partenaires et autres structures de jeunes : recherche de 
+cohérence et de complémentarité
+- du public : qui ? où ? quelle tranche d&amp;#039;âge ? quelles démarches ?
+- des thèmes prioritaires d&amp;#039;intervention.
+Considérant l&amp;#039;importance que revêt la qualité des équipements dédiés à 
+la Jeunesse pour la meilleure information et orientation des jeunes 
+landais et donc le développement du département, le Conseil 
+départemental des Landes soutient l&amp;#039;effort des communes et communautés 
+de communes pour la construction, la restructuration ou la 
+réhabilitation et l&amp;#039;équipement des lieux dédiés à la jeunesse.&lt;/p&gt;
+            &lt;p&gt;L&amp;#039;aide départementale est conditionnée par l&amp;#039;obtention 
+d&amp;#039;une labellisation Point Infos Jeunes. La demande de labellisation est 
+validée dans le cadre du Comité Régional du Développement de 
+l&amp;#039;Information Jeunesse. Le label implique le respect du cahier des 
+charges et de la charte nationale de l&amp;#039;information jeunesse.&lt;/p&gt;&lt;p&gt;Sont subventionnables : &lt;br /&gt;- les travaux de construction, de restructuration ou de réhabilitation des lieux d&amp;#039;accueil des PIJ et BIJ &lt;br /&gt;- les équipements mobiliers et notamment informatiques.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;Par dérogation à la partie I du RU,&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aucun plancher de dépenses éligibles n&amp;#039;est fixé,&lt;/li&gt;&lt;li&gt;le
+ plafond de dépenses éligibles est fixé à 80 000 € HT pour la 
+construction, restructuration ou réhabilitation des lieux d&amp;#039;accueil et à
+ 10 000 € HT pour les équipements mobiliers et informatiques des Points 
+Infos Jeunes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Chaque dispositif ne peut être sollicité par les communes, groupements de communes qu&amp;#039;une fois tous les 3 ans.&lt;/p&gt;&lt;p&gt;L’aide du Département fait l’objet de 2 versements distincts, par dérogation à la partie I du règlement.&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Pour les aides à la construction, restructuration et réhabilitation des BIJ/PIJ&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;•
+ 1er acompte : 50% sur production de l’ordre de service d’exécuter les 
+travaux signés par le Maire (ou le Président de l’établissement public 
+compétent) ; &lt;br /&gt;• le solde : 50% sur production de la déclaration 
+attestant l’achèvement et la conformité des travaux et d’un décompte 
+justificatif des dépenses certifiées, acquitté par le comptable public 
+de la collectivité maître d’ouvrage et visé par le Maire (ou le 
+Président de l’établissement public compétent).&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Pour les aides à l’acquisition d’équipements mobiliers et notamment informatiques&lt;/strong&gt;,
+ l’aide du Département fera l’objet d’un seul versement sur production 
+des factures d’acquisition des équipements dûment acquittées. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T187" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-construction-la-restructuration-ou-la-rehabilitation-et-lequipement-des-lieux-dedies-0</t>
+        </is>
+      </c>
+      <c r="W187" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e59-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC187" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>131802</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I188" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide vise à financer des études
+ &lt;/strong&gt;
+ pour l&amp;#039;accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités franciliennes de moins de 20 000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S188" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T188" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W188" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse électronique de contact pour cette aide est la suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ aap-batiments-durables&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
+  Trouver un conseiller
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y231" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA231" s="1" t="inlineStr">
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/afd5-etudes-pour-la-renovation-energetique-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB188" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC188" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="232" spans="1:27" customHeight="0">
-[...271 lines deleted...]
-      <c r="A233" s="1">
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
         <v>121762</v>
       </c>
-      <c r="B233" s="1" t="inlineStr">
+      <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
         </is>
       </c>
-      <c r="D233" s="1" t="inlineStr">
+      <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Contrat rural</t>
         </is>
       </c>
-      <c r="E233" s="1" t="inlineStr">
+      <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G233" s="1" t="inlineStr">
+      <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H233" s="1" t="inlineStr">
+      <c r="H189" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K233" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L233" s="1" t="inlineStr">
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N233" s="1" t="inlineStr">
+      <c r="N189" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O233" s="1" t="inlineStr">
+      <c r="O189" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R233" s="1" t="inlineStr">
+      <c r="R189" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
 &lt;br /&gt;
 &lt;p&gt;
  Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;
 &lt;strong&gt;
  Dates limites de dépôt des dossiers de demandes de subvention
 &lt;/strong&gt;
 &lt;br /&gt;
 - 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
 - 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
 - 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S233" s="1" t="inlineStr">
+      <c r="S189" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U233" s="1" t="inlineStr">
+      <c r="U189" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V233" s="1" t="inlineStr">
+      <c r="V189" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
         </is>
       </c>
-      <c r="X233" s="1" t="inlineStr">
+      <c r="X189" s="1" t="inlineStr">
         <is>
           <t>&lt;a rel="noopener" target="_blank"&gt;
  contrats-ruraux&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y233" s="1" t="inlineStr">
+      <c r="Y189" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z233" s="1" t="inlineStr">
+      <c r="Z189" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
         </is>
       </c>
-      <c r="AA233" s="1" t="inlineStr">
+      <c r="AA189" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB189" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="234" spans="1:27" customHeight="0">
-      <c r="A234" s="1">
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
         <v>117159</v>
       </c>
-      <c r="B234" s="1" t="inlineStr">
+      <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Faire appel à un Atelier Chantier d’Insertion : entretien et rénovation du patrimoine bâti</t>
         </is>
       </c>
-      <c r="E234" s="1" t="inlineStr">
+      <c r="E190" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G234" s="1" t="inlineStr">
+      <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H234" s="1" t="inlineStr">
+      <c r="H190" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K234" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L234" s="1" t="inlineStr">
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   A propos d&amp;#039;Initiatives77 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Notre offre de service :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 entretient et rénove votre patrimoine (mise en accessibilité, lavoirs, écoles, murs de cimetières, puits, monuments à préserver...). Ces chantiers vous permettent de valoriser votre engagement pour :
 &lt;/p&gt;
@@ -41633,1735 +37791,1779 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
  &lt;/li&gt;
  &lt;li&gt;
   Les lieux de stockage d&amp;#039;outils et des matériaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
 &lt;/p&gt;
 &lt;p&gt;
  Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1.001€ par semaine (hors matériaux, matériels et logistique
  &lt;br /&gt;
  d&amp;#039;accueil).
  &lt;br /&gt;
  Si la collectivité locale ne peut pas fournir les repas, ils lui seront facturés à hauteur de 8€00 par personne et par repas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N234" s="1" t="inlineStr">
+      <c r="N190" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Animation et mise en réseau
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O234" s="1" t="inlineStr">
+      <c r="O190" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R234" s="1" t="inlineStr">
+      <c r="R190" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S234" s="1" t="inlineStr">
+      <c r="S190" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U234" s="1" t="inlineStr">
+      <c r="U190" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V234" s="1" t="inlineStr">
+      <c r="V190" s="1" t="inlineStr">
         <is>
           <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
         </is>
       </c>
-      <c r="W234" s="1" t="inlineStr">
+      <c r="W190" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X234" s="1" t="inlineStr">
+      <c r="X190" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y234" s="1" t="inlineStr">
+      <c r="Y190" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z234" s="1" t="inlineStr">
+      <c r="Z190" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5bcd-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
         </is>
       </c>
-      <c r="AA234" s="1" t="inlineStr">
+      <c r="AA190" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB190" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC190" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="235" spans="1:27" customHeight="0">
-[...209 lines deleted...]
-      <c r="E236" s="1" t="inlineStr">
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>115164</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des aires pour les loisirs et équipements touristiques (tout type d'aires, aménagements paysagers, restauration de lavoir...)</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>Aménagements de loisirs et équipements touristiques (tout type d'aires, aménagements paysagers, restauration de lavoir...)</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="G236" s="1" t="inlineStr">
+      <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H236" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L236" s="1" t="inlineStr">
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I191" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="J191" s="1" t="inlineStr">
+        <is>
+          <t>Base subventionnable : 40.000€ HT</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Mise à disposition, sur demande, d&amp;#039;une gamme complète de services pour accompagner les collectivités face à leurs obligations en matière de surveillance épidémiologique de leur territoire mais aussi d&amp;#039;hygiène et de sécurité alimentaire dans leurs services de restauration collective.
-[...5 lines deleted...]
- &lt;br /&gt;
+ Ce dispositif concerne principalement les aménagements et équipements suivants:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Aide au diagnostic vétérinaire par la réalisation d&amp;#039;autopsies et d&amp;#039;analyses en bactériologie, parasitologie, mycologie, immuno-sérologie et biologie moléculaire.
-[...5 lines deleted...]
-   Epidémiosurveillance des élevages et de la faune sauvage.
+   les aires de loisirs ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les aires de jeux et de pique-nique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les aires de services pour camping-cars ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les haltes touristiques, de plages et de baignades ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les aménagements paysagers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la restauration de lavoirs.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Taux de la subvention :
+ 15%
+&lt;/p&gt;
+&lt;p&gt;
+ Ce taux peut-être augmenté d&amp;#039;un taux complémentaire:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Collecte et analyse de prélèvements d&amp;#039;autocontrôles,
-[...14 lines deleted...]
-   Aide à la mise en place du PMS (plan de maîtrise sanitaire) en restauration collective ou commerciale.
+   compris pour les communes, entre et 15, selon la population, l&amp;#039;effort fiscal et le potentiel financier, soit un taux global de 15% minimum à 30% maximum ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   fixé à 5% pour les groupements de communes, soit un taux global de 20%.
   &lt;/li&gt;
  &lt;/ul&gt;
- &lt;p&gt;
-[...18 lines deleted...]
-      <c r="O236" s="1" t="inlineStr">
+&lt;p&gt;
+ Base subventionnable plafonnée à 40.000€ HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S236" s="1" t="inlineStr">
+      <c r="R191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes de moins de 2000 habitants et groupements de communes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les projets engagés par les établissements publics de coopération intercommunale, il sera pris en compte la commune d&amp;#039;implantation du projet pour le taux complémentaire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dossier de demande de subvention doit comporter :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1. la délibération du Conseil municipal ou communautaire (ou du comité syndical) qui
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   adopte le projet et son financement,
+  &lt;/li&gt;
+  &lt;li&gt;
+   sollicite le concours financier du Département
+  &lt;/li&gt;
+  &lt;li&gt;
+   demande au Département l&amp;#039;autorisation de commencer les travaux sans attendre l&amp;#039;attribution de l&amp;#039;aide sollicitée
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 2. les plans et les devis estimatifs
+&lt;/p&gt;
+&lt;p&gt;
+ 3. le plan de financement et le calendrier prévisionnel de réalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dossier de demande de subvention doit être adressé, en 1 exemplaire, au Président du Conseil départemental.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S191" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U236" s="1" t="inlineStr">
+      <c r="T191" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U191" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V236" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X236" s="1" t="inlineStr">
+      <c r="V191" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/62/18-amenagement-et-equipements-touristiques-tout-type-d-aires-amenagements-paysagers-et-restauration-de-lavoirs.htm</t>
+        </is>
+      </c>
+      <c r="X191" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
- &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
-  departement&amp;#64;aube.fr
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y236" s="1" t="inlineStr">
+      <c r="Y191" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
-      <c r="Z236" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA236" s="1" t="inlineStr">
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9031-amenager-des-aires-pour-les-loisirs-et-equipe/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB191" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC191" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="237" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G237" s="1" t="inlineStr">
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>8471</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Créer et réhabiliter des réserves d’eau en soutien des étiages pour protéger les milieux aquatiques face à la sécheresse</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...16 lines deleted...]
-      <c r="L237" s="1" t="inlineStr">
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I192" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
-[...3 lines deleted...]
- sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
+ &lt;strong&gt;
+  Protection des milieux aquatiques face à la sécheresse : Création et réhabilitation de réserves d&amp;#039;eau pour le soutien d&amp;#039;étiage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est de protéger les milieux aquatiques en période d&amp;#039;étiage et d&amp;#039;améliorer la connaissance des impacts du changement climatique sur les ressources en eau, conformément à la stratégie d&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre sont aidées la création et la réhabilitation des réserves d&amp;#039;eau pour le soutien d&amp;#039;étiage
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M237" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="R237" s="1" t="inlineStr">
+      <c r="N192" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P192" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q192" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R192" s="1" t="inlineStr">
+        <is>
+          <t>La création des réserves d&amp;#039;eau pour le soutien d&amp;#039;étiage est éligible lorsqu&amp;#039;elle contribue à l&amp;#039;atteinte des objectifs de quantité en période d&amp;#039;étiage définis dans le SDAGE</t>
+        </is>
+      </c>
+      <c r="S192" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T192" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U192" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V192" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W192" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X192" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Peuvent bénéficier du financement au titre de la
-[...134 lines deleted...]
-      <c r="AA237" s="1" t="inlineStr">
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y192" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z192" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf7a-protection-des-milieux-aquatiques-face-a-la-s/</t>
+        </is>
+      </c>
+      <c r="AA192" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC192" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="238" spans="1:27" customHeight="0">
-[...719 lines deleted...]
-      <c r="A244" s="1">
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
         <v>32414</v>
       </c>
-      <c r="B244" s="1" t="inlineStr">
+      <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Créer ou rénover des terrains de Basket 3x3 (Nouvelle discipline olympique) - Plan INFRA FFBB</t>
         </is>
       </c>
-      <c r="C244" s="1" t="inlineStr">
+      <c r="C193" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E244" s="1" t="inlineStr">
+      <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Basketball</t>
         </is>
       </c>
-      <c r="G244" s="1" t="inlineStr">
+      <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H244" s="1" t="inlineStr">
+      <c r="H193" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="J244" s="1" t="inlineStr">
+      <c r="J193" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire de 2.000€ par terrain de Basket 3x3</t>
         </is>
       </c>
-      <c r="K244" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L244" s="1" t="inlineStr">
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Plan INFRA FFBB - Fonds Fédéral
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Plan INFRA mis en place par la FFBB a pour ambition de décliner territorialement FFBB 2024 comme véritable outil d&amp;#039;aménagement et de reconnaissance d&amp;#039;innovation sociale en s&amp;#039;adaptant aux spécificités de chaque territoire (urbain (au sein des métropoles et des Quartier Politique de la Ville), rural (Zone de Revitalisation Rurale), ultramarins).
 &lt;/p&gt;
 &lt;p&gt;
  La FFBB soutiendra la création et la réhabilitation d&amp;#039;espaces de pratique « oubliés » ou « abandonnés » en accès libre ou contrôlé par la mise en œuvre d&amp;#039;un
  &lt;strong&gt;
   LABEL INFRA FFBB
  &lt;/strong&gt;
  valorisant la qualité de l&amp;#039;équipement adapté aux nouvelles pratiques du Basket (3x3 et VxE).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.ffbb.com/sites/default/files/infrastructure-ffbb-v9-165x310.pdf"&gt;
   Téléchargez la plaquette de présentation du plan INFRA
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.ffbb.com/sites/default/files/2019-03-22_ffbb2024_-_plan_infra_-_cahier_des_prescriptions_techniques_1.0_vfin.pdf"&gt;
   Téléchargez le cahier des prescriptions techniques
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M244" s="1" t="inlineStr">
+      <c r="M193" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Réalisation d&amp;#039;un terrain de Basket 3x3 à l&amp;#039;extrémité d&amp;#039;un &amp;#34;city-stade&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  - Rénovation de playgrounds extérieurs en milieu urbain avec design particulier (Exemple à Paris, Bordeaux, Lyon, etc...) sur des plans spécifiques amorcés par la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de terrains de Basket 3x3 en milieu rural, proche du gymnase utilisé par le club local.
 &lt;/p&gt;
 &lt;p&gt;
  - Création de terrains de Basket 3x3 couverts sur un site dédié aux pratiques urbaines (skate-park, StreetWorkout, etc...).
 &lt;/p&gt;
 &lt;p&gt;
  - Tout autre projet répondant à un besoin sur le territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N244" s="1" t="inlineStr">
+      <c r="N193" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O244" s="1" t="inlineStr">
+      <c r="O193" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R244" s="1" t="inlineStr">
+      <c r="R193" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les critères du LABEL INFRA FFBB
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 critères cumulatifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projet déposé par un club affilié à la FFBB ou une collectivité territoriale en lien avec un club support existant affilié à la FFBB.
  &lt;/li&gt;
  &lt;li&gt;
   Projet concernant un ou plusieurs équipements extérieurs dédiés à la pratique du Basketball (5x5 ou 3x3), couverts ou non, en accès contrôlé ou en accès libre, en rénovation ou création, en zone QPV, ZRR ou sur toute autre zone proche d&amp;#039;équipements couverts habituellement utilisés par un club affilié.
  &lt;/li&gt;
  &lt;li&gt;
   Projet respectant l&amp;#039;esprit de la plaquette INFRA FFBB et le cahier des prescriptions techniques établis à cet effet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les critères du FONDS FFBB INFRA
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 critères cumulatifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Projet ayant obtenu le label INFRA FFBB.
  &lt;/li&gt;
  &lt;li&gt;
   Projet qui concerne un ou plusieurs équipements en accès libre (mais proche d&amp;#039;un équipement existant utilisé par un club affilié FFBB) ou en accès contrôlé au profit du club.
  &lt;/li&gt;
  &lt;li&gt;
   Projet abouti et prêt à recevoir l&amp;#039;aide fédérale de la FFBB.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S244" s="1" t="inlineStr">
+      <c r="S193" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T244" s="1" t="inlineStr">
+      <c r="T193" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U244" s="1" t="inlineStr">
+      <c r="U193" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V244" s="1" t="inlineStr">
+      <c r="V193" s="1" t="inlineStr">
         <is>
           <t>http://www.ffbb.com/ffbb/ffbb-2024/le-plan-infra</t>
         </is>
       </c>
-      <c r="X244" s="1" t="inlineStr">
+      <c r="X193" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FFBB : infra&amp;#64;ffbb.com
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y244" s="1" t="inlineStr">
+      <c r="Y193" s="1" t="inlineStr">
         <is>
           <t>lsaillard@ffbb.com</t>
         </is>
       </c>
-      <c r="Z244" s="1" t="inlineStr">
+      <c r="Z193" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/52ab-plan-infra-ffbb-fonds-federal-terrains-de-bas/</t>
         </is>
       </c>
-      <c r="AA244" s="1" t="inlineStr">
+      <c r="AA193" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC193" s="1" t="inlineStr">
+        <is>
+          <t>FFBB</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2020</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="245" spans="1:27" customHeight="0">
-      <c r="A245" s="1">
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>162838</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l’environnement</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : Innovation</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l’environnement.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N194" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Collectivités locales,&lt;/li&gt;&lt;li&gt;État,&lt;/li&gt;&lt;li&gt;Établissements publics,&lt;/li&gt;&lt;li&gt;Universités et organismes de recherche,&lt;/li&gt;&lt;li&gt;Entreprises au sens du droit européen,&lt;/li&gt;&lt;li&gt;Associations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;strong&gt;Pour les collectivités locales et l’État :&lt;/strong&gt;&lt;br /&gt;Le taux de financement est de 50% des dépenses subventionnables, non plafonnées.&lt;p&gt;&lt;br /&gt;&lt;strong&gt;Pour les entreprises :&lt;/strong&gt;&lt;br /&gt;&lt;span&gt;Le calcul de l’aide sera établi selon la réglementation en vigueur à la date d&amp;#039;attribution, relative aux aides à la recherche, au développement et à l&amp;#039;innovation, prise notamment sur la base du règlement général d&amp;#039;exemption par catégorie.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le taux de financement maximum est de 50% des dépenses subventionnables, non plafonnées.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les projets soutenus doivent s’intégrer à la liste des thématiques liées :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;À l’infrastructure routière,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;À&lt;/span&gt;&lt;span&gt; l’exploitation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aux véhicules,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aux usages, aux services et au management de la mobilité.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ces thématiques sont détaillées dans l&amp;#039;annexe 4 à &lt;a href="https://data.iledefrance.fr/pages/publication-des-actes-fiche-detail/?q&amp;#61;identifiant:%22CR2022-021%22" target="_blank"&gt;la délibération n° CR 2022-021 &lt;/a&gt;&lt;/span&gt;&lt;a href="https://data.iledefrance.fr/pages/publication-des-actes-fiche-detail/?q&amp;#61;identifiant:%22CR2022-021%22" target="_blank"&gt;«&lt;/a&gt;&lt;span&gt;&lt;a href="https://data.iledefrance.fr/pages/publication-des-actes-fiche-detail/?q&amp;#61;identifiant:%22CR2022-021%22" target="_blank"&gt;Route de demain ».&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-innovation</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-innovation-1/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>162841</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l'environnement</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : Agences locales de mobilité et Plans de mobilité</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l&amp;#039;environnement.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;État,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Universités et organismes de recherche,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises au sens du droit européen,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Agences locales de mobilité (ALM) :&lt;/strong&gt; financement des dépenses d&amp;#039;investissement relatives aux études de faisabilité, à l&amp;#039;investissement initial et au budget de fonctionnement, sur une période de 3 ans.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Plans de mobilité :&lt;/strong&gt; financement des dépenses d’investissement et de fonctionnement relatives aux études et plans d’actions des :&lt;br /&gt;&lt;/span&gt;&lt;span&gt;- Plans de mobilité lycées et campus universitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Plans de mobilité visés par l’article L. 1214-8-2 du Code des transports, à condition qu’il s’agisse de plans inter-entreprises.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Retrouvez plus d’informations sur l’espace en ligne &lt;a href="http://www.iledefrance.fr/promobilite"&gt;Pro’Mobilité&lt;/a&gt;&lt;/span&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/span&gt;&lt;strong&gt;Agences locales de mobilité (ALM) :&lt;/strong&gt;&lt;span&gt; vous devez déposer sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; &lt;span&gt;un dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Plans de mobilité :&lt;/strong&gt; vous devez transmettre votre dossier à &lt;a target="_blank"&gt;pro.mobilite&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-agences-locales-de-mobilite-et-plans-de-mobilite</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;&lt;a target="_blank"&gt;pro.mobilite&amp;#64;iledefrance.fr &lt;/a&gt;&lt;/span&gt;</t>
+        </is>
+      </c>
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-agences-locales-de-mobilite-et-plans-de-mobilite-1/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
+        <v>162466</v>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Mener une opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>Opération collective de modernisation de l’artisanat, du commerce et des services (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ÉLIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles tout artisan et commerçant sédentaire inscrit au Registre national des entreprises (RNE), en société ou en nom propre ou en association (sous condition) et œuvrant dans les secteurs de l’artisanat, la petite industrie, le commerce et l’économie sociale et solidaire.&lt;/p&gt;&lt;p&gt;A contrario, les commerces non sédentaires ou éphémères, les professions libérales ne sont pas éligibles au dispositif.&lt;/p&gt;&lt;p&gt;La liste précise des destinataires éligibles sera définie dans le cadre de chaque règlement d’attribution.Toutes Opérations Collectives de Modernisation de l’Artisanat, du Commerce et des Services (OCMACS) permettant d’agir sur la dynamique de l’artisanat et du commerce de proximité dans le cadre d’un programme local d’intervention destiné à aider les entreprises à réaliser des investissements de modernisation de leurs activités.&lt;/p&gt;&lt;p&gt;L’aide départementale est versée au bénéficiaire pour alimenter un fonds d’intervention destiné au soutien des entreprises souhaitant réaliser des investissements de modernisation de leurs établissements. Ces programmes d’intervention ont une durée minimale de 3 ans pouvant être éventuellement prolongés dans le cadre de la revoyure des contrats de territoire Manche avec une durée maximale totale de 4 ans.&lt;/p&gt;&lt;p&gt;Le programme d’intervention devra intégrer le dispositif régional relatif à l’aide aux commerces des territoires.&lt;/p&gt;&lt;p&gt;Dans ce cadre, l’intervention du Département est envisageable selon les modalités suivantes :&lt;/p&gt;&lt;p&gt;- le bénéficiaire met en place une OCM intégrant également les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale : l’aide départementale serait doublée par rapport à la participation de l’EPCI (« 2 pour 1 ») et serait plafonnée à 200 000 €, sous condition que la part de l’EPCI soit obligatoirement fléchée sur des bénéficiaires non éligibles au dispositif régional, à savoir sur les commerces hors centre commerçant et/ou ne comprenant pas de devanture commerciale.&lt;/p&gt;&lt;p&gt;Le Département veillera à ce que le taux d’intervention retenu soit le même pour l’ensemble des entreprises éligibles au titre de l’OCM (pas de différentiation de taux entre les entreprises éligibles au dispositif régional et celles éligibles au dispositif départemental).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITÉS FINANCIÈRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Participation du Conseil départemental en fonction du programme d’intervention retenu conformément à la présente fiche.&lt;/p&gt;&lt;p&gt;L’aide départementale n’est pas cumulable avec d’autres dispositifs départementaux.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIÈCES À FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Note d’opportunité permettant une évaluation du potentiel de dossiers sur le territoire concerné.&lt;/li&gt;&lt;li&gt;Projet de règlement d’attribution des aides pour avis préalable.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le service instructeur se réserve le droit de demander toute pièce complémentaire qu’il jugerait utile pour la bonne compréhension et l’analyse du projet ainsi que pour sa bonne articulation avec les autres dispositifs départementaux à destination des entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N196" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Accessibilité
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;EPCI à fiscalité propre&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ÉLIGIBILITÉ&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront respecter la réglementation en vigueur qui leur est applicable, notamment en matière environnementale et de performance énergétique des bâtiments ainsi qu’en matière d’accessibilité des établissements recevant du public.&lt;/p&gt;&lt;p&gt;Les destinataires finaux devront s’engager dans une démarche vertueuse en matière environnementale et de gestion des énergies (sobriété énergétique, matériaux de qualité, maitrise des fluides) conformément aux critères définis par la Région.&lt;/p&gt;&lt;p&gt;Deux aides maximum pourront être mobilisées par destinataire final sur la durée du programme d’intervention. Les aides ne pourront pas être fléchées sur les mêmes dépenses.&lt;/p&gt;&lt;p&gt;Les règlements d’attribution sont établis par le bénéficiaire de l’aide départementale (EPCI ou PETR).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La modernisation des locaux d’activité et le renouvellement d’équipements professionnels dans un but de soutien ou de développement des activités, d’amélioration de la performance énergétique et d’élargissement de l’usage numérique,&lt;/li&gt;&lt;li&gt;Les opérations liées au développement du numérique ayant pour but d’accélérer, faciliter et/ou développer leur activité,&lt;/li&gt;&lt;li&gt;La rénovation des vitrines et enseignes,&lt;/li&gt;&lt;li&gt;La sécurisation et l’accessibilité à tous les publics,&lt;/li&gt;&lt;li&gt;L’aménagement des véhicules de tournée (hors coût d’acquisition).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Sont exclus des dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais d’acquisition de locaux, de construction et d’extension de locaux ;&lt;/li&gt;&lt;li&gt;Les achats de fonds de commerce reprise de bail ou de pas-de-porte ;&lt;/li&gt;&lt;li&gt;Les travaux relatifs aux logements des exploitants ;&lt;/li&gt;&lt;li&gt;Les dépenses courantes ou de simple renouvellement de matériel ;&lt;/li&gt;&lt;li&gt;Les dépenses directement liées à la demande d’un franchiseur ;&lt;/li&gt;&lt;li&gt;Les travaux réalisés en auto-construction (matériaux et main d’œuvre) ;&lt;/li&gt;&lt;li&gt;Les travaux de parkings et de distributeurs automatiques ;&lt;/li&gt;&lt;li&gt;Les investissements financés par crédit-bail ou SCI&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S196" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U196" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V196" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W196" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de contact : &lt;a target="_self"&gt;https://www.manche.fr/contacter-le-departement/  02.33.05.97.41&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y196" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z196" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/operation-collective-de-modernisation-de-lartisanat-du-commerce-et-des-services-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA196" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB196" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
+        <v>161803</v>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération pour la gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Diagnostic environnemental, levé topo, Simulation hydraulique, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N197" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S197" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U197" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V197" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y197" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z197" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA197" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB197" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC197" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
+        <v>161800</v>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en phase de réalisation du projet de modernisation de vos infrastructures d'assainissement et d'eau potable jusqu'à la fin des travaux</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en phase de réalisation du projet (PRO) de modernisation de vos infrastructures jusqu’à la fin de la période de garantie de parfait achèvement des travaux.</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H198" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération de modernisation de vos infrastructures d&amp;#039;eau potable et d&amp;#039;assainissement :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N198" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O198" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S198" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U198" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V198" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y198" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z198" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagner-en-phase-de-realisation-du-projet-pro-de-modernisation-de-vos-infrastructures-jusqua-la-fin-de-la-periode-de-garantie-de-parfait-achevement-des-travaux/</t>
+        </is>
+      </c>
+      <c r="AA198" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB198" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC198" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
         <v>161696</v>
       </c>
-      <c r="B245" s="1" t="inlineStr">
+      <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Réalisez la réhabilitation et la renaturation de décharges littorales historiques présentant un risque de relargage de déchets en mer</t>
         </is>
       </c>
-      <c r="D245" s="1" t="inlineStr">
+      <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Résorption des décharges littorales historiques à risque de relargage des déchets en mer</t>
         </is>
       </c>
-      <c r="E245" s="1" t="inlineStr">
+      <c r="E199" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G245" s="1" t="inlineStr">
+      <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H245" s="1" t="inlineStr">
+      <c r="H199" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K245" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L245" s="1" t="inlineStr">
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le présent dispositif vise à accompagner les porteurs de projets de &lt;strong&gt;réhabilitation de décharges littorales historiques présentant des risques de relargage de déchets en mer&lt;/strong&gt;, pour la réalisation de prestations d’études et de travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Les prestations éligibles, doivent être conduites suivant la méthodologie nationale applicable aux sites et sols pollués, conformément à la norme NF X31-620 : « Qualité du sol - Prestations de services relatives aux sites et sols pollués ».&lt;/p&gt;&lt;p&gt;Les études éligibles au titre du présent dispositif d’aide correspondent aux domaines A « études, assistance et contrôle » et B « Ingénierie des travaux de réhabilitation » de la norme NF X31-620 : « Qualité du sol - Prestations de services relatives aux sites et sols pollués », et sont plus particulièrement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;les études de diagnostic :&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;les études préalables constituées des prestations globales INFOS, DIAG et IEM et des prestations élémentaires qui les composent, auxquelles des prestations spécifiques au contexte « décharge » sont ajoutées et doivent être conduites selon les normes en vigueur, ou à défaut les règles de l’art ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;les études de définition du projet de réhabilitation : prestation globale PG (Plan de Gestion) de la norme NF X31-620-2 et prestation globale PCT (Plan de Conception des Travaux) de la norme NF X31-620-3. &lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les études d’accompagnement de projet,&lt;/strong&gt; constituées des prestations d’accompagnement suivantes des normes NF X31-620-2 et NF X31-620-3 :&lt;ul&gt;&lt;li&gt;assistance à maîtrise d’ouvrage pour les prestations études et/ou travaux (prestations globales AMO Études et AMO Travaux) ;&lt;/li&gt;&lt;li&gt;maîtrise d’œuvre des travaux de réhabilitation (prestation globale MOE) constituée de tout ou partie des études de conception (prestations PCT, B120 et B130), de l’assistance aux contrats de travaux (B310), de la direction de l’exécution des travaux (B320) puis de l’assistance aux opérations de réception des travaux (B330). &lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les travaux de réhabilitation :&lt;/strong&gt; les travaux de réhabilitation des décharges littorales historiques, éligibles au titre du présent dispositif d’aide, sont ceux concourant à l’atteinte des objectifs du programme de réhabilitation, tel que défini à l’issue des études préalables.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ce soutien s’inscrit dans le cadre du plan national annoncé par la France lors du Sommet international One Ocean Summit qui s’est tenu à Brest, du 9 au 11 février 2022, en vue de la &lt;strong&gt;résorption en 10 ans des décharges littorales historiques présentant un risque de relargage&lt;/strong&gt; de déchets en mer, en métropole comme en outre-mer.&lt;/p&gt;&lt;p&gt;Ces décharges littorales peuvent être soumises à des aléas naturels tels que les risques de submersion marine, d’inondation, d’érosion, etc.&lt;/p&gt;&lt;p&gt;Ces phénomènes naturels peuvent conduire à une mise à nu et à une remobilisation physique des déchets (régression d’une falaise, érosion du cordon dunaire…), pouvant alors présenter des risques pour la santé humaine et l’environnement. Ces phénomènes sont susceptibles de devenir de plus en plus fréquents en raison du changement climatique, notamment du fait de l’élévation du niveau de la mer. Ces sites présentent donc un risque de relargage de déchets dans le milieu marin, à plus ou moins long terme, accentué par ces phénomènes naturels.&lt;/p&gt;&lt;p&gt;Afin d’atteindre l’objectif de résorption de l’ensemble des décharges littorales historiques à risques, l&amp;#039;État accompagne les maîtres d’ouvrage en vue de leur réhabilitation et de la renaturation des sites. Pour ce faire, l&amp;#039;État mobilise ses opérateurs (BRGM, CEREMA, ADEME, Conservatoire du littoral), ses services centraux (DGALN, DGPR) et déconcentrés (DREAL, DIRM, DDTM), afin de mettre en œuvre un plan ambitieux de résorption des décharges littorales historiques. En particulier, un fonds de soutien dédié a été créé, dont la gestion a été confiée à l’ADEME et fait l’objet du présent dispositif.&lt;/p&gt;&lt;p&gt;Plus d&amp;#039;informations sur le plan national de résorption des décharges littorales sur les sites : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.ecologie.gouv.fr/dechets-marins#scroll-nav__2"&gt;MTECT&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.georisques.gouv.fr/articles-risques/pollutions-sols-sis-anciens-sites-industriels/decharges-littorales"&gt;BRGM&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.cerema.fr/fr/plan-national-resorption-decharges-littorales"&gt;CEREMA&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Pour découvrir en détail le plan : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.dailymotion.com/video/x8puhwe"&gt;Vidéo&lt;/a&gt; présentant le déroulé d&amp;#039;un projet&lt;/li&gt;&lt;li&gt;&lt;a href="https://cartagene.cerema.fr/portal/apps/dashboards/ed0fd6a2d90d4706a5a6fc2634339b30" target="_blank"&gt;Tableau de suivi&lt;/a&gt; du plan national publié par le CEREMA&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N245" s="1" t="inlineStr">
+      <c r="N199" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O245" s="1" t="inlineStr">
+      <c r="O199" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S245" s="1" t="inlineStr">
+      <c r="S199" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U245" s="1" t="inlineStr">
+      <c r="U199" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X245" s="1" t="inlineStr">
+      <c r="X199" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y245" s="1" t="inlineStr">
+      <c r="Y199" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z245" s="1" t="inlineStr">
+      <c r="Z199" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/resorption-des-decharges-littorales-historiques-a-risque-de-relargage-des-dechets-en-mer/</t>
         </is>
       </c>
-      <c r="AA245" s="1" t="inlineStr">
+      <c r="AA199" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="246" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G246" s="1" t="inlineStr">
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
+        <v>155126</v>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover ou étendre une salle de convivialité ou un espace de vie associatif dont la gestion est publique</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>Salles de convivialité et espaces de vie associative (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H246" s="1" t="inlineStr">
+      <c r="H200" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I200" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 60</t>
+        </is>
+      </c>
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant être réhabilité), la rénovation ou l&amp;#039;extension d&amp;#039;une salle de convivialité ou d&amp;#039;un espace de vie associatif dont la gestion est publique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les salles de convivialité sont des équipements d&amp;#039;accueil du public composé d&amp;#039;une salle principale et d&amp;#039;annexes (cuisines, vestiaires, sanitaires...), dédié aux associations locales et aux privés pour l&amp;#039;organisation de diverses manifestations.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les espaces de vie associative sont des équipements composés d&amp;#039;espaces spécifiques et/ou communs dédiés à des associations locales pour la pratique de leurs diverses activités régulières auprès de leurs adhérents On peut aussi les dénommer maisons des associations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas des salles de convivialité, avant calcul de la subvention départementale, une déduction des recettes théoriques générées par l&amp;#039;équipement sera prise en compte pour déterminer la base éligible. Cette déduction sera forfaitairement de 20% du montant HT des travaux éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les rénovations, document de diagnostic énergétique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant de la bonification si sollicitation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N200" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnements ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S200" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T200" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U200" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V200" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/salles-de-convivialite-et-espaces-de-vie-associative-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W200" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y200" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z200" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/997c-salles-de-convivialite-et-espaces-de-vie-asso/</t>
+        </is>
+      </c>
+      <c r="AA200" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB200" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG200" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:34" customHeight="0">
+      <c r="A201" s="1">
+        <v>117148</v>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H201" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K246" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L246" s="1" t="inlineStr">
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil du CAUE77 vise à intégrer dans le projet une approche :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   -    Qualitative, en termes architectural et paysager,
  &lt;/li&gt;
  &lt;li&gt;
   -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
  &lt;/li&gt;
  &lt;li&gt;
   -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
@@ -43422,1078 +39624,249 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique pour les chantiers insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Convention pour pré-diagnostic énergétique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N246" s="1" t="inlineStr">
+      <c r="N201" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O246" s="1" t="inlineStr">
+      <c r="O201" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R246" s="1" t="inlineStr">
+      <c r="R201" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S246" s="1" t="inlineStr">
+      <c r="S201" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U246" s="1" t="inlineStr">
+      <c r="U201" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V246" s="1" t="inlineStr">
+      <c r="V201" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W246" s="1" t="inlineStr">
+      <c r="W201" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X246" s="1" t="inlineStr">
+      <c r="X201" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y246" s="1" t="inlineStr">
+      <c r="Y201" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z246" s="1" t="inlineStr">
+      <c r="Z201" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
         </is>
       </c>
-      <c r="AA246" s="1" t="inlineStr">
+      <c r="AA201" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB201" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC201" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG201" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH201" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="247" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G247" s="1" t="inlineStr">
+    <row r="202" spans="1:34" customHeight="0">
+      <c r="A202" s="1">
+        <v>97357</v>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration et la préservation des milieux aquatiques ainsi que l'amélioration de la gestion quantitative de la ressources en eau en période d'étiage</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...213 lines deleted...]
-      <c r="H248" s="1" t="inlineStr">
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H202" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I248" s="1" t="inlineStr">
-[...650 lines deleted...]
-      <c r="I252" s="1" t="inlineStr">
+      <c r="I202" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K252" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L252" s="1" t="inlineStr">
+      <c r="K202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L202" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce programme d&amp;#039;aide est destiné aux maîtres d&amp;#039;ouvrage qui souhaitent mettre en œuvre des projets d&amp;#039;intérêt général dans deux domaines :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La restauration et la préservation des milieux aquatiques, cours d&amp;#039;eau et marais ;
  &lt;/li&gt;
  &lt;li&gt;
   la création d&amp;#039;ouvrages collectifs  visant à améliorer la gestion quantitative de la ressource en eau en période d&amp;#039;étiage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de favoriser et d&amp;#039;accompagner les efforts d&amp;#039;investissement des maîtres d&amp;#039;ouvrage en poursuivant deux objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   améliorer les ressources en eau, en qualité et en quantité ;
  &lt;/li&gt;
  &lt;li&gt;
   préserver et valoriser les zones humides du département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les maitres d&amp;#039;ouvrage devront s&amp;#039;engager dans une gestion globale et solidaire amont-aval, en recherchant un équilibre nécessaire entre milieux et usages.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M252" s="1" t="inlineStr">
+      <c r="M202" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Restauration morphologique de cours d&amp;#039;eau, effacement d&amp;#039;ouvrage ou création de bras de contournement, réalisation de clotures et abreuvoirs en bordure de cours d&amp;#039;eau
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N252" s="1" t="inlineStr">
+      <c r="N202" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O252" s="1" t="inlineStr">
+      <c r="O202" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R252" s="1" t="inlineStr">
+      <c r="R202" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  communes ou leur groupements compétents dans ce domaine, associations syndicales, exploitations agricoles uniquement pour des projets collectifs de réserves d&amp;#039;eau à usage d&amp;#039;irrigation (études, travaux).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les dépenses éligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les études relatives à la révision, à la mise en oeuvre des actions ou au fonctionnement et à l&amp;#039;animation des Schémas d&amp;#039;Aménagement et de Gestion des Eaux (SAGE) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations de restauration et de préservation des cours d&amp;#039;eau et leurs annexes (lit mineur, lit majeur, berge et ripisylve, ouvrages hydrauliques et continuité, espèces exotiques envahissantes) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations de restauration et de préservation des marais (fossés et canaux, berge et ripisylve, ouvrages hydraulique et continuité, zones humides annexes, espèces aquatiques exotiques envahissantes) ;
  &lt;/li&gt;
  &lt;li&gt;
   La création de réserves de substitution (Travaux et études préalables).
  &lt;/li&gt;
@@ -44506,990 +39879,548 @@
 &lt;ul&gt;
  &lt;li&gt;
   les travaux de restauration d&amp;#039;ouvrages avec un objectif autre que l&amp;#039;amélioration du fonctionnement des milieux aquatiques,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;entretien régulier des ouvrages hydrauliques,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de recalibrage de canaux,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux visant à gérer la fréquentation touristique,
  &lt;/li&gt;
  &lt;li&gt;
   la gestion de l&amp;#039;espace,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux préconisés dans le cadre de mesures compensatoires,
  &lt;/li&gt;
  &lt;li&gt;
   tous autres travaux relevant d&amp;#039;autre règlements d&amp;#039;aides du Département.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S252" s="1" t="inlineStr">
+      <c r="S202" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T252" s="1" t="inlineStr">
+      <c r="T202" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U252" s="1" t="inlineStr">
+      <c r="U202" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="X252" s="1" t="inlineStr">
+      <c r="X202" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche - Service Eau
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.38
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   eau&amp;#64;vendee.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y252" s="1" t="inlineStr">
+      <c r="Y202" s="1" t="inlineStr">
         <is>
           <t>florian.sicard@vendee.fr</t>
         </is>
       </c>
-      <c r="Z252" s="1" t="inlineStr">
+      <c r="Z202" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d58e-soutenir-la-restauration-et-la-preservation-d/</t>
         </is>
       </c>
-      <c r="AA252" s="1" t="inlineStr">
+      <c r="AA202" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB202" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC202" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG202" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH202" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="253" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G253" s="1" t="inlineStr">
+    <row r="203" spans="1:34" customHeight="0">
+      <c r="A203" s="1">
+        <v>162837</v>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l'environnement</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>Plan route de demain : PEMR, voies réservées et aires de covoiturage</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H253" s="1" t="inlineStr">
-[...91 lines deleted...]
-      <c r="H254" s="1" t="inlineStr">
+      <c r="H203" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J254" s="1" t="inlineStr">
-[...106 lines deleted...]
-      <c r="S254" s="1" t="inlineStr">
+      <c r="K203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l&amp;#039;environnement.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N203" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O203" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour les PEMR et aires de covoiturage : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;État, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communes, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Syndicats mixtes,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ville de Paris.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;Pour les v&lt;span&gt;oies réservées : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;État, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Conditions :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Sans plafond pour les PEMR et les voies réservées,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dans la limite de 1.000€ par place pour les aires de covoiturage.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Financement des équipements collectifs suivants, à condition qu&amp;#039;ils soient situés sur ou à proximité immédiate du réseau routier d’intérêt régional :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;es pôles d’échanges multimodaux routiers (PEMR),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;es aires de covoiturage d’au moins 5 places,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les voies réservées.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S203" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U254" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="AA254" s="1" t="inlineStr">
+      <c r="U203" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V203" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-pemr-voies-reservees-et-aires-de-covoiturage</t>
+        </is>
+      </c>
+      <c r="X203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y203" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z203" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-pemr-voies-reservees-et-aires-de-covoiturage-1/</t>
+        </is>
+      </c>
+      <c r="AA203" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB203" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AE203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF203" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG203" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH203" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="255" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G255" s="1" t="inlineStr">
+    <row r="204" spans="1:34" customHeight="0">
+      <c r="A204" s="1">
+        <v>161804</v>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H255" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="O255" s="1" t="inlineStr">
+      <c r="H204" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de préservation et restauration des milieux aquatiques (jusqu&amp;#039;à la validation de l’Avant-Projet (AVP) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (levé topographique, étude de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N204" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R255" s="1" t="inlineStr">
-[...165 lines deleted...]
-      <c r="AA255" s="1" t="inlineStr">
+      <c r="R204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S204" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U204" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V204" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y204" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z204" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-vous-accompagner-dans-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA204" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB204" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC204" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG204" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH204" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="256" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G256" s="1" t="inlineStr">
+    <row r="205" spans="1:34" customHeight="0">
+      <c r="A205" s="1">
+        <v>161798</v>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la prise de décision d'engager ou non la réalisation vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision d'engager ou non la réalisation vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H256" s="1" t="inlineStr">
-[...93 lines deleted...]
-      <c r="O256" s="1" t="inlineStr">
+      <c r="H205" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération sur la modernisation d&amp;#039;infrastructures d&amp;#039;eau et d&amp;#039;assainissement :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (AMO pour la définition du programme, Levé topographique, Etudes de sols, Diagnostic de réseaux, Diagnostic environnemental, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N205" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R256" s="1" t="inlineStr">
-[...175 lines deleted...]
-      <c r="AA256" s="1" t="inlineStr">
+      <c r="R205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S205" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U205" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V205" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;br /&gt;&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y205" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z205" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-pour-realiser-vos-projets-de-modernisation-de-vos-infrastructures-dassainissement-et-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA205" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB205" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC205" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG205" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH205" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="257" spans="1:27" customHeight="0">
-      <c r="A257" s="1">
+    <row r="206" spans="1:34" customHeight="0">
+      <c r="A206" s="1">
         <v>152464</v>
       </c>
-      <c r="B257" s="1" t="inlineStr">
+      <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Aider à la préservation, restauration et mise en valeur du patrimoine architectural et historique protégé et non protégé au titre des MH</t>
         </is>
       </c>
-      <c r="D257" s="1" t="inlineStr">
+      <c r="D206" s="1" t="inlineStr">
         <is>
           <t>PRÉSERVATION ET MISE EN VALEUR DU PATRIMOINE PUBLIC</t>
         </is>
       </c>
-      <c r="E257" s="1" t="inlineStr">
+      <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G257" s="1" t="inlineStr">
+      <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H257" s="1" t="inlineStr">
+      <c r="H206" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I257" s="1" t="inlineStr">
+      <c r="I206" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 60</t>
         </is>
       </c>
-      <c r="K257" s="1" t="inlineStr">
+      <c r="K206" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L257" s="1" t="inlineStr">
+      <c r="L206" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation, restauration et mise en valeur du patrimoine architectural et historique protégé et non protégé au titre des Monuments Historiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M257" s="1" t="inlineStr">
+      <c r="M206" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Travaux de restauration des façades de l&amp;#039;église Saint-Pierre
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes de l&amp;#039;électricité de l&amp;#039;ancien presbytère communal
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de la toiture de la chapelle Notre-Dame
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des objets protégés classés de l&amp;#039;église Saint-Michel
  &lt;/li&gt;
  &lt;li&gt;
   Protection et sécurisation des vitraux de l&amp;#039;église Saint-Jean
  &lt;/li&gt;
  &lt;li&gt;
   Mise en sécurité contre les déprédations des objets mobiliers d&amp;#039;art de l&amp;#039;église Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de restauration des calvaires communaux
  &lt;/li&gt;
  &lt;li&gt;
   Restauration de la sacristie de l&amp;#039;église Saint-André
@@ -45499,64 +40430,64 @@
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des verrières de la nef de l&amp;#039;église Sainte-Catherine
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des éléments sculptés du portail de l&amp;#039;église Saint-François
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des boiseries intérieures de l&amp;#039;église Saint-Louis
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des peintures murales de l&amp;#039;église Saint-Étienne
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de sauvegarde et de restauration du château médiéval du village
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des vitraux de la chapelle de la Vierge
  &lt;/li&gt;
  &lt;li&gt;
   Restauration des orgues de l&amp;#039;église Sainte-Cécile
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N257" s="1" t="inlineStr">
+      <c r="N206" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Réhabilitation
 Architecture</t>
         </is>
       </c>
-      <c r="O257" s="1" t="inlineStr">
+      <c r="O206" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R257" s="1" t="inlineStr">
+      <c r="R206" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -45775,1099 +40706,1460 @@
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        - Plancher de dépense subventionnable fixé à
        &lt;br /&gt;
        1 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien (démoussage, nettoyages divers...,)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S257" s="1" t="inlineStr">
+      <c r="S206" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T257" s="1" t="inlineStr">
+      <c r="T206" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U257" s="1" t="inlineStr">
+      <c r="U206" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V257" s="1" t="inlineStr">
+      <c r="V206" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W257" s="1" t="inlineStr">
+      <c r="W206" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X257" s="1" t="inlineStr">
+      <c r="X206" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y257" s="1" t="inlineStr">
+      <c r="Y206" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z257" s="1" t="inlineStr">
+      <c r="Z206" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA257" s="1" t="inlineStr">
+      <c r="AA206" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB206" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC206" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG206" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH206" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="258" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H258" s="1" t="inlineStr">
+    <row r="207" spans="1:34" customHeight="0">
+      <c r="A207" s="1">
+        <v>154582</v>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Aménager ou réhabiliter les aires d’accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>Aires d’accueil des gens du voyage et terrains familiaux (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H207" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K258" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="S258" s="1" t="inlineStr">
+      <c r="K207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à aménager ou réhabiliter les aires d&amp;#039;accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, sont éligibles les projets inscrits et prévus dans le cadre du schéma départemental d&amp;#039;accueil des gens du voyage 2019-2025 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les aires de grands passages permettant l&amp;#039;accueil des regroupements occasionnels ou traditionnels de 50 à 200 caravanes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les aires d&amp;#039;accueil aménagées permettant l&amp;#039;accueil temporaire de maximum 9 mois sur un terrain aménagé ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les terrains familiaux locatifs permettant la sédentarisation des familles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les demandes doivent concerner des travaux de création et de relocalisations d&amp;#039;aires. Ainsi que les travaux de réhabilitation lourde (élargissement des places, construction de blocs sanitaires supplémentaires et réfection des existants, etc.) dont les extensions (pour maintenir la capacité de l&amp;#039;aire).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N207" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet devra répondre à la législation et à la réglementation en vigueur relatives à l&amp;#039;accueil et à l&amp;#039;habitat des gens du voyage, aux prescriptions du schéma départemental d&amp;#039;accueil des gens du voyage ainsi que, a minima, aux préconisations fixées par l&amp;#039;Etat.
+&lt;/p&gt;
+&lt;p&gt;
+ Le paysagement de l&amp;#039;espace devra être défini pour l&amp;#039;amélioration du cadre de vie tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau. Les mobilités douces devront également être prises en compte dans le projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences réglementaires et techniques requises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Utilisation de matériaux durables (bois, masse, ...) pour la réalisation des équipements présents, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, éclairage public économe...), insertion de clauses environnementales dans les marchés publics.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Mise en place d&amp;#039;un projet de lutte contre l&amp;#039;illettrisme, d&amp;#039;accès à la culture et aux loisirs favorisant la scolarisation des enfants du voyage, formant à l&amp;#039;usage du numérique pour faciliter les démarches administratives et favorisant l&amp;#039;utilisation des activités existantes en matière de loisirs, culture et sport ; développement d&amp;#039;accompagnements sociaux et socio-professionnels spécifiques ; insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagement, de réhabilitation ou de construction ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux et aménagements
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, taxes et redevances, frais de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S207" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U258" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA258" s="1" t="inlineStr">
+      <c r="T207" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U207" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V207" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/aires-daccueil-des-gens-du-voyage-et-terrains-familiaux-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W207" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 77 79 54
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y207" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z207" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c614-aires-daccueil-des-gens-du-voyage-et-terrains/</t>
+        </is>
+      </c>
+      <c r="AA207" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF207" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG207" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH207" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="259" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G259" s="1" t="inlineStr">
+    <row r="208" spans="1:34" customHeight="0">
+      <c r="A208" s="1">
+        <v>155114</v>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et réaliser des travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Petit patrimoine non protégé (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H259" s="1" t="inlineStr">
+      <c r="H208" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K259" s="1" t="inlineStr">
+      <c r="K208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Identification et travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  patrimoine matériel : bâti non protégé et visible depuis la voie publique (littoral, balnéaire, équestre, industriel, vestiges de la seconde guerre mondiale, ensembles urbains ou ruraux de la reconstruction, bâti en terre...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  patrimoine immatériel : traditions orales enrichissant la connaissance d&amp;#039;un territoire (témoignages, contes, chants, techniques et savoir-faire, us et coutumes...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet identification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les CTM, CPU et CPS : 50% du coût du poste de chargé de mission ou du coût de l&amp;#039;étude – aide plafonnée à 15 000 €.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versement de la subvention conditionné à la transmission des données numériques et d&amp;#039;une synthèse pédagogique au Conseil départemental.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux de restauration et/ou valorisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet identification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CV du chargé de mission recruté réponse à la consultation de la prestation de service
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux de restauration et/ou valorisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avis éventuels d&amp;#039;un architecte du CAUE ou de l&amp;#039;architecte des bâtiments de France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pièces justifiant la bonification si sollicitée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N208" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Espace public
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet identification :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recrutement par le maitre d&amp;#039;ouvrage d&amp;#039;un chargé de mission qualifié, validé par le Conseil départemental ou réalisation d&amp;#039;une étude de pré-inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conventionnement avec le Conseil départemental approuvant la lettre de mission ou le cahier des charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travail normalisé du recensement selon l&amp;#039;outil méthodologique élaboré et fourni par le Conseil départemental ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restitution au maitre d&amp;#039;ouvrage et au Conseil département des données collectées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;outils de valorisation (panneaux, outil numérique...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux de restauration et/ou valorisation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Respect des critères de préservation durable des édifices anciens de propriété publique (techniques et matériaux dans le respect des règles de l&amp;#039;art).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, recours à des artisans RGE, insertion de clauses environnementales dans les marchés publics...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet identification
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le coût du poste de chargé de mission ou de l&amp;#039;étude pour les CTM, CPU et CPS.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de restauration et mise en valeur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le coût du poste de chargé de mission ou de l&amp;#039;étude pour les FIR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S208" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T208" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U208" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V208" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/petit-patrimoine-non-protege-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W208" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02.33.06.69.39
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y208" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z208" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c38-petit-patrimoine-non-protege-politique-territ/</t>
+        </is>
+      </c>
+      <c r="AA208" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF208" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L259" s="1" t="inlineStr">
+      <c r="AG208" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH208" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:34" customHeight="0">
+      <c r="A209" s="1">
+        <v>155121</v>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements liées à des structures d’accueil petite enfance / enfance / familles</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>Structures d’accueil petite enfance / enfance / familles  (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H209" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L209" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;objectif est d&amp;#039;&amp;#039;accompagner la filière bois local. L&amp;#039;un des outils de mise en oeuvre est l&amp;#039;instauration d&amp;#039;un « bonus bois collectivité » pour les projets des communes qui utiliseraient le bois dans leurs constructions, rénovations, extensions de bâtiments (délibération de l&amp;#039;Assemblée départementale du 19 janvier 2015).
-[...75 lines deleted...]
- Délibération du 30 novembre 2015 : « Aides aux territoires drômois – Dispositif 2016 », amendée par la Délibération du 4 février 2019 « Aides aux territoires drômois – ajustements réglementaires ».
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension d&amp;#039;équipements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les crèches collectives, les crèches familiales sont des établissements d&amp;#039;accueil des enfants de moins de 6 ans confiés par leurs parents. Ces structures sont régies par les articles R2324-16 et suivants du code de la santé publique. Dans le cadre d&amp;#039;un projet d&amp;#039;établissement et règlement de fonctionnement, ces établissements d&amp;#039;accueil non permanent veillent à la santé, à la sécurité, au bien-être et au développement des enfants qui leur sont confiés. Dans le respect de l&amp;#039;autorité parentale, ils contribuent à leur éducation et apportent leur aide aux parents pour favoriser la conciliation de leur vie professionnelle et de leur vie familiale. Ils concourent à l&amp;#039;intégration des enfants présentant un handicap ou atteints d&amp;#039;une maladie chronique qu&amp;#039;ils accueillent. L&amp;#039;accueil peut être régulier, occasionnel ou mixte
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une maison d&amp;#039;assistant(e)s maternel(le)s est un établissement loué à des assistantes maternelles agréées. Un à six assistants maternels peuvent y exercer, mais uniquement 4 en simultané. C&amp;#039;est la loi n° 2010-625 du 9 juin 2010 qui en est le fondement juridique. Le service de la Protection Maternelle et Infantile (PMI) doit vérifier que les conditions d&amp;#039;accueil de la maison garantissent la sécurité et la santé des enfants accueillis. Les assistant(e)s maternel(le)s qui exercent dans une MAM sont employés par les parents qui leur confient leurs enfants. Ils sont soumis à la même réglementation que ceux qui travaillent à leur domicile (code de l&amp;#039;action sociale et des familles). La seule différence réside dans la possibilité de délégation entre eux de l&amp;#039;accueil des enfants.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le relais petite enfance a pour mission de créer un environnement favorable aux conditions et à la qualité de l&amp;#039;accueil individuel. Ce n&amp;#039;est ni un lieu de garde d&amp;#039;enfants, ni un employeur d&amp;#039;assistant(e)s maternel(le)s. Il n&amp;#039;est pas réglementé comme le sont les établissements et services d&amp;#039;accueil mais est défini par des circulaires de la Caisse Nationale d&amp;#039;Allocations Familiales, à l&amp;#039;origine de leur création. Le RPE assure différentes missions et services auprès des parents, des professionnels de l&amp;#039;accueil à domicile (assistant(e)s maternel(le)s, candidats à l&amp;#039;agrément garde d&amp;#039;enfants à domicile), et des acteurs de la petite enfance, sur un territoire défini. C&amp;#039;est un lieu d&amp;#039;écoute, d&amp;#039;information et d&amp;#039;animation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N209" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra respecter l&amp;#039;avis des services compétents (Etat, PMI, Service départemental d&amp;#039;incendie et de secours (SDIS...). A noter cependant que pour le RPE, la PMI n&amp;#039;a pas d&amp;#039;avis à donner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la création et l&amp;#039;extension, un diagnostic local sur les besoins d&amp;#039;implantation ou de rénovation d&amp;#039;une structure d&amp;#039;accueil petite enfance, enfance et famille devra être établi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions générales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition écologique : Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Exemples de démarches en lien avec la transition inclusive :Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), des places réservées aux enfants/jeunes en situation de handicap, de vulnérabilité ou ayant des besoins spécifiques en raison de leur situation familiale, insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de bâtiment (si acquisition moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet
+  &lt;/li&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;acquisition de terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;assainissement non collectif
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S209" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T209" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U209" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-daccueil-petite-enfance-enfance-familles-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W209" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 97 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N259" s="1" t="inlineStr">
-[...70 lines deleted...]
-      <c r="AA259" s="1" t="inlineStr">
+      <c r="Y209" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z209" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/472c-structures-daccueil-petite-enfance-enfance-fa/</t>
+        </is>
+      </c>
+      <c r="AA209" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB209" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF209" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG209" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH209" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="260" spans="1:27" customHeight="0">
-      <c r="A260" s="1">
+    <row r="210" spans="1:34" customHeight="0">
+      <c r="A210" s="1">
         <v>164327</v>
       </c>
-      <c r="B260" s="1" t="inlineStr">
+      <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Développer et améliorer les systèmes d'assainissement - Amélioration des systèmes d'assainissement - Réhabilitation filière boues - traitement sous produits</t>
         </is>
       </c>
-      <c r="D260" s="1" t="inlineStr">
+      <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de développement  et d’amélioration des systèmes d’assainissement</t>
         </is>
       </c>
-      <c r="E260" s="1" t="inlineStr">
+      <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G260" s="1" t="inlineStr">
+      <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H260" s="1" t="inlineStr">
+      <c r="H210" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I260" s="1" t="inlineStr">
+      <c r="I210" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J260" s="1" t="inlineStr">
+      <c r="J210" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT / Zone FRR</t>
         </is>
       </c>
-      <c r="K260" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L260" s="1" t="inlineStr">
+      <c r="K210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Reconquérir le bon état des masses d&amp;#039;eau et prévenir leur dégradation&lt;/p&gt;&lt;p&gt;Réduire les pollutions toxiques et nouveaux polluants rejetés dans les réseaux d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Développer la solidarité vers les communes rurales&lt;/p&gt;&lt;p&gt;Adapter les systèmes d&amp;#039;assainissement au changement climatique et développer la station d&amp;#039;épuration du futur par l&amp;#039;innovation&lt;/p&gt;&lt;p&gt;Accompagner la structuration des compétences des collectivités vers une gestion patrimoniale pour des performances durables&lt;/p&gt;&lt;p&gt;Anticiper et résorber les contentieux réglementaires nationaux et locaux liés aux systèmes d&amp;#039;assainissement&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N260" s="1" t="inlineStr">
+      <c r="N210" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O260" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R260" s="1" t="inlineStr">
+      <c r="O210" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;En complément du 
 plafond MPe relatif à la 
 réhabilitation d’une 
 station de traitement des 
 eaux usées domestiques&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S260" s="1" t="inlineStr">
+      <c r="S210" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T260" s="1" t="inlineStr">
+      <c r="T210" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U260" s="1" t="inlineStr">
+      <c r="U210" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V260" s="1" t="inlineStr">
+      <c r="V210" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_assainissement.pdf?Archive=263798008197&amp;File=Fiche_assainissement_pdf</t>
         </is>
       </c>
-      <c r="X260" s="1" t="inlineStr">
+      <c r="X210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y260" s="1" t="inlineStr">
+      <c r="Y210" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z260" s="1" t="inlineStr">
+      <c r="Z210" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-amelioration-des-systemes-dassainissement-rehabilitation-filiere-boues/</t>
         </is>
       </c>
-      <c r="AA260" s="1" t="inlineStr">
+      <c r="AA210" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC210" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE210" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG210" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2025</t>
+        </is>
+      </c>
+      <c r="AH210" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="261" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E261" s="1" t="inlineStr">
+    <row r="211" spans="1:34" customHeight="0">
+      <c r="A211" s="1">
+        <v>164321</v>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Protection et restauration de la qualité de la ressource en eau - DUP</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G261" s="1" t="inlineStr">
-[...258 lines deleted...]
-      <c r="G263" s="1" t="inlineStr">
+      <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H263" s="1" t="inlineStr">
+      <c r="H211" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I263" s="1" t="inlineStr">
+      <c r="I211" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="J263" s="1" t="inlineStr">
+      <c r="J211" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT / Zonage FRR</t>
         </is>
       </c>
-      <c r="K263" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L263" s="1" t="inlineStr">
+      <c r="K211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L211" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M263" s="1" t="inlineStr">
+      <c r="M211" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
 une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
 et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
 mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
 Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
 Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
 (ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
 agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N263" s="1" t="inlineStr">
+      <c r="N211" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O263" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R263" s="1" t="inlineStr">
+      <c r="O211" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R211" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l’ensemble des 
 travaux prescrits par l’arrêté de 
 DUP, en dehors des travaux 
 d’entretien liés aux équipements 
 ou au fonctionnement 
 (remplacement de pompes, …) :
 &lt;br /&gt;Travaux de mise en conformité 
 résultant directement de 
 l’application des arrêtés de DUP ;
 &lt;br /&gt;Indemnisation des servitudes 
 résultant directement de 
 l’application des arrêtés de DUP.
 &lt;br /&gt;Les indemnités d’éviction 
 d’activités économiques ainsi 
 que des coûts liés au déport de 
 ces activités (reconstruction et 
 réaménagement) ne sont pas 
 éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S263" s="1" t="inlineStr">
+      <c r="S211" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T263" s="1" t="inlineStr">
+      <c r="T211" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U263" s="1" t="inlineStr">
+      <c r="U211" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V263" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X263" s="1" t="inlineStr">
+      <c r="V211" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X211" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y263" s="1" t="inlineStr">
+      <c r="Y211" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z263" s="1" t="inlineStr">
+      <c r="Z211" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-protection-et-restauration-de-la-qualite-de-la-ressource-en-eau-aap/</t>
         </is>
       </c>
-      <c r="AA263" s="1" t="inlineStr">
+      <c r="AA211" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC211" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE211" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG211" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH211" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="264" spans="1:27" customHeight="0">
-[...25 lines deleted...]
-          <t>Etablissement public dont services de l'Etat
+    <row r="212" spans="1:34" customHeight="0">
+      <c r="A212" s="1">
+        <v>161726</v>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la matière et l'énergie renouvelable, l'ADEME vous accompagne financièrement dans la création, l’extension ou à la modernisation d’un centre de tri de déchets</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>Création, extension ou modernisation d’un centre de tri de déchets et valorisation de la matière</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association</t>
-[...7 lines deleted...]
-      <c r="K264" s="1" t="inlineStr">
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H212" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de &lt;strong&gt;préparer à la valorisation matière ou énergétique des déchets&lt;/strong&gt; issus de collecte séparée. &lt;/p&gt;&lt;p&gt;Le parc actuel des centres de tri comprend environ 450 installations pour 7 millions de tonnes de capacité de tri (tous déchets non dangereux et non inertes confondus).&lt;/p&gt;&lt;p&gt;L’ADEME compte le développer afin de &lt;strong&gt;répondre aux objectifs ambitieux de deux lois&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La loi de transition énergétique pour la croissance verte (LTECV).&lt;/li&gt;&lt;li&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour faciliter la poursuite de cet objectif, l’ADEME accompagne les collectivités ou les acteurs privés porteurs de &lt;strong&gt;projets de centres de tri et de préparation pour une valorisation matière et énergie&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N212" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O212" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S212" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U212" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_977_978</t>
+        </is>
+      </c>
+      <c r="V212" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/creation-extension-modernisation-dun-centre-tri-dechets-valorisation-matiere</t>
+        </is>
+      </c>
+      <c r="X212" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y212" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z212" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creation-extension-ou-modernisation-dun-centre-de-tri-de-dechets-et-valorisation-de-la-matiere/</t>
+        </is>
+      </c>
+      <c r="AA212" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF212" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L264" s="1" t="inlineStr">
-[...92 lines deleted...]
-          <t>published</t>
+      <c r="AG212" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH212" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="265" spans="1:27" customHeight="0">
-      <c r="A265" s="1">
+    <row r="213" spans="1:34" customHeight="0">
+      <c r="A213" s="1">
         <v>155106</v>
       </c>
-      <c r="B265" s="1" t="inlineStr">
+      <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
-      <c r="D265" s="1" t="inlineStr">
+      <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E265" s="1" t="inlineStr">
+      <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G265" s="1" t="inlineStr">
+      <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H265" s="1" t="inlineStr">
+      <c r="H213" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K265" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L265" s="1" t="inlineStr">
+      <c r="K213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L213" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -46879,64 +42171,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N265" s="1" t="inlineStr">
+      <c r="N213" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O265" s="1" t="inlineStr">
+      <c r="O213" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R265" s="1" t="inlineStr">
+      <c r="R213" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -47011,141 +42303,374 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S265" s="1" t="inlineStr">
+      <c r="S213" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T265" s="1" t="inlineStr">
+      <c r="T213" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U265" s="1" t="inlineStr">
+      <c r="U213" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V265" s="1" t="inlineStr">
+      <c r="V213" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W265" s="1" t="inlineStr">
+      <c r="W213" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X265" s="1" t="inlineStr">
+      <c r="X213" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y265" s="1" t="inlineStr">
+      <c r="Y213" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z265" s="1" t="inlineStr">
+      <c r="Z213" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA265" s="1" t="inlineStr">
+      <c r="AA213" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB213" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Déployer les équipements numériques
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF213" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG213" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH213" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="266" spans="1:27" customHeight="0">
-      <c r="A266" s="1">
+    <row r="214" spans="1:34" customHeight="0">
+      <c r="A214" s="1">
+        <v>144490</v>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Aider au développement des médiathèques du réseau départemental de lecture publique</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Aide au développement des médiathèques : création, extension, réhabilitation ou nouveau service</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H214" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J214" s="1" t="inlineStr">
+        <is>
+          <t>Voir règlement</t>
+        </is>
+      </c>
+      <c r="K214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;a name="_Toc223335207"&gt;Descriptif
+du dispositif et lien avec une politique départementale&lt;/a&gt; :&lt;/h3&gt;
+&lt;p&gt; Dans le cadre de sa politique
+dédiée au patrimoine culturel, le Département soutient la réalisation de
+travaux visant à la création d’un nouvel équipement de lecture publique, sa
+réhabilitation, son extension ou proposant des services nouveaux. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt; &lt;/u&gt;&lt;/p&gt;
+&lt;h3&gt;&lt;a name="_Toc223335208"&gt;Typologies d’opérations/ de projets
+éligibles&lt;/a&gt; :  &lt;/h3&gt;
+&lt;p&gt;·        
+projet d’investissement et d’équipement
+d’intérêt local,&lt;/p&gt;
+&lt;p&gt;·        
+projets d’investissements structurants,&lt;/p&gt;
+&lt;p&gt;·        
+projets d’investissement d’intérêt
+départemental.&lt;/p&gt;
+&lt;p&gt;Sont susceptibles d’être
+subventionnés : &lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;les
+     études préalables permettant l’engagement de cette opération (faisabilité,
+     programmation…). &lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;·        
+les travaux de construction,
+d’aménagement, de réhabilitation ou d’extension d’une médiathèque (gros œuvre,
+second œuvre et honoraires de maîtrise d’œuvre),&lt;/p&gt;
+&lt;p&gt;·        
+les dépenses d’équipement de la
+médiathèque (mobilier adapté, équipement informatique ou multimédia) permettant
+l’accès aux ressources&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;&lt;u&gt; Dépenses éligibles du projet&lt;/u&gt; : &lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;études
+     préalables,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;·        
+gros œuvre,&lt;/p&gt;
+&lt;p&gt;·        
+second œuvre,&lt;/p&gt;
+&lt;p&gt;·        
+honoraires de maîtrise d’œuvre,&lt;/p&gt;
+&lt;p&gt;·        
+mobilier adapté,&lt;/p&gt;
+&lt;p&gt;·        
+équipement informatique ou multimédia.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N214" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Critères
+obligatoires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;La collectivité doit être adhérente du réseau départemental de
+lecture publique par signature d’une convention avec le Département et s’engage
+à respecter les modalités du partenariat. Les conditions de partenariat sont
+décrites dans l’annexe ci-après fixant les modalités de fonctionnement du
+réseau départemental de lecture publique.&lt;/p&gt;
+&lt;p&gt;L’équipement doit répondre à l’ensemble
+des normes d’accueil des publics et doit être facilement accessible et bien
+signalé, visible des usagers. &lt;/p&gt;
+&lt;p&gt;Il sera équipé d’un mobilier spécifique,
+adapté aux services proposés. &lt;/p&gt;
+&lt;p&gt;Il devra veiller à atteindre 7 m² pour
+100 habitants (avec un minimum de 100 m²) pour bénéficier de l’ensemble des
+propositions de soutien de la Médiathèque départementale.&lt;/p&gt;
+&lt;p&gt;Un projet porté par un groupement de
+communes peut comporter un calendrier de phasage engageant la collectivité dans
+la mise en œuvre d’un réseau respectant ces critères de surface à terme (dans
+un délai de 3 ans).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S214" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T214" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U214" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V214" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aides-linvestissement-des-mediatheques-creation-extension-rehabilitation-ou-nouveau-service</t>
+        </is>
+      </c>
+      <c r="W214" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mediatheque&amp;#64;landes.fr" target="_self"&gt;
+  mediatheque&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y214" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z214" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9dd2-aider-au-developpement-des-mediatheques-du-re/</t>
+        </is>
+      </c>
+      <c r="AA214" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB214" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC214" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG214" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH214" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" spans="1:34" customHeight="0">
+      <c r="A215" s="1">
         <v>103498</v>
       </c>
-      <c r="B266" s="1" t="inlineStr">
+      <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Soutenir dans le cadre du « Bouclier de sécurité », la modernisation des forces de police municipale d’Île-de-France et participer à la sécurisation des espaces publics</t>
         </is>
       </c>
-      <c r="D266" s="1" t="inlineStr">
+      <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Soutien à l’équipement des forces de sécurité et à la sécurisation des équipements publics</t>
         </is>
       </c>
-      <c r="E266" s="1" t="inlineStr">
+      <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G266" s="1" t="inlineStr">
+      <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H266" s="1" t="inlineStr">
+      <c r="H215" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K266" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L266" s="1" t="inlineStr">
+      <c r="K215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L215" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient, dans le cadre du « Bouclier de sécurité », la modernisation des forces de police municipale d&amp;#039;Île-de-France et participe à la sécurisation des espaces publics.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des équipements éligibles à l&amp;#039;aide régionale sont les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  1. En matière d&amp;#039;équipements :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    armement prévu aux articles R 511-12 et suivants du code de sécurité intérieure (autorisation préfectorale requise)
   &lt;/li&gt;
   &lt;li&gt;
    gilets pare-balles
   &lt;/li&gt;
   &lt;li&gt;
    terminaux portatifs de radiocommunication
   &lt;/li&gt;
   &lt;li&gt;
    caméras-piétons
   &lt;/li&gt;
   &lt;li&gt;
@@ -47165,550 +42690,368 @@
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    barrières, bornes, plots
   &lt;/li&gt;
   &lt;li&gt;
    portiques
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  3. À titre exceptionnel, en matière d&amp;#039;équipements immobiliers des services ou locaux de police municipale :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    construction ou rénovation
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Pour bénéficier de cette aide, vous devez déposer un dossier sur notre plateforme en ligne
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M266" s="1" t="inlineStr">
+      <c r="M215" s="1" t="inlineStr">
         <is>
           <t>La subvention régionale est fixée à 30% max. du coût HT des équipements et véhicules, ce taux étant porté à 35% max. pour les territoires ZSP.</t>
         </is>
       </c>
-      <c r="N266" s="1" t="inlineStr">
+      <c r="N215" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Sécurité</t>
         </is>
       </c>
-      <c r="O266" s="1" t="inlineStr">
+      <c r="O215" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P266" s="1" t="inlineStr">
+      <c r="P215" s="1" t="inlineStr">
         <is>
           <t>05/10/2021</t>
         </is>
       </c>
-      <c r="S266" s="1" t="inlineStr">
+      <c r="S215" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U266" s="1" t="inlineStr">
+      <c r="U215" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V266" s="1" t="inlineStr">
+      <c r="V215" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/soutien-lequipement-des-forces-de-securite-et-la-securisation-des-equipements-publics</t>
         </is>
       </c>
-      <c r="X266" s="1" t="inlineStr">
+      <c r="X215" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pôle des politiques sportives, de santé, de solidarité et de modernisation
 &lt;/p&gt;
 &lt;p&gt;
  Service sécurité et aide aux victimes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Bruno Tellier
    &lt;br /&gt;
    Tél. : 01 53 85 57 32 (départements 77, 92, 93, 94)
    &lt;br /&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Michel Mora
    &lt;br /&gt;
    Tél. : 01 53 85 79 28 (départements 75, 78, 91, 95)
    &lt;br /&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Mail :
    &lt;a href="mailto:SSP&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
     SSP&amp;#64;iledefrance.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y266" s="1" t="inlineStr">
+      <c r="Y215" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z266" s="1" t="inlineStr">
+      <c r="Z215" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2850-soutien-a-lequipement-des-forces-de-securite-/</t>
         </is>
       </c>
-      <c r="AA266" s="1" t="inlineStr">
+      <c r="AA215" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG215" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2021</t>
+        </is>
+      </c>
+      <c r="AH215" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="267" spans="1:27" customHeight="0">
-[...223 lines deleted...]
-      <c r="A268" s="1">
+    <row r="216" spans="1:34" customHeight="0">
+      <c r="A216" s="1">
         <v>164322</v>
       </c>
-      <c r="B268" s="1" t="inlineStr">
+      <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Protection et restauration de la qualité de la ressource en eau - Pollution accidentelle</t>
         </is>
       </c>
-      <c r="D268" s="1" t="inlineStr">
+      <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E268" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G268" s="1" t="inlineStr">
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H268" s="1" t="inlineStr">
+      <c r="H216" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I268" s="1" t="inlineStr">
+      <c r="I216" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 70</t>
         </is>
       </c>
-      <c r="J268" s="1" t="inlineStr">
+      <c r="J216" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Zonage FRR</t>
         </is>
       </c>
-      <c r="K268" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L268" s="1" t="inlineStr">
+      <c r="K216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L216" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M268" s="1" t="inlineStr">
+      <c r="M216" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
 une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
 et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
 mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
 Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
 Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
 (ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
 agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N268" s="1" t="inlineStr">
+      <c r="N216" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O268" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R268" s="1" t="inlineStr">
+      <c r="O216" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R216" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l’ensemble des 
 travaux de protection de la 
 ressource prescrits par l&amp;#039;Agence 
 Régionale de Santé sur les 
 périmètres de protection. &lt;/p&gt;&lt;p&gt;Cela peut comprendre le suivi 
 renforcé de la qualité sur une 
 période de 3 ans, renouvelable. &lt;/p&gt;&lt;p&gt;Cas particulier du traitement 
 d’une pollution (hors pollutions 
 diffuses d’origine agricoles) : le 
 cas échéant, l’Agence de l’eau 
 est informée de l’introduction du 
 recours engagé la collectivité 
 envers les responsables de la 
 pollution, de son évolution et de 
 son issue.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S268" s="1" t="inlineStr">
+      <c r="S216" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T268" s="1" t="inlineStr">
+      <c r="T216" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U268" s="1" t="inlineStr">
+      <c r="U216" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V268" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X268" s="1" t="inlineStr">
+      <c r="V216" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X216" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y268" s="1" t="inlineStr">
+      <c r="Y216" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z268" s="1" t="inlineStr">
+      <c r="Z216" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-protection-et-restauration-de-la-qualite-de-la-ressource-en-eau-dup/</t>
         </is>
       </c>
-      <c r="AA268" s="1" t="inlineStr">
+      <c r="AA216" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC216" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE216" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG216" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH216" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="269" spans="1:27" customHeight="0">
-      <c r="A269" s="1">
+    <row r="217" spans="1:34" customHeight="0">
+      <c r="A217" s="1">
         <v>120761</v>
       </c>
-      <c r="B269" s="1" t="inlineStr">
+      <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Soutenir, dans le cadre du « Bouclier de sécurité », la modernisation des forces de police municipale d’Île-de-France et participer à la sécurisation des espaces publics</t>
         </is>
       </c>
-      <c r="D269" s="1" t="inlineStr">
+      <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'équipement des forces de sécurité et à la sécurisation des équipements publics</t>
         </is>
       </c>
-      <c r="E269" s="1" t="inlineStr">
+      <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G269" s="1" t="inlineStr">
+      <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H269" s="1" t="inlineStr">
+      <c r="H217" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K269" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L269" s="1" t="inlineStr">
+      <c r="K217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L217" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient, dans le cadre du « Bouclier de sécurité », la modernisation des forces de police municipale d&amp;#039;Île-de-France et participe à la sécurisation des espaces publics.
 &lt;/p&gt;
 &lt;h4&gt;
  Nature de l&amp;#039;aide et montant
 &lt;/h4&gt;
 &lt;p&gt;
  La subvention régionale est fixée à 30% max. du coût HT des équipements et véhicules, ce taux étant porté à 35% max. pour les territoires ZSP.
 &lt;/p&gt;
 &lt;p&gt;
  Les communes et groupements classés ZSP pour tout ou partie sont prioritaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M269" s="1" t="inlineStr">
+      <c r="M217" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit être mené sur le territoire francilien, et s&amp;#039;appuyer sur un diagnostic de sécurité précisant les besoins à couvrir en termes de sécurité et de prévention de la délinquance sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des équipements éligibles à l&amp;#039;aide régionale sont les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. En matière d&amp;#039;équipements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    armement prévu aux articles R 511-12 et suivants du code de sécurité intérieure (autorisation préfectorale requise)
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    gilets pare-balles
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
@@ -47756,268 +43099,479 @@
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    portiques
   &lt;/span&gt;
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3. À titre exceptionnel, en matière d&amp;#039;équipements immobiliers des services ou locaux de police municipale :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    construction ou rénovation
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N269" s="1" t="inlineStr">
+      <c r="N217" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Sécurité</t>
         </is>
       </c>
-      <c r="O269" s="1" t="inlineStr">
+      <c r="O217" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R269" s="1" t="inlineStr">
+      <c r="R217" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les équipements à acquérir doivent être conformes aux normes techniques arrêtées par le ministère de l&amp;#039;Intérieur (article L511-4 du Code de la sécurité intérieure).
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de cette aide, vous devez déposer un dossier sur notre plateforme en ligne
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S269" s="1" t="inlineStr">
+      <c r="S217" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T269" s="1" t="inlineStr">
+      <c r="T217" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U269" s="1" t="inlineStr">
+      <c r="U217" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V269" s="1" t="inlineStr">
+      <c r="V217" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-lequipement-des-forces-de-securite-et-la-securisation-des-equipements-publics</t>
         </is>
       </c>
-      <c r="X269" s="1" t="inlineStr">
+      <c r="X217" s="1" t="inlineStr">
         <is>
           <t>Pôle des politiques sportives, de santé, de solidarité et de modernisation
 &lt;br /&gt;
 Service sécurité et aide aux victimes
 &lt;br /&gt;
 &lt;br /&gt;
 Bruno Tellier
 &lt;br /&gt;
 Tél. : 01 53 85 57 32 (départements 77, 92, 93, 94)
 &lt;br /&gt;
 &lt;br /&gt;
 Michel Mora
 &lt;br /&gt;
 Tél. : 01 53 85 79 28 (départements 75, 78, 91, 95)
 &lt;br /&gt;
 &lt;br /&gt;
 Mail :
 &lt;a href="mailto:SSP&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  SSP&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y269" s="1" t="inlineStr">
+      <c r="Y217" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z269" s="1" t="inlineStr">
+      <c r="Z217" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9601-soutien-a-lequipement-des-forces-de-securite-/</t>
         </is>
       </c>
-      <c r="AA269" s="1" t="inlineStr">
+      <c r="AA217" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF217" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG217" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH217" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="270" spans="1:27" customHeight="0">
-      <c r="A270" s="1">
+    <row r="218" spans="1:34" customHeight="0">
+      <c r="A218" s="1">
+        <v>56126</v>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Effacer les réseaux publics d'électricité basse tension, d'éclairage public ou de génie civil de télécommunication, supprimer ou rénover un poste de transformation</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H218" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I218" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 100</t>
+        </is>
+      </c>
+      <c r="J218" s="1" t="inlineStr">
+        <is>
+          <t>Travaux réalisés par le SDEC ENERGIE, qui prend en charge tout ou partie de leur coût</t>
+        </is>
+      </c>
+      <c r="K218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;effacement  coordonné  des  réseaux  aériens  d&amp;#039;électricité,  d&amp;#039;éclairage  public  et  de télécommunication permet d&amp;#039;améliorer l&amp;#039;aménagement paysager des communes et la qualité de la desserte électrique par la mise en souterrain ou la pose en technique sur façade des-dits réseaux. Ces techniques protègent  ces  différentes  installations  des  intempéries. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les taux d&amp;#039;aides sont bonifiés dans les secteurs &amp;#34;Zone de vent&amp;#34;, &amp;#34;Zone de Qualité Prioritaire&amp;#34; définies par le syndicat ou dans le cas de fils nus.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les  travaux d&amp;#039;enfouissement  sont  réalisés,  à  la  demande  des  collectivités,  par  le  SDEC ÉNERGIE  qui  coordonne  l&amp;#039;enfouissement des trois réseaux dans une seule et unique tranchée, limitant ainsi les coûts de travaux, les délais d&amp;#039;intervention et les interventions multiples sur la voirie.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les niveaux d&amp;#039;intervention dépendent de la localisation de la commune et des techniques de câbles à remplacer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Selon les dépenses, l&amp;#039;aide peut être accordée sur avis du bureau syndical et peut être plafonnée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N218" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
+Voirie et réseaux
+Paysage</t>
+        </is>
+      </c>
+      <c r="O218" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La commune doit être adhérente au syndicat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S218" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T218" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U218" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V218" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : effacement&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 75
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y218" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z218" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fca3-effacer-les-reseaux-publics-delectricite-bass/</t>
+        </is>
+      </c>
+      <c r="AA218" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB218" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC218" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG218" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="AH218" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:34" customHeight="0">
+      <c r="A219" s="1">
         <v>161805</v>
       </c>
-      <c r="B270" s="1" t="inlineStr">
+      <c r="B219" s="1" t="inlineStr">
         <is>
           <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et de restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
         </is>
       </c>
-      <c r="D270" s="1" t="inlineStr">
+      <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
         </is>
       </c>
-      <c r="E270" s="1" t="inlineStr">
+      <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G270" s="1" t="inlineStr">
+      <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H270" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H219" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L270" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L219" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation et le suivi de votre opération de gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’oeuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N270" s="1" t="inlineStr">
+      <c r="N219" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O270" s="1" t="inlineStr">
+      <c r="O219" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S270" s="1" t="inlineStr">
+      <c r="S219" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U270" s="1" t="inlineStr">
+      <c r="U219" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V270" s="1" t="inlineStr">
+      <c r="V219" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X270" s="1" t="inlineStr">
+      <c r="X219" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y270" s="1" t="inlineStr">
+      <c r="Y219" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z270" s="1" t="inlineStr">
+      <c r="Z219" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques-jusqua-lachevement-des-travaux/</t>
         </is>
       </c>
-      <c r="AA270" s="1" t="inlineStr">
+      <c r="AA219" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB219" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC219" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE219" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG219" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH219" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="271" spans="1:27" customHeight="0">
-      <c r="A271" s="1">
+    <row r="220" spans="1:34" customHeight="0">
+      <c r="A220" s="1">
         <v>155120</v>
       </c>
-      <c r="B271" s="1" t="inlineStr">
+      <c r="B220" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre l'immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère)</t>
         </is>
       </c>
-      <c r="D271" s="1" t="inlineStr">
+      <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Dernier commerce de sa spécialité – boutique éphémère (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E271" s="1" t="inlineStr">
+      <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G271" s="1" t="inlineStr">
+      <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H271" s="1" t="inlineStr">
+      <c r="H220" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I271" s="1" t="inlineStr">
+      <c r="I220" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K271" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L271" s="1" t="inlineStr">
+      <c r="K220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L220" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;immobilier destiné à accueillir un commerce (dernier commerce, seul commerce dans sa spécialité ou boutique éphémère).
 &lt;/p&gt;
 &lt;p&gt;
  Une boutique éphémère, comme son nom l&amp;#039;indique, est un concept de point de vente temporaire qui &amp;#34;apparaît&amp;#34; pendant une courte période, de quelques heures à plusieurs mois, puis disparaît. L&amp;#039;entreprise devra signer un bail d&amp;#039;occupation précaire ou une convention d&amp;#039;occupation précaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 % ; déduction faite des loyers représentant de façon forfaitaire 20% du montant HT des travaux. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -48046,64 +43600,64 @@
    Projet communal d&amp;#039;animation-occupation de la boutique
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les deux types de projet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    projet de bail ;
   &lt;/li&gt;
   &lt;li&gt;
    Pour les rénovations, document de diagnostic énergétique
   &lt;/li&gt;
   &lt;li&gt;
    pièces justifiant la bonification
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le service instructeur se réserve le droit de demander toute pièce complémentaire qu&amp;#039;il jugerait utile pour la bonne compréhension et l&amp;#039;analyse du projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N271" s="1" t="inlineStr">
+      <c r="N220" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Commerces et services
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O271" s="1" t="inlineStr">
+      <c r="O220" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R271" s="1" t="inlineStr">
+      <c r="R220" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
   &lt;li&gt;
    Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
   &lt;/li&gt;
   &lt;li&gt;
    A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
   &lt;/li&gt;
   &lt;li&gt;
    Bouquet de deux types de travaux énergétiques obligatoire si nécessaire d&amp;#039;entreprendre ce type de travaux.
   &lt;/li&gt;
   &lt;li&gt;
    Pour les derniers commerces, la commune devra avoir identifié un futur exploitant
   &lt;/li&gt;
   &lt;li&gt;
    Pour les boutiques éphémères, la commune devra présenter le projet d&amp;#039;occupation-animation du lieu
@@ -48171,266 +43725,163 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés régie ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non-collectif.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S271" s="1" t="inlineStr">
+      <c r="S220" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T271" s="1" t="inlineStr">
+      <c r="T220" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U271" s="1" t="inlineStr">
+      <c r="U220" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V271" s="1" t="inlineStr">
+      <c r="V220" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/dernier-commerce-de-sa-specialite-boutique-ephemere-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W271" s="1" t="inlineStr">
+      <c r="W220" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X271" s="1" t="inlineStr">
+      <c r="X220" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.97.41
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y271" s="1" t="inlineStr">
+      <c r="Y220" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z271" s="1" t="inlineStr">
+      <c r="Z220" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1245-dernier-commerce-de-sa-specialite-boutique-ep/</t>
         </is>
       </c>
-      <c r="AA271" s="1" t="inlineStr">
+      <c r="AA220" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB220" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF220" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG220" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH220" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="272" spans="1:27" customHeight="0">
-[...129 lines deleted...]
-      <c r="A273" s="1">
+    <row r="221" spans="1:34" customHeight="0">
+      <c r="A221" s="1">
         <v>117377</v>
       </c>
-      <c r="B273" s="1" t="inlineStr">
+      <c r="B221" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
         </is>
       </c>
-      <c r="E273" s="1" t="inlineStr">
+      <c r="E221" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G273" s="1" t="inlineStr">
+      <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H273" s="1" t="inlineStr">
+      <c r="H221" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K273" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L273" s="1" t="inlineStr">
+      <c r="K221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L221" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
  &lt;br /&gt;
  Le conseil du CAUE vise à intégrer dans le projet une approche :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualitative (paysage),
  &lt;/li&gt;
  &lt;li&gt;
   Environnementale et soutenable,
  &lt;/li&gt;
  &lt;li&gt;
   Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -48482,168 +43933,325 @@
   Participation en réunion de travail,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Coordination des services contributeurs
  &lt;/li&gt;
  &lt;li&gt;
   Production de supports (ppt, notes)
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations écrites envoyées en début de procédure
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un planning prévisionnel et actualisation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N273" s="1" t="inlineStr">
+      <c r="N221" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O273" s="1" t="inlineStr">
+      <c r="O221" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R273" s="1" t="inlineStr">
+      <c r="R221" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S273" s="1" t="inlineStr">
+      <c r="S221" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U273" s="1" t="inlineStr">
+      <c r="U221" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V273" s="1" t="inlineStr">
+      <c r="V221" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W273" s="1" t="inlineStr">
+      <c r="W221" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X273" s="1" t="inlineStr">
+      <c r="X221" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y273" s="1" t="inlineStr">
+      <c r="Y221" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z273" s="1" t="inlineStr">
+      <c r="Z221" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
         </is>
       </c>
-      <c r="AA273" s="1" t="inlineStr">
+      <c r="AA221" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB221" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC221" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG221" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH221" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="274" spans="1:27" customHeight="0">
-      <c r="A274" s="1">
+    <row r="222" spans="1:34" customHeight="0">
+      <c r="A222" s="1">
+        <v>162908</v>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les carences en équipements sportifs et favoriser la pratique sportive des Franciliens</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>Soutien régional à la création et à la réhabilitation d'équipements sportifs franciliens</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H222" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;&lt;/span&gt;&lt;span&gt;La Région entend, à travers cette aide, réduire les carences en équipements sportifs&lt;/span&gt;&lt;span&gt; et favoriser la pratique sportive des Franciliens, avec une attention particulière portée &lt;/span&gt;&lt;span&gt;au public féminin, aux personnes en situation de handicap &lt;/span&gt;&lt;span&gt;et aux lycéens.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N222" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O222" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P222" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2024</t>
+        </is>
+      </c>
+      <c r="R222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les personnes morales de droit public (collectivités territoriales, EPCI, EPT, syndicats mixtes...) ou les sociétés d’aménagement qui agissent pour leur compte,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les fédérations sportives agréées et leurs structures déconcentrées franciliennes (comités/ligues/clubs),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les sociétés sportives au sens du code du sport ou affiliées à une fédération sportive agréée,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les établissements et services médico-sociaux ayant intégré le sport dans leur projet d’établissement,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les personnes morales de droit privé pour les projets d’équipement structurant d’intérêt régional ou les centres équestres ou les golfs. &lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les projets peuvent être réalisés sous maîtrise d’ouvrage public ou sous maîtrise d’ouvrage déléguée (SEM, SPL ou tout autre type d’opérateur) ou dans le cadre d’une délégation de service public. La personne publique demeure attributaire de l’aide.&lt;/span&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt; &lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;L’aide régionale varie en fonction notamment de la nature de 
+l’équipement, des usages prévus, des publics accueillis et de la carence
+ du territoire en équipements sportifs.&lt;/p&gt;&lt;p&gt;Le règlement d’intervention 
+téléchargeable ci-après présente les différents plafonds et taux maximum
+ de subventionnement régional. &lt;/p&gt;Cette aide est cumulable avec les subventions régionales proposées au titre de la Stratégie régionale énergie-climat.&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les projets éligibles concernent la construction, la transformation ou la réhabilitation d’équipements sportifs et Esportifs, destinés à tout type de pratique (compétition et/ou loisirs et/ou accès libre) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Équipement sportif extérieur (piste d’athlétisme, terrain de grands jeux…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement sportif couvert (complexe sportif, gymnase, tennis…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Salle spécialisée (dojo, salle de boxe, centre équestre…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement en accès-libre (city stade, aire de jeux sportifs connectés, street workout, playground basket 3x3…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement structurant d’intérêt régional,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Couverture d’équipement ou construction de structure semi-couverte,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation des systèmes d’éclairage,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Réhabilitation ou construction de vestiaires (dont construction modulaire).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Dépôt du dossier de candidature sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;mesdemarches.iledefrance.fr.&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;Celui-ci se compose notamment des éléments suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Une note de présentation, de niveau APS au minimum, comportant un volet technique (avec plans) et un volet fonctionnel (avec étude du besoin) du projet,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Le détail estimatif des travaux,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un plan de financement prévisionnel,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un planning prévisionnel comportant une date de démarrage et de fin de travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S222" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U222" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V222" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-la-creation-et-la-rehabilitation-dequipements-sportifs-franciliens</t>
+        </is>
+      </c>
+      <c r="X222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Direction des Sports, des Loisirs et de la Citoyenneté&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Service des sports&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Victor Carriere / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:victor.carriere&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;victor.carriere&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 60 52&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sébastien Chiss / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:sebastien.chiss&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;sebastien.chiss&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 70 91&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Mathieu Léopold / &lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;a href="mailto:mathieu.leopold&amp;#64;iledefrance.fr"&gt;&lt;span&gt;mathieu.leopold&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; / 01 53 85 61 33 &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Didier Pereira / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:didier.pereira&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;didier.pereira&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 56 53&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y222" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z222" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-la-creation-et-a-la-rehabilitation-dequipements-sportifs-franciliens/</t>
+        </is>
+      </c>
+      <c r="AA222" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF222" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG222" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH222" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:34" customHeight="0">
+      <c r="A223" s="1">
         <v>155125</v>
       </c>
-      <c r="B274" s="1" t="inlineStr">
+      <c r="B223" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover ou étendre de lieux d'accueils de proximité de type France services, M@nche services, centres sociaux ou espaces de vie sociale</t>
         </is>
       </c>
-      <c r="D274" s="1" t="inlineStr">
+      <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Lieux d’accueil de proximité :  France Services, Manche Services, centre social, espace de vie social, (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E274" s="1" t="inlineStr">
+      <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G274" s="1" t="inlineStr">
+      <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H274" s="1" t="inlineStr">
+      <c r="H223" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I274" s="1" t="inlineStr">
+      <c r="I223" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K274" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L274" s="1" t="inlineStr">
+      <c r="K223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L223" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création (si équipement similaire non présent sur la commune ou équipement obsolète ne pouvant pas être réhabilité), rénovation ou extension de lieux d&amp;#039;accueils de proximité de type France services, M&amp;#64;nche services, centres sociaux ou espaces de vie sociale
 &lt;/p&gt;
 &lt;p&gt;
  Possibilité de financement de postes pour les agents d&amp;#039;accueil dans le cadre exclusivement des France services et M&amp;#64;nche services et selon les cahiers de charges de ces deux dispositifs.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble de ces structures sont définis comme étant des lieux d&amp;#039;accueil, d&amp;#039;information et d&amp;#039;orientation à destination des usagers de services publics. Elles peuvent également proposer des animations de proximité et des loisirs.
 &lt;/p&gt;
 &lt;p&gt;
  Conçues pour faciliter et animer la vie quotidienne des habitants usagers, comme des espaces de rencontre ouverts à tous, ces lieux ont pour vocation de développer une logique de services de proximité. La démarche est notamment orientée par la question de l&amp;#039;accès aux droits et par la participation des usagers au développement de la qualité des services publics.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   France services
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nouveau modèle d&amp;#039;accès aux services publics de proximité proposé par l&amp;#039;Etat. Ces espaces visent à permettre à chaque citoyen d&amp;#039;accéder aux services publics et d&amp;#039;être accueilli dans un lieu unique, par des personnes formées et disponibles, pour effectuer ses démarches du quotidien et être accompagné sur le numérique. Neuf partenaires nationaux y sont regroupés auxquels peuvent s&amp;#039;ajouter des partenaires locaux :
@@ -48731,65 +44339,65 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour les rénovations, document de diagnostic énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Pièces justifiant de la bonification si sollicitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Poste :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fiche de poste
  &lt;/li&gt;
  &lt;li&gt;
   CV du candidat retenu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N274" s="1" t="inlineStr">
+      <c r="N223" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé</t>
         </is>
       </c>
-      <c r="O274" s="1" t="inlineStr">
+      <c r="O223" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R274" s="1" t="inlineStr">
+      <c r="R223" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Investissement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -48872,244 +44480,121 @@
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Fonctionnement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre des France services et de M&amp;#64;nche services, au regard des cahier des charges de ces deux dispositifs, il est possible de financer la création de postes d&amp;#039;agents d&amp;#039;accueil ou l&amp;#039;augmentation d&amp;#039;un temps de travail d&amp;#039;un poste déjà existant, sur une durée maximale de trois ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S274" s="1" t="inlineStr">
+      <c r="S223" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T274" s="1" t="inlineStr">
+      <c r="T223" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U274" s="1" t="inlineStr">
+      <c r="U223" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V274" s="1" t="inlineStr">
+      <c r="V223" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/lieux-daccueil-de-proximite-france-services-manche-services-centre-social-espace-de-vie-social-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W274" s="1" t="inlineStr">
+      <c r="W223" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X274" s="1" t="inlineStr">
+      <c r="X223" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y274" s="1" t="inlineStr">
+      <c r="Y223" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z274" s="1" t="inlineStr">
+      <c r="Z223" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/74ab-lieux-daccueil-de-proximite-france-services-m/</t>
         </is>
       </c>
-      <c r="AA274" s="1" t="inlineStr">
+      <c r="AA223" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...139 lines deleted...]
-          <t>published</t>
+      <c r="AE223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF223" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG223" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH223" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>