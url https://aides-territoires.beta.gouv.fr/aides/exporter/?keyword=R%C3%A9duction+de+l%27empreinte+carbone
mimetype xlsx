--- v0 (2026-02-03)
+++ v1 (2026-04-13)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA66"/>
+  <dimension ref="A1:AH65"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1107 +225,1512 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>27950</v>
+        <v>162318</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Investir dans des véhicules non-polluants - "Eco-chèque mobilité Parcs Naturels de la Région Occitanie"</t>
+          <t>Bénéficier d'une aide à l’acquisition de véhicules utilitaires propres</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Aide à l’acquisition de véhicules utilitaires propres</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional d'Occitanie</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...362 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour une aide directe en direction des entreprises de transport routier afin de les inciter à de nouvelles pratiques dans une logique de réduction des émissions CO2. Jusqu’à 15 000€ pour un véhicule neuf.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;La Région Provence-Alpes-Côte d&amp;#039;Azur fait de la transition énergétique et de l’atteinte d’une neutralité carbone l’une de ses priorités. Le dispositif d&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres s&amp;#039;inscrit ainsi dans la mesure 11 du Plan Climat qui vise à « inciter à l’émergence de nouvelles pratiques au sein des entreprises de transport routier dans une logique de réduction des émissions CO2 ».&lt;/p&gt;
 &lt;p&gt;Les camions représentent 5% des émissions de gaz à effet de serre du territoire et les camionnettes (Véhicule Utilitaire Léger, VUL) en représentent 4%. Les véhicules électriques, hydrogènes ou bioGNV réduisant significativement ces émissions en comparaison de leurs équivalents thermiques, ils constituent l’un des outils principaux de la transition énergétique du transport de marchandise.&lt;br /&gt; &lt;br /&gt; En plus de largement participer aux émissions carbones, les camionnettes et poids lourds participent à la dégradation de la qualité de l’air en ville. Les conséquences s’observent par exemple dans les données locales des émissions puisqu’ATMOSUD estime que les camionnettes contribuent à 22% des émissions de Nox du secteur des transports sur la Ville de Nice.  Dans les métropoles concernées par le contentieux avec la Commission européenne sur la qualité de l’air, on dénombre 50 000 VUL avec une vignette crit’air 4, 5 ou non classé sur la Métropole Aix- Marseille, 15 000 sur la Métropole Nice Côte d’Azur et 12 000 sur Toulon Provence Métropole.&lt;/p&gt;
 &lt;p&gt;Le éveloppement et l’usage des carburants alternatifs, faiblement émetteurs de GES et autres polluants, est donc l’un des leviers à activer. L’offre « constructeur » s’étoffe régulièrement que ce soit sur des véhicules de 1,7t ou des véhicules de 3,5t. Même si l’offre électrique et hydrogène sur le segment des véhicules de plus de 7t est encore balbutiante, elle s’enrichit régulièrement. Le taux de renouvellement du parc est faible (5% par an) et le parc est vieillissant (25% des véhicules ont 15 ans et plus).&lt;/p&gt;
 &lt;p&gt;Afin d’accélérer la transition énergétique du transport de marchandise, d’anticiper et de rendre acceptable les Zones à Faibles Emissions (ZFE), tout en évitant l’assèchement des centres villes et les levées de bouclier de certains secteurs, il faudra être en mesure de montrer des exemples qui fonctionnent. Le dispositif d&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres participe largement à l’activation de ces leviers d’actions.&lt;/p&gt;
 &lt;p&gt;Ce dispositif vient compléter les financements de la Région concernant le déploiement des bornes de recharge électrique ou hydrogène à travers l’appel à projets régional « Zéro émission sur routes »3 , et le déploiement d’installations de production d’électricité renouvelable en autoconsommation à travers le dispositif « Smart PV 4.0 »&lt;/p&gt; &lt;p&gt;L&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres doit permettre aux auto-entrepreneurs, Très Petites Entreprises (TPE) ou les petites et moyennes entreprises (PME) - ayant un établissement ou une succursale en Région Provence-Alpes-Côte d&amp;#039;Azur - d&amp;#039;effectuer leur transition énergétique. Les collectivités peuvent aussi être aidées si elles vont au-delà de leurs obligations règlementaires. Le dispositif focalise sur le transport de marchandise et de matériel.&lt;/p&gt; &lt;p&gt;Le dossier complet de demande de financement devra porter sur :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’acquisition d’un véhicule neuf à émissions nulles ou faibles ;&lt;/li&gt; 	&lt;li&gt;L’acquisition d’un véhicule d’occasion à émissions nulles ou faibles, à la condition qu’il n’ait pas déjà bénéficié d’une aide dans le cadre du présent dispositif ;&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Un seul dossier peut être déposé par porteur de projet. Un dossier peut concerner l’achat ou la location de 1 à 5 véhicules (le nombre pourra être porté à 10 véhicules si l’enveloppe budgétaire associée à l’ensemble du dispositif régional le permet). Les véhicules à faibles émissions de moins de 3,5 tonnes éligibles sont visés dans le décret n° 2017-24 du 11 janvier 2017 pris pour l&amp;#039;application des articles L. 224-7 du code de l&amp;#039;environnement et L. 318-1 du code de la route :&lt;/p&gt;
 &lt;p&gt;- EL (électricité) ;&lt;br /&gt; - H2 (hydrogène) ;&lt;br /&gt; - HE (hydrogène-électricité [hybride rechargeable]) ;&lt;br /&gt; - HH (hydrogène-électricité [hybride non rechargeable]) ;&lt;br /&gt;  - AC (air comprimé).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>28/09/2020</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dossier complet de demande de financement devra porter sur :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;L’acquisition d’un véhicule neuf à émissions nulles ou faibles ;&lt;/li&gt; 	&lt;li&gt;L’acquisition d’un véhicule d’occasion à émissions nulles ou faibles, à la condition qu’il n’ait pas déjà bénéficié d’une aide dans le cadre du présent dispositif ;&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Un seul dossier peut être déposé par porteur de projet. Un dossier peut concerner l’achat ou la location de 1 à 5 véhicules (le nombre pourra être porté à 10 véhicules si l’enveloppe budgétaire associée à l’ensemble du dispositif régional le permet). Les véhicules à faibles émissions de moins de 3,5 tonnes éligibles sont visés dans le décret n° 2017-24 du 11 janvier 2017 pris pour l&amp;#039;application des articles L. 224-7 du code de l&amp;#039;environnement et L. 318-1 du code de la route :&lt;/p&gt;
 &lt;p&gt;- EL (électricité) ;&lt;br /&gt; - H2 (hydrogène) ;&lt;br /&gt; - HE (hydrogène-électricité [hybride rechargeable]) ;&lt;br /&gt; - HH (hydrogène-électricité [hybride non rechargeable]) ;&lt;br /&gt;  - AC (air comprimé).&lt;/p&gt; &lt;p&gt;La demande de subvention doit être faite et enregistrée par la Région avant la date de livraison du véhicule et sur la base d’un devis, d’un bon de commande ou de réservation. Le dépôt des demandes de subvention doit être effectué en ligne sur &lt;a href="https://subventionsenligne.maregionsud.fr/"&gt;https://subventionsenligne.maregionsud.fr/&lt;/a&gt;  ou par voie postale à l’adresse suivante :&lt;/p&gt;
 &lt;p&gt;Monsieur le Président du Conseil régional Provence-Alpes-Côte d’Azur&lt;br /&gt; Direction des Finances et du Contrôle de Gestion Service des Subventions&lt;br /&gt; Unité Subventions et Partenaires&lt;br /&gt; Hôtel de Région 27 Place Jules Guesde&lt;br /&gt; 13481 MARSEILLE Cedex 20&lt;br /&gt; &lt;br /&gt; &lt;em&gt;(Préciser sur le courrier d’accompagnement : « à l’attention du Service Transition Energétique – Direction de la Transition Energétique et des Territoires »). &lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;Pour qu’une demande soit recevable, le demandeur devra fournir :&lt;/p&gt;
 &lt;p&gt;- L’ensemble des documents administratifs exigés lors du dépôt de demande de subvention (cf. plateforme en ligne https://subventionsenligne.maregionsud.fr/ - Fiche N°4);&lt;/p&gt;
 &lt;p&gt;- Les devis ou bons de commande ou bons de réservation détaillés du (des) véhicule(s) à acquérir précisant s’il est neuf ou d’occasion et indiquant ses caractéristiques techniques en lien avec les critères d’éligibilité et les émissions de CO2 ou accompagné d’un document technique du constructeur les stipulant ;&lt;/p&gt;
 &lt;p&gt;- Pour les collectivités ou entreprises soumises à des obligations d’acquisition de véhicules propres lors de renouvellement de flottes : un état des lieux du parc de véhicules du bénéficiaire (type de véhicule, vignette crit&amp;#039;air, etc.), une lettre d&amp;#039;engagement indiquant le nombre de véhicules acquis dans l&amp;#039;opération de renouvellement et le nombre de véhicules propres acquis dans cette opération, une lettre d’engagement sur le nombre de véhicules acquis allant au-delà de la réglementation, documents formels associés à la commande de véhicules (dossier d&amp;#039;appel d&amp;#039;offre, documents d&amp;#039;achat groupé, etc., etc.)&lt;/p&gt;
 &lt;p&gt;- Après validation du dossier de demande de subvention par la Région, une facture devra être présentée pour le versement de l’aide. Les factures antérieures à la date de dépôt du dossier de demande d’aide ne pourront pas être prises en compte.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-lacquisition-de-vehicules-utilitaires-propres</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Franck FERRIZ -&lt;br /&gt; Service Transition Energétique -&lt;br /&gt; Région Provence-Alpes-Côte d&amp;#039;Azur -&lt;/strong&gt;&lt;br /&gt; &lt;a href="mailto:fferriz&amp;#64;maregionsud.fr" title="mailto:fferriz&amp;#64;maregionsud.fr"&gt;fferriz&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-lacquisition-de-vehicules-utilitaires-propres/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>162358</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l'impact du véhicule électrique sur le réseau</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Infrastructures de recharges intelligentes pour véhicules électriques</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...34 lines deleted...]
-      <c r="O5" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l&amp;#039;impact du véhicule électrique sur le réseau.&lt;/p&gt;
+&lt;p&gt;Cette nouvelle édition a vocation à poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l&amp;#039;impact du véhicule électrique sur le réseau. Elle a aussi vocation à accompagner la transition des taxis vers des véhicules propres en finançant les bornes associées (en complément de l&amp;#039;autre dispositif de financement des véhicules). Cette édition vient remplacer la précédente édition.&lt;/p&gt; &lt;p&gt;Les bénéficiaires peuvent être des aménageurs publics ayant la compétence infrastructures de recharge des véhicules intelligents ou des entreprises privées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2019</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Du dépôt d’un dossier jusqu’au paiement d’une subvention régionale, &lt;strong&gt;découvrez les étapes et la marche à suivre en parcourant les fiches pratiques, ainsi que divers documents complémentaires sur &lt;/strong&gt;&lt;a href="http://subventions.maregionsud.fr/" target="_blank"&gt;http://subventions.maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...35 lines deleted...]
-          <t>published</t>
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/infrastructures-de-recharges-intelligentes-pour-vehicules-electriques</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>http://subventions.maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la Transition Energétique et des Territoires&lt;/p&gt;
+&lt;p&gt;Service Transition Energétique&lt;/p&gt;
+&lt;p&gt;Franck FERRIZ – &lt;a href="mailto:fferriz&amp;#64;maregionsud.fr"&gt;fferriz&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Tél : 0491575839&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infrastructures-de-recharges-intelligentes-pour-vehicules-electriques/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>162434</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Développer la mobilité électrique</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;En tant qu&amp;#039;autorité compétente pour la définition du SDIRVE (schéma directeur pour les infrastructures de recharge pour véhicules électriques), Territoire d&amp;#039;énergie Mayenne accompagne l&amp;#039;ingénierie des collectivités pour l&amp;#039;installation de bornes, dans le respect des orientations du SDIRVE.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité - &lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt;- 07 56 06 10 57&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-electriques/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>97330</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'acquisition de véhicules à motorisation décarbonnée</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide du Département est destinée à compenser en tout ou partie le surcoût lié à l&amp;#039;achat d&amp;#039;un véhicule moins polluant.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est cumulable avec d&amp;#039;autres aides existantes (ex : bonus écologique de l&amp;#039;État) dans la limite du montant maximum d&amp;#039;aide publique applicable.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif vise à encourager et appuyer l&amp;#039;effort des collectivités pour s&amp;#039;engager dans des modes de déplacement à faibles émissions de polluants et de gaz à effet de serre. Il vient soutenir, par effet d&amp;#039;entrainement, le développement de l&amp;#039;offre d&amp;#039;avitaillement (les stations bioGNV et hydrogène), en accompagnement du déploiement de stations d&amp;#039;avitaillement bioGNV et hydrogène porté notamment par le SyDEV.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide du département est variable selon le type de motorisation et la taille du véhicule :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Véhicules bioGNV :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   1000 euros pour les véhicules légers (PTAC &amp;lt;3,5T)
  &lt;/li&gt;
  &lt;li&gt;
   5000 euros pour les véhicules utilitaires (PTAC entre 3,5T et 7T)
  &lt;/li&gt;
  &lt;li&gt;
   10 000 euros pour les poids lourds (PTAC &amp;gt; 7T)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Véhicules hydrogènes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   5 000 euros pour les véhicules utilaires (PTAC : &amp;lt; 3,5T)
  &lt;/li&gt;
  &lt;li&gt;
   15 000 euros pour les véhicules utilitaires ((PTAC : Entre 3,5T et 7T)
  &lt;/li&gt;
  &lt;li&gt;
   80 000 euros pour les poids lourds (PTAC &amp;gt; 7T)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En cas d&amp;#039;acquisition de plusieurs véhicules, la collectivité bénéficiaire pourra obtenir une majoration de la subvention à hauteur de 10% du montant de l&amp;#039;aide octroyée selon les conditions générales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>Acquisition bennes à ordures alimentées en GNV par un EPCI</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Mobilité partagée
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de cette aide les communes vendéennes et les EPCI qui réalisent l&amp;#039;acquisition d&amp;#039;un ou plusieurs véhicules fonctionnant au Bio GNV et les véhicules électriques à hydrogène (vert).
 &lt;/p&gt;
 &lt;p&gt;
  Par véhicule fonctionnant au bioGNV, on entend tout véhicule utilisant le gaz naturel, que ce soit sous sa forme comprimée (GNC) ou bien sous sa forme liquéfiée (GNL).
  La collectivité s&amp;#039;engage à s&amp;#039;approvisionner en bio GNV.
 &lt;/p&gt;
 &lt;p&gt;
  Par véhicule hydrogène, on entend tout véhicule électrique à PAC (pile à combustible), propulsé par de l&amp;#039;électricité produite à partir d&amp;#039;hydrogène et d&amp;#039;oxygène, l&amp;#039;hydrogène étant le carburant de base. Il ne rejette que de l&amp;#039;eau au moyen de son pot d&amp;#039;échappement.
 &lt;/p&gt;
 &lt;p&gt;
  Les véhicules électriques à PAC, considérés comme complémentaires des véhicules électriques à batterie, constituent la prochaine génération de voitures « propres » dotés d&amp;#039;une autonomie de plusieurs centaines de kilomètres. Là-encore, les collectivités s&amp;#039;engagent à s&amp;#039;approvisionner en hydrogène produit à partir d&amp;#039;énergies renouvelables, au fur et à mesure que cette offre se développera sur notre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les types de véhicules pour lesquels une aide pourra être sollicitée sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les véhicules légers (véhicules GNV uniquement) et les véhicules utilitaires légers (PTAC  &amp;lt; 3,5 Tonnes) (GNV et hydrogène)
  &lt;/li&gt;
  &lt;li&gt;
   les utilitaires (3,5 T &amp;lt; PTAC &amp;lt; 7 T) (GNV et hydrogène)
  &lt;/li&gt;
  &lt;li&gt;
   les poids lourds (PTAC &amp;gt; 7 T) (GNV et hydrogène)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les véhicules doivent faire l&amp;#039;objet d&amp;#039;un achat.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est limitée à trois véhicules par bénéficiaire et par période de 4 ans à compter de la date de signature de la convention de subvention par l&amp;#039;ensemble des parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 60
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:amenagement-tourisme&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   amenagement-tourisme&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfa3-soutenir-lacquisition-de-vehicules-a-motorisa/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>58391</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'acquisition de véhicules propres</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Seine Normandie Agglomération (SNA)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Forfait 1500 € véhicule GNV,  forfait 2000 € véhicule électrique, 15% du HT véhicule hydrogène</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seine Normandie Agglomération (SNA) s&amp;#039;est engagée dans une démarche de déploiement des énergies renouvelables et de réduction de la consommation d&amp;#039;énergie sur son territoire, à travers la démarche régionale « Territoire 100% énergies renouvelables en 2040 ».
+&lt;/p&gt;
+&lt;p&gt;
+ SNA cherche à accompagner le développement de solutions visant la décarbonation de la mobilité sur son territoire:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la mobilité hydrogène - SNA dispose d&amp;#039;une station de recharge pour véhicules à hydrogène, implantée dans le cadre du programme EAS-HyMob (avenue du Capitaine Vandière de Vitrac - 27120 Douains)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mobilité électrique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mobilité au gaz naturel
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour cela, SNA a mis en place un dispositif d&amp;#039;aide à l&amp;#039;acquisition de ces 3 types de véhicules propres via un soutien financier pour des projets d&amp;#039;achat ou de leasing d&amp;#039;au moins 36 mois par une commune ou une entreprise du territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Forfait de 1500 € pour un véhicule GNV*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Forfait de 2000 € pour un véhicule électrique*
+ &lt;/li&gt;
+ &lt;li&gt;
+  15% du HT (maximum 7000 €) pour un véhicule hydrogène
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  * Dans la limite des 80% d&amp;#039;aides publiques pour les communes
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Engagements communs aux entreprises et aux communes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les bénéficiaires d&amp;#039;une aide de SNA s&amp;#039;engagent à mettre en avant la participation financière de l&amp;#039;agglomération, notamment lors des évènements de communication.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bénéficiaires d&amp;#039;une aide de SNA s&amp;#039;engagent à conserver le (ou les) véhicule(s) acquis pendant une durée d&amp;#039;au moins 3 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Engagements spécifiques aux entreprises :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif d&amp;#039;aide s&amp;#039;applique dans le cadre des aides de minimis. Ainsi, pour rappel
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une même entreprise ne peut recevoir plus de 200 000 € en 3 ans dans le cadre des aides de minimis. Pour cela, une attestation vous est demandé (Voir V).
+ &lt;/li&gt;
+ &lt;li&gt;
+  De même, dans le cadre des futures attestations qui vous seront demandé, l&amp;#039;aide obtenue dans le cadre du présent dispositif sera obligatoirement à indiquer, et ce durant les trois exercices budgétaires suivants l&amp;#039;obtention de l&amp;#039;aide. L&amp;#039;entreprise s&amp;#039;engage par conséquent à déclarer l&amp;#039;aide de SNA dans le cadre des aides de minimis.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sna27.fr/wp-content/uploads/2021/09/Reglement-dispositif-vehicules-propres.pdf</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Maud Kilhoffer
+&lt;/p&gt;
+&lt;p&gt;
+ Cheffe du service Transition écologique
+&lt;/p&gt;
+&lt;p&gt;
+ 06 49 42 32 71 / 02 32 53 85 33
+&lt;/p&gt;
+&lt;p&gt;
+ mkilhoffer&amp;#64;sna27.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
-          <t>hugo.bard@vendee.fr</t>
+          <t>ncaroff@sna27.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/bfa3-soutenir-lacquisition-de-vehicules-a-motorisa/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/98ed-dispositif-daide-a-lacquisition-de-vehicules-/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2020</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
+    <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>162358</v>
+        <v>56198</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l'impact du véhicule électrique sur le réseau</t>
-[...4 lines deleted...]
-          <t>Infrastructures de recharges intelligentes pour véhicules électriques</t>
+          <t>Acheter un véhicule (4 roues) électrique, hydrogène ou GNV</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...2 lines deleted...]
-Entreprise privée</t>
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Véhicule neuf : Aide de 2000€ à 4000€/ véhicule selon la collectivité (Intercom, commune A, B1, B2 ou C) et la catégorie de véhicule (électrique, GNV ou hydrogène), dans la limite de 2 véhicules par collectivité /an.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Véhicule d&amp;#039;occasion électrique ou GNV : Aide de 500€ à 1000€/ véhicule selon la collectivité (Intercom, commune A, B1, B2 ou C), dans la limite de 2 véhicules par collectivité /an.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est ciblée pour répondre aux besoins propres de la collectivité. Toutefois, elle peut également bénéficier à un établissement public qui lui est rattaché (ex : EPHAD ou CCAS). Dans ce cas, l&amp;#039;accord préalable de la collectivité est requis et la demande est intégrée à son droit de tirage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : mobilite&amp;#64;sdec-energie.fr&lt;br /&gt;Tel : 02 31 06 61 55 &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f209-poser-une-borne-de-recharge-pour-vehicules-el/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>163016</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation des opérations d’entretien de la voirie et de ses dépendances</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Maitrise d'oeuvre pour les opérations d’entretien de la voirie et de ses dépendances</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour les opérations d’entretien de la voirie et de ses dépendances.&lt;/p&gt;&lt;p&gt;La mise en œuvre d’un programme annuel de réfection de chaussées : études de maitrise d’œuvre, assistance pour la passation des marchés de travaux et suivi de travaux.&lt;/p&gt;&lt;p&gt;Accompagnement pour la consultation, la passation et suivi de l’exécution des autres marchés de prestations intellectuelles nécessaires (coordination SPS, …), ainsi qu’une assistance à la gestion des marchés.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-damenagement-ou-de-creation-de-voiries-mobilites-douces-ou-ouvrages-dart-1/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="O7" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>163015</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans l'établissement de votre politique routière</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Définition de la politique routière et programmation des travaux</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement dans les différentes étapes de l’établissement de votre politique routière :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Recensement de la voirie (identification et quantification du patrimoine routier) / transposition des données sur un Système d’Information Géographique (SIG) / hiérarchisation du réseau),&lt;/li&gt;&lt;li&gt;Assistance à la mise à jour du tableau de recensement de la voirie communale,&lt;/li&gt;&lt;li&gt;Diagnostic des chaussées (relevés qualitatifs / évaluation de l’état des chaussées),&lt;/li&gt;&lt;li&gt;Programmation pluriannuelle des travaux (définition d’une stratégie d’entretien périodique et planification des travaux).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S7" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-damenagement-ou-de-creation-de-voiries-mobilites-douces-ou-ouvrages-dart/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>162244</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux aménagements de voirie : les nouveaux matériaux durables</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="O8" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les communes réalisent de nombreux aménagements sur leur territoire
+(VRD, espace public, sécurisation de cheminements piétons/cycles, ...) pour
+améliorer le cadre de vie des citoyens.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Aujourd’hui il est nécessaire d’intégrer dès la conception de ces
+aménagements les enjeux du développement durable et les effets du changement
+climatique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’objet de la formation est de bien définir le besoin et d’intégrer
+des solutions techniques innovantes pour 
+les travaux dont les communes auront la charge en tant que maître
+d’ouvrage.&lt;font face="Calibri, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU (Progression pédagogique)&lt;/p&gt;&lt;p&gt;Étude de cas : réhabilitation d’une voirie d’une commune rurale du Jura &lt;/p&gt;&lt;p&gt;Cadrage d’un projet de voirie/place&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acteurs et moyens disponibles&lt;/li&gt;&lt;li&gt;Objectifs et contraintes&lt;/li&gt;&lt;li&gt;Techniques classiques de voirie, chaussée, réseaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Solutions intégrant les nouvelles contraintes environnementales&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Enjeux des aménagements durables : mobilité, sécurité, définition des espaces, gestion des eaux pluviales&lt;/li&gt;&lt;li&gt;Nouvelles techniques intégrant les changements climatiques et le développement durable&lt;/li&gt;&lt;li&gt;Reprise de l’étude de cas &lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Connaitre les principales techniques relatives
+aux aménagements urbains et de voirie&lt;/li&gt;&lt;li&gt;Appréhender les enjeux du changement
+climatique sur les aménagements de voirie/places&lt;/li&gt;&lt;li&gt;Construire et suivre un projet d’aménagement en intégrant les
+objectifs du développement durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Points forts :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Fondamentaux techniques en termes de travaux d’aménagement de
+voirie, de réseaux&lt;/li&gt;&lt;li&gt;Formation basée sur des exemples de travaux déjà réalisés en
+Franche-Comté ou des technologies disponibles en 2024.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu maire, adjoint, conseiller municipal en fonction à la date de
+la formation&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-amenagements-de-voirie-les-nouveaux-materiaux-durables/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-      <c r="A9" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>152468</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Aider tous travaux sur la voirie départementale et communale ainsi que les réseaux liés</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>VOIRIE ET RESEAUX DIVERS</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider tous travaux sur la voirie départementale et communale ainsi que les réseaux liés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réaménagement de la place de la mairie et création de zones accessibles aux Personnes à Mobilité Réduite
  &lt;/li&gt;
  &lt;li&gt;
   Extension des réseaux secs pour desserte de logements sociaux
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un tracteur tondeuse avec kit mulching pour l&amp;#039;entretien des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement et mise aux normes de l&amp;#039;éclairage public dans les communes de moins de 3 500 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Création et aménagement d&amp;#039;abris-bus dans toutes les zones de la commune
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;enfouissement de la fibre optique pour une connexion FTTH (Fiber to the Home)
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation des trottoirs, rues et places du centre-ville
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de véhicules utilitaires légers pour les services techniques de la commune
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de zones touristiques avec signalisation et jalonnement du patrimoine local
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -1881,1246 +2286,210 @@
  &lt;/li&gt;
  &lt;li&gt;
   les équipements annexes (signalisation verticale (hors nouvel itinéraire poids lourds) feux tricolores, alarme vitesse, mobilier urbain, plaques de rue, aires de jeux...),
  &lt;/li&gt;
  &lt;li&gt;
   les acquisitions foncières,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de voirie liés à la création ou à la réhabilitation de lotissements ou de zones commerciales,
  &lt;/li&gt;
  &lt;li&gt;
   travaux uniquement d&amp;#039;intégration des réseaux secs non situés à proximité immédiate d&amp;#039;espaces d&amp;#039;intérêt patrimonial,
  &lt;/li&gt;
  &lt;li&gt;
   tous travaux de réseaux secs en milieu urbain (la liste des communes urbaines et rurales prises en compte au titre des dispositifs d&amp;#039;aides s&amp;#039;appuie sur la liste des communes définies comme « urbaines » par le dernier arrêté préfectoral en vigueur, pris en application du décret n° 2006-430 du 13 avril 2006 définissant les communes rurales),
  &lt;/li&gt;
  &lt;li&gt;
   travaux sur les chemins ruraux,
  &lt;/li&gt;
  &lt;li&gt;
   travaux relatifs aux espaces verts autres que les espaces d&amp;#039;accompagnement de la voirie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3512-aider-a-lequipement-en-videoprotection/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>154978</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’acquisition de matériel pour l’entretien de la voirie</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>ACQUISITION DE MATÉRIEL DE VOIRIE</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
-[...335 lines deleted...]
-      </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="I12" s="1" t="inlineStr">
         <is>
-          <t> Max : 80</t>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - Taux porté à 40 % pour l'acquisition de véhicule électrique (ramené à 35% en fonction du potentiel financier</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
-        <is>
-[...736 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;acquisition de matériel pour l&amp;#039;entretien de la voirie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 5 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   EPCI dotés de la compétence en matière de voirie, quelle que soit leur population, pour les travaux qu&amp;#039;ils réalisent dans les communes dont la population est inférieure à 5 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Les communautés d&amp;#039;agglomération ou communauté urbaine et la Métropole, ainsi que les communes
  qui la composent, sont exclues de ce dispositif d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -3129,837 +2498,356 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses exclues :
  &lt;/strong&gt;
  Les tondeuses à gazon tractées, poussées et portées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/Plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses : 5.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses : 50.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage peut présenter plusieurs demandes de subvention dans la limite de la dépense subventionnable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/acquisition-de-materiel-de-voirie/</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6b0f-aider-au-maintien-et-au-developpement-des-bat/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>143349</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de la voirie et des ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...12 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La mission consiste à apporter une aide, d&amp;#039;une part dans l&amp;#039;analyse des enjeux de circulation, et d&amp;#039;autre part dans la définition des besoins d&amp;#039;aménagement de la voirie communale, puis à accompagner la collectivité dans la recherche d&amp;#039;un maître d&amp;#039;œuvre pour mener à bien la phase opérationnelle.
-[...11 lines deleted...]
-      <c r="M19" s="1" t="inlineStr">
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de voirie et d&amp;#039;ouvrages d&amp;#039;art :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui méthodologique pour l&amp;#039;actualisation du tableau de classement de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic simplifié d&amp;#039;un ouvrage d&amp;#039;art et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition d&amp;#039;un programme de surveillance et d&amp;#039;entretien des ouvrages d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition d&amp;#039;un programme d&amp;#039;entretien de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition de principes (définition du besoin, faisabilité, scénarios d&amp;#039;aménagement....) ou assistance à maîtrise d&amp;#039;ouvrage (définition du besoin, faisabilité, scénarios d&amp;#039;aménagement, appui à la consultation des prestataires dont maîtrise d’œuvre, suivi des études..) pour l&amp;#039;aménagement d&amp;#039;une traversée d&amp;#039;agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition de principes (définition du besoin, faisabilité, scénarios d&amp;#039;aménagement....) ou assistance à maîtrise d&amp;#039;ouvrage (définition du besoin, faisabilité, scénarios d&amp;#039;aménagement, appui à la consultation des prestataires dont maîtrise d’œuvre, suivi des études..) pour les travaux d&amp;#039;amélioration d&amp;#039;une voie existante ou de construction d&amp;#039;une voie nouvelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise ou assistance à maîtrise d&amp;#039;ouvrage autre projet
+ &lt;/li&gt;&lt;li&gt;Diagnostic de sécurité ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en sécurité des passages à niveau&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sécurisation de la circulation aux entrées du village
-[...28 lines deleted...]
-&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
-[...147 lines deleted...]
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X20" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.inge43.fr/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nom / Prénom : Pierre Albinet
-[...125 lines deleted...]
-&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b4c-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...258 lines deleted...]
-      <c r="A24" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>143288</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Développer l’usage des matériaux alternatifs en construction routière</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;utilisation de matériaux alternatifs en substitution de matériaux naturels présente un enjeu majeur pour les acteurs de la construction. La construction routière notamment constitue, par les quantités de matière en jeu, une filière de choix pour valoriser les matériaux alternatifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Maîtres d&amp;#039;ouvrages de la construction routière
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La loi sur la transition énergétique pour la croissance verte (LTECV) engage l&amp;#039;Etat et les collectivités territoriales maîtres d&amp;#039;ouvrages de la construction et de l&amp;#039;entretien routier sur la voie d&amp;#039;une consommation raisonnée des ressources naturelles granulaires en favorisant le réemploi et le recyclage ou toutes autres formes de valorisation matière, au sens de la directive 2008/98/CE du Parlement européen relative aux déchets.
 &lt;/p&gt;
 &lt;p&gt;
  La LTECV fixe ainsi à l&amp;#039;Etat et aux collectivités territoriales des objectifs ambitieux pour leurs chantiers de construction et d&amp;#039;entretien routier :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    l
   &lt;/strong&gt;
@@ -4048,1002 +2936,719 @@
  &lt;li&gt;
   Transfert de connaissances (formation des ingénieurs territoriaux).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;établissement propose aux entreprises du BTP et aux industriels une variété de prestations :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etudes de gisements actuels et nouveaux de matériaux alternatifs ;
  &lt;/li&gt;
  &lt;li&gt;
   Elaboration de méthodologies et de guides régionaux sur de nouveaux gisements, en collaboration avec les acteurs de la construction, calqués sur les méthodologies nationales ;
  &lt;/li&gt;
  &lt;li&gt;
   Etudes de nouveaux usages d&amp;#039;emploi de matériaux recyclés ;
  &lt;/li&gt;
  &lt;li&gt;
   Mise à disposition d&amp;#039;outil d&amp;#039;échanges pour mettre en relation fournisseur et utilisateurs de matériaux alternatifs...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transition énergétique
 Innovation, créativité et recherche
 Bâtiments et construction
 Appui méthodologique
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/developper-usage-materiaux-alternatifs-construction-routiere</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b2f-developper-lusage-des-materiaux-alternatifs-e/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-      <c r="A25" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>139935</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une aide pour conseiller et accompagner, pour définir, piloter et exploiter un projet dans le domaine de la voirie et des réseaux divers</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>AMO ou MOE Mission voirie et réseaux divers</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le domaine de la voirie, Cantal Ingénierie &amp;amp; Territoires (CIT), propose un rôle de conseil dans la phase diagnostic du projet. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires. CIT intervient également sur des missions de maitrise d&amp;#039;œuvre (MOE) pour les opérations permettant une ingénierie en interne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de place de village
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de traverse de centre bourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien de voirie, mise en sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi d&amp;#039;opérations veille du respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMO ou MOE sur les ouvrages d&amp;#039;art (murs, ponts)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de voies vertes, voies partagées ou voies à mobilité douce
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etre adhérent à CIT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conventionnement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8e2-beneficier-dune-aide-pour-conseiller-et-accom/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>128962</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de conseils fonciers en matière de chemins ruraux et voirie communale</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Descriptif
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Être informé sur la législation et la réglementation en
 matière de voiries (chemins d&amp;#039;exploitations, chemins
 ruraux, voiries communales...)
  &lt;/li&gt;
  &lt;li&gt;
   Être conseiller en matière de classement/
 déclassement/ aliénation/ actualisation des chemins
 ruraux
  &lt;/li&gt;
  &lt;li&gt;
   Être accompagner à l&amp;#039;analyse et à l&amp;#039;étude au cas par cas
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller foncier et/ou le conseiller
 en développement territorial
  &lt;/li&gt;
  &lt;li&gt;
   Informations et échanges sur les droits et obligations
 du statut des différentes voiries communales
 (connaissance et actualisation)
  &lt;/li&gt;
  &lt;li&gt;
   Échanges autour des enjeux juridiques, financiers et
 techniques pour mieux appréhender et optimiser la
 gestion
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;p&gt;
  Rapport personnalisé en fonction de la nature du besoin
 (note, études, tableaux...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fourniture de documents administratifs
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d48-beneficier-de-conseils-fonciers-en-matiere-de/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-      <c r="A26" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>126138</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Etre solidaire des communes rurales pour des travaux d'entretien et de réfection des voiries, murs et ponceaux communaux</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Fond de solidarité - Enveloppe de voirie communale</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J17" s="1" t="inlineStr">
         <is>
           <t>Plancher de 700€</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enveloppe de voirie communale exprime la solidarité du Département envers les communes, afin de répondre aux enjeux de conservation du patrimoine routier communal et par voie de conséquence de sécurité des voies secondaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls les projets de travaux peuvent bénéficier d&amp;#039;un accompagnement départemental. Il s&amp;#039;agit des travaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;entretien et de réfection des seules voiries communales,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;entretien, de réparation à l&amp;#039;identique des murs et ponceaux des voies communales.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les acquisitions ne sont pas éligibles, y compris les acquisitions des matériels dédiés au déneigement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 24 juin 2022 ou 1er janvier 2023, 257 communes, et n&amp;#039;appartenant pas à une Métropole,
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale (EPCI) ayant compétence en matière de voirie, pour les communes qui ont transférés leur voirie,
  &lt;/li&gt;
  &lt;li&gt;
   Les Syndicats compétents en matière de voirie communale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Seuls les projets de l&amp;#039;année N-1 et année N sont éligibles sur devis et la subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement ou en 2 si la subvention est supérieure à 150 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W26" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle, Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60d8-etre-solidaire-des-communes-rurales-pour-des-/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...553 lines deleted...]
-      <c r="A30" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>120322</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Entretenir et réparer la voirie et les ouvrages d’art sur réseau routier communal</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Entretien et réparation de voirie et d’ouvrages d’art sur réseau routier communal</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous et visite sur site
  &lt;/li&gt;
  &lt;li&gt;
   Informations générales sur la réglementation, les enjeux, les procédures
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Assistance à la programmation des travaux de voirie (recensement des travaux, analyse des contraintes techniques et environnementales, définition des procédures administratives à suivre, priorisation, chiffrage sommaire et échéancier de réalisation des travaux)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance pour le diagnostic préalable des désordres sur ouvrages d&amp;#039;art (rédaction du dossier de consultation des experts, analyse des offres, gestion des marchés d&amp;#039;expertise)
  &lt;/li&gt;
  &lt;li&gt;
   Assistance pour le choix d&amp;#039;un maître d&amp;#039;oeuvre (rédaction du dossier de consultation, analyse des offres, gestion du marché)
@@ -5065,187 +3670,217 @@
  &lt;/li&gt;
  &lt;li&gt;
   Avant projet
  &lt;/li&gt;
  &lt;li&gt;
   Projet
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à la passation du contrat de travaux
  &lt;/li&gt;
  &lt;li&gt;
   Visa des plans d&amp;#039;exécution
  &lt;/li&gt;
  &lt;li&gt;
   Direction de l&amp;#039;exécution des travaux
  &lt;/li&gt;
  &lt;li&gt;
   Ordonnancement, pilotage et coordination des travaux
  &lt;/li&gt;
  &lt;li&gt;
   Assistance aux opérations de réception des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Logistique urbaine</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dans le cadre d&amp;#039;un programme d&amp;#039;entretien régulier ou à la suite de désordres événementiels :
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux de réfection ou de réparation de chaussée (renouvellement des enduits superficiels, enrobés, coulis...) ou d‘ouvrages d&amp;#039;art, ainsi que les travaux préparatoires éventuellement nécessaires
   &lt;/li&gt;
   &lt;li&gt;
    travaux de remise en état à l&amp;#039;identique de chaussée ou d&amp;#039;ouvrages d&amp;#039;art suite à un sinistre
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;br /&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;span&gt;
    Critères d&amp;#039;éligibilité des communes :
   &lt;/span&gt;
   &lt;br /&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     pour l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage : population inférieure à 5000 habitants
    &lt;/li&gt;
    &lt;li&gt;
     pour la maîtrise d&amp;#039;œuvre : population inférieure à 2000 habitants et montant de travaux inférieur à 150 k€ par an
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/entretien-et-reparation-de-voirie-et-douvrages-dart-sur-reseau-routier-communal/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Département de la Drôme – Service études et travaux
   &lt;/li&gt;
   &lt;li&gt;
    Secrétariat 04 75 75 92 27 •
    &lt;a href="mailto:gyounsi&amp;#64;ladrome.fr"&gt;
     gyounsi&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="https://www.ladrome.fr/"&gt;
     www.ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9e35-entretien-et-reparation-de-voirie-et-douvrage/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-      <c r="A31" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>120346</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Aménager des routes départementales en traverse de zones agglomérées</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>AMENAGEMENT DES ROUTES DEPARTEMENTALES EN TRAVERSE DE ZONE AGGLOMEREES</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L31" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Assurer et améliorer les fonctions que remplit une Route Départementale en traverse de zone agglomérée.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour la circulation générale : bon écoulement du trafic de transit (qualité et sécurité)
  &lt;/li&gt;
  &lt;li&gt;
   au niveau de l&amp;#039;agglomération : circulation intra-urbaine, stationnement, sécurité des piétons, qualité de l&amp;#039;espace urbain pour les habitants, etc....
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces aménagements font l&amp;#039;objet d&amp;#039;opérations concertées et coordonnées entre le Département et les Communes, ou les EPCI, afin de traiter dans le même temps tous les aspects de l&amp;#039;aménagement de la traverse.
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
  &lt;br /&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Les communes et les EPCI si la  compétence voirie ou la compétence aménagements cyclables leur a été déléguée.
 &lt;/p&gt;
@@ -5441,164 +4076,359 @@
  Établissement du programme de traverses et inscription budgétaire : la programmation de l&amp;#039;année N est établie en septembre de l&amp;#039;année N-1 au vu des projets validés en juin de l&amp;#039;année N-1 selon les disponibilités financières du programme aménagement des traverses du Département. Ainsi, pour que son inscription puisse être étudiée lors de la programmation, un projet aura dû être examiné et validé par le CETOR et la CAV au plus tard au mois de juin de l&amp;#039;année N-1.
 &lt;/p&gt;
 &lt;p&gt;
  Décision de la Commission permanente.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Au vu des factures et/ou décomptes acquittés.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases réglementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 21 janvier 2013 dénommée Schéma d&amp;#039;Orientation des Déplacements Routiers (SODeR)
 &lt;/p&gt;
 &lt;p&gt;
  Mise à jour de la  Fiche d&amp;#039;Orientation C3 (Délibération 15 février 2016).
 &lt;/p&gt;
 &lt;p&gt;
  Délibération du 31 mai 2021 sur le Aides aux territoires drômois pour les pistes cyclables
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Travaux d&amp;#039;investissement sur routes départementales situées en zones agglomérées.
 &lt;/p&gt;
 &lt;h3&gt;
  Exclusions
 &lt;/h3&gt;
 &lt;p&gt;
  Toute autre opération.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/amenagement-des-routes-departementales-en-traverse-de-zone-agglomerees/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Direction des Déplacements – Service Administratif et Financier – Pôle Conventions &amp;amp; Subventions Voirie
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Mireille MALLEVAL
   &lt;/strong&gt;
   – Tél :
   &lt;strong&gt;
    04 75 75 92 21 –
   &lt;/strong&gt;
   Mail : mmalleval&amp;#64;ladrome.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/822f-amenagement-des-routes-departementales-en-tra/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-      <c r="A32" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>111631</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Aménager la voirie, le stationnement, les carrefours, la sécurité et la signalisation</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Voirie</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide selon le nombre d'habitants</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;investissement pour les aménagements de voirie et de sécurité routière : études, parcs de stationnement, signalisation, aménagement de carrefour...
+&lt;/p&gt;
+&lt;p&gt;
+ Aide provenant du produit des amendes de police relatif à la circulation routière, crédits Etat répartis par le Département.
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Jusqu&amp;#039;à 2.000 habitants : 50 % de la dépense subventionnable HT plafonnée à 60.000€.
+  &lt;/li&gt;
+  &lt;li&gt;
+   De 2.001 à 5.000 habitants : 30 % de la dépense subventionnable HT plafonnée à 80.000€.
+  &lt;/li&gt;
+  &lt;li&gt;
+   De 5.001 à 10.000  habitants : 20 % de la dépense subventionnable HT plafonnée à 100.000€.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Délibération n°2013-03-0010 (AD du 24/06/2013)
+</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes et Groupements de communes de moins de 10.000 habitants en Essonne.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un seul dossier, intégrant une ou plusieurs opérations, par an et par collectivité.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des infrastructures et de la voirie
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 96 09
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/61e5-amenager-la-voirie-le-stationnement-les-carre/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>120369</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Soutenir les collectivités dans leurs projets d'investissement en matière de voirie communale et/ou communautaire</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>SOUTIEN A LA VOIRIE COMMUNALE</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L32" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de soutenir les collectivités dans leurs projets d&amp;#039;investissements en matière de voirie communale et/ou communautaire, dans le cadre d&amp;#039;une dotation forfaitaire annuelle « orientée » voirie tenant compte du kilométrage avec une pondération pour les communes situées à plus de 700m d&amp;#039;un projet de voirie structurant sur le mandat municipal.
 &lt;/p&gt;
 &lt;h4&gt;
  Montant / taux de l&amp;#039;aide :
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Dotation forfaitaire voirie :
    &lt;/strong&gt;
    forfait.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Projet structurant voirie :
    &lt;/strong&gt;
    taux de la commune. (Plancher &amp;#61; 3 000 € HT. Plafond &amp;#61; 400 000 € HT)
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;h4&gt;
   Instruction des dossiers :
  &lt;/h4&gt;
@@ -5612,219 +4442,2311 @@
   Dispositif : Aménagement des espaces publics
  &lt;/p&gt;
  &lt;p&gt;
   Vote de la subvention par la Commission permanente. La durée de validité de la subvention est limitée à 2 ans, sans prorogation possible. Ces opérations sont éligibles aux enveloppes DST et PCT, le Département se réserve la possibilité de ne pas prioriser les projets de voirie structurante par rapport aux autres projets d&amp;#039;aménagement et d&amp;#039;équipement déposés par les communes.
  &lt;/p&gt;
 &lt;h4&gt;
  Versement
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Dotation forfaitaire voirie :
    &lt;/strong&gt;
    Au courant du 1er trimestre de l&amp;#039;année d&amp;#039;attribution.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;h4&gt;
  Bases réglementaires
 &lt;/h4&gt;
 &lt;p&gt;
  Délibération du 21 novembre 2022 : « Aides aux territoires »
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les opérations éligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux de classement de voirie, d&amp;#039;amélioration et de modernisation du réseau routier ou de création de voies, propriétés de la commune (études, levés, acquisitions, signalisation et travaux), ou de parkings seront soutenus dans le cadre de la Dotation Forfaitaire Voirie.
 &lt;/p&gt;
 &lt;p&gt;
  Les communes ne pourront déposer qu&amp;#039;un seul projet au cours de leur mandat municipal :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    création, réfection et requalification d&amp;#039;une voirie structurante (hors réseaux sec et humides, éclairage public),
   &lt;/li&gt;
   &lt;li&gt;
    projet d&amp;#039;aménagement global dont la part voirie sera prise en compte dans les dépenses éligibles, (hors réseaux sec et humides, éclairage public),
   &lt;/li&gt;
   &lt;li&gt;
    création / rénovation de parking.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le caractère structurant du projet sera déterminant dans la recevabilité du dossier.
 &lt;/p&gt;
 &lt;p&gt;
  Ces plafonds pourront évoluer en cas de contraintes fortes sur le budget départemental ».
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux d&amp;#039;entretien de voirie ne sont pas éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Dotation Forfaitaire Voirie : Les communes de moins de 5 000 habitants. Les communes ayant déléguées leur compétence voirie pourront verser au EPCI la part voirie de la DFV.
   &lt;/li&gt;
   &lt;li&gt;
    Projet voirie structurant : Communes de – 25 000 habitants.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/soutien-a-la-voirie-communale/</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales-Service des Relations avec les Collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quentin DUVILLIER
  &lt;/strong&gt;
  , Coordonnateur zone nord  –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Christel MORIN,
  &lt;/strong&gt;
  Coordonnatrice zone sud  –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Aurore MERMET
  &lt;/strong&gt;
  , Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Laurence ROCHER
  &lt;/strong&gt;
  , Chef de service, Coordonnatrice  zone ouest  –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0394-dotation-forfaitaire-voirie/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>105110</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir la voirie communale (FDAC)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Fonds départemental d'aide aux communes (FDAC)</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux à vocation multiple (SIVOM)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien de la voirie communale
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de subvention est déterminé en fonction du
+ &lt;strong&gt;
+  &lt;em&gt;
+   potentiel fiscal
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ (de l&amp;#039;année N-2 – fiches DGF N-1) par habitant des communes. Celui des groupements de communes résulte du rapport : total des potentiels fiscaux des communes membres / nombre d&amp;#039;habitants de ces mêmes communes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  moins de 520 € par habitant : 50%
+ &lt;/li&gt;
+ &lt;li&gt;
+  de 520 € à 830 € par habitant : 30%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ce taux est applicable à la dépense subventionnable HT, plafonnée en fonction du coût d&amp;#039;entretien (fixé à 0,8309 €/m) et de la longueur de voirie (classée au 1er janvier 2005 – fiches DGF 2006).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Rythme de passage des dossiers :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  tous les 3 ans pour les communes qui n&amp;#039;ont pas délégué cette compétence
+ &lt;/li&gt;
+ &lt;li&gt;
+  chaque année pour les groupements de communes (pour la moitié de leur voirie)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les voies concernées sont les voies communales qui ont fait l&amp;#039;objet d&amp;#039;un classement dans le domaine public communal
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations subventionnées : le FDAC concerne uniquement les travaux d&amp;#039;entretien de la voirie communale
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le renforcement de chaussées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le renouvellement du revêtement superficiel dont la signalisation horizontale et verticale
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;entretien des fossés, le dérasement des accotements
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aqueducs traversant les chaussées et autres dispositifs de retenues
+ &lt;/li&gt;
+ &lt;li&gt;
+  la désimperméabilisation des voies dès lors qu&amp;#039;elle donne lieu à un projet de végétalisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ne sont pas éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  tous travaux sur les routes départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  tous travaux sur les chemins ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;élargissement, la construction ou la reconstruction d&amp;#039;un ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  la remise en état à la suite de dégâts causés par les calamités publiques qui relève des subventions exceptionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  les emplacements de stationnement dans la mesure où ils constituent l&amp;#039;accessoire d&amp;#039;une opération de voirie et sont situés dans l&amp;#039;emprise de la voie, ces travaux s&amp;#039;inscrivant dans les aménagements de bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création de voies communales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ - le plan de financement prévu incluant la subvention sollicitée auprès du Département
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une notice explicative (dont calendrier de réalisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le devis descriptif et estimatif des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois à l&amp;#039;achèvement de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/fdac.pdf</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa96-entretenir-la-voirie-communale-fdac/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>97325</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'entretien de la voirie de marais</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Environ 20% du territoire Vendéen est situé en zone de marais. La nature géologique du sol conduit à une dégradation plus rapide de l&amp;#039;état de la voirie. En effet, les argiles de marais (argile de l&amp;#039;holocène), substratum des routes concernées, sont de nature à gonfler ou dégonfler selon la saison et la teneur en eau des sols.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme a pour objectif d&amp;#039;aider ces communes dans l&amp;#039;entretien des routes situées sur cette couche géologique d&amp;#039;argiles de marais.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond de l&amp;#039;aide fixé à 10 000 euros par kilomètre linéaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 3000 habitants ayant tout ou partie de leur territoire concerné par la couche géologique de l&amp;#039;argile de l&amp;#039;Holocène
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI regroupant ces communes et ayant la compétence de l&amp;#039;entretien de la voirie communale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont éligibles l&amp;#039;ensemble des travaux liés à la réalisation de l&amp;#039;infrastructure.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas concernés, les études, les panneaux de signalisation directionnelle et d&amp;#039;information et les acquisitions foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux devront concerner uniquement les voies communales revêtues en enrobé ou en bicouche.
+&lt;/p&gt;
+&lt;p&gt;
+ Les chemins sablés, en terre ou non revêtus seront exclus.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux pris en compte devront être situés sur la couche géologique de l&amp;#039;argile de l&amp;#039;holocène.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide du Département ne pourra pas être attribuée pour des travaux de même nature sur une même section pendant 5 ans après l&amp;#039;attribution d&amp;#039;une aide du Département à ce titre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;&lt;p&gt;Pôle Finances et Ressources / Direction des Finances / Service Ingénierie financière et budgétaire&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 84 20&lt;/p&gt;
+&lt;p&gt;
+ Mail : &lt;a href="mailto:finances&amp;#64;vendee.fr" target="_self"&gt;finances&amp;#64;vendee.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dc81-accompagner-lentretetien-de-la-voirie-de-mara/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>97599</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Reconstruire la voirie suite à des intempéries</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider à la reconstruction de la voirie communale sinistrée et aux dépendances suite à la survenance d&amp;#039;événements climatiques ou géologiques de très grande ampleur.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires sont les communes et leurs groupements (Syndicats Intercommunaux, Communautés de Communes).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépense éligible :
+ &lt;/strong&gt;
+ Reconstruction à l&amp;#039;identique ou confortement au minimum de la voirie communale et ouvrages d&amp;#039;art endommagés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépense liée à l&amp;#039;extension d&amp;#039;une construction endommagée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de confort et d&amp;#039;embellissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement des heures supplémentaires des agents des collectivités pour travaux de déblaiement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/voirie-intemperies</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : voirie, cœurs de village, services de proximité, équipements touristiques (hébergement et pleine nature), déneigement, intempéries – Ghislaine Cabrol-Hutin
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.67.36
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : ghislaine.cabrol&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/588c-aider-a-la-reconstruction-de-la-voirie-face-a/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>97598</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Structurer et maintenir les réseaux de voirie en bon état</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif pour le Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à structurer et à maintenir en bon état leur réseau de voirie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires sont les communes de moins de 15 000 habitants ainsi que les groupements de communes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Travaux d&amp;#039;investissement structurant sur le réseau routier communal :
+  &lt;/strong&gt;
+  restructuration et renforcement de chaussée, aménagement de carrefour, construction ou confortement d&amp;#039;ouvrages d&amp;#039;art, bordurages et aménagements de trottoirs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aménagements de sécurité :
+  &lt;/strong&gt;
+  ralentisseurs et plateaux traversants, mise en accessibilité des arrêts de bus et leur cheminement aires de stationnement, chemins piétonniers...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aires de covoiturage
+  &lt;/strong&gt;
+  (la signalétique et la communication étant prises en charge par le Département sous réserve que la collectivité accepte que l&amp;#039;aire entre dans le réseau départemental)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aménagements des itinéraires cyclables :
+  &lt;/strong&gt;
+  études pour la création de boucles cyclotouristiques locales articulées avec un axe structurant départemental, création et aménagement et sécurisation de boucles cyclotouristiques locales (revêtement, signalétique, jalonnement, barrières de sécurité)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toute opération relevant de l&amp;#039;entretien général (rebouchage de nids de poule...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements annexes (mobilier urbain, feux tricolores, miroir, radars pédagogiques, plaques de rues...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de voirie liés à la création de lotissements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les investissements liés à la création de réseaux de télécommunications ou d&amp;#039;éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements paysagers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes appartenant à un groupement de communes qui s&amp;#039;est doté de la compétence voirie, les travaux de chaussées sous maîtrise d&amp;#039;ouvrage communale sont exclus du champ d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/voirie-communale</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : voirie, cœurs de village, services de proximité, équipements touristiques (hébergement et pleine nature), déneigement, intempéries – Ghislaine Cabrol-Hutin
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.67.36
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : ghislaine.cabrol&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f3b8-aider-a-structurer-et-a-maintenir-en-bon-etat/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>111627</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir la voirie communale</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Contrats</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Aide selon la longueur de la voirie communale.</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contrat de voirie communale de 3 ans : aide aux travaux d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention mobilisable en une seule fois.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2019-04-0028 (AD du 30/09/2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes de moins de 2.000 habitants en Essonne et intercommunalités compétentes et maîtres d&amp;#039;ouvrage en Essonne.
+  &lt;/li&gt;
+  &lt;li&gt;
+   La commune doit passer par un groupement de commandes, dont la convention constitutive est pilotée par l&amp;#039;intercommunalité.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fc7e-entretenir-la-voirie-communale/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>165810</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités de montagne soumises à des risques émergents</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Appui aux collectivités de montagne soumises à des risques émergents</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Le changement climatique a pour conséquence d&amp;#039;accélérer les transformations des zones de montagne et d&amp;#039;accroître les risques pour les personnes et les biens. Face à cela, le Fonds vert contribue à la protection des populations des
+communes de montagne, en permettant une bonne préparation de ces territoires
+face aux risques et en diminuant la vulnérabilité des personnes et des biens. L’objectif
+est que tous les sites de montagne identifiés à risques soient suivis, étudiés
+ou traités.&lt;/p&gt;&lt;p&gt;
+Le projet
+financé doit permettre d’améliorer la connaissance des risques naturels en
+montagne et haute montagne et de leurs évolutions et de contribuer à la mise en place de mesures de prévention/protection
+des populations appropriées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ain, Auvergne-Rhône-Alpes - subvention de 60 000€ octroyée en 2024. Travaux de sécurisation 
+de falaises visant à protéger des chutes de pierres les habitations situées en aval à la suite à d’un éboulement survenu en novembre 2023 mettant 
+en péril les habitations et les voies communales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Montagne
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les collectivités territoriales de montagne ou leurs groupements compétents en matière de prévention des risques naturels. Sont également éligibles l&amp;#039;Office national des forêts (ONF) et les parcs nationaux.&lt;/p&gt;&lt;p&gt;Une commune qui n&amp;#039;est pas couverte par un plan de prévention des risques naturels (PPRN) est éligible au Fonds vert.&lt;/p&gt;&lt;/h4&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les actions et opérations consistant à améliorer la connaissance des risques ;&lt;/li&gt;&lt;li&gt;Les opérations destinées à suivre l&amp;#039;évolution d&amp;#039;un aléa naturel sur un site de montagne ou de haute montagne pouvant menacer un territoire urbanisé, pour l&amp;#039;une des fins suivantes : &lt;br /&gt;- Adapter des actions de prévention déjà existantes ou déployer de nouvelles actions ;&lt;br /&gt;- Assurer un suivi de l&amp;#039;aléa dans un pas de temps adapté pour pouvoir prendre des mesures de mise en sécurité des populations.&lt;/li&gt;&lt;li&gt;La mise en place de mesures de prévention et/ou de protection, en priorité des territoires urbanisés (par exemple : la vidange d&amp;#039;un lac glaciaire instable).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande de financement sur la plateforme Démarche numérique ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet doit respecter les règles européennes applicables aux aides d&amp;#039;Etat ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les aides de l&amp;#039;Etat ne doivent pas être cumulées, autant que possible.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Montagne.pdf</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-montagne</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appuyer-les-collectivites-de-montagne-soumises-a-des-risques-emergents-1/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>74894</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de voirie pastorale et d'améliorations pastorales</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 70</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d'aide varie de 10 à 70% du montant HT ou TTC des travaux selon les autres financements</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Conseil Départemental soutient les travaux de voirie pastorale et d&amp;#039;améliorations pastorales (clôtures, parcs de tri, rénovation cabanes, aménagement point d&amp;#039;eau ...) en cofinancement du FEADER.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention FEADER est à retirer au GIP CRPGE (Centre de Ressources sur le Pastoralisme et la Gestion de l&amp;#039;Espace).
+&lt;/p&gt;
+&lt;p&gt;
+ La durée de validité de l&amp;#039;aide est de 2 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Le versement de l&amp;#039;aide se fait par acomptes ou en totalité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le soutien du Conseil Départemental est exercé dans le cadre des financements de la Région, de l&amp;#039;Etat, de l&amp;#039;Europe et éventuellement du Parc National.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jocelyne SASSERE  : 05.62.56.78.33 / jocelyne.sassere&amp;#64;ha-py.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a818-soutenir-les-travaux-de-voirie-pastorale-et-d/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>74573</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Aider les travaux urgents de réparation de voirie suite à intempérie</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide varie selon critères fiscaux</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Fonds d&amp;#039;urgence routes intempéries (FURI) intervient auprès des communes et EPCI du département en cas de dommages causés sur la voirie et ouvrages d&amp;#039;arts communaux par un événement climatique ou géologique.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide départementale intervient en complément de l&amp;#039;aide de l&amp;#039;Etat au titre du &amp;#34;Fonds de solidarité catastrophes naturelles&amp;#34; ou des &amp;#34;crédits exceptionnels pour les dégâts causés par des calamités publiques&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide départementale intervient sur les dégâts non couverts par les assurances.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux de réparation, reconstruction de voiries à l&amp;#039;identique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ : communes et EPCI
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ : travaux de réparation, reconstruction de voiries à l&amp;#039;identique, hors
+ extension, amélioration.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions de financement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Dépense de 50 000€ HT minimum : aide départementale unique ou complémentaire à l&amp;#039;aide de l&amp;#039;Etat et de la Région (aide départementale inférieure ou égale à celle de l&amp;#039;Etat)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de financement
+ &lt;/strong&gt;
+ : 60% maximum, selon la taille de la collectivité et autres financements,  dans la limite de 70% toutes aides publiques confondues
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Ruralité et Economie Résidentielle :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Christel ASENSIO : 05 62 56 78 34 (christel.asensio&amp;#64;ha-py.fr)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sophie HONDAA : 05 62 56 77 87 (sophie.hondaa&amp;#64;ha-py.fr)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/162f-aider-les-travaux-urgents-de-reparation-de-vo/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>25/01/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>44620</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Aménager une voirie impliquant le réseau routier départemental</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Confrontés à des difficultés de circulation, la commune ou la communauté de communes peut être amenée à s&amp;#039;interroger sur la réalisation d&amp;#039;aménagements se développant en domaine public départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Cela concerne notamment, les projets d&amp;#039;aménagement de la voirie départementale dans le cadre d&amp;#039;opérations d&amp;#039;urbanisme en agglomération ou de valorisation des espaces urbains en traverse d&amp;#039;agglomération, ou bien, le traitement des problèmes ponctuels de sécurité, au niveau d&amp;#039;un carrefour situé hors agglomération, entre une voie communale et une route départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 40 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn à l&amp;#039;adresse suivante : https://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement d&amp;#039;un cheminement piéton le long de la RD622
+&lt;/p&gt;
+&lt;p&gt;
+ Décaler un arrêt bus au carrefour de la RD 622 et d&amp;#039;une voie communale
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;un cheminement piéton entre le cimetière et le complexe sportif, le long de la RD4
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de sécurité aux abords d&amp;#039;un arrêt bus au carrefour des VC 4 et RD 35
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de sécurité dans la traversée du village, études et simulation avec des écluses - RD6
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de sécurité dans la traversée de l&amp;#039;agglomération
+&lt;/p&gt;
+&lt;p&gt;
+ Recherche de solution pour l&amp;#039;accessibilité PMR des arrêts bus au Giratoire de Gabor - RD630
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;une agglomération avec signalisation (RD 631)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation au Plan de déplacement urbain - RD 10 et RD 14
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à jour de la signalisation de police dans l&amp;#039;agglomération
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pose de radars pédagogiques
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation de comptages avec analyse de vitesse en traverse du village
+&lt;/p&gt;
+&lt;p&gt;
+ Interdiction des poids lourds dans la traverse du village
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3936-amenager-une-voirie-impliquant-le-reseau-rout/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>30523</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir la voirie, programmer les travaux d'entretien routier et limiter les risques du gestionnaire</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette action consiste à donner les notions de base dans la gestion et la réalisation de l&amp;#039;entretien routier visant à préserver le patrimoine et limiter les risques pour les maitres d&amp;#039;ouvrages (Communes ou EPCI).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions concernent l&amp;#039;entretien de tous les composants du domaine routier : chaussée, espaces verts, ouvrages, signalisation ...
+&lt;/p&gt;
+&lt;p&gt;
+ Sont aussi abordées des méthodes simples de programmation de travaux d&amp;#039;entretien périodique des chaussées avec une stratégie propre à chaque collectivité en fonction de la nature de son patrimoine (quantitatif et qualitatif) et du budget consacré.Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 42 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c654-entretenir-la-voirie-programmer-les-travaux-d/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>30522</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Aménager ponctuellement le réseau routier communal ou intercommunal</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mission consiste à apporter une aide, d&amp;#039;une part dans l&amp;#039;analyse des enjeux de circulation, et d&amp;#039;autre part dans la définition des besoins d&amp;#039;aménagement de la voirie communale, puis à accompagner la collectivité dans la recherche d&amp;#039;un maître d&amp;#039;œuvre pour mener à bien la phase opérationnelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 41 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sécurisation de la circulation aux entrées du village
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en sécurité de la traversée du village
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;un trottoir et d&amp;#039;une voie piétonne (VC Chemin des Pins)
+&lt;/p&gt;
+&lt;p&gt;
+ Sécurisation du carrefour de la VC n°4 avec un futur lotissement
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;un cheminement doux entre la mairie et le stade municipal au-dessus du ruisseau Le Rieu Fauré.
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de stationnement alterné
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de parking aux abords du collège
+&lt;/p&gt;
+&lt;p&gt;
+ Réparations suite à éboulement de talus sur une voie communale
+&lt;/p&gt;
+&lt;p&gt;
+ Programmation de l&amp;#039;entretien de la voirie communale
+&lt;/p&gt;
+&lt;p&gt;
+ Instabilité du chemin de randonnée du petit train
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y32" s="1" t="inlineStr">
         <is>
-          <t>ingenieriepublique@ladrome.fr</t>
+          <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
       <c r="Z32" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0394-dotation-forfaitaire-voirie/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b539-amenager-ponctuellement-le-reseau-routier-com/</t>
         </is>
       </c>
       <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
+    <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>165393</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Soutenir le verdissement des flottes professionnelles par l’acquisition de véhicules propres</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>IDEE Action « mobilité décarbonée »</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
       <c r="J33" s="1" t="inlineStr">
         <is>
           <t>L’aide prendra la forme d’une subvention plafonnée :  à 50% des dépenses éligibles par véhicule (surcoût du véhicule par rapport à son équivalent diesel Euro VI pour l’acquisition et la location, et coût de l’opération de rétrofit)</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les véhicules éligibles sont les véhicules de transports de
@@ -5956,224 +6878,1112 @@
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="577" colspan="2" valign="top"&gt;
   &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;</t>
         </is>
       </c>
       <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>carl.pique@normandie.fr</t>
         </is>
       </c>
       <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-verdissement-des-flottes-professionnelles-par-lacquisition-de-vehicules-propres/</t>
         </is>
       </c>
       <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>14/08/2025</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
+    <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>164768</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Partager les connaissances environnementales</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mieux comprendre les milieux naturels grâce à la surveillance et aux études environnementales est un des axes d’action de l’agence de l’eau Adour-Garonne. Les aides de l’Agence permettent d’anticiper les impacts du changement climatique, d’identifier des solutions adaptées et de répondre aux enjeux émergents. Les données collectées servent à mesurer les progrès réalisés et à orienter les maîtres d’ouvrage vers des résultats concrets. Une attention particulière est accordée à la réduction de l’empreinte carbone des activités de surveillance, notamment en matière d’énergie, de transport et de gestion des déchets.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reseaux-surveillance-milieux-etudes-connaissance-environnementale"&gt;Réseaux de surveillance des milieux et études de connaissance environnementale | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Adour-Garonne accompagne les initiatives visant à diffuser les données environnementales liées aux milieux aquatiques. Cet accompagnement concerne la production de rapports annuels d’analyse des données couvrant tous les types de masses d’eau, la mise à jour des fiches « Avis station », ainsi que la création de supports de communication dédiés, tels que des plaquettes, des synthèses ou des vidéos, pour mieux informer et sensibiliser.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/61-24-Etudes%20et%20recherche-Innovation%20et%20connaissances_0.pdf"&gt;61-24-Etudes et recherche-Innovation et connaissances_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_%20RS_partage%20des%20connaissances.pdf</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-etudes-de-connaissances-environnementales/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>164767</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de connaissances environnementales</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Connaissance environnementale - les études</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 60</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mieux comprendre les milieux naturels grâce à la surveillance et aux études environnementales est un des axes d’action de l’agence de l’eau Adour-Garonne. Les aides de l’Agence permettent d’anticiper les impacts du changement climatique, d’identifier des solutions adaptées et de répondre aux enjeux émergents. Les données collectées servent à mesurer les progrès réalisés et à orienter les maîtres d’ouvrage vers des résultats concrets. Une attention particulière est accordée à la réduction de l’empreinte carbone des activités de surveillance, notamment en matière d’énergie, de transport et de gestion des déchets.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reseaux-surveillance-milieux-etudes-connaissance-environnementale"&gt;Réseaux de surveillance des milieux et études de connaissance environnementale | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Agence accompagne les études générales pour mieux comprendre l’état et les dynamiques des milieux naturels. Cette aide permet d’anticiper les évolutions environnementales afin d’éclairer les politiques publiques et d’optimiser la gestion des ressources naturelles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/61-24-Etudes%20et%20recherche-Innovation%20et%20connaissances_0.pdf"&gt;61-24-Etudes et recherche-Innovation et connaissances_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE%20THEMATIQUE_RS_%C3%A9tudes%20de%20connaissances%20environnementales.pdf</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-la-connaissance-environnementale-grace-aux-observatoires/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>164766</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la connaissance environnementale grâce aux observatoires</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Connaissance environnementale - les observatoires</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mieux comprendre les milieux naturels grâce à la surveillance et aux études environnementales est un des axes d’action de l’agence de l’eau Adour-Garonne. Les aides de l’Agence permettent d’anticiper les impacts du changement climatique, d’identifier des solutions adaptées et de répondre aux enjeux émergents. Les données collectées servent à mesurer les progrès réalisés et à orienter les maîtres d’ouvrage vers des résultats concrets. Une attention particulière est accordée à la réduction de l’empreinte carbone des activités de surveillance, notamment en matière d’énergie, de transport et de gestion des déchets.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reseaux-surveillance-milieux-etudes-connaissance-environnementale"&gt;Réseaux de surveillance des milieux et études de connaissance environnementale | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient la collecte, l’organisation et la mise à disposition des données environnementales sur les milieux aquatiques. Cette aide permet de suivre l’état des milieux, les pressions exercées et les usages économiques. Les actions financées incluent la création de bases de données, la rédaction de rapports annuels, l’analyse des résultats, et le renseignement de fiches « avis station » pour tous types de masses d’eau.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/61-24-Etudes%20et%20recherche-Innovation%20et%20connaissances_0.pdf"&gt;61-24-Etudes et recherche-Innovation et connaissances_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_RS_observatoires.pdf</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-la-connaissance-environnementale-grace-aux-reseaux-de-surveillance-de-la-qualite-des-milieux/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>164765</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la connaissance environnementale grâce aux réseaux de surveillance de la qualité des milieux</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de surveillance</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mieux comprendre les milieux naturels grâce à la surveillance et aux études environnementales est un des axes d’action de l’agence de l’eau Adour-Garonne. Les aides de l’Agence permettent d’anticiper les impacts du changement climatique, d’identifier des solutions adaptées et de répondre aux enjeux émergents. Les données collectées servent à mesurer les progrès réalisés et à orienter les maîtres d’ouvrage vers des résultats concrets. Une attention particulière est accordée à la réduction de l’empreinte carbone des activités de surveillance, notamment en matière d’énergie, de transport et de gestion des déchets.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/reseaux-surveillance-milieux-etudes-connaissance-environnementale"&gt;Réseaux de surveillance des milieux et études de connaissance environnementale | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient et renforce la surveillance des masses d’eau, qu’il s’agisse des rivières, lacs, estuaires, eaux souterraines ou du littoral. Elle finance des réseaux de mesures pour appliquer les cadres réglementaires nationaux et de bassin, notamment ceux liés à la Directive-Cadre sur l’Eau (DCE) et à la Directive-Cadre Stratégie pour le Milieu Marin (DCSMM).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/61-24-Etudes%20et%20recherche-Innovation%20et%20connaissances_0.pdf"&gt;61-24-Etudes et recherche-Innovation et connaissances_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_r%C3%A9seaux%20de%20surveillance%20des%20milieux.pdf</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-linnovation-1/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>162633</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Mesurer les vitesses et le trafic routier</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Voirie</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets.
 &lt;/p&gt;
 &lt;p&gt;Dans le domaine de la voirie la réalisation de comptages routiers et des mesures de vitesses permets préalablement à l&amp;#039;engagement de travaux de définir si la voie nécessite des aménagements (constat d&amp;#039;une problématique d&amp;#039;après les mesures effectuées ou simple ressenti) et d&amp;#039;adapter ceux-ci en fonction du trafic (taux de PL et de VL) et des vitesses pratiquées...&lt;/p&gt;&lt;p&gt;Les mesures s&amp;#039;effectuent sur une période d&amp;#039;une semaine et font l&amp;#039;objet de la remise d&amp;#039;un rapport avec l&amp;#039;extraction et l&amp;#039;analyse des données issues de ces mesures.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mesurer la vitesse des usagers sur un axe routier&lt;/p&gt;&lt;p&gt;Comptabiliser le trafic routier avec possibilité d&amp;#039;extraire le trafic PL et VL&lt;/p&gt;&lt;p&gt;Définir des aménagements de sécurité si besoin en fonction du trafic et des vitesses pratiquées&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr  -&lt;/a&gt; 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>pmilliot@atd88.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/visiter-les-ouvrages-dart-et-accompagner-les-maitre-douvrage-dans-la-gestion-et-lentretien-de-leur-patrimoine/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-      <c r="A35" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>154979</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réfection des dégâts sur voies communales consécutifs aux intempéries</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>RÉFECTION DES DÉGÂTS SUR VOIES COMMUNALES CONSÉCUTIFS AUX INTEMPÉRIES</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 50</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider de manière exceptionnelle les communes et EPCI suite à une catastrophe naturelle.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   EPCI dotés de la compétence en matière de voirie
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB: Les communes appartenant à un EPCI peuvent déposer une demande à titre individuel étant précisé que cette demande ne peut être cumulée avec celle déposée, le cas échéant, par l&amp;#039;EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  La Métropole Rouen Normandie et les communes qui la composent sont exclues de ce dispositif d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -6225,1093 +8035,523 @@
 Compte tenu de l&amp;#039;urgence à réaliser les travaux de réparation, les communes ou les EPCI doivent déposer
 leurs dossiers dans un délai de 3 mois suivant l&amp;#039;évènement.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;avis technique de la direction des routes sera sollicité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses : 1.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses : Communes : 200.000€ HT - EPCI : 1.200.000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces plafonds sont annuels, toutes opérations confondues.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/refection-des-degats-sur-voie-communale-consecutifs-aux-intemperies/</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c7c8-aider-au-maintien-et-au-developpement-des-bat/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>149780</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en voirie / aménagement de l'espace public</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique du Département du Rhône (ATDR)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...59 lines deleted...]
-      <c r="S36" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
+&lt;/p&gt;
+&lt;p&gt;
+ Les niveaux d&amp;#039;intervention pour la thématique voirie/aménagement de l&amp;#039;espace public sont les suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis  coordination et pilotage de l&amp;#039;opération en phase travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  MAITRISE D&amp;#039;OEUVRE (pour les travaux de voirie &amp;lt; 90 k€ HT): conception du projet et suivi de sa réalisation dans les conditions de délais, de qualité ainsi que de coûts fixés
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO) :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de l&amp;#039;hypercentre de Villié-Morgon
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de l&amp;#039;espace public en centre bourg incluant la démolition d&amp;#039;un bâtiment à  Saint-Laurent-d&amp;#039;Agny
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la traversée d&amp;#039;agglomération à Haute-Rivoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations de maîtrise d&amp;#039;oeuvre (MOE) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sécurisation du centre bourg à Meaux-la-Montagne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;aménagements de sécurité à Souzy
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une écluse à Vaux-en-Beaujolais
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accès au service :
+&lt;/p&gt;
+&lt;p&gt;
+ • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
+ &lt;br /&gt;
+ - les missions de conseil sont gratuites,
+ &lt;br /&gt;
+ - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;oeuvre sont payantes avec remise sur les coûts journaliers des intervenants.
+&lt;/p&gt;
+&lt;p&gt;
+ • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil, d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;oeuvre sont payantes
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Rhône Département (hors métropole de Lyon)</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>http://rhône.fr</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>http://atdr@rhone.fr</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Courriel : atdr&amp;#64;rhone.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 72 61 79 85
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>patricia.pompon@rhone.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89ca-beneficier-du-soutien-et-de-laccompagnement-e/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>14/09/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>140773</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de voirie et d'aménagement des espaces publics</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...381 lines deleted...]
-      <c r="H40" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...152 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménager les circulations et zones de vie
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Développer l&amp;#039;attractivité des territoires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Améliorer les conditions de circulation
 &lt;/p&gt;
 &lt;p&gt;
  - Embellir le cadre de vie
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f8e4-realiser-des-travaux-de-voirie-et-damenagemen/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-[...181 lines deleted...]
-    <row r="43" spans="1:27" customHeight="0">
+    <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>126134</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Obtenir une assistance technique en matière de voirie</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Assistance technique départementale Domaine Voirie</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H43" s="1" t="inlineStr">
@@ -7386,52 +8626,83 @@
  Email :
  &lt;a href="mailto:olivier.bayle&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   olivier.bayle&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
       <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/65d0-obtenir-une-assistance-technique-en-matiere-d/</t>
         </is>
       </c>
       <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
+    <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
         <v>120323</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Faire des aménagements routiers sur routes départementales en agglomération</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Aménagements routiers sur routes départementales en agglomération</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H44" s="1" t="inlineStr">
         <is>
@@ -7554,52 +8825,83 @@
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.ladrome.fr/"&gt;
    www.ladrome.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9552-amenagements-routiers-sur-routes-departementa/</t>
         </is>
       </c>
       <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
+    <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>120280</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Mener des diagnostics ou des projets d'aménagement dans le domaine de la voirie communale</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Prestations diverses dans le domaine de la voirie communale</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H45" s="1" t="inlineStr">
         <is>
@@ -7757,307 +9059,259 @@
  Téléphone : 04 75 75 92 27
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:gyounsi&amp;#64;ladrome.fr"&gt;
   gyounsi&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d142-prestations-diverses-dans-le-domaine-de-la-vo/</t>
         </is>
       </c>
       <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
+    <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
-        <v>156157</v>
+        <v>94791</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les travaux sur la voirie communale et la réhabilitation d’ouvrages d’art</t>
-[...4 lines deleted...]
-          <t>VOIRIE COMMUNALE ET RÉHABILITATION DES OUVRAGES D’ART</t>
+          <t>Appuyer les collectivités dans la définition et la mise en oeuvre de leur projet d'urbanisme, d'aménagement, d'assainissement, d'eau, de voirie et d'ouvrage d'art</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Seine-Maritime</t>
+          <t>Agence technique départementale de Meurthe et Moselle (ATD 54)</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région</t>
         </is>
       </c>
       <c r="H46" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...9 lines deleted...]
-          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aider les communes et EPCI dans leurs travaux de voirie ou pour la réhabilitation d&amp;#039;ouvrages d&amp;#039;art.
+ Assistance technique, administrative et financière des collectivités pour la définition de leurs besoins, la conception et la mise en oeuvre des projets dans les domaines de l&amp;#039;aménagement, de l&amp;#039;urbanisme, de l&amp;#039;eau, de la voirie et des ouvrages d&amp;#039;art.
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  AMO travaux d&amp;#039;assainissement collectif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à l&amp;#039;entretien des ouvrages d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de schéma directeur eau potable, suivi de DSP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un programme de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites des ponts et conseils en matière de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMO opérations d&amp;#039;urbanisme et d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la gestion intégrée des eaux pluviales dans les projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la recherche et à la mobilisation des financements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="N46" s="1" t="inlineStr">
         <is>
-          <t>Voirie et réseaux
-Réhabilitation</t>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Equipement public
+Logement et habitat
+Appui méthodologique
+Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Meurthe-et-Moselle</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.mmd54.org/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...123 lines deleted...]
- NB: L&amp;#039;aide n&amp;#039;est pas cumulable avec d&amp;#039;autres aides départementales ni avec le fonds d&amp;#039;action locale (FAL).
+ Mail :
+ &lt;a href="mailto:mmd54&amp;#64;mmd54.org" rel="noopener" target="_blank"&gt;
+  mmd54&amp;#64;mmd54.org
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cécile CALIN, Directrice de MMD 54 : 03 94 94 56 92
+&lt;/p&gt;
+&lt;p&gt;
+ Murielle COLLIGNON, Assistante administrative : 03 54 50 71 66
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
-[...43 lines deleted...]
-      </c>
       <c r="Y46" s="1" t="inlineStr">
         <is>
-          <t>subventions76-communesepci@seinemaritime.fr</t>
+          <t>ccalin@mmd54.org</t>
         </is>
       </c>
       <c r="Z46" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e001-aider-au-classement-et-a-la-preservation-des-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/abfe-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
       <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
+    <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
         <v>162409</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’aménagement d’infrastructures cyclables hors agglomération pour la pratique du vélo au quotidien</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Programme Vélo du Quotidien</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H47" s="1" t="inlineStr">
@@ -8132,90 +9386,408 @@
         <is>
           <t>https://www.vendee.fr/amenager-et-preserver-leur-cadre-de-vie/organiser-les-mobilites/pistes-cyclables</t>
         </is>
       </c>
       <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Département de la Vendée&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;40, rue Foch, 85923 LA ROCHE SUR YON cedex 9&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Tel : 02 28 85 86 02&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Mail : &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_blank"&gt;&lt;span&gt;mobilites-durables&amp;#64;vendee.fr &lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>hugo.bard@vendee.fr</t>
         </is>
       </c>
       <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lamenagement-dinfrastructures-cyclables-hors-agglomeration-pour-la-pratique-du-velo-au-quotidien/</t>
         </is>
       </c>
       <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
+    <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
+        <v>156157</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux sur la voirie communale et la réhabilitation d’ouvrages d’art</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>VOIRIE COMMUNALE ET RÉHABILITATION DES OUVRAGES D’ART</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes et EPCI dans leurs travaux de voirie ou pour la réhabilitation d&amp;#039;ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 2.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI dotés de la compétence en matière de voirie, quelle que soit leur population, pour les travaux qu&amp;#039;ils réalisent dans les communes dont la population est inférieure à 2 000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: La Métropole ainsi que les communes qui la composent ne peuvent bénéficier de ce dispositif d&amp;#039;aide en raison du transfert de compétences
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie communale :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;investissement structurant sur le réseau routier communal : restructuration et renforcement de chaussée à l&amp;#039;aide d&amp;#039;enrobé en béton bitumineux, aménagement de carrefour, aménagements de sécurité, ouvrages d&amp;#039;assainissement strictement liés à la chaussée, signalisation de sécurité (verticale et horizontale) de premier investissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  En cas de travaux d&amp;#039;assainissement pluvial conséquent, présentant un enjeu en matière d&amp;#039;inondations caractérisé par des dysfonctionnements hydrauliques avérés, la réalisation d&amp;#039;un schéma de gestion des eaux pluviales sera sollicitée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais liés à la constitution et à la réalisation de l&amp;#039;opération : frais de maîtrise d&amp;#039;œuvre et de coordination de sécurité, études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables concourant à la définition et à la réalisation de ces aménagements, à condition qu&amp;#039;elles soient comprises dans un délai de 3 ans à compter de la date du dépôt de la demande de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation des ouvrages d&amp;#039;art :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et travaux de réhabilitation (ponts, murs de soutènement de chaussées) maintien du niveau de service et des impératifs de sécurité routière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais liés à la constitution et à la réalisation de l&amp;#039;opération : frais de maîtrise d&amp;#039;œuvre et de coordination de sécurité, études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables concourant à la définition et à la réalisation de ces aménagements, à condition qu&amp;#039;elles soient comprises dans un délai de 3 ans à compter de la date du dépôt de la demande de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie communale :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Simple revêtement de la chaussée (enduit superficiel, rebouchage de nids-de-poule, etc.) et toutes opérations relevant de l&amp;#039;entretien général,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous ouvrages d&amp;#039;assainissement non liés à la voirie (collectes des eaux usées et autres),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les mises à niveau des ouvrages des concessionnaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements annexes (feux tricolores, alarme vitesse, plaques de rue, aires de jeux, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les créations de voiries,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les cheminements piétons, y compris les trottoirs, et les pistes cyclables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous aménagements non liés strictement à la voirie (éclairage, enfouissement de réseaux, aménagements paysagers, mobilier urbain, etc.)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation des ouvrages d&amp;#039;art :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tous travaux non directement liés à l&amp;#039;ouvrage ou ne présentant aucun impératif en matière de sécurité routière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de simple entretien courant des ouvrages, les acquisitions foncières ainsi que les travaux annexes (éclairage...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de voirie ou sur des ouvrages liés à la création ou à la réhabilitation de lotissements ou de zones d&amp;#039;activités ainsi que plus généralement toutes opérations à caractère économique et commercial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables liées à des opérations à caractère économique et commercial tels que les aménagements de lotissement à usage privé et les ZAC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 10.000€ HT pour les communes et EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 200.000€ HT pour les communes (par an et par maître d&amp;#039;ouvrage) - 1.200.000€ HT pour les EPCI (par an et par maître d&amp;#039;ouvrage)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: L&amp;#039;aide n&amp;#039;est pas cumulable avec d&amp;#039;autres aides départementales ni avec le fonds d&amp;#039;action locale (FAL).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/voirie-communale-et-rehabilitation-des-ouvrages-dart/</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e001-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Gestion des inondations
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>164215</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une Délégation de Matrise d'Ouvrage "Clé en main"</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Délégation de matrise d'ouvrage (DMO)</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions de délégation de
 maîtrise d’ouvrage&lt;/p&gt;&lt;p&gt;L’agence missionne l’entreprise pour le
 compte des collectivités via des accords cadre à bons de commandes. L’agence
 suit les travaux et les réceptionne. La maitrise d’ouvrage est déléguée, c’est
 Ingénierie70 qui réglera à l’entreprise le montant des travaux. &lt;/p&gt;&lt;p&gt;Réalisation sous mandat de maîtrise d&amp;#039;ouvrage
@@ -8226,265 +9798,179 @@
 conditions administratives et techniques selon lesquelles les ouvrages seront
 réalisés ;&lt;/p&gt;&lt;p&gt;-
 Réalisation des démarches administratives nécessaires pour l’exécution des
 travaux ;&lt;/p&gt;&lt;p&gt;- Assistance
 au maître d’ouvrage pour le montage des dossiers de subvention.&lt;/p&gt;&lt;p&gt;Ø 
 &lt;u&gt;La
 phase travaux incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Sélection
 par Ingénierie70 des prestataires
 et passation des marchés de travaux ;&lt;/p&gt;&lt;p&gt;- Le cas
 échéant, organisation de la coordination sécurité et protection de la santé ;&lt;/p&gt;&lt;p&gt;- Contrôle
 de l’activité des prestataires, organisation et direction des réunions de
 chantier, rédaction et diffusion des comptes rendus ; &lt;/p&gt;&lt;p&gt;- Gestion
 administrative et comptable de l’opération, paiement des marchés de travaux aux
 prestataires;&lt;/p&gt;&lt;p&gt;- Réception
 des travaux des prestataires, en liaison avec le maître d’ouvrage ;&lt;/p&gt;&lt;p&gt;- Le cas
 échéant, suivi des réserves formulées lors de la réception des travaux jusqu’à
 leur levée ;&lt;/p&gt;&lt;p&gt;- Suivi des
 désordres signalés par le maître de l’ouvrage durant l’année de parfait
 achèvement ;&lt;/p&gt;&lt;p&gt;- Gestion
 des contentieux avec les prestataires. Dans ce cas, Ingénierie70 peut ester en justice pour le compte du maitre
 de l’ouvrage.&lt;/p&gt;&lt;p&gt; Durant tout son mandat, Ingénierie70
 assure une assistance d’ordre technique et administrative au maître d’ouvrage&lt;/p&gt;&lt;ul type="disc"&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménagement d&amp;#039;un arrêt de bus, aménagement de sécurité, modification d&amp;#039;un carrefour, réhabilitation d&amp;#039;un jeu de quilles, travaux de voirie etc. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence départementale. Toutes les collectivités, CC, syndicats peuvent être adhérent à Ingénierie70.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dune-delegation-de-matrise-douvrage-cle-en-main/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-[...117 lines deleted...]
-    <row r="50" spans="1:27" customHeight="0">
+    <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
         <v>163832</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
@@ -8555,520 +10041,345 @@
       </c>
       <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
       <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
         </is>
       </c>
       <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD50" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
+    <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
-        <v>105335</v>
+        <v>128964</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les investissements des associations sportives, socio-éducatives, sanitaires, sociales et culturelles</t>
-[...4 lines deleted...]
-          <t>Equipements sportifs, socio-éducatifs, sanitaires, sociaux et culturels</t>
+          <t>Obtenir un avis technique sur un ouvrage ou une construction</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental du Morbihan</t>
+          <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
-        <is>
-[...128 lines deleted...]
-      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Descriptif
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Disposer d&amp;#039;une analyse technique d&amp;#039;un bâti existant
 dans la perspective de sa réutilisation ou de sa
 réhabilitation
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir l&amp;#039;examen des désordres ou sinistres d&amp;#039;une
 construction ainsi que les pistes opérationnelles de
 réparation (préconisations, estimation prévisionnelle
 du coût,...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités d&amp;#039;accompagnement
 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rencontre avec le conseiller en développement
 territorial et/ou un chef de projet de Gironde
 Ressources
  &lt;/li&gt;
  &lt;li&gt;
   Reconnaissance des lieux et inspections visuelles
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour les projets et travaux en
 découlant
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Livrables
 :
 &lt;/p&gt;
 &lt;p&gt;
  Fiche d&amp;#039;analyse et de faisabilité opérationnelle
 comprenant, le cas échéant :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    des éléments de diagnostic ou une analyse technique
 de la problématique avec des propositions
   &lt;/li&gt;
   &lt;li&gt;
    des éléments de compréhension et/ou de
 programmation du projet, le cas échéant
   &lt;/li&gt;
   &lt;li&gt;
    une synthèse du déroulement de l&amp;#039;opération avec
 indication des procédures de marché public
   &lt;/li&gt;
   &lt;li&gt;
    une estimation prévisionnelle sommaire des coûts
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fourniture de documents techniques relatifs au projet
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Gironde Ressources
 &lt;/p&gt;
 &lt;p&gt;
  05 56 99 57 70
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;gironderessources.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>contact@gironderessources.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/edea-obtenir-un-avis-technique-sur-un-ouvrage-ou-u/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Entretien des ponts
+Gestion d'une base nautique
+Réfection/aménagement de la voirie
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...111 lines deleted...]
-      <c r="A54" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>152160</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Aider à la création d'aménagements de sécurité routière</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>AMÉNAGEMENTS DE SÉCURITÉ ROUTIÈRE</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J52" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L54" s="1" t="inlineStr">
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  communes de moins de 10.000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagement de passage piéton sécurisé rue des Lilas
  &lt;/li&gt;
  &lt;li&gt;
   Installation de feux tricolores à l&amp;#039;intersection de la rue de la Mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone de stationnement pour les usagers du parc municipal
  &lt;/li&gt;
  &lt;li&gt;
   Étude de circulation pour la sécurisation de la RD 75
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de plateaux ralentisseurs sur la rue de l&amp;#039;École
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un carrefour sécurisé rue des Cerisiers
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un chemin piétonnier le long de la RD 200
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;aire d&amp;#039;accueil des camions sur la RD 42
@@ -9084,62 +10395,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Étude de sécurité routière pour la RD 150
  &lt;/li&gt;
  &lt;li&gt;
   Création de zones 30 dans les quartiers résidentiels
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un passage surélevé à l&amp;#039;intersection de la rue Principale
  &lt;/li&gt;
  &lt;li&gt;
   Installation de dos d&amp;#039;âne pour réduire la vitesse rue des Érables
  &lt;/li&gt;
  &lt;li&gt;
   Étude de sécurité pour la RD 55 et la RD 220
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de carrefours sécurisés rue de la Gare
  &lt;/li&gt;
  &lt;li&gt;
   Installation de feux tricolores aux intersections de la RD 30
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -9253,275 +10564,606 @@
      &lt;p&gt;
       Taux communal ou intercommunal pour les travaux sur ou le long de voie communale
       &lt;br /&gt;
       &lt;br /&gt;
       &lt;br /&gt;
       &lt;br /&gt;
      &lt;/p&gt;
      &lt;p&gt;
       Taux communal ou intercommunal bonifié (&amp;#43;10%) pour les travaux sur ou le long de routes départementales
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       - Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  Pour les travaux dont l&amp;#039;emprise est susceptible de concerner le domaine public départemental (routes, espaces publics,...), le maître d&amp;#039;ouvrage devra obligatoirement prendre contact avec les services du pôle aménagement et mobilité du Conseil départemental, afin de l&amp;#039;associer le plus en amont possible aux réflexions portant sur la conception du projet, et de solliciter une convention de maîtrise d&amp;#039;ouvrage ou une permission de voirie suivant les cas.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4293-aider-a-lamelioration-de-la-qualite-de-la-dis/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>16/10/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-      <c r="A55" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>117155</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Conseiller les collectivités en matière de sécurité routière, aménagements de voirie et modes actifs</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la définition des contraintes et de solutions techniques et financières  pour la sécurisation et l&amp;#039;aménagement de la voirie communale, de cheminements piétons, cycles et PMR et d&amp;#039;aires de covoiturage, de même que la sécurisation et la mise en accessibilité des points d&amp;#039;arrêt transports en commun.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Sensibilisation sur les règles de voirie et de la sécurité routière. Conseils pour l&amp;#039;établissement d&amp;#039;un diagnostic de sécurité routière, sur la définition des orientations d&amp;#039;aménagement, la méthodologie, les interlocuteurs et les types de solutions tant pour la voirie, que les cheminements modes actifs et points d&amp;#039;arrêts.
  &lt;/li&gt;
  &lt;li&gt;
   Conseil pour l&amp;#039;élaboration de schéma directeur de déplacements modes actifs.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur la répartition des responsabilités sur le domaine public et prise en compte dans les projets d&amp;#039;aménagements.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils sur l&amp;#039;établissement d&amp;#039;un plan de financement et recherche de financements extérieurs suivant les types d&amp;#039;aménagements
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Risques naturels
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7b34-conseiller-les-collectivites-en-matiere-de-se/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>163062</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud a pour but de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;créer, maintenir et moderniser un réseau de salles indépendantes, de proximité et classées « art et essai » ;&lt;/li&gt; 	&lt;li&gt;assurer un confort et un accueil au plus proche des standards en vigueur dans le respect des normes d’écoconstruction pour lutter contre le gaspillage énergétique et réduire l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;encourager la sobriété foncière, prioriser la reconversion et la réhabilitation des friches par rapport à la construction neuve dans une démarche de sobriété énergétique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Toutes les salles de cinéma en gestion publique, associative ou privée correspondant aux critères fixés par la loi Sueur N°92-651 du 13 juillet 1992 (CGCT, L2251-4,3232- 4 et L4211-1) et qui sont situées sur le territoire de la région Provence-Alpes-Côte d&amp;#039;Azur.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sauf dérogation exceptionnelle, les demandes de subvention doivent être déposées au plus tard trois mois avant la date prévisionnelle de début de réalisation du projet concerné pour les demandes de subvention d’investissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-la-creation-lequipement-et-la-rehabilitation-des-salles-de-cinema</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Charlotte Le Bos-Schneegans : &lt;a href="mailto:clebos&amp;#64;maregionsud.fr"&gt;clebos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Jocelyne Rogliano : &lt;a href="mailto:jrogliano&amp;#64;maregionsud.fr"&gt;jrogliano&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-linvestissement-pour-la-creation-lequipement-et-la-rehabilitation-des-salles-de-cinema/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>166077</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud a pour but de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;créer, maintenir et moderniser un réseau de salles indépendantes, de proximité et classées « art et essai » ;&lt;/li&gt; 	&lt;li&gt;assurer un confort et un accueil au plus proche des standards en vigueur dans le respect des normes d’écoconstruction pour lutter contre le gaspillage énergétique et réduire l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;encourager la sobriété foncière, prioriser la reconversion et la réhabilitation des friches par rapport à la construction neuve dans une démarche de sobriété énergétique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Toutes les salles de cinéma en gestion publique, associative ou privée correspondant aux critères fixés par la loi Sueur N°92-651 du 13 juillet 1992 (CGCT, L2251-4,3232- 4 et L4211-1) et qui sont situées sur le territoire de la région Provence-Alpes-Côte d&amp;#039;Azur.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sauf dérogation exceptionnelle, les demandes de subvention doivent être déposées au plus tard trois mois avant la date prévisionnelle de début de réalisation du projet concerné pour les demandes de subvention d’investissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-la-creation-lequipement-et-la-rehabilitation-des-salles-de-cinema</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DIFF_SCIN/depot/simple</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Charlotte Le Bos-Schneegans : &lt;a href="mailto:clebos&amp;#64;maregionsud.fr"&gt;clebos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Jocelyne Rogliano : &lt;a href="mailto:jrogliano&amp;#64;maregionsud.fr"&gt;jrogliano&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y55" s="1" t="inlineStr">
         <is>
-          <t>id77@departement77.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z55" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7b34-conseiller-les-collectivites-en-matiere-de-se/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-investissement-pour-la-creation-l-equipement-et-la-rehabilitation-des-salles-de-cinema/</t>
         </is>
       </c>
       <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="56" spans="1:27" customHeight="0">
+    <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
         <v>157101</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H56" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique
+          <t>Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
@@ -9636,595 +11278,864 @@
  57000 METZ
 &lt;/p&gt;
 &lt;p&gt;
  Horaires d&amp;#039;ouverture :
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
       <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
         </is>
       </c>
       <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="57" spans="1:27" customHeight="0">
+    <row r="57" spans="1:34" customHeight="0">
       <c r="A57" s="1">
-        <v>163062</v>
+        <v>165801</v>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+          <t>Développer les mobilités durables en territoires ruraux et moyennement denses</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Soutien à l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+          <t>Fonds vert - Mobilités durables en territoires ruraux et moyennement denses</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...1 lines deleted...]
-Entreprise privée</t>
+Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H57" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L57" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;La Région Sud a pour but de :&lt;/p&gt;
-[...5 lines deleted...]
-&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans
+l’objectif d’améliorer le cadre de vie et de réduire l’impact
+environnemental des déplacements du quotidien des habitants des zones rurales et périurbaines, le Fonds vert soutient le développement de services mobilités durables adaptés aux besoins de la population, notamment
+en faveur d’une mobilité alternative à l’utilisation de la voiture
+individuelle.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N57" s="1" t="inlineStr">
         <is>
-          <t>Culture et identité collective</t>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
       <c r="O57" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="R57" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
-[...7 lines deleted...]
-      <c r="S57" s="1" t="inlineStr">
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et
+régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la
+Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;La mesure bénéficie aux collectivités territoriales et leurs
+groupements suivants :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" width="623"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p align="center"&gt;&lt;strong&gt;Entités éligibles&lt;/strong&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p align="center"&gt;&lt;strong&gt;Conditions
+  d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;- Les communautés de communes, communautés
+  d’agglomération&lt;/p&gt;
+  &lt;p&gt;- Leurs communes membres&lt;/p&gt;
+  &lt;p&gt;- Les syndicats mixtes&lt;/p&gt;
+  &lt;p&gt;- Les pôles d&amp;#039;équilibre territoriaux et ruraux
+  (PETR)&lt;/p&gt;
+  &lt;p&gt;- Les établissements publics&lt;/p&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Entités compétentes en matière de voirie ou de mobilité
+  (i.e. autorité organisatrice de la mobilité, AOM) ou ayant une
+  délégation de compétence.&lt;/p&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;p&gt;Hors lauréats de l’Appel à programmes
+  « Territoires cyclables » pour les aménagements cyclables &lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;Régions&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Projets locaux relevant de leur compétence d’AOM
+  locale et sur le périmètre de l’EPCI concerné &lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;Départements&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Aménagements cyclables ou de covoiturage réalisés
+  sur la voirie départementale&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;Le projet doit être localisé dans les territoires des EPCI
+classés en densité rurale ou en densité intermédiaire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les associations peuvent également bénéficier de l’aide du Fonds
+vert dès lors que leurs projets sont conjointement portés et financés par une
+collectivité ou groupement mentionné dans le tableau ci-dessus.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles au financement du Fonds vert :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses d&amp;#039;ingénierie (études, AMO) pour l&amp;#039;élaboration d&amp;#039;une stratégie de mobilité, d&amp;#039;un plan de mobilité simplifié (PDMS) ;&lt;/li&gt;&lt;li&gt;La création d&amp;#039;infrastructures, de services ou de bouquets de services de mobilité de proximité suivants :&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-   Service
+de mobilité solidaire, notamment transport d’utilité sociale (TUS) ;&lt;/p&gt;&lt;p&gt;-   Service
+de transport à la demande (TAD) ou navette régulière, y compris autonome ;&lt;/p&gt;&lt;p&gt;-   Service
+d’autopartage ou de scooter en libre-service ;&lt;/p&gt;&lt;p&gt;-   Système
+numérique d’aide aux déplacements (information voyageur / mobilité multimodale)
+;&lt;/p&gt;&lt;p&gt;-   Services
+de prêt ou location, y compris en libre-service, de vélo et/ou de vélo à
+assistance électrique (VAE) ;&lt;/p&gt;&lt;p&gt;-  Services
+et infrastructures pour le covoiturage : aires et lignes de covoiturage, voies
+réservées et à certaines catégories de véhicules dites VR2&amp;#43;, points d’arrêt
+d’autostop organisés, création de plateforme d’intermédiation, campagnes
+d’incitation financière à la pratique du covoiturage ;&lt;/p&gt;&lt;p&gt;-   Infrastructures
+cyclables (aménagements cyclables, stationnements sécurisés).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses couvertes par le Fonds vert sont le coût des investissements, les frais de fonctionnement du service de mobilité (équivalent à 1 an de fonctionnement maximum) pour aider l&amp;#039;amorçage du service et les frais d&amp;#039;études et de maîtrise d&amp;#039;ouvrage (dont les acquisitions foncières), sous conditions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Mobilites-durables.pdf</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-mobilites-durables</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-durables-en-territoires-ruraux-et-moyennement-denses/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Inciter financièrement le covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>162526</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets favorables à la transition écologique</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire résilient face au changement climatique</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Economie circulaire
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-      <c r="A58" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>163014</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-      <c r="A59" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>140797</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de Conseils, d'Assistance Technique (AT) et d'Assistance à Maîtrise d’Ouvrage (AMO) pour les problématiques quotidiennes des collectivités adhérentes</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie et Territoires 04</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Conseils &amp;#34;amont&amp;#34; sur l&amp;#039;ensemble des domaines d&amp;#039;intervention couverts (eau, route, bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projet dans le domaine de l&amp;#039;eau, des routes et du bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie administrative et financière (recherche de financements)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise technique (eau, route et bâtiment)
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie réglementaire (eau) : appui à la réalisation de documents à portée réglementaire
  &lt;/li&gt;
  &lt;li&gt;
   Assistance à la gestion et à l&amp;#039;exploitation (eau, routes)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M59" s="1" t="inlineStr">
+      <c r="M60" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   AMO pour la construction d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   AMO pour la réalisation de schémas directeurs
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de bilans et d&amp;#039;expertises sur le fonctionnement d&amp;#039;ouvrages d&amp;#039;épuration ou d&amp;#039;adduction d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Études de faisabilité pour la mise en sécurité de traversées urbaines
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics et définition de programmes d&amp;#039;entretien du patrimoine &amp;#34;voirie&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Adhésion de la collectivité (délibération et cotisation annuelle) pour l&amp;#039;un des services (eau, voirie et aménagement) ou pour l&amp;#039;ensemble des services.
 &lt;/p&gt;
 &lt;p&gt;
  - Formalisation de la demande d&amp;#039;intervention (à retrouver sur le site de l&amp;#039;Agence).
 &lt;/p&gt;
 &lt;p&gt;
  - Traitement de la demande par les services :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Inclus dans l&amp;#039;adhésion : informations et conseils simples dans chacun des domaines de compétence cités ci-dessus.
   &lt;/li&gt;
   &lt;li&gt;
    En supplément, sur la base de propositions d&amp;#039;intervention spécifiques : prestations techniques &amp;#34;complexes&amp;#34;, missions d&amp;#039;accompagnement de projets d&amp;#039;investissement et aide à la programmation pluriannuelle.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Alpes-de-Haute-Provence</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.it04.fr/</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact : Hôtel du département – 13 rue du docteur Romieu CS 70 216 – 04 995 Digne les Bains CEDEX
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 92 30 08 50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;it04.fr" target="_self"&gt;
   contact&amp;#64;it04.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a696-conseils-assistance-technique-at-et-assistanc/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Gestion des inondations
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-[...131 lines deleted...]
-    <row r="61" spans="1:27" customHeight="0">
+    <row r="61" spans="1:34" customHeight="0">
       <c r="A61" s="1">
         <v>159895</v>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Valoriser les éléments identitaires et le patrimoine du territoire rural</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J61" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
  &lt;/strong&gt;
  &lt;br /&gt;
  Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
@@ -10398,784 +12309,792 @@
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
       <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aae0-faire-des-spheres-agricole-viticole-et-sylvic/</t>
         </is>
       </c>
       <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Mise en place d’un commerce de proximité
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD61" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
+    <row r="62" spans="1:34" customHeight="0">
       <c r="A62" s="1">
-        <v>162635</v>
+        <v>163965</v>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
-[...4 lines deleted...]
-          <t>Voirie</t>
+          <t>Contribuer à des projets de réduction et de séquestration de carbone pour participer à l'objectif de neutralité carbone</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Agence technique départementale (ATD) des Vosges</t>
+          <t>Leyton</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Recherche</t>
         </is>
       </c>
       <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L62" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;u&gt;Contexte&lt;/u&gt; : Les acteurs publics et privés doivent s&amp;#039;engager dans une démarche de décarbonation, encadrée de manière réglementaire par le Green Deal Européen et la Stratégie Nationale Bas Carbone , qui vise notamment à réduire les émissions de GES de 40% d&amp;#039;ici 2030 (vs. 1990) et à doubler nos puits de carbone.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Méthodologie&lt;/u&gt; : Une fois que les acteurs publics et privés ont réalisé leur 1er Bilan Carbon, ils entament des actions de réduction de leur empreinte mais font face à des émissions résiduelles tous les ans. Réduire certaines émissions peut prendre du temps : absence de technologie, mobilisation des parties prenantes, etc. Cependant, il existe une solution temporaire en face de ces émissions résiduelles afin de contribuer à la neutralité carbone : La contribution carbone.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Dispositif&lt;/u&gt; : Les acteurs peuvent financer des projets qui vont permettre de réduire ou de séquestrer des émissions de GES ailleurs en France ou à l&amp;#039;étranger. Ces projets vont permettre de réduire les émissions de CO2e globalement et vont présenter de nombreux autres avantages socio-économiques et de biodiversité en fonction du projet. Par leur action, ces acteurs recevront des crédits carbone, qu&amp;#039;ils pourront valoriser, au titre de leur engagement envers la neutralité mondiale, en complément de toutes les actions de réduction préalablement engagées.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Aide&lt;/u&gt; : LEYTON vous accompagne dans la recherche de ces projets au plus proche de vos territoires, de votre activité, de vos enjeux, ou de vos valeurs afin de maximiser votre impact stratégique, extra-financier, climatique, environnemental et social avec une communication maîtrisée et légitime.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M62" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;span&gt;En France :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration de forêts incendiés,&lt;/li&gt;&lt;li&gt;Conversion de friches en forêts,&lt;/li&gt;&lt;li&gt;Changement de pratiques agricoles (intrants, couvert contenu, alimentation des bovins, etc.) pour accompagner la transition agro-écologique,&lt;/li&gt;&lt;li&gt;Diversification de pratiques agricoles (vergers)...&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N62" s="1" t="inlineStr">
         <is>
-          <t>Espaces verts
-[...3 lines deleted...]
-Cimetières et funéraire</t>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Agriculture et agroalimentaire
+Biodiversité
+Emploi
+Attractivité économique
+Réduction de l'empreinte carbone</t>
         </is>
       </c>
       <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R62" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Aucun critère&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S62" s="1" t="inlineStr">
-        <is>
-[...116 lines deleted...]
-      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://leyton.com/fr/progres-environnemental/contribution-carbone-volontaire/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aurélie BARBOTIN - Mylène OBONE - Marc LA ROSA&lt;/p&gt;&lt;p&gt;carbonevolontaire&amp;#64;leyton.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>pdeniau@leyton.com</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contribuer-a-des-projets-de-reduction-et-de-sequestration-de-carbone-pour-participer-a-lobjectif-de-neutralite-carbone/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Leyton</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-      <c r="A64" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>147706</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H64" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P64" s="1" t="inlineStr">
+      <c r="P63" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q64" s="1" t="inlineStr">
+      <c r="Q63" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD63" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>162635</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des traverses d'agglomération et entretenir le patrimoine routier</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Voirie</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...10 lines deleted...]
-      <c r="H65" s="1" t="inlineStr">
+Département</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="O65" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. La voirie et les aménagements paysagers constituent des enjeux majeurs en termes de mobilités, d&amp;#039;attractivité économique, de préservation de l&amp;#039;environnement et de l&amp;#039;amélioration du cadre de vie. Le patrimoine routier et les espaces publics nécessitent un entretien régulier et des investissements qualitatifs pour en assurer la pérennité et la maîtrise des coûts de maintenance.&lt;/p&gt;
+&lt;p&gt;Dans le domaine de la voirie nos techniciens vous accompagnent en réalisant des études de faisabilité des mission de maîtrise d&amp;#039;œuvre (opération inférieure à 90 000€ HT) ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;Les missions de maîtrise d&amp;#039;œuvre consistent à l&amp;#039;issue de la validation du projet et de son enveloppe financière de  vous accompagner pour procéder à la consultation et à la passation d&amp;#039;un marché de travaux avec une ou des entreprises de travaux. A l&amp;#039;issue de cette phase de consultation l&amp;#039;ATD assure le suivi de chantier (organisation des réunions, point d&amp;#039;avancement des travaux, suivi des décomptes, assistance durant les opérations de réceptions et de levées des réserves...)&lt;/p&gt;&lt;p&gt; L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aménager des traverses d&amp;#039;agglomérations&lt;/p&gt;&lt;p&gt;Aménager et réhabiliter des espaces publics (aires de jeux, lieux de rencontres...)&lt;/p&gt;&lt;p&gt;Réaliser des aménagement de sécurité (rétrécissement de chaussée, ralentisseurs, chicanes, écluses....)&lt;/p&gt;&lt;p&gt;Entretenir le patrimoine routier (réfection de couches de roulement, réparations ponctuelles...)&lt;/p&gt;&lt;p&gt;Mise à jour ou élaboration de tableaux de classements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
-[...85 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Face aux nombreux défis environnementaux, comment (s&amp;#039;)informer, (se) sensibiliser, (s&amp;#039;)engager ?
-[...34 lines deleted...]
- de citoyens, agents, élus ...
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
-[...52 lines deleted...]
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X66" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/voirie/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe :
-[...2 lines deleted...]
- &lt;/a&gt;
+ ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rehabiliter-et-construire-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Alimentation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Cher</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Caroline Edilber, Directrice CIT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 02 48 27 80 27
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
+   cit&amp;#64;departement18.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>caroline.edilber@departement18.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>