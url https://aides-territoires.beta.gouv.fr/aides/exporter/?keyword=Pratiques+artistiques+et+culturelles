--- v0 (2026-02-03)
+++ v1 (2026-04-14)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA15"/>
+  <dimension ref="A1:AH13"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>131362</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Accompagner les pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Aide aux pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
@@ -414,52 +449,77 @@
   1 rue du Commandant Hugueny – CS 62127
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   52905 Chaumont Cedex 9
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>romain.paillard@haute-marne.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5056-accompagner-les-pratiques-artistiques-et-cult/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>155124</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
@@ -661,90 +721,110 @@
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.42
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>120641</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Faire découvrir des lieux patrimoniaux, leur histoire et leurs collections aux jeunes et à leurs familles à travers une pratique artistique</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>C&amp;apos;est mon Patrimoine !</t>
+          <t>C&amp;apos;est mon patrimoine !</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture
 Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La découverte et la familiarisation des enfants et des adolescents à la culture passe par la découverte d&amp;#039;un patrimoine et d&amp;#039;une pratique artistique. Le ministère de la Culture soutient ces actions en allouant une subvention aux porteurs de projets dans le cadre de l&amp;#039;appel à projets &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; ?
@@ -1000,98 +1080,386 @@
   &lt;a href="mailto:sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr" rel="noopener" target="_blank"&gt;
    sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a2f0-cest-mon-patrimoine/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
+        <v>166134</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Développer les pratiques culturelles en milieu rural en Ile-de-France</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Culture et ruralités en Ile-de-France</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Le montant minimum de subvention est de 5 000€.  Le montant de la subvention alloué par la DRAC Ile-de-France peut atteindre 80% du budget de l'action, un co-financement du projet est attendu.</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Culture et ruralités en Ile-de-France&lt;/p&gt;&lt;p&gt;Les pratiques artistiques et culturelles sont des leviers d&amp;#039;émancipation personnelle et de cohésion sociale. Pour autant, les freins à la pratique artistique et à la fréquentation des lieux culturels sont nombreux : accessibilité géographique, moyens financiers, mécanismes d&amp;#039;exclusion sociale, etc.&lt;/p&gt;&lt;p&gt;La direction régionale des affaires culturelles d&amp;#039;Île-de-France (DRAC IDF), service déconcentré du ministère de la Culture placé sous l&amp;#039;autorité du préfet de région, souhaite développer l&amp;#039;accompagnement des projets culturels et artistiques à destination des populations des territoires ruraux.&lt;/p&gt;&lt;p&gt;Présentation du dispositif&lt;/p&gt;&lt;p&gt;Qu&amp;#039;est-ce que l&amp;#039;appel à projets &amp;#34;Culture et ruralités&amp;#34; ?&lt;/p&gt;&lt;p&gt;Le présent dispositif en faveur des territoires ruraux a pour objectif de favoriser l&amp;#039;égal accès à l&amp;#039;offre culturelle au bénéfice des habitants des territoires ruraux et à développer l&amp;#039;attractivité des territoires.&lt;/p&gt;&lt;p&gt;Il s&amp;#039;appuie sur les ressources culturelles des territoires ruraux, sur la mobilisation des opérateurs et des structures culturelles, sur le partenariat avec les collectivités territoriales, sur les réseaux associatifs, sur les acteurs ruraux et sur la participation des habitants.&lt;/p&gt;&lt;p&gt;Les bénéficiaires des projets sont les habitants résidant dans les communes rurales de la région Île-de-France. Le dispositif concerne tous les habitants, de la petite enfance au grand âge, avec une attention particulière aux projets s&amp;#039;adressant au public des 16-25 ans.&lt;/p&gt;&lt;p&gt;Objectifs de la démarche&lt;/p&gt;&lt;p&gt;Le dispositif vise en particulier à développer l&amp;#039;éducation artistique et culturelle et à accompagner les projets culturels des territoires ruraux en soutenant notamment les projets hors-les-murs et itinérants.&lt;/p&gt;&lt;p&gt;Pour en savoir plus, vous pouvez télécharger le cahier des charges ci-dessous : &lt;/p&gt;&lt;p&gt;https://www.culture.gouv.fr/mc/content/download/384868/file/Cahier%20des%20charges%20Culture%20et%20Ruralités%202026.pdf?inLanguage&amp;#61;fre-FR&amp;amp;version&amp;#61;1&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Critères d&amp;#039;éligibilité du projet&lt;/p&gt;&lt;p&gt;Les projets éligibles doivent s&amp;#039;inscrire dans la géographie prioritaire des territoires ruraux définie au niveau interministériel, selon la grille de densité au 1er janvier 2025 : https://www.insee.fr/fr/information/8571524&lt;/p&gt;&lt;p&gt;Les communes considérées comme rurales relèvent des catégories de densité 1, 2 ou 3 : les bourgs ruraux, les communes rurales à habitat dispersé, les communes rurales à habitat très dispersé.&lt;/p&gt;&lt;p&gt;Les projets doivent être mis en œuvre sur la saison 2026-2027.&lt;/p&gt;&lt;p&gt;Critères de non-éligibilité du projet&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;Les projets déployés uniquement sur le temps scolaire car les dispositifs d&amp;#039;éducation artistique et culturelle en partenariat avec les académies font l&amp;#039;objet d&amp;#039;appels à projets spécifiques ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets reconduits sur le même territoire au-delà de deux années de suite ;&lt;/p&gt;&lt;p&gt;Les projets ne permettant pas un accès libre et gratuit de la population concernée.&lt;/p&gt;&lt;p&gt;Les demandes d’aide au fonctionnement ;&lt;/p&gt;&lt;p&gt;Les demandes d&amp;#039;aide à la création artistique ;&lt;/p&gt;&lt;p&gt;Les demandes d’aide à la diffusion artistique uniquement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2026</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Qui peut déposer un dossier ?&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises privées &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI à fiscalité propre &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d’éligibilité du demandeur&lt;/p&gt;&lt;p&gt;Le dispositif couvre l&amp;#039;ensemble des secteurs artistiques et toutes les dimensions de la culture. Sont ainsi concernés les champs du spectacle vivant, du patrimoine, de l&amp;#039;architecture, de la culture scientifique et technique, des arts visuels, du cinéma, de l&amp;#039;audiovisuel, du livre et de la lecture, des pratiques numériques et de l&amp;#039;éducation populaire.&lt;/p&gt;&lt;p&gt;Sont éligibles à candidater :&lt;/p&gt;&lt;p&gt;Les communautés de communes rurales, les communes rurales ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les professionnels des métiers artistiques et culturels et les structures culturelles, inscrits dans les réseaux de création, de diffusion ou de recherche ainsi que les structures de l&amp;#039;éducation populaire.&lt;/p&gt;&lt;p&gt;Critères de non-éligibilité du demandeur&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt;Les EPCI (communautés de communes ou communautés d&amp;#039;agglomération) dont la convention avec la DRAC IDF concerne un accompagnement au titre de la ruralité ;&lt;/p&gt;&lt;p&gt;Les structures culturelles dont la convention avec la DRAC IDF concerne un accompagnement au titre de la ruralité ;&lt;/p&gt;&lt;p&gt;Les structures culturelles bénéficiant de subventions exceptionnelles au titre de la ruralité (le Fonds d&amp;#039;innovation territoriale (FIT), un apport dans le cadre du Plan Culture et Ruralité, etc.).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/culture-et-ruralites-en-ile-de-france</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dev-culturel_ruralites-idf</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction régionale des affaires culturelles (DRAC) Ile-de-France&lt;/p&gt;&lt;p&gt;Service régional des Populations, de l’Accompagnement, de la Coopération et des Territoires (SRPACTE)&lt;/p&gt;&lt;p&gt;srpacte.idf&amp;#64;culture.gouv.fr &lt;/p&gt;&lt;p&gt;47 Rue Le Peletier 75009 Paris&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/culture-et-ruralites-en-ile-de-france/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>163227</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Financer mon projet de pratique artistique</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projet "publics et pratiques artistiques" : Financer mon projet de pratique artistique</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Cette subvention ne peut être inférieure à 1.000 € et ne peut être supérieure à 5.000 €.</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Objectif &lt;/strong&gt;&lt;/p&gt;    &lt;p&gt;L’appel à projet « Publics &amp;amp; pratiques artistiques » est destiné à :&lt;/p&gt;    &lt;ul&gt; &lt;li&gt;favoriser la rencontre entre des publics impliqués dans une pratique artistique en amateur et des équipes artistiques professionnelles et/ou&lt;/li&gt;    &lt;li&gt;faire découvrir et rendre accessible une pratique artistique à des publics éloignés de l’offre culturelle.&lt;/li&gt; &lt;/ul&gt;    &lt;p&gt;&lt;strong&gt;Opérations éligibles&lt;/strong&gt;&lt;/p&gt;    &lt;p&gt;A – &lt;strong&gt;Projet s’adressant à des publics déjà engagés dans une pratique artistique :&lt;/strong&gt;&lt;br /&gt;Il s’agit d’élèves inscrits dans un établissement d’enseignement artistique ou de publics engagés dans une pratique artistique au sein d’un groupement d’amateurs (chorale, fanfare, troupe de théâtre amateur, etc.).&lt;br /&gt;Le projet doit permettre la rencontre entre amateurs et artistes professionnels (ayant une actualité de création/diffusion) par la pratique artistique.&lt;br /&gt;Les échanges interdisciplinaires et l’ouverture à de nouvelles esthétiques seront à privilégier, ainsi que la coopération de plusieurs établissements d’enseignement artistique ou structures de pratiques en amateur autour d’un projet commun.&lt;/p&gt;&lt;p&gt;B – &lt;strong&gt;Projet s’adressant à des publics non-engagés dans une pratique artistique :&lt;/strong&gt;&lt;br /&gt;Il s’agit des publics éloignés de l’offre culturelle, prioritairement les publics situés en zone très rurale (notamment communes en ZRR-Zone de Revitalisation Rurale- et EPCI de moins de 30 hbts/km²) et les publics cibles du Département (collégiens, personnes âgées dépendantes, mineurs et majeurs en situation de handicap, bénéficiaires du RSA, mineurs et jeunes majeurs dans le cadre de l’aide sociale à l’enfance), ainsi les publics ne fréquentant pas les établissements d’enseignement artistique.&lt;br /&gt;Le projet doit permettre de favoriser l’élargissement et la diversification des publics, ainsi que l’ancrage territorial des structures sur leur bassin de vie.&lt;br /&gt;Les projets faisant appels à des artistes professionnels (ayant une actualité de création/diffusion) seront à privilégier.&lt;br /&gt;Les partenariats développés avec des lieux culturels, compagnies artistiques mais aussi les acteurs du champ social, éducatif, socio-culturel, de la santé seront à privilégier.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Pour l’ensemble des projets, une attention particulière sera portée aux projets conçus en partenariat avec :&lt;/strong&gt;&lt;/p&gt;    &lt;ul&gt; &lt;li&gt;les équipements culturels du Département : médiathèques départementales et bibliothèques partenaires, Musée départemental de la Résistance du Vercors, les Châteaux de la Drôme, l’Auberge des Dauphins, les archives départementales.&lt;/li&gt;    &lt;li&gt;les structures et acteurs culturels (spectacle vivant, arts visuels, cinéma d’animation, …) soutenus par le Département dans le cadre de ses dispositifs&lt;/li&gt;    &lt;li&gt;des Centres Médico-Sociaux (CMS), les services de protection de l’enfance, les établissements et services sociaux et médico-sociaux (Maisons d’enfant à caractère social, EHPAD …) et les établissements médico-sociaux (IME, ITEP…)&lt;/li&gt;&lt;li&gt;les collèges de la Drôme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Par ailleurs, l’appel à projets vise à soutenir des projets de pratique artistique en amateur &lt;/span&gt;&lt;strong&gt;inscrits dans la durée&lt;/strong&gt;&lt;span&gt;. Ils doivent être pensés dans une logique de progression et s’articuler autour de plusieurs séquences (minimum 5 jours consécutifs ou non).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Enfin, le projet doit impérativement bénéficier d’un &lt;/span&gt;&lt;strong&gt;co-financement &lt;/strong&gt;&lt;span&gt;et/ou d’une part de financement sur les fonds propres.&lt;/span&gt;&lt;/p&gt;    &lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;    &lt;p&gt;Le porteur du projet doit avoir plus de 2 ans d’existence à la date du dépôt, et son siège social doit être domicilié dans la Drôme.&lt;/p&gt;&lt;p&gt;A – &lt;strong&gt;Projet s’adressant à des publics déjà engagés dans une pratique artistique&lt;/strong&gt; : les porteurs éligibles sont les établissements d’enseignement artistique, dans et hors réseau du Schéma départemental (associations, collectivités territoriales et leurs regroupements, syndicats mixtes) et les groupements de pratiquants amateurs (chorale, fanfare, troupe de théâtre amateur, etc. (association, collectivités territoriales et leurs regroupements)).&lt;/p&gt;&lt;p&gt;B – &lt;strong&gt;Projet s’adressant à des publics non-engagés dans une pratique artistique &lt;/strong&gt;: les porteurs éligibles sont les établissements d’enseignement artistique, dans et hors réseau du Schéma départemental (associations, collectivités territoriales et leurs regroupements, syndicats mixtes) et les acteurs culturels (associations, collectivités territoriales, …), à l’exclusion des structures culturelles soutenues dans le cadre des Conventions Pluriannuelles d’Objectifs (CPO) ou bénéficiant d’une autre aide financière de &amp;#43; de 15 000 € émanant de la Direction Culture et Patrimoine sur l’année N.&lt;/p&gt;&lt;p&gt;Un projet par an et par structure pourra être aidé. Pour les établissements d’enseignement artistique, il sera possible d’aider deux projets par structure et par an à condition que l’un des projets s’adresse à des publics non-inscrits au sein de la structure.&lt;/p&gt;    &lt;p&gt;&lt;strong&gt;Type d’aide&lt;/strong&gt;&lt;/p&gt;    &lt;p&gt;L’appel à projet Publics et pratiques artistiques permet l’attribution d’une subvention de fonctionnement.&lt;/p&gt;    &lt;p&gt;&lt;strong&gt;Dépenses subventionnables&lt;/strong&gt;&lt;/p&gt;    &lt;p&gt;Les dépenses éligibles sont les dépenses artistiques, pédagogiques, logistiques (frais de transport, restauration, hébergement), de communication, techniques.&lt;/p&gt;&lt;p&gt;Sont exclues les dépenses de fonctionnement liées aux activités habituelles de la structure (notamment ateliers hebdomadaires conduits sur une année scolaire).&lt;/p&gt;    &lt;p&gt;&lt;strong&gt;Montant/taux de l’aide&lt;/strong&gt;&lt;/p&gt;    &lt;p&gt;L’aide départementale est attribuée sous la forme d’une subvention qui ne peut excéder 50% du budget réalisé. Cette subvention ne peut être inférieure à 1.000 € et ne peut être supérieure à 5.000 €.&lt;/p&gt;    &lt;p&gt;&lt;strong&gt;Pièces constitutives du dossier&lt;/strong&gt;&lt;/p&gt;    &lt;p&gt;&lt;strong&gt;Les éléments demandés sont notamment :&lt;/strong&gt;&lt;/p&gt;    &lt;ul&gt; &lt;li&gt;Description détaillée du projet et calendrier&lt;/li&gt;    &lt;li&gt;Budget prévisionnel du projet&lt;/li&gt;    &lt;li&gt;CV des artistes et professionnels impliqués&lt;/li&gt;    &lt;li&gt;Détails des structures partenaires impliquées&lt;/li&gt;    &lt;li&gt;Nombre et typologie des publics concernés&lt;/li&gt;    &lt;li&gt;Préciser si le projet est gratuit pour les participants, ou indiquer les conditions tarifaires&lt;/li&gt; &lt;/ul&gt;    &lt;p&gt;&lt;strong&gt;Instruction des dossiers_Demande dématérialisée&lt;/strong&gt;&lt;/p&gt;    &lt;p&gt;&lt;strong&gt;Dépôt des dossiers : &lt;/strong&gt;&lt;br /&gt;Le dossier doit être déposé sur la plateforme dématérialisée des demandes de subvention du Département de la Drôme : &lt;strong&gt;&lt;span&gt;&lt;a href="https://mesdemarches.ladrome.fr/"&gt;Drôme Démat’.&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;br /&gt;&lt;strong&gt;Téléservice &lt;/strong&gt;: Culture et Patrimoine&lt;br /&gt;&lt;strong&gt;Dispositif&lt;/strong&gt; : Publics et pratiques artistiques&lt;/p&gt;    &lt;p&gt;Le dossier réputé complet est instruit par les services de la Direction Culture &amp;amp; Patrimoine, ceux-ci peuvent solliciter un rendez-vous avec le porteur de projet.&lt;br /&gt;Les dossiers sont ensuite présentés à la commission technique départementale composée de techniciens de la Direction Culture et Patrimoine et présidée par le Vice-président du secteur. Cette commission rend un avis consultatif.&lt;br /&gt;L’avis de la commission est ensuite soumis à la délibération de la Commission permanente du Conseil départemental.&lt;br /&gt;En cas d’acceptation, une notification est alors adressée au porteur de projet.&lt;/p&gt;    &lt;p&gt;&lt;strong&gt;Versement&lt;/strong&gt;&lt;/p&gt;    &lt;p&gt;Le porteur de projet devra se conformer aux obligations départementales de communication qui seront précisés dans la notification.&lt;br /&gt;En cas de réajustement substantiel du budget, le bénéficiaire doit en informer le Département. Il s’engage également à informer le Département dans les plus brefs délais si une modification importante ou une annulation du projet intervient.&lt;br /&gt;Le porteur de projet aura jusqu’au 31 décembre de l’année suivant l’année du vote pour justifier de la réalisation du projet, en fournissant un bilan budgétaire et qualitatif.&lt;br /&gt;Plusieurs indicateurs seront également demandés à cette occasion : nombre de participants, typologie des publics concernés par les projets (publics cibles du Département – collégiens, personnes âgées dépendantes, mineurs et majeurs en situation de handicap, bénéficiaires du RSA, mineurs et jeunes majeurs dans le cadre de l’aide sociale à l’enfance, publics inscrits au sein d’un établissement d’enseignement artistique ou d’un groupement d’amateurs, publics ne fréquentant pas les établissements d’enseignement artistique, publics situés en zone très rurale), partenaires impliqués dans le projet (dans et hors Drôme), durée du projet (nombre de jours), conditions tarifaires pour les&lt;br /&gt;participants, plus-value du projet pour les bénéficiaires, nombre de spectateurs sur les restitutions le cas échéant, nombre de structures impliquées dans le cas d’un projet de coopération, ouverture à de nouvelles esthétiques, etc. &lt;br /&gt;Le Département se réserve la possibilité de proratiser l’aide dans le cas où le budget réalisé présenterait un écart supérieur à -25% du budget prévisionnel.&lt;br /&gt;Le Département se réserve le droit de demander toute pièce justificative.&lt;/p&gt;    &lt;p&gt;&lt;strong&gt;Bases réglementaires&lt;/strong&gt;&lt;/p&gt;    &lt;p&gt;Délibération du 25 mars 2024&lt;/p&gt;    &lt;h3&gt;&lt;/h3&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/appel-a-projet-publics-et-pratiques-artistiques-financer-mon-projet-de-pratique-artistique/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Direction CULTURE ET PATRIMOINE – Service Développement Culturel – &lt;/strong&gt;&lt;strong&gt;Tél : 04 75 79 26 01&lt;/strong&gt; – &lt;strong&gt;&lt;a href="mailto:culture&amp;#64;ladrome.fr" target="_self"&gt;culture&amp;#64;ladrome.fr&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projet-publics-et-pratiques-artistiques-financer-mon-projet-de-pratique-artistique/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>120635</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Développer des actions d'éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Culture et lien social</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H5" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif Culture et lien social a pour but de développer des actions d&amp;#039;éducation artistique et culturelle à destination des habitants des quartiers prioritaires de la politique de la ville. Il est mis en place par la direction régionale des affaires culturelles (DRAC) de la région dans laquelle le projet est réalisé.
 Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
 &lt;/p&gt;
 &lt;h4&gt;
  Qu&amp;#039;est-ce que la politique interministérielle Culture et lien social ?
 &lt;/h4&gt;
 &lt;p&gt;
  À travers cette politique, les DRAC (directions régionales des affaires culturelles) affirment une politique volontariste auprès des structures culturelles en accompagnant, en lien étroit avec les acteurs de la politique de la ville, les projets artistiques et culturels mis en œuvre en faveur des habitants des quartiers politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Il est vivement conseillé aux porteurs de projets candidats de consulter, dès la conception du projet et en amont de toute autre démarche, les services de la DRAC/DAC, qui pourront leur prodiguer des conseils.
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs de la démarche
 &lt;/h4&gt;
 &lt;p&gt;
  Les pratiques artistiques et culturelles sont de puissants leviers d&amp;#039;émancipation personnelle et de cohésion sociale. Pour autant, les freins à la pratique artistique et à la fréquentation des lieux culturels sont nombreux : accessibilité géographique, moyens financiers, mécanismes d&amp;#039;exclusion sociale...
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif a donc vocation à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -1170,1329 +1538,376 @@
  &lt;li&gt;
   Remplissez le formulaire et retournez-le par mail en cliquant sur le bouton &amp;#34;Déposer mon dossier&amp;#34; de votre département.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre dossier devra être accompagné des pièces jointes suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la fiche de candidature complétée et signée ;
  &lt;/li&gt;
  &lt;li&gt;
   le dossier de présentation du projet artistique (format libre) ;
  &lt;/li&gt;
  &lt;li&gt;
   les curriculum vitae de tous les artistes ou professionnels de la culture amenés à intervenir dans le projet ;
  &lt;/li&gt;
  &lt;li&gt;
   le cas échéant : le bilan et l&amp;#039;évaluation des projets développés en 2022.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Egalité des chances
 Cohésion sociale et inclusion
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité du demandeur
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être déposés par une structure culturelle ayant pour objectifs principaux, établis dans ses statuts, la création et la diffusion d&amp;#039;œuvres artistiques, culturelles, patrimoniales ou scientifiques et techniques : association culturelle, compagnie, artiste inscrit à la maison des artistes, musée, médiathèque, lieu patrimonial, structure de diffusion scientifique et technique à l&amp;#039;exception des établissements publics nationaux du ministère de la Culture, etc.
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;adresser aux habitants d&amp;#039;un quartier politique de la ville.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité des projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets culturels et artistiques proposés doivent être le fruit d&amp;#039;une co-construction entre une structure culturelle et une structure du champ social (maison de quartier, centre d&amp;#039;hébergement et de réinsertion sociale, centre social, bailleur social, association œuvrant dans le champ social, centre d&amp;#039;animation, mission locale, centre d&amp;#039;accueil de demandeurs d&amp;#039;asile, foyers d&amp;#039;accueil, résidence sociale...).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent s&amp;#039;inscrire dans la nouvelle géographie prioritaire – loi de programmation pour la ville et la cohésion urbaine du 21 février 2014 Ouvre une nouvelle fenêtre – en proposant des projets dans les territoires cibles que sont les quartiers politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les structures peuvent s&amp;#039;appuyer sur les outils de localisation suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une carte interactive des quartiers prioritaires Ouvre une nouvelle fenêtre sur le site Internet de Système d&amp;#039;information géographique de la Politique de la ville
  &lt;/li&gt;
  &lt;li&gt;
   les quartiers prioritaires de la politique de la ville sur le géoportail Ouvre une nouvelle fenêtre
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/culture-et-lien-social</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aube / Marne : M. SALINGUE (
   &lt;a href="mailto:guillaume.salingue&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    guillaume.salingue&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 26 70 36 93)
  &lt;/li&gt;
  &lt;li&gt;
   Ardennes / Haute-Marne : Mme TABOURIN (
   &lt;a href="mailto:chantal.tabourin&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    chantal.tabourin&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 26 70 36 86)
  &lt;/li&gt;
  &lt;li&gt;
   Meurthe-et-Moselle / Meuse / Moselle / Vosges : Mme MARTINET (
   &lt;a href="mailto:frederique.martinet&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    frederique.martinet&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 87 56 41 00)
  &lt;/li&gt;
  &lt;li&gt;
   Bas-Rhin / Haut-Rhin : Mme BLONDEAU (
   &lt;a href="mailto:nicole.blondeau&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    nicole.blondeau&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   / 03 88 15 57 10)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bdf7-culture-et-lien-social/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...196 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165891</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des dispositifs d’éducation artistique et culturelle</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Dispositifs d'Education Artistique et Culturelle</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tous les dispositifs d&amp;#039;Education Artistique et Culturelle en direction des lycéens et apprentis de notre région:&lt;/p&gt; &lt;p&gt;Lycées, CFA, GIP&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
-Spectacle vivant</t>
-[...2 lines deleted...]
-      <c r="O6" s="1" t="inlineStr">
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
-[...59 lines deleted...]
-      <c r="S6" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Se conformer au dispositif&lt;/p&gt; &lt;p&gt;Sur l&amp;#039;applicatif Viladeduc pour les établissements scolaires ou via la téleprocedure le cas échéant pour certaines structures (GIP)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
-[...470 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositifs-deducation-artistique-et-culturelle</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:jhanania&amp;#64;maregionsud.fr"&gt;jhanania&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositifs-d-education-artistique-et-culturelle/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...230 lines deleted...]
-    <row r="9" spans="1:27" customHeight="0">
+    <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>120029</v>
+        <v>94924</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Favoriser la pratique d'activités sportives, culturelles ou artistiques</t>
+          <t>Soutenir les initiatives artistiques et culturelles locales</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Tattoo Isère</t>
+          <t>Soutien aux initiatives artistiques et culturelles locales</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Isère</t>
+          <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
-        <is>
-[...112 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="K10" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide &amp;#34;Soutien aux initiatives artistiques et culturelles locales&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Objectif : Par ce dispositif, la Région Grand Est décide de contribuer au développement culturel des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir des projets culturels ponctuels sur les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives enrichissant l&amp;#039;offre culturelle dans les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des projets de diffusion culturelle et participer à une démarche d&amp;#039;irrigation des territoires associant praticiens amateurs encadrés par des artistes et des techniciens professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives associatives portant un projet relevant d&amp;#039;une démarche artistique et culturelle favorisant l&amp;#039;accès des citoyens aux différentes formes d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -2503,394 +1918,439 @@
 &lt;p&gt;
  Les associations culturelles ou porteuses d&amp;#039;un projet culturel ayant leur siège dans la région Grand Est, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide revêt la forme d&amp;#039;une subvention de fonctionnement. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide est octroyée.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Demande d&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont traités au fil de l&amp;#039;eau. La date de réception par la Région du dossier complet doit être antérieure de 4 mois avant la date de démarrage de l&amp;#039;opération.
  &lt;strong&gt;
   Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention.
  &lt;/strong&gt;
  Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P10" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>18/06/2019</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    présenter dans la programmation une ligne éditoriale artistique identifiée et répondant aux exigences techniques et artistiques indispensables à la bonne conduite d&amp;#039;un tel projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire appel à des artistes et des techniciens professionnels,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    pour les manifestations, être d&amp;#039;une durée minimale de 3 jours pour les arts visuels et spectacle vivant ou donner au moins 6 représentations pour le spectacle vivant,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire apparaitre clairement la part artistique dans le budget,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité territoriale sachant que la Région ne saurait être le premier financeur,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    s&amp;#039;inscrire dans une dynamique et un rayonnement a minima intercommunal,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant et de arts visuels.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
   &lt;/strong&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/initiatives-artistiques-et-culturelles-locales/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention. Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;
 &lt;p&gt;
  Dossier de demande de subvention à retourner par email au minimum 4 mois avant la date de démarrage de l&amp;#039;opération à l&amp;#039;adresse suivante :
  &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr" rel="noopener" target="_blank"&gt;
   culture-subvention&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c472-soutien-aux-initiatives-artistiques-et-cultur/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>135558</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Favoriser une présence artistique dans les territoires - Education Artistique et Culturelle</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Aide aux projets culturels des EPCI dans le cadre des conventions Education Artistique et Culturelle</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Montant maximum : 4000€ / an / EPCI</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir une présence artistique dans les territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide aux projets culturels et artistiques des EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   La cohérence avec le projet de territoire
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;innovation : développement marquant d&amp;#039;actions existantes et/ou mise en place d&amp;#039;actions nouvelles et/ou croisement des thématiques
  &lt;/li&gt;
  &lt;li&gt;
   Le respect des 3 piliers de l&amp;#039;EAC
  &lt;/li&gt;
  &lt;li&gt;
   La construction du projet avec des artistes professionnels confirmés
  &lt;/li&gt;
  &lt;li&gt;
   Le partenariat local avec des structures culturelles
  &lt;/li&gt;
  &lt;li&gt;
   Le partenariat local avec des structures représentantes des publics cibles du département
  &lt;/li&gt;
  &lt;li&gt;
   La solidarité territoriale
  &lt;/li&gt;
  &lt;li&gt;
   La valorisation du projet / la communication
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;engagement financier et/ou logistique des autres partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Un budget réaliste
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;Concerne uniquement les EPCI couverts par un conventionnement d&amp;#039;Education artistique et culturelle.
  &lt;/strong&gt;&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine - culture.patrimoine&amp;#64;hauteloire.fr - 04 71 07 43 76&lt;br /&gt;&lt;/p&gt;Gestionnaire : Emilie LANGLOIS - emilie.langlois&amp;#64;hauteloire.fr - 04 71 07 40 28&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a1b-soutenir-une-presence-artistique-dans-les-ter/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>145879</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H12" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   participer au développement de
   &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
    l&amp;#039;éducation artistique et culturelle
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
  &lt;/li&gt;
@@ -3001,108 +2461,108 @@
  &lt;li&gt;
   la faisabilité technique et financière du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ouverture du dépôt des dossiers : 31 juillet 2023.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
   &lt;/strong&gt;
   . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
  &lt;/li&gt;
  &lt;li&gt;
   Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
 &lt;/p&gt;
 &lt;p&gt;
  Ce projet est mené en partenariat avec le centre Pompidou.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
 &lt;/p&gt;
 &lt;p&gt;
  Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Jeunesse
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / Services de l&amp;#039;État
  &lt;/li&gt;
@@ -3132,569 +2592,556 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;absence de processus de recherche et de création
  &lt;/li&gt;
  &lt;li&gt;
   les projets de diffusion exclusive d&amp;#039;une création déjà existante
  &lt;/li&gt;
  &lt;li&gt;
   une résidence se déroulant sur une durée inférieure à trois mois
  &lt;/li&gt;
  &lt;li&gt;
   un dossier administratif incomplet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Affaires Culturelles de La Réunion (DAC Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  Emails :
  &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
   nicolas.stojcic&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
   marie-dominique.picard&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
   karine.saingainy&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 0692 45 99 47
 &lt;/p&gt;
 &lt;p&gt;
  23 Rue Labourdonnais 97400 Saint-Denis
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt des dossiers ouvrira le 31 juillet 2023.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...260 lines deleted...]
-      <c r="A15" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>95035</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Favoriser la présence d’un artiste ou d’une équipe artistique dans un lieu de diffusion culturelle et sur un territoire</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Soutien aux résidences mission de territoire Arts visuels</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrairement aux résidences de création portées habituellement par les structures culturelles, ces résidences artistiques et culturelles n&amp;#039;entraînent pas une obligation de production. Il s&amp;#039;agit d&amp;#039;une période où les artistes ont l&amp;#039;opportunité de développer une démarche de recherche ou d&amp;#039;expérimentation en lien avec le territoire où est installée la structure d&amp;#039;accueil. Les résidences se déroulent sur une période de 6 mois à 3 ans. Cette période de résidence doit permettre de mieux ancrer le travail artistique dans une réalité territoriale.
 Ce dispositif de soutien a pour objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;accompagner l&amp;#039;expérimentation et la recherche artistique,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;améliorer le cadre d&amp;#039;activité des professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser l&amp;#039;échange entre la population et les artistes notamment par de nouvelles formes de rencontres.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Subvention plafonnée à 30 000 €
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>03/08/2017</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent être présentés conjointement par un artiste ou un collectif d&amp;#039;artistes et une structure d&amp;#039;accueil. Les Structures concernées : associations culturelles, collectivités territoriales et structures culturelles de droit public ou privé à but non lucratif ayant leur siège en région Grand Est. L&amp;#039;idée de structure implique l&amp;#039;existence d&amp;#039;un lieu équipé ou ayant accès aux équipements nécessaires, capable de donner aux artistes résidents les conditions techniques et financières pour mener leur travail de recherche ou d&amp;#039;expérimentation, d&amp;#039;un responsable culturel qui « porte » le projet de résidence avec l(es)&amp;#039;artiste(s), d&amp;#039;une équipe qui accompagne le projet et s&amp;#039;implique dans la médiation entre artiste et public. Il s&amp;#039;agit donc de structures conventionnées ou non, participant à une dynamique territoriale, ayant vocation à accueillir des artistes et disposant d&amp;#039;une personne ressource référente. Artistes concernés : artistes professionnels.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets relèvent des arts visuels, et s&amp;#039;inscrivent dans une logique de transversalité avec le lieu de résidence, le territoire et ses acteurs. Sont éligibles à ce dispositif, les projets proposant à la fois un travail de création ou d&amp;#039;expérimentation et des actions culturelles sur les territoires concernés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Par expérimentation : on entend un projet centré sur la recherche artistique, sans obligation de production, construit par un binôme entre lieu d&amp;#039;accueil et équipe artistique-artiste-collectif d&amp;#039;artistes et associant le public et le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Par action sur le territoire : on entend les rencontres entre les artistes et la population du territoire où est implantée la structure d&amp;#039;accueil. Cela implique la diffusion du travail de recherche ou de création et plus largement d&amp;#039;autres moments partagés avec la population sous différentes formes. Il y a ici l&amp;#039;idée de sensibiliser le public à la création, de ne pas seulement lui proposer « verticalement » un produit fini, mais de lui faire partager sous diverses formes le cheminement des artistes et de favoriser les collaborations avec d&amp;#039;autres acteurs installés sur le territoire régional.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-residences-mission-de-territoire-arts-visuels/</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0118/depot/simple</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépôt des demandes
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    31 octobre de l&amp;#039;année n-1 (Ex : 31 octobre 2019 pour un projet se déroulant en 2020)
   &lt;/li&gt;
  &lt;/ul&gt;
  Candidatures à envoyer à :
  &lt;br /&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr"&gt;
     culture-subvention&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Pour les demandes de paiement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:versements-creation&amp;#64;grandest.fr"&gt;
     versements-creation&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04a5-soutien-aux-residences-mission-de-territoire-/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>153930</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures de développement et de diffusion culturelle et les équipes artistiques</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Structures et actions d&amp;rsquo;intérêt départemental ou supra-départemental dans le domaine culturel</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de soutenir les structures de développement et de diffusion culturelle et les équipes artistiques (tous secteurs confondus : arts plastiques, audiovisuel, livre et lecture, musiques, patrimoine, spectacle vivant).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment bénéficier de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt de la demande d&amp;#039;aide :
+La demande pour l&amp;#039;année N doit être déposée sur la plateforme à la mi-octobre de l&amp;#039;année N-1.
+Exemple : le Département n&amp;#039;instruit plus de demandes de subventions pour l&amp;#039;année 2024 ; pour les demandes de 2025, elles peuvent être déposées jusqu&amp;#039;au dimanche 15 octobre 2024.;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Adéquation du projet avec les objectifs départementaux &amp;#34;partagés&amp;#34; avec les opérateurs locaux :
+&lt;/p&gt;
+&lt;p&gt;
+ - caractère professionnel de l&amp;#039;organisation,
+&lt;/p&gt;
+&lt;p&gt;
+ - respect de la réglementation,
+&lt;/p&gt;
+&lt;p&gt;
+ - capacité à mobiliser des partenaires et travail en réseau,
+&lt;/p&gt;
+&lt;p&gt;
+ - rayonnement de l&amp;#039;action et cohérence action/territoire (action en territoire rural déficitaire, action structurante en
+&lt;/p&gt;
+&lt;p&gt;
+ - territoire urbain, absence de concurrence/thématique),
+&lt;/p&gt;
+&lt;p&gt;
+ - impact du projet en termes de dynamique et d&amp;#039;attractivité du territoire,
+&lt;/p&gt;
+&lt;p&gt;
+ - reconnaissance ou label culturel,
+&lt;/p&gt;
+&lt;p&gt;
+ - inscription dans une démarche de développement durable (éco-festival),
+&lt;/p&gt;
+&lt;p&gt;
+ - ouverture au plus grand nombre.,
+&lt;/p&gt;
+&lt;p&gt;
+ 2. Qualité du projet ou de l&amp;#039;action :
+&lt;/p&gt;
+&lt;p&gt;
+ - risque artistique avéré,
+&lt;/p&gt;
+&lt;p&gt;
+ - développement d&amp;#039;actions périphériques,
+&lt;/p&gt;
+&lt;p&gt;
+ - maturité de l&amp;#039;action et identité culturelle.,
+&lt;/p&gt;
+&lt;p&gt;
+ 3. Mobilisation des financements :
+&lt;/p&gt;
+&lt;p&gt;
+ - implication des collectivités locales,
+&lt;/p&gt;
+&lt;p&gt;
+ - participation d&amp;#039;autres partenaires publics et privés,
+&lt;/p&gt;
+&lt;p&gt;
+ - autofinancement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/structures-et-actions-dinteret-departemental-ou-supra-departemental-dans-le-domaine-culturel/</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.99.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e855-structures-et-actions-drsquointeret-departeme/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>