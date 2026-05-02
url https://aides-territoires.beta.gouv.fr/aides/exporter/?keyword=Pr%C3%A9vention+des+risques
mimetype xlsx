--- v0 (2026-04-22)
+++ v1 (2026-05-02)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AH31"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -509,51 +509,51 @@
           <t>Gestion des inondations</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>25/07/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>164177</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Restaurer la trame bleue - Prévention des risques</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Interventions en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse
 Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
@@ -688,51 +688,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>165817</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Prévenir les risques d'incendies de forêt et de végétation</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Édition 2026</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Fonds vert - Prévention des risques d’incendies de forêt et de végétation</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
@@ -913,51 +913,51 @@
           <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>16/02/2026</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>161824</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Rembourser l'achat de matériel à visée de prévention des risques</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Remboursement de matériel</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2541,51 +2541,51 @@
           <t>Gestion des inondations</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>16/02/2026</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>98480</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Consigner des fonds pour garantir ses activités</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Consignations et dépôts spécialisés</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -2862,51 +2862,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>21/01/2025</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>117565</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Consigner des sommes d'argent pour sécuriser vos projets</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Consignations et dépôts spécialisés</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -3179,51 +3179,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L'EAU RHIN-MEUSE</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>23/01/2025</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>02/05/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>165820</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Conclure un contrat de prévention pluriannuel « grands employeurs »</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
@@ -3308,508 +3308,508 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>FNP de la CNARCL</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>17/02/2026</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>16/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
-        <v>117563</v>
+        <v>162751</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Consigner des sommes d'argent pour les collectivités locales</t>
+          <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Consignations et dépôts spécialisés</t>
+          <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
-        <is>
-[...166 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner les territoires à vivre avec les risques naturels à travers notamment une meilleure connaissance des aléas et des enjeux mais également une approche renouvelée de l&amp;#039;aménagement du territoire, le développement d&amp;#039;une conscience du risque et une meilleure surveillance et prévision.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités et leurs groupements&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Chambres consulaires&lt;/li&gt; 	&lt;li&gt; Associations&lt;/li&gt; 	&lt;li&gt; Gestionnaires de milieux aquatiques.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d’actions soutenues&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;  Développer et partager la connaissance&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Amélioration et développement de la connaissance sur les aléas, sur les enjeux (populations, habitats, activités économiques, réseaux, enjeux environnementaux) et de la vulnérabilité des territoires ; Elaboration de stratégie de résilience du territoire.&lt;/li&gt; 	&lt;li&gt;Amélioration et développement de la connaissance sur l’incidence du changement climatique sur les aléas et la vulnérabilité des territoires par des études prospectives.&lt;/li&gt; 	&lt;li&gt;Actions de valorisation, capitalisation et diffusion de la connaissance.&lt;/li&gt; 	&lt;li&gt; Diagnostic de réduction de la vulnérabilité individuelle des biens et des personnes.&lt;/li&gt; 	&lt;li&gt; Caractérisation des risques à l’échelle d’un document d’urbanisme (plui ou scot), sous réserve que les territoires concernés ne disposent pas d’études réalisées dans le cadre de l’élaboration des plans de prévention des risques.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Apprendre à vivre avec le risque&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Actions d’information et de sensibilisation permettant une meilleure appropriation des risques naturels et le développement d’une culture du risque et de la résilience par les différents acteurs du territoire régional. Ceci doit permettre de favoriser les bons comportements pour prévenir le risque et de développer les bons réflexes en cas de crise pour limiter ses conséquences.&lt;/li&gt; 	&lt;li&gt;Actions permettant l’intégration des enjeux liés aux risques naturels dans les politiques d’aménagement du territoire et la montée en compétence de l’ensemble des acteurs de l’urbanisme sur ce sujet.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Outils de surveillance, de prévision, d’alerte et gestion de crise&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Etudes préalables (définition d’objectifs, enjeux, localisation) et mise en place d’équipements permettant de développer et d’améliorer, la surveillance, la prévision et/ou l’avertissement sous réserve que l’opération soit portée à minima à l’échelle d’un bassin de risque.&lt;/li&gt; 	&lt;li&gt; Actions visant à l’appropriation des outils de surveillance, de prévision et d’alerte par les acteurs locaux.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Dépenses non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;La réalisation des schémas directeurs de gestion des eaux pluviales et zonages pluviaux hormis les études globales à l’échelle bassin versant sur les ruissellements intenses urbains dont le financement sera étudié au cas par cas.&lt;/li&gt; 	&lt;li&gt; Les actions d’éducation à l’environnement.&lt;/li&gt; 	&lt;li&gt; L’élaboration des Documents d’Information Communaux sur les Risques Majeurs (dicrim) pour les communes disposant d’un plan de prévention des risques naturels (pprn) exceptées les actions inscrites dans un Programme d’Actions de Prévention des Inondations (papi) voté par la Région.&lt;/li&gt; 	&lt;li&gt; L’achat et la pose des panneaux de signalétique des repères de crues.&lt;/li&gt; 	&lt;li&gt;La mise en place des réseaux citoyens ou réserve communale de sauvegarde ;&lt;/li&gt; 	&lt;li&gt; La réalisation des Plans Communaux de Sauvegarde ;&lt;/li&gt; 	&lt;li&gt;La réalisation des exercices de gestion de crise ;&lt;/li&gt; 	&lt;li&gt; L’entretien des systèmes de prévision, de surveillance et d’alerte.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Conditions de réalisation :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les actions réalisées en régie ne sont pas éligibles sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements.&lt;/li&gt; 	&lt;li&gt; Les opérations doivent être portées à minima à l’échelle d’un bassin versant ou d’un bassin de risque.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Se référer plus précisément au cadre d&amp;#039;intervention&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Types d’actions soutenues&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;  Développer et partager la connaissance&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Amélioration et développement de la connaissance sur les aléas, sur les enjeux (populations, habitats, activités économiques, réseaux, enjeux environnementaux) et de la vulnérabilité des territoires ; Elaboration de stratégie de résilience du territoire.&lt;/li&gt; 	&lt;li&gt;Amélioration et développement de la connaissance sur l’incidence du changement climatique sur les aléas et la vulnérabilité des territoires par des études prospectives.&lt;/li&gt; 	&lt;li&gt;Actions de valorisation, capitalisation et diffusion de la connaissance.&lt;/li&gt; 	&lt;li&gt; Diagnostic de réduction de la vulnérabilité individuelle des biens et des personnes.&lt;/li&gt; 	&lt;li&gt; Caractérisation des risques à l’échelle d’un document d’urbanisme (plui ou scot), sous réserve que les territoires concernés ne disposent pas d’études réalisées dans le cadre de l’élaboration des plans de prévention des risques.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Apprendre à vivre avec le risque&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Actions d’information et de sensibilisation permettant une meilleure appropriation des risques naturels et le développement d’une culture du risque et de la résilience par les différents acteurs du territoire régional. Ceci doit permettre de favoriser les bons comportements pour prévenir le risque et de développer les bons réflexes en cas de crise pour limiter ses conséquences.&lt;/li&gt; 	&lt;li&gt;Actions permettant l’intégration des enjeux liés aux risques naturels dans les politiques d’aménagement du territoire et la montée en compétence de l’ensemble des acteurs de l’urbanisme sur ce sujet.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Outils de surveillance, de prévision, d’alerte et gestion de crise&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Etudes préalables (définition d’objectifs, enjeux, localisation) et mise en place d’équipements permettant de développer et d’améliorer, la surveillance, la prévision et/ou l’avertissement sous réserve que l’opération soit portée à minima à l’échelle d’un bassin de risque.&lt;/li&gt; 	&lt;li&gt; Actions visant à l’appropriation des outils de surveillance, de prévision et d’alerte par les acteurs locaux.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Dépenses non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;La réalisation des schémas directeurs de gestion des eaux pluviales et zonages pluviaux hormis les études globales à l’échelle bassin versant sur les ruissellements intenses urbains dont le financement sera étudié au cas par cas.&lt;/li&gt; 	&lt;li&gt; Les actions d’éducation à l’environnement.&lt;/li&gt; 	&lt;li&gt; L’élaboration des Documents d’Information Communaux sur les Risques Majeurs (dicrim) pour les communes disposant d’un plan de prévention des risques naturels (pprn) exceptées les actions inscrites dans un Programme d’Actions de Prévention des Inondations (papi) voté par la Région.&lt;/li&gt; 	&lt;li&gt; L’achat et la pose des panneaux de signalétique des repères de crues.&lt;/li&gt; 	&lt;li&gt;La mise en place des réseaux citoyens ou réserve communale de sauvegarde ;&lt;/li&gt; 	&lt;li&gt; La réalisation des Plans Communaux de Sauvegarde ;&lt;/li&gt; 	&lt;li&gt;La réalisation des exercices de gestion de crise ;&lt;/li&gt; 	&lt;li&gt; L’entretien des systèmes de prévision, de surveillance et d’alerte.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Conditions de réalisation :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les actions réalisées en régie ne sont pas éligibles sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements.&lt;/li&gt; 	&lt;li&gt; Les opérations doivent être portées à minima à l’échelle d’un bassin versant ou d’un bassin de risque.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Se référer plus précisément au cadre d&amp;#039;intervention&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
+      <c r="AH20" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>165836</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner les territoires à vivre avec les risques naturels à travers notamment une meilleure connaissance des aléas et des enjeux mais également une approche renouvelée de l&amp;#039;aménagement du territoire, le développement d&amp;#039;une conscience du risque et une meilleure surveillance et prévision&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Espace public
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chambres consulaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Gestionnaires de milieux aquatiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Types d’actions soutenues&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;  Développer et partager la connaissance&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Amélioration et développement de la connaissance sur les aléas, sur les enjeux (populations, habitats, activités économiques, réseaux, enjeux environnementaux) et de la vulnérabilité des territoires ; Elaboration de stratégie de résilience du territoire.&lt;/li&gt; 	&lt;li&gt;Amélioration et développement de la connaissance sur l’incidence du changement climatique sur les aléas et la vulnérabilité des territoires par des études prospectives.&lt;/li&gt; 	&lt;li&gt;Actions de valorisation, capitalisation et diffusion de la connaissance.&lt;/li&gt; 	&lt;li&gt; Diagnostic de réduction de la vulnérabilité individuelle des biens et des personnes.&lt;/li&gt; 	&lt;li&gt; Caractérisation des risques à l’échelle d’un document d’urbanisme (plui ou scot), sous réserve que les territoires concernés ne disposent pas d’études réalisées dans le cadre de l’élaboration des plans de prévention des risques.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Apprendre à vivre avec le risque&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Actions d’information et de sensibilisation permettant une meilleure appropriation des risques naturels et le développement d’une culture du risque et de la résilience par les différents acteurs du territoire régional. Ceci doit permettre de favoriser les bons comportements pour prévenir le risque et de développer les bons réflexes en cas de crise pour limiter ses conséquences.&lt;/li&gt; 	&lt;li&gt;Actions permettant l’intégration des enjeux liés aux risques naturels dans les politiques d’aménagement du territoire et la montée en compétence de l’ensemble des acteurs de l’urbanisme sur ce sujet.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Outils de surveillance, de prévision, d’alerte et gestion de crise&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Etudes préalables (définition d’objectifs, enjeux, localisation) et mise en place d’équipements permettant de développer et d’améliorer, la surveillance, la prévision et/ou l’avertissement sous réserve que l’opération soit portée à minima à l’échelle d’un bassin de risque.&lt;/li&gt; 	&lt;li&gt; Actions visant à l’appropriation des outils de surveillance, de prévision et d’alerte par les acteurs locaux.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Dépenses non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;La réalisation des schémas directeurs de gestion des eaux pluviales et zonages pluviaux hormis les études globales à l’échelle bassin versant sur les ruissellements intenses urbains dont le financement sera étudié au cas par cas.&lt;/li&gt; 	&lt;li&gt; Les actions d’éducation à l’environnement.&lt;/li&gt; 	&lt;li&gt; L’élaboration des Documents d’Information Communaux sur les Risques Majeurs (dicrim) pour les communes disposant d’un plan de prévention des risques naturels (pprn) exceptées les actions inscrites dans un Programme d’Actions de Prévention des Inondations (papi) voté par la Région.&lt;/li&gt; 	&lt;li&gt; L’achat et la pose des panneaux de signalétique des repères de crues.&lt;/li&gt; 	&lt;li&gt;La mise en place des réseaux citoyens ou réserve communale de sauvegarde ;&lt;/li&gt; 	&lt;li&gt; La réalisation des Plans Communaux de Sauvegarde ;&lt;/li&gt; 	&lt;li&gt;La réalisation des exercices de gestion de crise ;&lt;/li&gt; 	&lt;li&gt; L’entretien des systèmes de prévision, de surveillance et d’alerte.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Conditions de réalisation :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les actions réalisées en régie ne sont pas éligibles sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements.&lt;/li&gt; 	&lt;li&gt; Les opérations doivent être portées à minima à l’échelle d’un bassin versant ou d’un bassin de risque.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Se référer plus précisément au cadre d&amp;#039;intervention&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs-1/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>117563</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Consigner des sommes d'argent pour les collectivités locales</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Consignations et dépôts spécialisés</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Par le biais de la Caisse des Dépôts, la Banque des Territoires propose un service de consignation de sommes d&amp;#039;argent dans l&amp;#039;attente de résoudre un litige ou dans l&amp;#039;optique de réaliser un projet. Cette consignation gratuite peut être demandée dans les situations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Expropriation en vue de réaliser un projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préemption d&amp;#039;un bien immobilier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un PPRT (Plan de Prévention des Risques Technologiques) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Survenue de risques environnementaux sur le territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volonté de garantir la finition d&amp;#039;un lotissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volonté d&amp;#039;assurer une contribution financière à l&amp;#039;occasion d&amp;#039;un plan social.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
       <c r="U22" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V22" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs</t>
+          <t>https://www.banquedesterritoires.fr/produits-services/consignations?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Consignations&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=consignation_securisee_cl_psat</t>
         </is>
       </c>
       <c r="X22" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y22" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z22" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50fb-consigner-des-sommes-dargent-pour-les-collect/</t>
         </is>
       </c>
       <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
-          <t>23/02/2026</t>
+          <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>165923</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Déployer des projets via le parcours Sud Territoires intelligents</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Parcours sud territoires intelligents innovants et durables</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3908,520 +3908,520 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/parcours-sud-territoires-intelligents-innovants-et-durables/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
-        <v>105065</v>
+        <v>165811</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Fonds exceptionnel d'investissement (FEI)</t>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Ministère des Outre-mer</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
-        <is>
-[...282 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le
 Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux
 collectivités locales et leurs groupements, dans un objectif de
 réduction durable de leurs consommations énergétiques et de préservation du
 confort thermique dans un contexte de réchauffement climatique.&lt;/p&gt;&lt;p&gt;Pour
 les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
 consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
 bâtiment. Une réduction significative des émissions de gaz à effet de
 serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
 fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent en outre prendre en compte la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement l&amp;#039;amélioration du confort thermique face aux fortes chaleur, le soutien du Fonds vert est limité à la mise en place de solutions passives, c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
 vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
 prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
 la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
 améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
 dans les salles de classes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
-      <c r="Q25" s="1" t="inlineStr">
+      <c r="Q24" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
 groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
      porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
  &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
      existants permettant de diminuer significativement leur consommation
      énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;
  &lt;li&gt;Sont cohérents avec les prescriptions et
      recommandations de réduction de la vulnérabilité des bâtiments au risque
      d’inondation lorsque les bâtiments concernés par les travaux sont dans le
      périmètre d’un plan de prévention du risque.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
 démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
 règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
 du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
 la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
 projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
 aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>105065</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Fonds exceptionnel d'investissement (FEI)</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
+ &lt;br /&gt;
+ Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Construction du groupe scolaire de Chateaubrun (Guadeloupe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Risques naturels
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée maximale du projet : 4 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenabilité du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Guadeloupe :
+  &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.guadeloupe.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique :
+  &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.martinique.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guyane :
+  &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.guyane.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Réunion :
+  &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.reunion.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint-Pierre-et-Miquelon :
+  &lt;a href="http://www.saint-pierre-et-miquelon.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.saint-pierre-et-miquelon.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte :
+  &lt;a href="https://www.mayotte.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.mayotte.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Terres australes et antarctiques françaises :
+  &lt;a href="https://taaf.fr/" rel="noopener" target="_blank"&gt;
+   https://taaf.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Wallis-et-Futuna :
+  &lt;a href="https://www.wallis-et-futuna.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.wallis-et-futuna.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie Française :
+  &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.polynesie-francaise.pref.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie :
+  &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.nouvelle-caledonie.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion des inondations
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
-          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+          <t>MINISTERE DES OUTRE-MER</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>24/11/2021</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>94496</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Réduire l'impact des activités humaines sur l'environnement</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Fondation UEM</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4596,583 +4596,440 @@
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>23/06/2021</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
-        <v>166146</v>
+        <v>165901</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Défendre la forêt contre les incendies</t>
+          <t>Acheter des véhicules porteurs d’eau pour les CCFF/RCSC</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Défense de la forêt contre les incendies</t>
+          <t>Achat des véhicules CCFF/RCSC porteurs d’eau</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
-        <is>
-[...141 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les Réserves communales de sécurité civile (RCSC) et les Comités communaux feux de forêt (CCFF) jouent un rôle irremplaçable pour la protection du patrimoine forestier et de l’environnement. Leurs missions s’articulent autour de 2 axes précis :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;d’une part la prévention, l’intervention sur feux naissants, la participation à la lutte contre les feux de forêts ;&lt;/li&gt; 	&lt;li&gt;d’autre part, et par extension, la prévention des risques majeurs naturels.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Ils sont essentiels à la mise en oeuvre du plan incendie régional « guerre du feu ».&lt;br /&gt; La Région souhaite renforcer les actions du plan incendie « guerre du feu » par le vote d’un cadre d’intervention.&lt;br /&gt; Cette aide vise à accompagner les communes qui se sont dotées d’une Réserve communale de sécurité civile et/ou d’un Comité communal feux de forêt, dans le cadre des missions de ces entités, en participant financièrement au renforcement et/ou renouvellement de leur parc de matériels nécessitant de lourds investissements.&lt;/p&gt; &lt;p&gt;L’aide régionale est attribuée aux communes dotées d’une Réserve communale de sécurité civile et/ou d’un Comité communal feux de forêt.&lt;/p&gt;&lt;p&gt;Véhicule porteur d’eau équipé selon les caractéristiques indiquées ci-après :&lt;/p&gt;&lt;p&gt;Kit incendie amovible et montage sur un véhicule déjà existant sous condition d’un contrôle technique valide et de moins de 3 mois lors du dépôt du dossier de demande de subvention ;&lt;/p&gt;&lt;p&gt;Matériel radio.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P28" s="1" t="inlineStr">
+      <c r="P27" s="1" t="inlineStr">
         <is>
           <t>15/10/2024</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le versement de la subvention sera conditionné par le respect des principales caractéristiques du matériel :&lt;br /&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Description des principales caractéristiques du type de véhicule : 	&lt;ul&gt; 		&lt;li&gt;Pick-up 4 X 4 - simple cabine – 2 places – ou cabine approfondie 2 &amp;#43; 2 places&lt;/li&gt; 		&lt;li&gt;Charge utile autorisant la mise en place d’un Kit DFCI incluant une citerne&lt;/li&gt; 		&lt;li&gt;Une fois le véhicule équipé, le Poids Total Autorisé en Charge (PTAC) ne devra pas excéder 3 500 Kg&lt;/li&gt; 		&lt;li&gt;Le véhicule, une fois équipé, doit pouvoir être conduit par un conducteur titulaire du PERMIS B.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Descriptif des équipements et des options : 	&lt;ul&gt; 		&lt;li&gt;Fourniture et installation d’un équipement d’intervention « KIT DFCI » sur véhicule Pick-up 4X4 « Tous Chemins ».&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Peinture : 	&lt;ul&gt; 		&lt;li&gt;Peinture complète du véhicule pantone : ORANGE « RAL2008 » sauf pavillon (toit) de couleur blanche&lt;/li&gt; 		&lt;li&gt;Peinture cuve couleur ORANGE « RAL2008 ».&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Balisage : 	&lt;ul&gt; 		&lt;li&gt;Balisage classe I&lt;/li&gt; 		&lt;li&gt;Gyrophare LED (Orange)&lt;/li&gt; 		&lt;li&gt;Marquage pavillon (toit) « Nom de la commune au format Trigramme pompier (Exemple : VEN pour VENELLES ») sur fond blanc&lt;/li&gt; 		&lt;li&gt;Marquage avec blason de la commune et Réserve communale de sécurité civile ou Comité communal feux de forêt et le logo de la Région Sud – Provence-Alpes-Côte d’Azur qui devra être apposé, de façon très visible, sur chacun des côtés du véhicule.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Spécificités : 	&lt;ul&gt; 		&lt;li&gt;Cuve aluminium ou inox&lt;/li&gt; 		&lt;li&gt;Groupe Moto Pompe essence ou diesel Basse pression OU Groupe Moto Pompe essence ou diesel Haute pression &amp;#43; additif moussant/mouillant Débit maximum 50 litres/minutes à 200 Bars Maximum.&lt;/li&gt; 		&lt;li&gt;Capacité en eau : 400 à 700 Litres en fonction de la charge utile du véhicule portant.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt de la demande d&amp;#039;aide 3 mois avant l&amp;#039;acquisition.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/achat-des-vehicules-ccff/rcsc-porteurs-deau</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ACHATVEHI/depot/simple</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:sdalmasso&amp;#64;maregionsud.fr"&gt;sdalmasso&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/achat-des-vehicules-ccff-rcsc-porteurs-d-eau/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>151703</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Accompagnements de la DDT 53</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>DDT de Mayenne</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...2 lines deleted...]
-Subvention
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
  &lt;/li&gt;
  &lt;li&gt;
   le bâtiment, l&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
  &lt;/li&gt;
  &lt;li&gt;
   la prévention des risques,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;habitat, le logement social et la rénovation urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Contacts et plus d&amp;#039;informations:
  &lt;strong&gt;
   vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Alimentation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités et autres acteurs situés en Mayenne.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Mayenne</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse du service territorial (Référents territoriaux)
  :
  &lt;strong&gt;
   &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
    ddt-st&amp;#64;mayenne.gouv.fr
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>DDT Mayenne</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
+      <c r="AH28" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>139434</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Gérer les risques naturels et technologiques</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région des Hauts-de-France est exposée à de multiples risques naturels : inondation, mouvements de terrains, présence de cavités ou risques propres au littoral. De plus, le passé industriel des Hauts-de-France a légué un certain nombre de sites présentant des risques technologiques (périmètres SEVESO) et miniers. L&amp;#039;Etablissement Public Foncier Hauts de France est donc amené à intervenir pour maîtriser les fonciers exposés à ces risques, déconstruire les biens les plus exposés et renaturer les emprises acquises. L&amp;#039;établissement accompagne également les collectivités dans la mobilisation des dispositifs financiers dédiés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les sites classés à risque sur sollicitation des collectivités, de la Direction Régionale de Environnement, de l&amp;#039;Aménagement et du Logement (DREAL) et des entreprises concernées par les risques technologiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisition
  &lt;/li&gt;
@@ -5190,236 +5047,236 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;à 80% du coût des études
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Foncier du Plan de Prévention des Risques Technologiques des sites EPV et Antargaz, Thiant (Nord)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  L&amp;#039;EPF intervient dans le cadre de la mise en œuvre des mesures foncières du Plan de Prévention des Risques Technologiques du parc d&amp;#039;activités Haulchin-Thiant. Il a acquis et démoli les habitations et bâtiments situés à proximité de deux sites classés SEVESO (stockage et distribution de butane et propane et entrepôt pétrolier).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Thivencelle, berges de l&amp;#039;Hogneau (Nord)
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF poursuit son intervention à Thivencelle sur les berges de l&amp;#039;Hogneau, afin de démolir cinq habitations situées en PPRI risquant de s&amp;#039;effondrer. La déconstruction de ces habitations permettra de redéfinir le plan d&amp;#039;aménagement de la digue gauche de la rivière.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bords de falaise, Wimereux (Pas-de-Calais)
  &lt;/strong&gt;
  &lt;br /&gt;
  La Côte d&amp;#039;Opale est soumise à l&amp;#039;érosion progressive de ses falaises qui menace les villas qui y sont implantées. En réponse, la préfecture du Pas-de-Calais a instauré en octobre 2007 un Plan de Prévention des Risques Littoraux (PPRL) qui concerne notamment la commune de Wimereux. Ne disposant pas de l&amp;#039;ingénierie technique et financière nécessaire pour mettre en œuvre les dispositions du PPRL, la commune de Wimereux a sollicité l&amp;#039;intervention de l&amp;#039;EPF en 2009 pour acquérir cinq maisons, procéder à leur déconstruction et restaurer les habitats naturels présents en bord de falaise. Acteur de la préservation du capital environnemental régional, l&amp;#039;EPF a pris en compte lors de la phase de chantier les espèces protégées et patrimoniales (crambe, armérie, lavatère arbustif) et a permis la restauration des pelouses aérohalines. Une partie des acquisitions et travaux a été prise en charge par les fonds Barnier et le foncier a été restitué à la collectivité sous forme d&amp;#039;espace de nature.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Risques naturels</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0dd8-gerer-les-risques-naturels-et-technologiques/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
+      <c r="AH29" s="1" t="inlineStr">
         <is>
           <t>05/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>95344</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Investir dans le domaine de la Gestion des Milieux Aquatiques et de la Prévention des Inondations</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse
 Conseil départemental de l'Aude
 Conseil régional d'Occitanie
 Syndicat Mixte des Milieux Aquatiques et des Rivières (SMMAR)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J31" s="1" t="inlineStr">
+      <c r="J30" s="1" t="inlineStr">
         <is>
           <t>Le montant de l'intervention dépend du dispositif demandé</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude s&amp;#039;est engagé, suite à la catastrophe de Novembre 1999, dans un programme prioritaire de « Prévention et de Gestion du Risque inondation », destiné à se prémunir des effets dommageables des crues sur les zones habitées, dans un objectif de protection des personnes et des biens.
 &lt;/p&gt;
 &lt;p&gt;
  Enrichis, par le bilan très positif de l&amp;#039;ensemble des PAPI « première génération », et dans une logique de transposition de la Directive Cadre Inondations (DCI), l&amp;#039;Etat a souhaité impulser une nouvelle dynamique PAPI. C&amp;#039;est pourquoi, le SMMAR EPTB a élaboré la maquette d&amp;#039;un PAPI 2 « seconde génération » pour les années 2015/2020.
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agira de poursuivre cette orientation stratégique sur les rivières en l&amp;#039;élargissant aux risques littoraux, et à une gestion régulière du bassin versant et des milieux aquatiques pour œuvrer à la restauration et la revalorisation de zones humides et des cours d&amp;#039;eau afin de protéger les ressources en eau et lutter contre les pollutions, mais aussi afin de préserver l&amp;#039;équilibre géomorphologique du cours d&amp;#039;eau, et sa biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires de ces aides sont les collectivités territoriales et leurs groupements, les Associations Syndicales Autorisées (ASA) et leurs groupements, les Sociétés d&amp;#039;Aménagement Régionales, dans le respect de leurs compétences statutaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Eligibilité des opérations
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des 7 axes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe
   1
   &lt;/em&gt;
   &lt;em&gt;
    :
   &lt;/em&gt;
   Amélioration des connaissances et renforcement de la conscience du risque ; c&amp;#039;est-à-dire poursuite de la sensibilisation auprès du grand public et des scolaires, pose de repères de crues et de laisses de mer pour la submersion marine mais aussi poursuite des études d&amp;#039;aléas...
@@ -5477,182 +5334,182 @@
    Axe 2 :
   &lt;/em&gt;
   Gestion quantitative de la ressource en eau : développer un dispositif de  gestion quantitative de la ressource en eau conformément aux conclusions de l&amp;#039;étude sur la détermination des volumes prélevables portée sous maîtrise d&amp;#039;ouvrage du SMMAR et finalisée en 2013.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe 3 :
   &lt;/em&gt;
   Reconquête de la qualité de l&amp;#039;eau : accompagner les actions de lutte contre les pollutions diffuses, notamment type phytosanitaires.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe 4 :
   &lt;/em&gt;
   Zones humides : protéger et gérer les zones humides inventoriées conformément à la hiérarchisation élaborée par les plans de gestion. L&amp;#039;inventaire des zones humides mené sous maîtrise d&amp;#039;ouvrage du SMMAR sera complété sur tous les secteurs à ce jour non recensés (secteurs Orbieu-Aude médiane notamment).
  &lt;/li&gt;
  &lt;li&gt;
   &lt;em&gt;
    Axe 5 :
   &lt;/em&gt;
   Gestion de la ripisylve : prévenir la formation d&amp;#039;embâcles et maintenir le développement d&amp;#039;une ripisylve équilibrée (accroître le rôle régulateur épurateur, tout en conservant le rôle protecteur, préserver le rôle de connecteur de zones humides, favoriser la biodiversité en conformité avec les inventaires réalisés dans le cadre des SAGE ou des démarches Natura 2000, PNR, ENS...).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/gestion-des-milieux-aquatiques-et-prevention-des-inondations-gemapi</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  David MOURET - Chef du Service Hydraulique - Observatoire de l&amp;#039;Eau
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   courriel :
   &lt;a href="mailto:david.mouret&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
    david.mouret&amp;#64;cg11.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Alain ERADES  - Ingénieur
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   courriel :
   &lt;a href="mailto:alain.erades&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
    alain.erades&amp;#64;cg11.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   téléphone : 04.68.11.67.62
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa9b-investir-dans-le-domaine-de-la-gestion-des-mi/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>07/07/2021</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
+      <c r="AH30" s="1" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>142698</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Évaluer et atténuer la vulnérabilité sismique de votre patrimoine d'ouvrages d'art</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cadre national d&amp;#039;Actions pour la Prévention du Risque Sismique (CAPRiS) appelle les gestionnaires territoriaux à réduire la vulnérabilité de leur patrimoine, seul levier pour atténuer l&amp;#039;impact du risque sismique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;évaluation, suivie d&amp;#039;opérations ciblées de réduction de cette vulnérabilité, améliore la résilience de vos infrastructures vis-à-vis de l&amp;#039;aléa sismique, tout en en maîtrisant le coût.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour prioriser les ouvrages à diagnostiquer, définir et mettre en œuvre des techniques de renforcement adaptées aux enjeux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment évaluer le niveau d&amp;#039;exposition et de vulnérabilité de vos ouvrages vis-à-vis de l&amp;#039;aléa sismique ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels ouvrages diagnostiquer et renforcer en priorité ?
  &lt;/li&gt;
  &lt;li&gt;
   Quel niveau de performance viser et à quel coût ?
@@ -5726,157 +5583,157 @@
  &lt;li&gt;
   Une expertise neutre et indépendante reconnue nationalement (dont Commission de Normalisation ParaSismique, Association Française de Génie ParaSismique) et internationalement (dont Commission Européenne de Normalisation)
  &lt;/li&gt;
  &lt;li&gt;
   Des compétences pluridisciplinaires : modélisation et calcul dynamique des structures, géotechnique parasismique, sismologie, caractérisation dynamique des ouvrages et des sols par méthodes instrumentales
  &lt;/li&gt;
  &lt;li&gt;
   Une participation active à l&amp;#039;élaboration des normes et règles parasismiques européennes et nationales
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un réseau d&amp;#039;expert OA territorialisé assurant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un relais au plus près de votre patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation de la profession (clubs métiers)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Nice Côte d&amp;#039;Azur et Conseil Départemental des Alpes-Maritimes
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Évaluation de la tenue au séisme des ouvrages d&amp;#039;art essentiels à la gestion de crise pour la métropole de Nice et le conseil départemental 06
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ESCOTA et VINCI Autoroutes
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 Assistance à Maîtrise d&amp;#039;Ouvrage pour l&amp;#039;évaluation du risque sismique sur un itinéraire prioritaire d&amp;#039;accès des secours à Nice
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Conseil Départemental de Loire Atlantique
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 Diagnostic de vulnérabilité sismique du Pont de Saint-Nazaire</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Equipement public
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/evaluer-attenuer-vulnerabilite-sismique-votre-patrimoine</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c14d-evaluer-et-attenuer-la-vulnerabilite-sismique/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
+      <c r="AH31" s="1" t="inlineStr">
         <is>
           <t>05/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>