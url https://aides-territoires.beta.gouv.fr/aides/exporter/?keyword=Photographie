--- v0 (2026-04-05)
+++ v1 (2026-09-05)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH7"/>
+  <dimension ref="A1:AH6"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,769 +263,632 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>111672</v>
+        <v>165966</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Surveiller les dépôts sauvages</t>
+          <t>Lutter contre les dépôts/déchets sauvages : aide à l'investissement</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+          <t>Lutte contre les dépôts/déchets sauvages : aide à l'investissement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...135 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le présent dispositif permet le financement d’investissements participant à la lutte contre les dépôts sauvages, par exemple :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Dispositifs de limitation des accès (exemples : barrières, panneaux, rochers, aménagement de tranchées, …)&lt;/li&gt; 	&lt;li&gt;Dispositifs de type pièges photographiques, vidéos mobiles etc.&lt;/li&gt; 	&lt;li&gt;Aménagements ou équipements induisant un changement de comportement des usagers&lt;/li&gt; 	&lt;li&gt;Panneaux de communication, signalétique&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Ne sont pas éligibles, notamment : les véhicules, le matériel informatique et bureautique, l’enlèvement, le nettoyage et la dépollution des sites.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>01/04/2024</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires éligibles sont les communes, et les établissements de coopération intercommunale qui bénéficient, au titre de l’article L. 5211-9-2 du Code général des collectivités territoriales, d’un transfert des prérogatives des Maires des communes membres qu&amp;#039;ils détiennent en application de l&amp;#039;article L. 541-3 du code de l&amp;#039;environnement.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Lors de l’instruction des demandes de subventions, la qualité des projets est appréciée au regard des éléments ci-après :&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; 1. Le Livret communal de lutte contre les dépôts sauvages (renseigné sur la base de la trame proposée en téléchargement) ( noté sur 18 points)&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Cohérence du livret dans son ensemble : le programme de mesures correspond au&lt;br /&gt; 	diagnostic, les modalités de concertation et communication sont calibrées sur les enjeux etc.&lt;/li&gt; 	&lt;li&gt;Ambition : le livret communal a fait l’objet d’une délibération, les objectifs de réduction fixés&lt;br /&gt; 	sont significatifs&lt;/li&gt; 	&lt;li&gt;Exhaustivité : le programme ne vise pas qu’un seul type de dépôts (par exemple incivilité&lt;br /&gt; 	urbaine), mais tient compte des différentes typologies&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;2. L’adhésion à la charte régionale Zéro déchet plastique (2 points)&lt;br /&gt; &lt;br /&gt; Les projets présentant une note inférieure à 12 points/20 points ne seront pas retenus.&lt;br /&gt; Les projets dont la note est supérieure ou égale à 12 points seront éligibles au dispositif, dans la limite des crédits disponibles.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;La demande en investissement comprendra :&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; 1. Le formulaire de demande de subvention régionale à un projet d’investissement avec les pièces administratives obligatoires relatives au bénéficiaire et au projet.&lt;br /&gt; &lt;br /&gt; 2. Les documents spécifiques au présent dispositif, qui serviront à l’évaluation du projet :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Le livret communal de lutte contre les dépôts sauvages sur la trame proposée en téléchargement, et la délibération l’approuvant si elle a été prise,&lt;/li&gt; 	&lt;li&gt;Les devis estimatifs établis par des entreprises qualifiées.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Le bénéficiaire s’engage à :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Rendre compte régulièrement de l’avancée du projet,&lt;/li&gt; 	&lt;li&gt;Associer la Région aux comités de pilotage organisés,&lt;/li&gt; 	&lt;li&gt;Remettre à la Région, à la fin du projet, une fiche de retour d’expérience (sur la base du&lt;br /&gt; 	modèle en téléchargement),&lt;/li&gt; 	&lt;li&gt;Apposer le logo régional (condition d’obtention des aides, &lt;a href="https://www.maregionsud.fr/logo-region-sud"&gt;www.maregionsud.fr/logo-region-sud&lt;/a&gt;)  sur les documents, réalisations et investissements liés au projet.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/plan-daction-regional-de-lutte-contre-les-depots-sauvages-aide-a-linvestissment</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_LUTDEPOTS/depot/simple</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr" title="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutte-contre-les-depots-dechets-sauvages-aide-a-l-investissement/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>103252</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de restauration et de numérisation d’œuvre d’un fonds patrimonial identifié</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Aide à la restauration et numérisation d'œuvre d'un fonds patrimonial identifié</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la préservation et la conservation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié. Constitutives du patrimoine matériel et immatériel, ces archives présentent un réel intérêt à être valorisées auprès du public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent aux coûts de la restauration de l&amp;#039;œuvre, des travaux de numérisation et d&amp;#039;indexation des données, sur la base du devis présenté.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant des dépenses éligibles est plafonné à 1 000 000 M€.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit être financé à hauteur de 20 % minimum par la structure porteuse du projet.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide porte sur les travaux de restauration et de numérisation d&amp;#039;archives photographiques, audiovisuelles, papier qu&amp;#039;elles soient privées ou publiques en lien avec l&amp;#039;histoire et la mémoire de l&amp;#039;Ile-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes d&amp;#039;aide devront être déposées sur
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  , la plateforme des aides régionales. La plateforme sera accessible à compter d&amp;#039;avril 2019.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-et-numerisation-doeuvre-dun-fonds-patrimonial-identifie</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoines et inventaire
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
 &lt;/p&gt;
 &lt;p&gt;
  Héloïse Maillé
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 01 53 85 66 27
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  Tél. : 01 53 85 64 72
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;br /&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c39-aide-a-la-restauration-et-numerisation-duvre-/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/07/2019</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>142827</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
  &lt;strong&gt;
   requalification environnementale et la modernisation de leurs infrastructures existantes.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
  &lt;strong&gt;
   le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous réalisons :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
  &lt;/li&gt;
  &lt;li&gt;
   Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>95128</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Intervenir en faveur des arts plastiques et visuels</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>Le montant d'aide varie selon le dispositif</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude met en place plusieurs dispositifs dans le domaine des arts plastiques et visuels:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subventions en direction des arts plastiques et visuels
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la création en arts plastiques et visuels dans le cadre du 1% artistique
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à la diffusion d&amp;#039;œuvres plastiques et visuelles dans les bâtiments départementaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;action du Département, dans le dispositif n°1, vise à soutenir la diffusion des arts plastiques et visuels auprès du tout public avec une ambition qualitative, à favoriser l&amp;#039;équilibre de l&amp;#039;offre culturelle sur le territoire et à accompagner les professionnels du secteur.
  Le Département apporte son concours à des projets de diffusion d&amp;#039;œuvres et d&amp;#039;accompagnement à la création artistique comprenant la réalisation d&amp;#039;actions de médiation, de sensibilisation et d&amp;#039;éveil à l&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif n°2 concerne les réalisations artistiques suivantes : dessin, peinture, sculpture, gravure, lithographie, œuvres graphiques et typographiques, œuvres photographiques, œuvres utilisant la lumière, installation, œuvres appartenant à la catégorie des arts appliqués, œuvres utilisant le numérique.
  Il comprend également les interventions spécialement prévues pour le lieu d&amp;#039;installation de l&amp;#039;ouvrage telles que la conception d&amp;#039;un aménagement d&amp;#039;espaces paysagers ou la création d&amp;#039;un mobilier original.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le dispositif n°3, le Département apporte son concours à des projets d&amp;#039;exposition d&amp;#039;œuvres plastiques et visuelles comportant la réalisation d&amp;#039;animations culturelles (rencontre d&amp;#039;artiste, visites commentées, ateliers d&amp;#039;initiation etc.).
  Ce concours prend la forme de la mise à disposition temporaire des bâtiments départementaux et de moyens techniques, logistiques et humains.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Organisation d&amp;#039;expositions temporaires, festivals
  &lt;/li&gt;
  &lt;li&gt;
   Programmation des lieux permanents
  &lt;/li&gt;
  &lt;li&gt;
   Organisation de résidences d&amp;#039;artistes visant la mise à disposition de moyens de production (atelier de travail, hébergement) et la rencontre avec le public
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  &lt;em&gt;
   Dispositif n°1 :
  &lt;/em&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne concerne pas :
  &lt;/strong&gt;
  les activités des musées portant sur la conservation et la gestion des collections permanentes
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes et Etablissements publics à l&amp;#039;exclusion des communautés d&amp;#039;agglomération et des villes de plus de 30 000 hab.
  &lt;/li&gt;
  &lt;li&gt;
   Structures culturelles associatives ayant pour objet principal la promotion et la diffusion des arts plastiques et visuels (centre d&amp;#039;art contemporain, artothèque, collectif d&amp;#039;artistes et d&amp;#039;artisans d&amp;#039;art)
  &lt;/li&gt;
  &lt;li&gt;
@@ -1130,339 +993,339 @@
  &lt;/li&gt;
  &lt;li&gt;
   Prise en charge de l&amp;#039;assurance relative à la responsabilité civile et à la protection des œuvres
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aide à la conception de la scénographie et des activités pédagogiques par le personnel départemental (Conservation départementale des musées)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui au montage et démontage de la structure par le personnel départemental (technicien des arts du spectacle)
  &lt;/li&gt;
  &lt;li&gt;
   Prise en charge des frais de réception (vernissage) et de communication (affiches)
  &lt;/li&gt;
  &lt;li&gt;
   Défraiement des repas sous réserve de la présence effective de l&amp;#039;artiste sur le lieu
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
  Le dispositif n&amp;#039;est pas qualifiable en résidence d&amp;#039;artiste et ne prend pas en charge, de ce fait la rémunération, les coûts de déplacement et d&amp;#039;hébergement des artistes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/arts-plastiques</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil Général de l&amp;#039;Aude - Service culture
 &lt;/p&gt;
 &lt;p&gt;
  Secrétaire - Audrey De Bentzmann
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04.68.11.64.95
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:audrey.debentzmann&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   audrey.debentzmann&amp;#64;aude.fr
  &lt;/a&gt;
  /
  &lt;a href="mailto:culture&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
   culture&amp;#64;cg11.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/42dc-intervenir-en-faveur-des-arts-plastiques-et-v/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Département de l'Aude</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>02/07/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>116955</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Faire connaître et valoriser des parcs et jardins ouverts au public et particulièrement bien entretenus - Label "Jardin remarquable".</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F7" s="1" t="inlineStr">
+      <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mis en place en 2004, ce label d&amp;#039;État est accordé pour une durée de 5 ans aux parcs et jardins ouverts au public qui présentent un grand intérêt sur le plan de l&amp;#039;histoire, de l&amp;#039;esthétique ou encore de la botanique.
 &lt;/p&gt;
 &lt;p&gt;
  Ce label d&amp;#039;État, attribué pour 5 ans renouvelable, répond à des critères d&amp;#039;exigence et de qualité sur la composition (organisation des espaces), l&amp;#039;intégration dans le site et la qualité des abords, les éléments remarquables (eau, fabriques, architectures végétales...), l&amp;#039;intérêt botanique, l&amp;#039;intérêt historique, l&amp;#039;accueil des publics et l&amp;#039;entretien dans le respect de la qualité environnementale. Il tient compte de la diversité des parcs et jardins et peut concerner des jardins petits ou étendus, historiques ou contemporains et de tous les styles.
 &lt;/p&gt;
 &lt;p&gt;
  Le label procure les avantages suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mention dans les documents de communication diffusés par le ministère de la Culture ;
  &lt;/li&gt;
  &lt;li&gt;
   Possibilité d&amp;#039;obtenir une signalisation routière spécifique portant le logotype, selon le même processus que les édifices protégés au titre des monuments historiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Autorisation d&amp;#039;utiliser le label et son logo sur tous les documents de communication et de signalétique ;
  &lt;/li&gt;
  &lt;li&gt;
   Possibilité d&amp;#039;une prise en compte dans la définition des plans locaux d&amp;#039;urbanisme (PLU)
  &lt;/li&gt;
  &lt;li&gt;
   Attention : Depuis le 1e janvier 2014, le label ne permet plus d&amp;#039;obtenir d&amp;#039;agrément fiscal.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Carte des jardins remarquables :
  &lt;a href="http://www.culturecommunication.gouv.fr/Aides-demarches/Carte-des-jardins-remarquables" rel="noopener" target="_blank"&gt;
   http://www.culturecommunication.gouv.fr/Aides-demarches/Carte-des-jardins-remarquables
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier doit comporter
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le plan de situation et le plan du jardin ;
  &lt;/li&gt;
  &lt;li&gt;
   la liste des éléments remarquables ;
  &lt;/li&gt;
  &lt;li&gt;
   la liste des végétaux remarquables ;
  &lt;/li&gt;
  &lt;li&gt;
   un historique ;
  &lt;/li&gt;
  &lt;li&gt;
   un descriptif ;
  &lt;/li&gt;
  &lt;li&gt;
   des éléments d&amp;#039;appréciation sur le mode de gestion du jardin (moyens humains, organisation, prise en compte de la qualité environnementale, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   la liste de la documentation mise à la disposition du public, ainsi que des éventuelles animations à destination des jeunes ;
  &lt;/li&gt;
  &lt;li&gt;
   un dossier photographique comportant au moins 5 images ;
  &lt;/li&gt;
  &lt;li&gt;
   un engagement écrit d&amp;#039;ouvrir le jardin à la visite au moins 40 jours et 6h par jour entre le 1e janvier et le 31 décembre ;
  &lt;/li&gt;
  &lt;li&gt;
   un engagement écrit de participer à l&amp;#039;opération nationale Rendez-vous aux jardins et, le cas échéant, aux Journées européennes du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Les dossiers sont ensuite examinés par un groupe de travail présidé par le préfet de région ou son représentant. Les jardins retenus font l&amp;#039;objet d&amp;#039;une décision du préfet de région. Les critères d&amp;#039;attribution du label, les conditions de refus ou de retrait du label ainsi que les contrôles effectués par les services du ministère sont précisés dans la circulaire de 2008.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/Aides-demarches/Protections-labels-et-appellations/Label-Jardin-remarquable#attribution</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.culture.gouv.fr/loc_fr/mcc/requests/POLIT_LABEL_informations_01/?__CSRFTOKEN__=98ade779-8e2a-4744-b190-761f2bfb579d</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les propriétaires doivent adresser les dossiers de candidature à la direction régionale des affaires culturelles (DRAC) soit :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Par Internet : en saisissant votre demande sur le site &amp;#34;Mes démarches&amp;#34;.
  &lt;/li&gt;
  &lt;li&gt;
   Par voie postale : en adressant une demande à votre DRAC.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il n&amp;#039;existe pas de date limite de candidature. Les demandes sont recevables toute l&amp;#039;année.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>lea.landrieu@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1fe5-valorisez-vos-jardins-remarquable-label-jardi/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Mairie de Le Bessat</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>15/03/2022</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>