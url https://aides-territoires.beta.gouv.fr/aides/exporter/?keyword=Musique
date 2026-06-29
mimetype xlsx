--- v0 (2026-01-11)
+++ v1 (2026-06-29)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA33"/>
+  <dimension ref="A1:AH28"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>162386</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Soutenir l’acquisition d’instruments de musique</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Soutien à l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
@@ -334,55 +369,75 @@
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_INSTRUMENTARI/depot/simple</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction de la Culture / Service création artistique&lt;br /&gt; &lt;span&gt;&lt;a href="mailto:culture&amp;#64;maregionsud.fr"&gt;culture&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; tel : 04 88 73 66 76&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
-          <t>published</t>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>115175</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Être aidé au fonctionnement de conservatoires de musique, écoles municipales ou associatives de musique et de danse</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Conservatoires de musique, écoles municipales ou associatives de musique et de danse</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
@@ -478,1320 +533,2197 @@
       <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   departement&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/804b-etre-aide-au-fonctionnement-de-conservatoires/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>115174</v>
+        <v>166018</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Être aidé au fonctionnement d'une société de musique / fanfare</t>
+          <t>Soutenir l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>Sociétés de musique</t>
+          <t>Soutien à l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>Association</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t>Selon les effectifs</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...14 lines deleted...]
-</t>
+          <t>&lt;p&gt;Ce dispositif accompagne les musiciens, qu’ils soient amateurs ou futurs professionnels. Il finance l’acquisition d’instruments de musique par les conservatoires et écoles de musique publiques ; la Région Sud apporte ainsi son concours à un enseignement artistique de qualité, garantit une équité territoriale, encourage les projets collectifs.&lt;/p&gt; &lt;p&gt;Les établissements d’enseignement artistique publics, communaux, intercommunaux, conservatoires à rayonnement communal, intercommunal, départemental ou régional, les pôles supérieurs d’enseignement artistique, les établissements d’enseignement supérieur artistique conventionnés par la Région ou en délégation de service public.&lt;/p&gt;
+&lt;p&gt;Ne sont pas éligibles : les écoles de musique associatives, les ensembles instrumentaux, vocaux professionnels ou amateurs (orchestre, harmonie, chorale…) et toute autre structure n’ayant pas pour objet l’enseignement artistique.&lt;/p&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt; &lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
-Spectacle vivant</t>
+Education et renforcement des compétences
+Formation professionnelle</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
       <c r="R4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dossier de demande de subvention est à déposer au moins 3 mois avant le début des acquisitions en cliquant sur le bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U4" s="1" t="inlineStr">
         <is>
-          <t>Aube</t>
+          <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V4" s="1" t="inlineStr">
         <is>
-          <t>https://www.aube.fr/Aide/80/18-societes-de-musique.htm</t>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_INSTRUMENTARI/depot/simple</t>
         </is>
       </c>
       <c r="X4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Direction de la Culture / Service création artistique&lt;br /&gt; &lt;span&gt;&lt;a href="mailto:culture&amp;#64;maregionsud.fr"&gt;culture&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; tel : 04 88 73 66 76&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
-          <t>laetitia.hunin@aube.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/15a7-etre-ade-au-fonctionnement-dune-societe-de-mu/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-acquisition-d-instruments-de-musique-instrumentarium/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
+        <v>162753</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les artistes : musique, théâtre, arts du mouvement</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux artistes : musique, théâtre, arts du mouvement</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt; favoriser la permanence d’artistes professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt;encourager leur rayonnement en région et à l’échelle nationale et internationale&lt;/li&gt; 	&lt;li&gt; soutenir l’emploi des artistes professionnels&lt;/li&gt; 	&lt;li&gt; soutenir la création et la production dans la pluralité des esthétiques musicales&lt;/li&gt; 	&lt;li&gt;encourager la rencontre avec les publics les plus diversifiés et les acteurs des territoires&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;Ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les compagnies&lt;/li&gt; 	&lt;li&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/li&gt; 	&lt;li&gt;Les autres structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;Les communes et intercommunalités et leurs établissements publics&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Sont exclus :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aires de jeux (toboggans, balançoires…) ;&lt;/li&gt; 	&lt;li&gt;les petits équipements des cours de récréation des établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;les aires de pique-nique ;&lt;/li&gt; 	&lt;li&gt; les aires de stationnement ;&lt;/li&gt; 	&lt;li&gt; les aménagements paysagers ;&lt;/li&gt; 	&lt;li&gt; l’aménagement et restauration de locaux d’accueil et de convivialité ;&lt;/li&gt; 	&lt;li&gt; les clubs house ;&lt;/li&gt; 	&lt;li&gt; les locaux administratifs ;&lt;/li&gt; 	&lt;li&gt; les vestiaires, sanitaires et douches ;&lt;/li&gt; 	&lt;li&gt; les locaux techniques de stockage de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Au-delà des exclusions mentionnées dans les conditions générales, sont également retirées les dépenses non liées à l’équipement sportif proprement dit, ainsi que les frais d’études, annexes et vrd.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Sont exclus :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aires de jeux (toboggans, balançoires…) ;&lt;/li&gt; 	&lt;li&gt;les petits équipements des cours de récréation des établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;les aires de pique-nique ;&lt;/li&gt; 	&lt;li&gt; les aires de stationnement ;&lt;/li&gt; 	&lt;li&gt; les aménagements paysagers ;&lt;/li&gt; 	&lt;li&gt; l’aménagement et restauration de locaux d’accueil et de convivialité ;&lt;/li&gt; 	&lt;li&gt; les clubs house ;&lt;/li&gt; 	&lt;li&gt; les locaux administratifs ;&lt;/li&gt; 	&lt;li&gt; les vestiaires, sanitaires et douches ;&lt;/li&gt; 	&lt;li&gt; les locaux techniques de stockage de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Au-delà des exclusions mentionnées dans les conditions générales, sont également retirées les dépenses non liées à l’équipement sportif proprement dit, ainsi que les frais d’études, annexes et vrd.&lt;/p&gt; &lt;p&gt;Avant le 31 octobre de l&amp;#039;année précédant l&amp;#039;exercice au titre duquel est demandée la subvention.&lt;br /&gt; &lt;br /&gt; Toute demande doit être déposée de façon dématérialisée sur la plateforme régionale dédiée&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-artistes-musique-theatre-arts-du-mouvement</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-artistes-musique-theatre-arts-du-mouvement/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165933</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les artistes : musique, théâtre, arts du mouvement</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux artistes : musique, théâtre, arts du mouvement</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt; favoriser la permanence d’artistes professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt;encourager leur rayonnement en région et à l’échelle nationale et internationale&lt;/li&gt; 	&lt;li&gt; soutenir l’emploi des artistes professionnels&lt;/li&gt; 	&lt;li&gt; soutenir la création et la production dans la pluralité des esthétiques musicales&lt;/li&gt; 	&lt;li&gt;encourager la rencontre avec les publics les plus diversifiés et les acteurs des territoires&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;Ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les compagnies&lt;/li&gt; 	&lt;li&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/li&gt; 	&lt;li&gt;Les autres structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;Les communes et intercommunalités et leurs établissements publics&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Sont éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ayant au moins une année d’existence à la date du vote&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne sont pas éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Les compagnies&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les autres structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les communes et intercommunalités et leurs établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour bénéficier de l’aide régionale, les structures présentent un programme prévisionnel.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;a) Pour une aide au fonctionnement annuel (exploitation)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les programmes d’activité annuels doivent répondre aux critères suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Un projet artistique et culturel détaillé garantissant une qualité artistique&lt;/li&gt; 	&lt;li&gt;Un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;Un ancrage territorial&lt;/li&gt; 	&lt;li&gt;Une mise en œuvre régulière de nouvelles productions et de créations, et la diffusion d’un répertoire&lt;/li&gt; 	&lt;li&gt;Une diffusion à l’échelle régionale, nationale et internationale&lt;/li&gt; 	&lt;li&gt;Un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt;Des collaborations régulières avec les acteurs culturels du territoire régional&lt;/li&gt; 	&lt;li&gt;Une démarche écoresponsable&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;b) Pour une aide au projet (action spécifique)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Le programme du projet doit répondre aux critères suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Projets d’artistes professionnels et confirmés, s’appuyant sur une dynamique de coopération entre des acteurs de terrain : acteurs publics locaux, équipes artistiques et acteurs associatifs culturels et non culturels, sur les pratiques des populations et permettant de répondre à des disparités d’offre culturelle&lt;/li&gt; 	&lt;li&gt;Projets structurants d’accueil en résidence artistique longue permettant l’inscription d’artistes et de groupes professionnels confirmés sur un territoire, mis en œuvre par au moins trois acteurs de terrain différents autour de l’artiste : acteurs publics, associations culturelles et non culturelles&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pacte régional : Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Sont exclus : &lt;/strong&gt;les actions pouvant être examinées dans le cadre de l&amp;#039;action éducative de la Région, les projets de création artistique pouvant être examinés dans le cadre de l’appel à projets Carte blanche aux artistes, les stages et master-classes, les tremplins, les concours, les cours de pratiques artistiques, les académies de formation musicale.&lt;/p&gt;
+ &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique ou une demande concernant de l&amp;#039;investissement, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, de l&amp;#039;achat, de l&amp;#039;investissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-artistes-musique-theatre-arts-du-mouvement</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-artistes-musique-theatre-arts-du-mouvement-1/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>138020</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutenir les classes aménagées musique et danse dans les collèges</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Aide pour les classes à horaires aménagés musique et danse dans les collèges (CHAM/CHAD)</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à 700€ / atelier, 5 ateliers maxi par collègeAide 1er équipement plafonnée à 30%</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide pour les classes à horaires aménagés musique et danse.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Collèges public et privé
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  dossier de demande &amp;#43; dépôt sous ADAGE
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Annuelle
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide pour les classes à horaires aménagés musique et danse dans les collèges.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Jeunesse
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>Agrément Rectorat</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Collèges
 &lt;/p&gt;
 &lt;p&gt;Email : &lt;a href="mailto:severine.rancon&amp;#64;hauteloire.fr" target="_self"&gt;colleges&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.07.43.69.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6f90-soutenir-les-classes-amenagees-musique-et-dan/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...112 lines deleted...]
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>137950</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner les établissements d enseignements artistiques (musique, danse, théâtre)</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Soutien au fonctionnement des établissements d enseignements artistiques (musique, danse, théâtre)</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Forfait en fonction des type d établissement défini dans le schéma</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien au fonctionnement de l&amp;#039;établissement intégré au schéma départemental des enseignements artistiques (musique, danse, théâtre).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  élèves / jeunes inscrits dans les établissements ; mais aussi habitants des territoires
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lettre de demande de
      subvention&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
      aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier spécifique de demande de
      subvention complété&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  annuelle&lt;/p&gt;&lt;p&gt;Pour
 le formulaire spécifique de demande de subvention : se rapprocher du
 gestionnaire &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;Être intégré au schéma départemental des enseignements artistiques.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  -    Elus du Département de la Haute-Loire :
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -    Service gestionnaire :
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine - &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;culture.patrimoine&amp;#64;hauteloire.fr&lt;/a&gt; - 04 71 04 43 76&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Gestionnaire : Emilie LANGLOIS - emilie.langlois&amp;#64;hauteloire.fr - 04 71 07 40 28
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3ff2-soutenir-le-fonctionnement-du-schema-departem/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>162756</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir les lieux : musique, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Soutien aux lieux : musique, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...3 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt; Contribuer à structurer une offre artistique et culturelle accessible et de qualité toute l’année, complémentaires aux festivals et manifestations&lt;/li&gt; 	&lt;li&gt;Favoriser la présence d’artistes sur le territoire et accompagner les artistes, notamment régionaux, dans leur parcours et soutenir l’emploi des professionnels&lt;/li&gt; 	&lt;li&gt; Accueillir les artistes et les œuvres majeures de l’art d’aujourd’hui dans le domaine des arts visuels&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et à l’attractivité économique et touristique du territoire&lt;/li&gt; 	&lt;li&gt;Favoriser la rencontre de l’offre culturelle avec les publics les plus diversifiés, par des actions de diffusion, de médiation, de participation et de recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; Encourager la coopération professionnelle et territoriale dans une dynamique de filière et de mutualisations&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;&lt;span&gt;Sont éligibles à une aide régionale :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;&lt;span&gt; &lt;/span&gt;les lieux et structures de production et/ou de diffusion dirigés par des artistes ou des professionnels du monde culturel,&lt;/li&gt; 	&lt;li&gt;ayant un établissement ou une succursale situés en région Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote,&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée,&lt;/li&gt; 	&lt;li&gt;le droit de la propriété intellectuelle et du travail,&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Et présentant un dossier complet :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; - Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;br /&gt; - Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures d’enseignement artistique&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les spectacles de cabaret ou pratiquant uniquement de l’achat de spectacles&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Soutien au fonctionnement des lieux dans la musique et les arts de la scène :&lt;/span&gt;&lt;br /&gt; L’aide régionale participe au financement de lieux qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet artistique et culturel détaillé garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt;un soutien à la création artistique, aux artistes, en particulier régionaux, à travers des résidences, des soutiens à la production, à l’insertion professionnelle&lt;/li&gt; 	&lt;li&gt; un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt; des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; 	&lt;li&gt;une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; &lt;span&gt;Soutien au fonctionnement des lieux dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Une programmation d’expositions régulières qui présentent les artistes confirmés ou émergents de la scène de l’art contemporain et contribuent à la recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; L’organisation d’un programme de résidence d’artistes et/ou de spectateurs conciliant temps de création des artistes et participation des spectateurs et actions de rencontres avec le grand public, le public professionnel et les publics éloignés&lt;/li&gt; 	&lt;li&gt;La proposition d’actions culturelles et artistiques de médiation, d’échanges et de rencontres avec le public, en particulier les jeunes et les publics éloignés de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt;Les conditions générales de l’accueil des artistes doivent faire l’objet d’une convention entre la structure d’accueil et les artistes. La résidence et le travail des artistes doivent être rémunérés conformément au droit du travail et au code de la propriété littéraire et artistique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Pacte régional :&lt;/strong&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour un projet d’investissement&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Soutien au fonctionnement des lieux dans la musique et les arts de la scène :&lt;/span&gt;&lt;br /&gt; L’aide régionale participe au financement de lieux qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet artistique et culturel détaillé garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt;un soutien à la création artistique, aux artistes, en particulier régionaux, à travers des résidences, des soutiens à la production, à l’insertion professionnelle&lt;/li&gt; 	&lt;li&gt; un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt; des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; 	&lt;li&gt;une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; &lt;span&gt;Soutien au fonctionnement des lieux dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Une programmation d’expositions régulières qui présentent les artistes confirmés ou émergents de la scène de l’art contemporain et contribuent à la recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; L’organisation d’un programme de résidence d’artistes et/ou de spectateurs conciliant temps de création des artistes et participation des spectateurs et actions de rencontres avec le grand public, le public professionnel et les publics éloignés&lt;/li&gt; 	&lt;li&gt;La proposition d’actions culturelles et artistiques de médiation, d’échanges et de rencontres avec le public, en particulier les jeunes et les publics éloignés de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt;Les conditions générales de l’accueil des artistes doivent faire l’objet d’une convention entre la structure d’accueil et les artistes. La résidence et le travail des artistes doivent être rémunérés conformément au droit du travail et au code de la propriété littéraire et artistique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Pacte régional :&lt;/strong&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour un projet d’investissement&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...180 lines deleted...]
-    <row r="10" spans="1:27" customHeight="0">
+    <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>162757</v>
+        <v>165985</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+          <t>Soutenir l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>Soutien aux festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+          <t>Soutien à l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif doit soutenir nos partenaires culturels professionnels sur l’ensemble du territoire, offrir aux publics et aux artistes des conditions techniques et d’accueil optimales et permettre une transition vers des investissements durables et éco-responsables.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les structures:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;bénéficiant d’un soutien régional au fonctionnement ou d’une convention particulière avec la Région, ayant un établissement ou une succursale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;situés en Région Provence-Alpes-Côte d’Azur et ayant au moins une année d’existence à la date du vote.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les bâtiments privés, obligation est faite de détenir un bail non précaire d’une durée au moins égale à la durée d’amortissement des travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les studios d’enregistrement&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures d’enseignement artistique (hors Pôles d’enseignement supérieur)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les établissements scolaires et universitaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les centres sociaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures non financées en fonctionnement par la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable (voir annexes pour la prise en compte des critères et pièces spécifiques).&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Le demandeur ne pourra présenter une nouvelle aide à l’investissement qu&amp;#039;après présentation des justificatifs définitifs de réalisation du projet pour lequel il a déjà été aidé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INVMUSIQ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-investissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>162757</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt; Contribuer à structurer une offre artistique et culturelle accessible, diversifiée et de qualité,&lt;/li&gt; 	&lt;li&gt; Favoriser la programmation d’artistes professionnels régionaux, nationaux, internationaux&lt;/li&gt; 	&lt;li&gt;Soutenir l’emploi et participer à l’émergence d’artistes et au développement des carrières,&lt;/li&gt; 	&lt;li&gt; Développer des événements artistiques, festivals et expositions dans le domaine des arts visuels,&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et au développement économique et touristique des territoires,&lt;/li&gt; 	&lt;li&gt; Favoriser la rencontre avec un public large et diversifié, en période estivale et aussi toute l’année,&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt;Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (collectivités, Etat, Europe...)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Et présentant un dossier complet :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt; Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations portés par les structures d’enseignement artistique&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les grands orchestres, opéras, ballets et centres chorégraphiques nationaux&lt;/li&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt; Soutien au fonctionnement dans la musique et les arts de la scène :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation artistique détaillée garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt; une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt; une dynamique de développement et une prise de risque artistique&lt;/li&gt; 	&lt;li&gt; l’emploi d’artistes professionnels, notamment régionaux et émergents&lt;/li&gt; 	&lt;li&gt; un projet de territoire à rayonnement régional ou intercommunal a minima ou concourant à la valorisation d’un patrimoine remarquable&lt;/li&gt; 	&lt;li&gt;une durée supérieure à 2 jours et des actions dans l’année&lt;/li&gt; 	&lt;li&gt;des collaborations avec les acteurs du territoire (éducatif, social, entreprises, tourisme, etc.)&lt;/li&gt; 	&lt;li&gt;une démarche écoresponsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Soutien au fonctionnement dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation d’exposition(s) présentant les oeuvres de créateurs et tout particulièrement la création émergente,&lt;/li&gt; 	&lt;li&gt; une action culturelle de diffusion et de promotion des artistes à destination des publics de la région,&lt;/li&gt; 	&lt;li&gt;l’organisation d’actions de communication et de promotion destinées à sensibiliser le public régional et le milieu de l’art contemporain à la créativité des artistes, des galeries et des musées du secteur&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Le montant de l’aide régionale est plafonné à 500 000 euros et ne peut excéder 40 % du montant total des dépenses subventionnables retenues.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Le montant de l’aide est estimé en fonction de :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la qualité artistique et culturelle du projet et l’accompagnement des artistes&lt;/li&gt; 	&lt;li&gt;de l’impact social auprès des publics&lt;/li&gt; 	&lt;li&gt;de l’engagement et de l’implication des financeurs publics et privés&lt;/li&gt; 	&lt;li&gt;de la participation à la structuration de la filière professionnelle des arts visuels&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional : &lt;/strong&gt;Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les manifestations ponctuelles ou à rayonnement exclusivement local&lt;/li&gt; 	&lt;li&gt;les commémorations et anniversaires&lt;/li&gt; 	&lt;li&gt;les festivals du rire&lt;/li&gt; 	&lt;li&gt;les reconstitutions historiques ou folkloriques&lt;/li&gt; 	&lt;li&gt;les manifestations liées aux fêtes religieuses&lt;/li&gt; 	&lt;li&gt;les rencontres citoyennes sans caractère culturel&lt;/li&gt; 	&lt;li&gt;les manifestations à but commercial, ou ayant pour but la récolte de fonds&lt;/li&gt; 	&lt;li&gt;les jumelages entre villes&lt;/li&gt; 	&lt;li&gt;les voyages à caractère culturel&lt;/li&gt; 	&lt;li&gt;les conférences&lt;/li&gt; 	&lt;li&gt;les concours&lt;/li&gt; 	&lt;li&gt;les tremplins/battles&lt;/li&gt; 	&lt;li&gt;les manifestations représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les académies de formation musicale&lt;/li&gt; 	&lt;li&gt; les spectacles de cabaret et d’humour&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Ne sont pas éligibles: &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Les projets ponctuels d’exposition, de résidence, de production ou d’édition qui sont examinés dans le cadre du dispositif « Carte blanche aux artistes Arts Visuels ».&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt; Pour un projet d’investissement :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt;Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;Equipements bureautique et informatique, achat de véhicules, création et maintenance de sites internet.&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Pour les arts visuels : &lt;/span&gt;seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P10" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt; Soutien au fonctionnement dans la musique et les arts de la scène :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation artistique détaillée garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt; une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt; une dynamique de développement et une prise de risque artistique&lt;/li&gt; 	&lt;li&gt; l’emploi d’artistes professionnels, notamment régionaux et émergents&lt;/li&gt; 	&lt;li&gt; un projet de territoire à rayonnement régional ou intercommunal a minima ou concourant à la valorisation d’un patrimoine remarquable&lt;/li&gt; 	&lt;li&gt;une durée supérieure à 2 jours et des actions dans l’année&lt;/li&gt; 	&lt;li&gt;des collaborations avec les acteurs du territoire (éducatif, social, entreprises, tourisme, etc.)&lt;/li&gt; 	&lt;li&gt;une démarche écoresponsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Soutien au fonctionnement dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation d’exposition(s) présentant les oeuvres de créateurs et tout particulièrement la création émergente,&lt;/li&gt; 	&lt;li&gt; une action culturelle de diffusion et de promotion des artistes à destination des publics de la région,&lt;/li&gt; 	&lt;li&gt;l’organisation d’actions de communication et de promotion destinées à sensibiliser le public régional et le milieu de l’art contemporain à la créativité des artistes, des galeries et des musées du secteur&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Le montant de l’aide régionale est plafonné à 500 000 euros et ne peut excéder 40 % du montant total des dépenses subventionnables retenues.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Le montant de l’aide est estimé en fonction de :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la qualité artistique et culturelle du projet et l’accompagnement des artistes&lt;/li&gt; 	&lt;li&gt;de l’impact social auprès des publics&lt;/li&gt; 	&lt;li&gt;de l’engagement et de l’implication des financeurs publics et privés&lt;/li&gt; 	&lt;li&gt;de la participation à la structuration de la filière professionnelle des arts visuels&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional : &lt;/strong&gt;Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les manifestations ponctuelles ou à rayonnement exclusivement local&lt;/li&gt; 	&lt;li&gt;les commémorations et anniversaires&lt;/li&gt; 	&lt;li&gt;les festivals du rire&lt;/li&gt; 	&lt;li&gt;les reconstitutions historiques ou folkloriques&lt;/li&gt; 	&lt;li&gt;les manifestations liées aux fêtes religieuses&lt;/li&gt; 	&lt;li&gt;les rencontres citoyennes sans caractère culturel&lt;/li&gt; 	&lt;li&gt;les manifestations à but commercial, ou ayant pour but la récolte de fonds&lt;/li&gt; 	&lt;li&gt;les jumelages entre villes&lt;/li&gt; 	&lt;li&gt;les voyages à caractère culturel&lt;/li&gt; 	&lt;li&gt;les conférences&lt;/li&gt; 	&lt;li&gt;les concours&lt;/li&gt; 	&lt;li&gt;les tremplins/battles&lt;/li&gt; 	&lt;li&gt;les manifestations représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les académies de formation musicale&lt;/li&gt; 	&lt;li&gt; les spectacles de cabaret et d’humour&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Ne sont pas éligibles: &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Les projets ponctuels d’exposition, de résidence, de production ou d’édition qui sont examinés dans le cadre du dispositif « Carte blanche aux artistes Arts Visuels ».&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt; Pour un projet d’investissement :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt;Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;Equipements bureautique et informatique, achat de véhicules, création et maintenance de sites internet.&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Pour les arts visuels : &lt;/span&gt;seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt; &lt;p&gt;Déposer le dossier en cliquant sur le bouton « Je fais ma demande »&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-      <c r="A11" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>162760</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Souenir l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...3 lines deleted...]
-      <c r="H11" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif doit soutenir nos partenaires culturels professionnels sur l’ensemble du territoire, offrir aux publics et aux artistes des conditions techniques et d’accueil optimales et permettre une transition vers des investissements durables et éco-responsables.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Les structures:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;bénéficiant d’un soutien régional au fonctionnement ou d’une convention particulière avec la Région, ayant un établissement ou une succursale,&lt;/li&gt; 	&lt;li&gt;situés en Région Provence-Alpes-Côte d’Azur et ayant au moins une année d’existence à la date du vote.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Pour les bâtiments privés, obligation est faite de détenir un bail non précaire d’une durée au moins égale à la durée d’amortissement des travaux.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les studios d’enregistrement&lt;/li&gt; 	&lt;li&gt;les structures d’enseignement artistique (hors Pôles d’enseignement supérieur)&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures non financées en fonctionnement par la Culture&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable (voir annexes pour la prise en compte des critères et pièces spécifiques).&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Le demandeur ne pourra présenter une nouvelle aide à l’investissement qu&amp;#039;après présentation des justificatifs définitifs de réalisation du projet pour lequel il a déjà été aidé.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux, de l&amp;#039;acquisition....&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable (voir annexes pour la prise en compte des critères et pièces spécifiques).&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Le demandeur ne pourra présenter une nouvelle aide à l’investissement qu&amp;#039;après présentation des justificatifs définitifs de réalisation du projet pour lequel il a déjà été aidé.&lt;/p&gt; &lt;p&gt;Déposer le dossier en cliquant sur le bouton « Je fais ma demande »&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-linvestissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165980</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals et manifestations de musique, théâtre, arts du mouvement et arts visuels</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible, diversifiée et de qualité,&lt;/li&gt; 	&lt;li&gt; Favoriser la programmation d’artistes professionnels régionaux, nationaux, internationaux&lt;/li&gt; 	&lt;li&gt;Soutenir l’emploi et participer à l’émergence d’artistes et au développement des carrières,&lt;/li&gt; 	&lt;li&gt; Développer des événements artistiques, festivals et expositions dans le domaine des arts visuels,&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et au développement économique et touristique des territoires,&lt;/li&gt; 	&lt;li&gt; Favoriser la rencontre avec un public large et diversifié, en période estivale et aussi toute l’année,&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt;Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (collectivités, Etat, Europe...)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Et présentant un dossier complet :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt; Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations portés par les structures d’enseignement artistique&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les grands orchestres, opéras, ballets et centres chorégraphiques nationaux&lt;/li&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt; Soutien au fonctionnement dans la musique et les arts de la scène :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une programmation artistique détaillée garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt; une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt; une dynamique de développement et une prise de risque artistique&lt;/li&gt; 	&lt;li&gt; l’emploi d’artistes professionnels, notamment régionaux et émergents&lt;/li&gt; 	&lt;li&gt; un projet de territoire à rayonnement régional ou intercommunal a minima ou concourant à la valorisation d’un patrimoine remarquable&lt;/li&gt; 	&lt;li&gt;une durée supérieure à 2 jours et des actions dans l’année&lt;/li&gt; 	&lt;li&gt;des collaborations avec les acteurs du territoire (éducatif, social, entreprises, tourisme, etc.)&lt;/li&gt; 	&lt;li&gt;une démarche écoresponsable&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Soutien au fonctionnement dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une programmation d’exposition(s) présentant les oeuvres de créateurs et tout particulièrement la création émergente,&lt;/li&gt; 	&lt;li&gt; une action culturelle de diffusion et de promotion des artistes à destination des publics de la région,&lt;/li&gt; 	&lt;li&gt;l’organisation d’actions de communication et de promotion destinées à sensibiliser le public régional et le milieu de l’art contemporain à la créativité des artistes, des galeries et des musées du secteur&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le montant de l’aide régionale est plafonné à 500 000 euros et ne peut excéder 40 % du montant total des dépenses subventionnables retenues.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Le montant de l’aide est estimé en fonction de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la qualité artistique et culturelle du projet et l’accompagnement des artistes&lt;/li&gt; 	&lt;li&gt;de l’impact social auprès des publics&lt;/li&gt; 	&lt;li&gt;de l’engagement et de l’implication des financeurs publics et privés&lt;/li&gt; 	&lt;li&gt;de la participation à la structuration de la filière professionnelle des arts visuels&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional : &lt;/strong&gt;Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les manifestations ponctuelles ou à rayonnement exclusivement local&lt;/li&gt; 	&lt;li&gt;les commémorations et anniversaires&lt;/li&gt; 	&lt;li&gt;les festivals du rire&lt;/li&gt; 	&lt;li&gt;les reconstitutions historiques ou folkloriques&lt;/li&gt; 	&lt;li&gt;les manifestations liées aux fêtes religieuses&lt;/li&gt; 	&lt;li&gt;les rencontres citoyennes sans caractère culturel&lt;/li&gt; 	&lt;li&gt;les manifestations à but commercial, ou ayant pour but la récolte de fonds&lt;/li&gt; 	&lt;li&gt;les jumelages entre villes&lt;/li&gt; 	&lt;li&gt;les voyages à caractère culturel&lt;/li&gt; 	&lt;li&gt;les conférences&lt;/li&gt; 	&lt;li&gt;les concours&lt;/li&gt; 	&lt;li&gt;les tremplins/battles&lt;/li&gt; 	&lt;li&gt;les manifestations représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les académies de formation musicale&lt;/li&gt; 	&lt;li&gt; les spectacles de cabaret et d’humour&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Ne sont pas éligibles: &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets ponctuels d’exposition, de résidence, de production ou d’édition qui sont examinés dans le cadre du dispositif « Carte blanche aux artistes Arts Visuels ».&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt; Pour un projet d’investissement :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt;Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;Equipements bureautique et informatique, achat de véhicules, création et maintenance de sites internet.&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Pour les arts visuels : &lt;/span&gt;seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>153932</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide est à la fois:
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une aide au fonctionnement, égalitaire, prenant en compte à la fois le nombre d&amp;#039;élèves (tous les élèves, enfants et adultes confondus, suivant un cursus ou des ateliers en musique, danse, théâtre, arts du cirque et/ou arts visuels), la masse salariale, l&amp;#039;accessibilité des tarifs et le niveau de formation des enseignants. Cette aide est par ailleurs modulée en fonction de la richesse des territoires (cf. politique contractuelle du département) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une aide au(x) projet(s) mis en place au cours de l&amp;#039;année scolaire, inscrits dans l&amp;#039;une des 5 thématiques prédéfinies et répondant aux critères de recevabilité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une aide à l&amp;#039;investissement
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Le Conseil départemental apporte un soutien aux projets répondant à l&amp;#039;une des 5 thématiques suivantes :
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    La diversification des disciplines et des esthétiques;
+   &lt;/li&gt;
+   &lt;li&gt;
+    La diversification des parcours et des approches pédagogiques;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Le travail avec le milieu scolaire et l&amp;#039;action culturelle sur le territoire;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Le travail avec des artistes (ou des équipes artistiques) professionnels extérieurs, en lien avec les lieux de diffusion et/ou d&amp;#039;autres structures du territoire;
+   &lt;/li&gt;
+   &lt;li&gt;
+    La résidence d&amp;#039;artiste(s) dans les établissements d&amp;#039;enseignement artistique
+   &lt;/li&gt;
+  &lt;/ul&gt;
+  &lt;p&gt;
+   &lt;strong&gt;
+    Comment bénéficier de l&amp;#039;aide ?
+   &lt;/strong&gt;
+  &lt;/p&gt;
+ &lt;p&gt;
+  Le soutien du Conseil départemental est conditionné au respect des critères du Schéma départemental de l&amp;#039;enseignement, des pratiques et de l&amp;#039;éducation artistiques :
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    Présence d&amp;#039;un directeur ou d&amp;#039;un professeur coordinateur clairement identifié et rémunéré;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Existence d&amp;#039;un projet d&amp;#039;établissement pluriannuel vivant et concerté, évalué à échéance régulière ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Enseignement au minimum de 5 disciplines cohérentes entre elles et permettant les pratiques d&amp;#039;ensemble ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Enseignants formés (niveau DE souhaité, DEM requis ou en cours de formation) ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Soutien affiché des collectivités locales, assurant le bon fonctionnement de l&amp;#039;école ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Minimum de 50 enfants
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chaque école peut déposer chaque année 3 projets maximum (6 pour les territoires fusionnant leurs établissements à l&amp;#039;occasion de regroupements intercommunaux), qu&amp;#039;il s&amp;#039;agisse de projets d&amp;#039;école ou de projets de réseau (rassemblant plusieurs écoles), inscrits dans l&amp;#039;une et/ou l&amp;#039;autre des 5 thématiques prédéfinies et répondant aux critères de recevabilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/ecoles-de-musique-danse-theatre-art-du-cirque-et-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02 33 05 96 47
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/547c-ecoles-de-musique-danse-theatre-art-du-cirque/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>162758</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H12" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt;
  &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur le bouton « Je fais ma demande »&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165981</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les lieux dédiés à la musique, au théâtre, aux arts du mouvement et aux arts visuels</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux lieux : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible et de qualité toute l’année, complémentaires aux festivals et manifestations&lt;/li&gt; 	&lt;li&gt;Favoriser la présence d’artistes sur le territoire et accompagner les artistes, notamment régionaux, dans leur parcours et soutenir l’emploi des professionnels&lt;/li&gt; 	&lt;li&gt;Accueillir les artistes et les œuvres majeures de l’art d’aujourd’hui dans le domaine des arts visuels&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et à l’attractivité économique et touristique du territoire&lt;/li&gt; 	&lt;li&gt;Favoriser la rencontre de l’offre culturelle avec les publics les plus diversifiés, par des actions de diffusion, de médiation, de participation et de recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; Encourager la coopération professionnelle et territoriale dans une dynamique de filière et de mutualisations&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles à une aide régionale :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;span&gt; &lt;/span&gt;les lieux et structures de production et/ou de diffusion dirigés par des artistes ou des professionnels du monde culturel,&lt;/li&gt; 	&lt;li&gt;ayant un établissement ou une succursale situés en région Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote,&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée,&lt;/li&gt; 	&lt;li&gt;le droit de la propriété intellectuelle et du travail,&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Et présentant un dossier complet :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Soutien au fonctionnement des lieux dans la musique et les arts de la scène :&lt;/span&gt;&lt;br /&gt; L’aide régionale participe au financement de lieux qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet artistique et culturel détaillé garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt;un soutien à la création artistique, aux artistes, en particulier régionaux, à travers des résidences, des soutiens à la production, à l’insertion professionnelle&lt;/li&gt; 	&lt;li&gt; un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt; des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; 	&lt;li&gt;une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt; &lt;span&gt;Soutien au fonctionnement des lieux dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Une programmation d’expositions régulières qui présentent les artistes confirmés ou émergents de la scène de l’art contemporain et contribuent à la recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; L’organisation d’un programme de résidence d’artistes et/ou de spectateurs conciliant temps de création des artistes et participation des spectateurs et actions de rencontres avec le grand public, le public professionnel et les publics éloignés&lt;/li&gt; 	&lt;li&gt;La proposition d’actions culturelles et artistiques de médiation, d’échanges et de rencontres avec le public, en particulier les jeunes et les publics éloignés de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt;Les conditions générales de l’accueil des artistes doivent faire l’objet d’une convention entre la structure d’accueil et les artistes. La résidence et le travail des artistes doivent être rémunérés conformément au droit du travail et au code de la propriété littéraire et artistique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional :&lt;/strong&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour un projet d’investissement&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;&lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165983</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;br /&gt; &lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
+&lt;p&gt;La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt; &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-offre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>153933</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de création artistique en amateur inscrits dans la durée</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Création artistique en amateur (musique, danse, théâtre, arts du cirque) – Aide aux projets</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;appel à projets vise à soutenir des projets de création artistique en amateur inscrits dans la durée. Ceux-ci doivent s&amp;#039;articuler autour de rendez-vous réguliers avec les artistes professionnels (minimum 3 rendez-vous sur la durée du projet) et se finaliser par un temps de restitution publique (a minima une étape de travail)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour prétendre à une aide au projet, la structure doit :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Proposer une pratique collective ;
   &lt;/li&gt;
   &lt;li&gt;
    Avoir un encadrement dont les compétences sont avérées (diplômes ou formations régulières) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travailler en lien étroit avec les professionnels (encadrement ou rencontres artistiques) et avec les acteurs culturels locaux : écoles de musique, bibliothèques, associations, etc. et les lieux structurants du département : scène nationale, scènes conventionnées, pôle national des arts du cirque, centres d&amp;#039;art, etc.
   &lt;/li&gt;
   &lt;li&gt;
    Avoir des répétitions régulières toute l&amp;#039;année ;
@@ -1808,623 +2740,544 @@
  &lt;strong&gt;
   Nature des projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création établie en lien avec un artiste ou une équipe artistique professionnel(le).
 &lt;/p&gt;
 &lt;p&gt;
  Est considéré comme artiste professionnel, toute personne qui :
 &lt;/p&gt;
 &lt;p&gt;
  - A une formation spécialisée et/ou une expérience significative dans son domaine / esthétique d&amp;#039;intervention ;
 &lt;/p&gt;
 &lt;p&gt;
  - Crée ses propres œuvres, qui sont ensuite exposées, publiées, diffusées, représentées en public ;
 &lt;/p&gt;
 &lt;p&gt;
  - Bénéficie de la reconnaissance de ses pairs, et des institutions du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Projet donnant lieu à une restitution publique finale (sous forme aboutie ou d&amp;#039;une étape de travail)
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le soutien du Département a pour finalité de développer une pratique artistique soucieuse de la progression des amateurs et de leur ouverture culturelle (pluridisciplinarité, formation, rencontres avec les professionnels). C&amp;#039;est pourquoi, ne sont en aucun cas éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les projets dont le seul objectif est la diffusion d&amp;#039;un spectacle, sans un travail spécifique innovant du groupe amateur au regard de sa pratique habituelle ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets qui font exclusivement appel à l&amp;#039;intervenant qui encadre ou accompagne habituellement le groupe ;
   &lt;/li&gt;
   &lt;li&gt;
    Des dépenses de fonctionnement liées aux activités habituelles de la structure.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/creation-artistique-en-amateur-musique-danse-theatre-arts-du-cirque-aide-aux-projets/</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 96 47
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e27-creation-artistique-en-amateur-musique-danse-/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...149 lines deleted...]
-      <c r="A15" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>137951</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner les structures culturelles (salle de spectacle ...) sur le territoire - Spectacle vivant</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Aide au spectacle vivant (accompagnement des structures culturelles)</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>Aide de 15% du cachet artistique qui ne pourra excéder 5.000€ par an et par structure.</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Favoriser les créations et les actions culturelles sur le territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en place des actions en direction des publics cibles identifiés par le Département (collégiens, jeunes fréquentant les centres de loisirs, scolaires, extra-scolaires, plus de 60 ans, publics empêchés..) en relation avec leur territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  tout public et publics cibles
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  annuelle&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Lettre de demande de
      subvention&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
      aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier de demande de
      subvention complété (CERFA / Spécifique)&lt;/li&gt;&lt;li&gt;Présentation du projet&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour
 les demandes de subvention en fonctionnement : &lt;strong&gt;Formulaire
 CERFA N°12156*06&lt;/strong&gt; :  &lt;a href="https://www.service-public.gouv.fr/particuliers/vosdroits/R1271" target="_self"&gt;https://www.service-public.gouv.fr/particuliers/vosdroits/R1271&lt;/a&gt; &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;&lt;p&gt;
   Partenariats : programme de projets d&amp;#039;actions culturelles
  &lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide au financement de spectacles/concerts dans le cadre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;accueil de créations d&amp;#039;artistes soutenus via l&amp;#039;accompagnement des artistes du Département (même après période de création/résidence) et/ou
  &lt;/li&gt;
  &lt;li&gt;
   de la mise en place d&amp;#039;actions culturelles avec les écoles de musique, et/ou en direction des publics cibles comme les collégiens, plus de 60 ans, centres de loisirs, publics empêchés et/ou mise en valeur des sites patrimoniaux majeurs du Département (Château de Chavaniac, Domaine du Sauvage, La Chaise-Dieu, le lac du Bouchet, la Pinatelle du Zouave, les Narces de la Sauvetat...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  Bonification financière de l&amp;#039;accompagnement si esthétique proposée peu présente (musique classique, danse/musique contemporaine, musiques actuelles).
 &lt;/span&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Formulaire-de-demande-de.html</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://www.service-public.gouv.fr/particuliers/vosdroits/R1271</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine :
  &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;
   culture.patrimoine&amp;#64;hauteloire.f&lt;/a&gt;r - 04 71 07 43 76 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Gestionnaire : Jérôme TOURNAYRE - jerome.tournayre&amp;#64;hauteloire.fr - 04 71 07 43 53&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aaaf-favoriser-les-creations-et-les-actions-cultur/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>9129</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un dispositif d'éducation musicale et orchestrale à vocation sociale (DEMOS)</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un dispositif d'éducation musicale et orchestrale à vocation sociale (DEMOS)</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F16" s="1" t="inlineStr">
+      <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Philharmonie de Paris</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Démos : Dispositif d&amp;#039;éducation musicale et orchestrale à vocation sociale
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Projet de démocratisation culturelle s&amp;#039;adressant à des enfants issus de quartiers relevant de la politique de la ville ou de zones rurales insuffisamment dotées en institutions culturelles.
 &lt;/p&gt;
 &lt;p&gt;
  Démos a pour but d&amp;#039;enrichir le parcours éducatif des enfants, de favoriser la transmission du patrimoine classique et de contribuer à leur bonne insertion sociale. Il est bâti sur une coopération professionnelle forte entre acteurs de la culture et du champ social.
 &lt;/p&gt;
 &lt;p&gt;
  Dans une cohérence pédagogique et artistique globale, il propose un apprentissage de la musique classique à des enfants ne disposant pas, pour des raisons économiques, sociales et culturelles, d&amp;#039;un accès facile à cette pratique dans les institutions existantes.
 &lt;/p&gt;
 &lt;p&gt;
  Chaque enfant se voit confer un instrument de musique pendant trois ans. Encadré par des professionnels de la musique et du champ social, il suit des cours hebdomadaires de 3 h 30 en moyenne et retrouve régulièrement les autres enfants du même territoire pour une répétition en orchestre (« tutti »).  Un grand concert est organisé en fn d&amp;#039;année dans un lieu emblématique du territoir
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Jeunesse</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet s&amp;#039;adresse à des enfants de 7 à 12 ans habitants dans des quartiers relevant de la politique de la ville (QPV) ou dans des zones de revitalisation rurale (ZRR) éloignées des lieux de pratique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://demos.philharmoniedeparis.fr/le-projet.aspx</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  demos&amp;#64;philharmoniedeparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>lea.landrieu@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4609-demos-dispositif-deducation-musicale-et-orche/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Mairie de Le Bessat</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>23/10/2019</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-      <c r="A17" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>139366</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Aider les équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Aides aux équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H17" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif des « aides déconcentrées au spectacle vivant » (ADSV) constitue le socle de la politique du ministère de la Culture en faveur des équipes artistiques. Ce dispositif soutient les artistes ou équipes artistiques indépendants pour qu&amp;#039;ils puissent développer leur travail de création et en faire bénéficier le public le plus large possible (diffusion). Il contribue à l&amp;#039;accompagnement du parcours de l&amp;#039;artiste ou de l&amp;#039;équipe artistique dans sa dynamique de création avec des aides ponctuelles (aide au projet) ou pluriannuelles (conventionnements pour 2, 3 ou 4 années consécutives).
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;h3&gt;
  Que sont les aides déconcentrées au spectacle vivant (ADSV) ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le dispositif des aides déconcentrées au spectacle vivant (ADSV) constitue le socle de la politique du ministère de la Culture en faveur des équipes artistiques.
 &lt;/p&gt;
 &lt;p&gt;
  En 2021, le dispositif a concerné :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   1.412 équipes artistiques dont :
   &lt;ul&gt;
    &lt;li&gt;
     375 ensembles musicaux
    &lt;/li&gt;
    &lt;li&gt;
     313 compagnies de danse
@@ -2989,1298 +3842,190 @@
     4 partenaires avec apports en numéraire
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour une demande de conventionnement à 4 ans
   &lt;/strong&gt;
   :
   &lt;ul&gt;
    &lt;li&gt;
     180 représentations dans 3 régions minimum (150 représentations pour le cirque, les arts de la rue et les DOM)
    &lt;/li&gt;
    &lt;li&gt;
     5 partenaires avec apports en numéraire
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lors de la phase d&amp;#039;instruction du dossier, le service déconcentré du ministère de la Culture pourra identifier les projets qui rendent difficilement applicables l&amp;#039;ensemble des critères &amp;#34;
  &lt;em&gt;
   en raison de la singularité des esthétiques, de propositions de forme atypique, de conditions de production ou&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Selon discipline et projet</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aides-aux-equipes-independantes-aides-deconcentrees-au-spectacle-vivant-adsv</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>DGCA
 demarches-sv-dgca&amp;#64;culture.gouv.fr ; 01 40 15 80 00
 182, rue Saint Honoré - 75001 Paris</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2d7a-aides-aux-equipes-independantes-aides-deconce/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...1133 lines deleted...]
-      <c r="A21" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>24913</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création artistique régionale en langue catalane et/ou occitane et au conventionnement tremplin</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H21" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite encourager et soutenir les créations en langues régionales et leur diffusion, ainsi que la professionnalisation des compagnies et groupes dont les matériaux de création sont les langues catalane et/ou occitane.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs : Soutenir la création en langue catalane et/ou occitane dans les domaines du théâtre, de la musique, de la danse, de la littérature, de l&amp;#039;édition et de l&amp;#039;audiovisuel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Toutes les dépenses de fonctionnement sauf :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la création et la maintenance de sites Internet
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion de CD.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;aides et dispositions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    A) Aide au projet
   &lt;/em&gt;
@@ -4328,225 +4073,113 @@
   &lt;li&gt;
    capacité à s&amp;#039;inscrire dans une dynamique territoriale et à mobiliser des ressources d&amp;#039;autres partenaires publics ou privés pour construire l&amp;#039;activité régulière avec permanence administrative
   &lt;/li&gt;
   &lt;li&gt;
    investissement régulier auprès des publics, et en particulier éloignés de la culture, par une activité d&amp;#039;action culturelle diversifiée et tournée vers la recherche de formes singulières ou innovantes de médiation ou de rencontres
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La compagnie conventionnée est aidée pour l&amp;#039;ensemble de ses activités et ne peut pas bénéficier d&amp;#039;une aide au projet ou à la résidence pendant la durée de son conventionnement. Pendant la durée de la convention, le projet de la compagnie devra comporter au moins une création. Après la fin de la convention, celle-ci pourra être renouvelée une fois seulement.
 &lt;/p&gt;
 &lt;p&gt;
  Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    C) Conventionnement 3 ou 4 ans
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les compagnies déjà structurées, il s&amp;#039;agit alors d&amp;#039;émarger sur les critères des dispositifs génériques accompagnant le spectacle vivant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-creation</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour la gestion administrative du dossier :
  &lt;/strong&gt;
  Audrey CASSAR Mail : audrey.cassar&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la nature du projet :
  &lt;/strong&gt;
  Philippe VIALARD Mail : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/89c0-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...131 lines deleted...]
-    <row r="23" spans="1:27" customHeight="0">
+    <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>131362</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Accompagner les pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Aide aux pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
@@ -4690,236 +4323,142 @@
   1 rue du Commandant Hugueny – CS 62127
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   52905 Chaumont Cedex 9
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>romain.paillard@haute-marne.fr</t>
         </is>
       </c>
       <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5056-accompagner-les-pratiques-artistiques-et-cult/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
+    <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
-        <v>120094</v>
+        <v>153930</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Aider les jeunes pour l'achat d'une licence sportive et culturelle</t>
+          <t>Soutenir les structures de développement et de diffusion culturelle et les équipes artistiques</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>BOURSE D'AIDE A LA PRATIQUE SPORTIVE ET CULTURELLE</t>
+          <t>Structures et actions d&amp;rsquo;intérêt départemental ou supra-départemental dans le domaine culturel</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Mairie de Villenave d'Ornon</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
-        <is>
-[...117 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de soutenir les structures de développement et de diffusion culturelle et les équipes artistiques (tous secteurs confondus : arts plastiques, audiovisuel, livre et lecture, musiques, patrimoine, spectacle vivant).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt de la demande d&amp;#039;aide :
 La demande pour l&amp;#039;année N doit être déposée sur la plateforme à la mi-octobre de l&amp;#039;année N-1.
 Exemple : le Département n&amp;#039;instruit plus de demandes de subventions pour l&amp;#039;année 2024 ; pour les demandes de 2025, elles peuvent être déposées jusqu&amp;#039;au dimanche 15 octobre 2024.;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conditions d&amp;#039;éligibilité :
 &lt;/p&gt;
 &lt;p&gt;
  1. Adéquation du projet avec les objectifs départementaux &amp;#34;partagés&amp;#34; avec les opérateurs locaux :
 &lt;/p&gt;
 &lt;p&gt;
  - caractère professionnel de l&amp;#039;organisation,
 &lt;/p&gt;
 &lt;p&gt;
  - respect de la réglementation,
 &lt;/p&gt;
 &lt;p&gt;
  - capacité à mobiliser des partenaires et travail en réseau,
 &lt;/p&gt;
 &lt;p&gt;
  - rayonnement de l&amp;#039;action et cohérence action/territoire (action en territoire rural déficitaire, action structurante en
 &lt;/p&gt;
 &lt;p&gt;
  - territoire urbain, absence de concurrence/thématique),
 &lt;/p&gt;
 &lt;p&gt;
  - impact du projet en termes de dynamique et d&amp;#039;attractivité du territoire,
 &lt;/p&gt;
@@ -4936,992 +4475,654 @@
  2. Qualité du projet ou de l&amp;#039;action :
 &lt;/p&gt;
 &lt;p&gt;
  - risque artistique avéré,
 &lt;/p&gt;
 &lt;p&gt;
  - développement d&amp;#039;actions périphériques,
 &lt;/p&gt;
 &lt;p&gt;
  - maturité de l&amp;#039;action et identité culturelle.,
 &lt;/p&gt;
 &lt;p&gt;
  3. Mobilisation des financements :
 &lt;/p&gt;
 &lt;p&gt;
  - implication des collectivités locales,
 &lt;/p&gt;
 &lt;p&gt;
  - participation d&amp;#039;autres partenaires publics et privés,
 &lt;/p&gt;
 &lt;p&gt;
  - autofinancement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/structures-et-actions-dinteret-departemental-ou-supra-departemental-dans-le-domaine-culturel/</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.33.05.99.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e855-structures-et-actions-drsquointeret-departeme/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...120 lines deleted...]
-      <c r="A27" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>162467</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F27" s="1" t="inlineStr">
+      <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H27" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides au fonctionnement ou au projet ont comme objectif de soutenir la diversité des esthétiques, des expressions, des formes et des formats dans le champ des arts visuels, du théâtre, de la marionnette, des arts du cirque et de la rue, de la danse et de musique. Les services déconcentrés ou centraux du ministère de la culture apportent ainsi une aide au fonctionnement à des structures ou une aide à des projets spécifiques de création et de diffusion artistiques. &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que l&amp;#039;aide au projet ou au fonctionnement, spectacle vivant et arts visuels ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Selon les dispositifs et types d’aides, l’instruction de la demande est réalisée à partir de formulaires différents.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention, chaque dispositif a un calendrier propre, qui peut être différent selon les régions. &lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_creation-artistique-2024</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question, vous êtes invités à vous adresser aux conseillers arts visuels et spectacle vivant de votre Direction régionale aux affaires culturelles (DRAC). Ils sont les interlocuteurs privilégiés des acteurs culturels et des porteurs de projet en&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>165322</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Écrire, réaliser et diffuser un podcast ou une webradio en contexte éducatif [FORMATION]</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Webradio-podcast</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
-[...5 lines deleted...]
-Réseau Canopé : Atelier Canopé 89 Auxerre
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 89 Auxerre
 Réseau Canopé : Atelier Canopé 90 Belfort
 Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
-Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
-[...2 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 21 Dijon</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Réseau Canopé propose une formation de 2 jours (12 heures) en présentiel.&lt;/p&gt;&lt;p&gt; &lt;strong&gt;​Objectifs de formation &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Créer et diffuser un podcast ou une webradio&lt;/li&gt;&lt;li&gt;Utiliser différents outils et logiciels pour produire une émission&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​&lt;strong&gt;Contenu &lt;/strong&gt;: &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Introduction au podcast et à la webradio&lt;/li&gt;&lt;li&gt;​Découverte et prise en main d’outils et de logiciels simples à utiliser pour la production d&amp;#039;une émission (enregistrement audio, montage sonore, diffusion en direct ou podcast)&lt;/li&gt;&lt;li&gt;​Planification et production d&amp;#039;émissions de podcast ou de webradio (choix de thèmes et de sujets, construction d’un conducteur, élaboration de scripts, sélection de musiques et de fonds sonores)&lt;/li&gt;&lt;li&gt;​Travaux pratiques : production d&amp;#039;émissions en petits groupes&lt;/li&gt;&lt;li&gt;​Mise en ligne des émissions produites&lt;/li&gt;&lt;li&gt;​Echanges et partage d’expérience entre participants&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;​​Constitution d’une communauté d’intérêt, de pratiques et d’échanges de savoirs et de savoir-faire à l’échelle d’un territoire. &lt;/p&gt;&lt;p&gt;​La diffusion d&amp;#039;un podcast ou d&amp;#039;une webradio contribue à soutenir les liens au sein de la communauté en proposant un espace numérique d&amp;#039;échange et de partage intergénérationnel et intercatégoriel. &lt;/p&gt;&lt;p&gt;Des épisodes de podcast ou de webradio pourront être produits pour susciter le questionnement, provoquer des réponses, découvrir les réalités des uns et des autres, partager les représentations et les faire évoluer ; ainsi les enfants et adolescents (dans la continuité de leur temps quotidien, d’élèves à bénéficiaires des ACM) pourront cibler les autres enfants et adolescents, les parents, les enseignants et les éducateurs, les professionnels du tissus socio-économique local… et réciproquement.&lt;/p&gt;&lt;p&gt;Sujets de société, préoccupations sur les parcours, orientation, découverte des métiers, valorisation du territoire… seraient par exemple les sujets des podcasts et épisodes de webradio produits.​&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Médias et communication
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Public cible : ​​Tous les adultes (éducateurs, animateurs, directeurs d’ACM, personnels de collectivités, parents, enseignants…) d’un territoire.​ &lt;/p&gt;&lt;p&gt;Effectif :  de 5 à 20 participants &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-ecrire-realiser-et-diffuser-un-podcast-ou-une-webradio-en-contexte-educatif/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-[...220 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>163087</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Bien vieillir en Sud Gironde</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 2 - Bien vieillir en Sud Gironde</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H30" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...167 lines deleted...]
-      <c r="S30" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Plancher 25 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La problématique d’accompagnement de la population vieillissante sur le Sud Gironde est un enjeu majeur du territoire. Le territoire souhaite favoriser l’économie et l’expérimentation territoriale et / ou organisationnelle autour de l’enjeu du vieillissement de la population. Il s’agit d’aider à la structuration et au soutien d’une filière qui répond aux besoins liés à l’avancée en âge. Cette fiche action permettra ainsi de soutenir des projets innovants et territoriaux dans le cadre d’une sécurisation des différents parcours d’accompagnement des personnes âgées et / ou en situation de handicap. La stratégie territoriale visera à mettre en musique et accompagner ces acteurs pour proposer une réponse innovante aux besoins des séniors. La filière du « Bien Vieillir » en Sud Gironde est encadré au niveau territorial par deux dispositifs : Le Contrat Local de Santé Sud Gironde et la démarche « Sud Gironde, Ami des Ainés ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Conception et développement d&amp;#039;outils d&amp;#039;animation et de communication ; Offre de services favorisant l&amp;#039;inclusion sociale de tous les publics en particuliers les séniors&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel, agriculteur dans le cadre de leur activité agricole &lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T30" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-sud-gironde.webador.fr/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>leader@polesudgironde.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde-2/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-      <c r="A31" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>155124</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;espaces de diffusion et de pratiques artistiques et culturelles : cinémas, théâtres, salles de concert, salles culturelles, résidences d&amp;#039;artistes, établissements d&amp;#039;enseignement de musique, de danse, du théâtre, des arts du cirque et des arts visuels...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Note d&amp;#039;opportunité développant le projet culturel ou le projet d&amp;#039;établissement, le budget de fonctionnement prévisionnel pluriannuel et le partenariat développé sur le territoire avec les acteurs culturels, éducatifs, sociaux, ...
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Bâtiments et construction
 Réhabilitation
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -5986,520 +5187,120 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non-collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-de-creation-de-diffusion-et-de-pratiques-artistiques-et-culturelles-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W31" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...416 lines deleted...]
-          <t>published</t>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>