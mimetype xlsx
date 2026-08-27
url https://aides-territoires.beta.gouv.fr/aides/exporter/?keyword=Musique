--- v1 (2026-06-29)
+++ v2 (2026-08-27)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH28"/>
+  <dimension ref="A1:AH22"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,92 +263,92 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>162386</v>
+        <v>166018</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir l’acquisition d’instruments de musique</t>
+          <t>Soutenir l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Soutien à l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif accompagne les musiciens, qu’ils soient amateurs ou futurs professionnels. Il finance l’acquisition d’instruments de musique par les conservatoires et écoles de musique publiques ; la Région Sud apporte ainsi son concours à un enseignement artistique de qualité, garantit une équité territoriale, encourage les projets collectifs.&lt;/p&gt; &lt;p&gt;Les établissements d’enseignement artistique publics, communaux, intercommunaux, conservatoires à rayonnement communal, intercommunal, départemental ou régional, les pôles supérieurs d’enseignement artistique, les établissements d’enseignement supérieur artistique conventionnés par la Région ou en délégation de service public.&lt;/p&gt;
 &lt;p&gt;Ne sont pas éligibles : les écoles de musique associatives, les ensembles instrumentaux, vocaux professionnels ou amateurs (orchestre, harmonie, chorale…) et toute autre structure n’ayant pas pour objet l’enseignement artistique.&lt;/p&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt; &lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
-&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Lorsque la structure reçoit une aide de la Région, elle est tenue de faire apparaître sur ses supports de communication deux éléments : la mention « « Projet réalisé avec le soutien de la Région Sud Provence-Alpes-Côte d’Azur » et le logo à télécharger sur le site &lt;a href="http://www.maregionsud.fr/" rel="noreferrer noopener" target="_blank"&gt;www.maregionsud.fr&lt;/a&gt;.   &lt;/p&gt;</t>
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Education et renforcement des compétences
 Formation professionnelle</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dossier de demande de subvention est à déposer au moins 3 mois avant le début des acquisitions en cliquant sur le bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
         </is>
       </c>
@@ -364,1771 +364,888 @@
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_INSTRUMENTARI/depot/simple</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction de la Culture / Service création artistique&lt;br /&gt; &lt;span&gt;&lt;a href="mailto:culture&amp;#64;maregionsud.fr"&gt;culture&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; tel : 04 88 73 66 76&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-acquisition-d-instruments-de-musique-instrumentarium/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
-          <t>merged</t>
+          <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>25/03/2024</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/02/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>115175</v>
+        <v>165933</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Être aidé au fonctionnement de conservatoires de musique, écoles municipales ou associatives de musique et de danse</t>
+          <t>Soutenir les artistes : musique, théâtre, arts du mouvement</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Conservatoires de musique, écoles municipales ou associatives de musique et de danse</t>
+          <t>Soutien aux artistes : musique, théâtre, arts du mouvement</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
-        <is>
-[...296 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...136 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt; favoriser la permanence d’artistes professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt;encourager leur rayonnement en région et à l’échelle nationale et internationale&lt;/li&gt; 	&lt;li&gt; soutenir l’emploi des artistes professionnels&lt;/li&gt; 	&lt;li&gt; soutenir la création et la production dans la pluralité des esthétiques musicales&lt;/li&gt; 	&lt;li&gt;encourager la rencontre avec les publics les plus diversifiés et les acteurs des territoires&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;Ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Les compagnies&lt;/li&gt; 	&lt;li&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/li&gt; 	&lt;li&gt;Les autres structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;Les communes et intercommunalités et leurs établissements publics&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Sont éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ayant au moins une année d’existence à la date du vote&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne sont pas éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Les compagnies&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les autres structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les communes et intercommunalités et leurs établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour bénéficier de l’aide régionale, les structures présentent un programme prévisionnel.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;a) Pour une aide au fonctionnement annuel (exploitation)&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Les programmes d’activité annuels doivent répondre aux critères suivants :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Un projet artistique et culturel détaillé garantissant une qualité artistique&lt;/li&gt; 	&lt;li&gt;Un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;Un ancrage territorial&lt;/li&gt; 	&lt;li&gt;Une mise en œuvre régulière de nouvelles productions et de créations, et la diffusion d’un répertoire&lt;/li&gt; 	&lt;li&gt;Une diffusion à l’échelle régionale, nationale et internationale&lt;/li&gt; 	&lt;li&gt;Un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt;Des collaborations régulières avec les acteurs culturels du territoire régional&lt;/li&gt; 	&lt;li&gt;Une démarche écoresponsable&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;b) Pour une aide au projet (action spécifique)&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Le programme du projet doit répondre aux critères suivants :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Projets d’artistes professionnels et confirmés, s’appuyant sur une dynamique de coopération entre des acteurs de terrain : acteurs publics locaux, équipes artistiques et acteurs associatifs culturels et non culturels, sur les pratiques des populations et permettant de répondre à des disparités d’offre culturelle&lt;/li&gt; 	&lt;li&gt;Projets structurants d’accueil en résidence artistique longue permettant l’inscription d’artistes et de groupes professionnels confirmés sur un territoire, mis en œuvre par au moins trois acteurs de terrain différents autour de l’artiste : acteurs publics, associations culturelles et non culturelles&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Pacte régional : Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Sont exclus : &lt;/strong&gt;les actions pouvant être examinées dans le cadre de l&amp;#039;action éducative de la Région, les projets de création artistique pouvant être examinés dans le cadre de l’appel à projets Carte blanche aux artistes, les stages et master-classes, les tremplins, les concours, les cours de pratiques artistiques, les académies de formation musicale.&lt;/p&gt;
  &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique ou une demande concernant de l&amp;#039;investissement, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, de l&amp;#039;achat, de l&amp;#039;investissement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-artistes-musique-theatre-arts-du-mouvement</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-artistes-musique-theatre-arts-du-mouvement-1/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>138020</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir les classes aménagées musique et danse dans les collèges</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Aide pour les classes à horaires aménagés musique et danse dans les collèges (CHAM/CHAD)</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J7" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à 700€ / atelier, 5 ateliers maxi par collègeAide 1er équipement plafonnée à 30%</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide pour les classes à horaires aménagés musique et danse.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  Collèges public et privé
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
  dossier de demande &amp;#43; dépôt sous ADAGE
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  Annuelle
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide pour les classes à horaires aménagés musique et danse dans les collèges.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Jeunesse
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>Agrément Rectorat</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Collèges
 &lt;/p&gt;
 &lt;p&gt;Email : &lt;a href="mailto:severine.rancon&amp;#64;hauteloire.fr" target="_self"&gt;colleges&amp;#64;hauteloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.71.07.43.69.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6f90-soutenir-les-classes-amenagees-musique-et-dan/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>137950</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner les établissements d enseignements artistiques (musique, danse, théâtre)</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Soutien au fonctionnement des établissements d enseignements artistiques (musique, danse, théâtre)</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="J8" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>Forfait en fonction des type d établissement défini dans le schéma</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien au fonctionnement de l&amp;#039;établissement intégré au schéma départemental des enseignements artistiques (musique, danse, théâtre).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  élèves / jeunes inscrits dans les établissements ; mais aussi habitants des territoires
 &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lettre de demande de
      subvention&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
      aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier spécifique de demande de
      subvention complété&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  annuelle&lt;/p&gt;&lt;p&gt;Pour
 le formulaire spécifique de demande de subvention : se rapprocher du
 gestionnaire &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;Être intégré au schéma départemental des enseignements artistiques.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  -    Elus du Département de la Haute-Loire :
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -    Service gestionnaire :
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine - &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;culture.patrimoine&amp;#64;hauteloire.fr&lt;/a&gt; - 04 71 04 43 76&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  Gestionnaire : Emilie LANGLOIS - emilie.langlois&amp;#64;hauteloire.fr - 04 71 07 40 28
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3ff2-soutenir-le-fonctionnement-du-schema-departem/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E9" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165985</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...20 lines deleted...]
-&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif doit soutenir nos partenaires culturels professionnels sur l’ensemble du territoire, offrir aux publics et aux artistes des conditions techniques et d’accueil optimales et permettre une transition vers des investissements durables et éco-responsables.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les structures:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;bénéficiant d’un soutien régional au fonctionnement ou d’une convention particulière avec la Région, ayant un établissement ou une succursale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;situés en Région Provence-Alpes-Côte d’Azur et ayant au moins une année d’existence à la date du vote.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les bâtiments privés, obligation est faite de détenir un bail non précaire d’une durée au moins égale à la durée d’amortissement des travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les studios d’enregistrement&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures d’enseignement artistique (hors Pôles d’enseignement supérieur)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les établissements scolaires et universitaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les centres sociaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures non financées en fonctionnement par la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable (voir annexes pour la prise en compte des critères et pièces spécifiques).&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
-&lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
-[...33 lines deleted...]
-      <c r="S9" s="1" t="inlineStr">
+&lt;p&gt;Le demandeur ne pourra présenter une nouvelle aide à l’investissement qu&amp;#039;après présentation des justificatifs définitifs de réalisation du projet pour lequel il a déjà été aidé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INVMUSIQ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-investissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E10" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165980</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals et manifestations de musique, théâtre, arts du mouvement et arts visuels</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...440 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible, diversifiée et de qualité,&lt;/li&gt; 	&lt;li&gt; Favoriser la programmation d’artistes professionnels régionaux, nationaux, internationaux&lt;/li&gt; 	&lt;li&gt;Soutenir l’emploi et participer à l’émergence d’artistes et au développement des carrières,&lt;/li&gt; 	&lt;li&gt; Développer des événements artistiques, festivals et expositions dans le domaine des arts visuels,&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et au développement économique et touristique des territoires,&lt;/li&gt; 	&lt;li&gt; Favoriser la rencontre avec un public large et diversifié, en période estivale et aussi toute l’année,&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt;Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (collectivités, Etat, Europe...)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Et présentant un dossier complet :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt; Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations portés par les structures d’enseignement artistique&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les grands orchestres, opéras, ballets et centres chorégraphiques nationaux&lt;/li&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt; Soutien au fonctionnement dans la musique et les arts de la scène :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation artistique détaillée garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt; une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt; une dynamique de développement et une prise de risque artistique&lt;/li&gt; 	&lt;li&gt; l’emploi d’artistes professionnels, notamment régionaux et émergents&lt;/li&gt; 	&lt;li&gt; un projet de territoire à rayonnement régional ou intercommunal a minima ou concourant à la valorisation d’un patrimoine remarquable&lt;/li&gt; 	&lt;li&gt;une durée supérieure à 2 jours et des actions dans l’année&lt;/li&gt; 	&lt;li&gt;des collaborations avec les acteurs du territoire (éducatif, social, entreprises, tourisme, etc.)&lt;/li&gt; 	&lt;li&gt;une démarche écoresponsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Soutien au fonctionnement dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation d’exposition(s) présentant les oeuvres de créateurs et tout particulièrement la création émergente,&lt;/li&gt; 	&lt;li&gt; une action culturelle de diffusion et de promotion des artistes à destination des publics de la région,&lt;/li&gt; 	&lt;li&gt;l’organisation d’actions de communication et de promotion destinées à sensibiliser le public régional et le milieu de l’art contemporain à la créativité des artistes, des galeries et des musées du secteur&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Le montant de l’aide régionale est plafonné à 500 000 euros et ne peut excéder 40 % du montant total des dépenses subventionnables retenues.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Le montant de l’aide est estimé en fonction de :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la qualité artistique et culturelle du projet et l’accompagnement des artistes&lt;/li&gt; 	&lt;li&gt;de l’impact social auprès des publics&lt;/li&gt; 	&lt;li&gt;de l’engagement et de l’implication des financeurs publics et privés&lt;/li&gt; 	&lt;li&gt;de la participation à la structuration de la filière professionnelle des arts visuels&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional : &lt;/strong&gt;Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les manifestations ponctuelles ou à rayonnement exclusivement local&lt;/li&gt; 	&lt;li&gt;les commémorations et anniversaires&lt;/li&gt; 	&lt;li&gt;les festivals du rire&lt;/li&gt; 	&lt;li&gt;les reconstitutions historiques ou folkloriques&lt;/li&gt; 	&lt;li&gt;les manifestations liées aux fêtes religieuses&lt;/li&gt; 	&lt;li&gt;les rencontres citoyennes sans caractère culturel&lt;/li&gt; 	&lt;li&gt;les manifestations à but commercial, ou ayant pour but la récolte de fonds&lt;/li&gt; 	&lt;li&gt;les jumelages entre villes&lt;/li&gt; 	&lt;li&gt;les voyages à caractère culturel&lt;/li&gt; 	&lt;li&gt;les conférences&lt;/li&gt; 	&lt;li&gt;les concours&lt;/li&gt; 	&lt;li&gt;les tremplins/battles&lt;/li&gt; 	&lt;li&gt;les manifestations représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les académies de formation musicale&lt;/li&gt; 	&lt;li&gt; les spectacles de cabaret et d’humour&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Ne sont pas éligibles: &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Les projets ponctuels d’exposition, de résidence, de production ou d’édition qui sont examinés dans le cadre du dispositif « Carte blanche aux artistes Arts Visuels ».&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt; Pour un projet d’investissement :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt;Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;Equipements bureautique et informatique, achat de véhicules, création et maintenance de sites internet.&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Pour les arts visuels : &lt;/span&gt;seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>153932</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir les écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide est à la fois:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une aide au fonctionnement, égalitaire, prenant en compte à la fois le nombre d&amp;#039;élèves (tous les élèves, enfants et adultes confondus, suivant un cursus ou des ateliers en musique, danse, théâtre, arts du cirque et/ou arts visuels), la masse salariale, l&amp;#039;accessibilité des tarifs et le niveau de formation des enseignants. Cette aide est par ailleurs modulée en fonction de la richesse des territoires (cf. politique contractuelle du département) ;
   &lt;/li&gt;
   &lt;li&gt;
    Une aide au(x) projet(s) mis en place au cours de l&amp;#039;année scolaire, inscrits dans l&amp;#039;une des 5 thématiques prédéfinies et répondant aux critères de recevabilité ;
   &lt;/li&gt;
   &lt;li&gt;
    Une aide à l&amp;#039;investissement
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Le Conseil départemental apporte un soutien aux projets répondant à l&amp;#039;une des 5 thématiques suivantes :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     La diversification des disciplines et des esthétiques;
    &lt;/li&gt;
    &lt;li&gt;
@@ -2154,576 +1271,447 @@
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Présence d&amp;#039;un directeur ou d&amp;#039;un professeur coordinateur clairement identifié et rémunéré;
    &lt;/li&gt;
    &lt;li&gt;
     Existence d&amp;#039;un projet d&amp;#039;établissement pluriannuel vivant et concerté, évalué à échéance régulière ;
    &lt;/li&gt;
    &lt;li&gt;
     Enseignement au minimum de 5 disciplines cohérentes entre elles et permettant les pratiques d&amp;#039;ensemble ;
    &lt;/li&gt;
    &lt;li&gt;
     Enseignants formés (niveau DE souhaité, DEM requis ou en cours de formation) ;
    &lt;/li&gt;
    &lt;li&gt;
     Soutien affiché des collectivités locales, assurant le bon fonctionnement de l&amp;#039;école ;
    &lt;/li&gt;
    &lt;li&gt;
     Minimum de 50 enfants
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chaque école peut déposer chaque année 3 projets maximum (6 pour les territoires fusionnant leurs établissements à l&amp;#039;occasion de regroupements intercommunaux), qu&amp;#039;il s&amp;#039;agisse de projets d&amp;#039;école ou de projets de réseau (rassemblant plusieurs écoles), inscrits dans l&amp;#039;une et/ou l&amp;#039;autre des 5 thématiques prédéfinies et répondant aux critères de recevabilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/ecoles-de-musique-danse-theatre-art-du-cirque-et-arts-visuels/</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 96 47
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/547c-ecoles-de-musique-danse-theatre-art-du-cirque/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E15" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165981</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les lieux dédiés à la musique, au théâtre, aux arts du mouvement et aux arts visuels</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux lieux : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...128 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible et de qualité toute l’année, complémentaires aux festivals et manifestations&lt;/li&gt; 	&lt;li&gt;Favoriser la présence d’artistes sur le territoire et accompagner les artistes, notamment régionaux, dans leur parcours et soutenir l’emploi des professionnels&lt;/li&gt; 	&lt;li&gt;Accueillir les artistes et les œuvres majeures de l’art d’aujourd’hui dans le domaine des arts visuels&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et à l’attractivité économique et touristique du territoire&lt;/li&gt; 	&lt;li&gt;Favoriser la rencontre de l’offre culturelle avec les publics les plus diversifiés, par des actions de diffusion, de médiation, de participation et de recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; Encourager la coopération professionnelle et territoriale dans une dynamique de filière et de mutualisations&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles à une aide régionale :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;&lt;span&gt; &lt;/span&gt;les lieux et structures de production et/ou de diffusion dirigés par des artistes ou des professionnels du monde culturel,&lt;/li&gt; 	&lt;li&gt;ayant un établissement ou une succursale situés en région Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote,&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée,&lt;/li&gt; 	&lt;li&gt;le droit de la propriété intellectuelle et du travail,&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Et présentant un dossier complet :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Soutien au fonctionnement des lieux dans la musique et les arts de la scène :&lt;/span&gt;&lt;br /&gt; L’aide régionale participe au financement de lieux qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet artistique et culturel détaillé garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt;un soutien à la création artistique, aux artistes, en particulier régionaux, à travers des résidences, des soutiens à la production, à l’insertion professionnelle&lt;/li&gt; 	&lt;li&gt; un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt; des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; 	&lt;li&gt;une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; &lt;span&gt;Soutien au fonctionnement des lieux dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Une programmation d’expositions régulières qui présentent les artistes confirmés ou émergents de la scène de l’art contemporain et contribuent à la recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; L’organisation d’un programme de résidence d’artistes et/ou de spectateurs conciliant temps de création des artistes et participation des spectateurs et actions de rencontres avec le grand public, le public professionnel et les publics éloignés&lt;/li&gt; 	&lt;li&gt;La proposition d’actions culturelles et artistiques de médiation, d’échanges et de rencontres avec le public, en particulier les jeunes et les publics éloignés de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt;Les conditions générales de l’accueil des artistes doivent faire l’objet d’une convention entre la structure d’accueil et les artistes. La résidence et le travail des artistes doivent être rémunérés conformément au droit du travail et au code de la propriété littéraire et artistique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional :&lt;/strong&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour un projet d’investissement&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;&lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>165983</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;br /&gt; &lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
 &lt;p&gt;La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt; &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-offre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/06/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>153933</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets de création artistique en amateur inscrits dans la durée</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Création artistique en amateur (musique, danse, théâtre, arts du cirque) – Aide aux projets</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;appel à projets vise à soutenir des projets de création artistique en amateur inscrits dans la durée. Ceux-ci doivent s&amp;#039;articuler autour de rendez-vous réguliers avec les artistes professionnels (minimum 3 rendez-vous sur la durée du projet) et se finaliser par un temps de restitution publique (a minima une étape de travail)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour prétendre à une aide au projet, la structure doit :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Proposer une pratique collective ;
   &lt;/li&gt;
   &lt;li&gt;
    Avoir un encadrement dont les compétences sont avérées (diplômes ou formations régulières) ;
   &lt;/li&gt;
   &lt;li&gt;
    Travailler en lien étroit avec les professionnels (encadrement ou rencontres artistiques) et avec les acteurs culturels locaux : écoles de musique, bibliothèques, associations, etc. et les lieux structurants du département : scène nationale, scènes conventionnées, pôle national des arts du cirque, centres d&amp;#039;art, etc.
   &lt;/li&gt;
   &lt;li&gt;
    Avoir des répétitions régulières toute l&amp;#039;année ;
@@ -2740,544 +1728,544 @@
  &lt;strong&gt;
   Nature des projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création établie en lien avec un artiste ou une équipe artistique professionnel(le).
 &lt;/p&gt;
 &lt;p&gt;
  Est considéré comme artiste professionnel, toute personne qui :
 &lt;/p&gt;
 &lt;p&gt;
  - A une formation spécialisée et/ou une expérience significative dans son domaine / esthétique d&amp;#039;intervention ;
 &lt;/p&gt;
 &lt;p&gt;
  - Crée ses propres œuvres, qui sont ensuite exposées, publiées, diffusées, représentées en public ;
 &lt;/p&gt;
 &lt;p&gt;
  - Bénéficie de la reconnaissance de ses pairs, et des institutions du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Projet donnant lieu à une restitution publique finale (sous forme aboutie ou d&amp;#039;une étape de travail)
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le soutien du Département a pour finalité de développer une pratique artistique soucieuse de la progression des amateurs et de leur ouverture culturelle (pluridisciplinarité, formation, rencontres avec les professionnels). C&amp;#039;est pourquoi, ne sont en aucun cas éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les projets dont le seul objectif est la diffusion d&amp;#039;un spectacle, sans un travail spécifique innovant du groupe amateur au regard de sa pratique habituelle ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets qui font exclusivement appel à l&amp;#039;intervenant qui encadre ou accompagne habituellement le groupe ;
   &lt;/li&gt;
   &lt;li&gt;
    Des dépenses de fonctionnement liées aux activités habituelles de la structure.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/creation-artistique-en-amateur-musique-danse-theatre-arts-du-cirque-aide-aux-projets/</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 96 47
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4e27-creation-artistique-en-amateur-musique-danse-/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>137951</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accompagner les structures culturelles (salle de spectacle ...) sur le territoire - Spectacle vivant</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Aide au spectacle vivant (accompagnement des structures culturelles)</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Aide de 15% du cachet artistique qui ne pourra excéder 5.000€ par an et par structure.</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Favoriser les créations et les actions culturelles sur le territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en place des actions en direction des publics cibles identifiés par le Département (collégiens, jeunes fréquentant les centres de loisirs, scolaires, extra-scolaires, plus de 60 ans, publics empêchés..) en relation avec leur territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public concerné :
  &lt;/strong&gt;
  tout public et publics cibles
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Récurrence de l&amp;#039;aide :
  &lt;/strong&gt;
  annuelle&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Lettre de demande de
      subvention&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
      aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier de demande de
      subvention complété (CERFA / Spécifique)&lt;/li&gt;&lt;li&gt;Présentation du projet&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour
 les demandes de subvention en fonctionnement : &lt;strong&gt;Formulaire
 CERFA N°12156*06&lt;/strong&gt; :  &lt;a href="https://www.service-public.gouv.fr/particuliers/vosdroits/R1271" target="_self"&gt;https://www.service-public.gouv.fr/particuliers/vosdroits/R1271&lt;/a&gt; &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;&lt;p&gt;
   Partenariats : programme de projets d&amp;#039;actions culturelles
  &lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide au financement de spectacles/concerts dans le cadre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;accueil de créations d&amp;#039;artistes soutenus via l&amp;#039;accompagnement des artistes du Département (même après période de création/résidence) et/ou
  &lt;/li&gt;
  &lt;li&gt;
   de la mise en place d&amp;#039;actions culturelles avec les écoles de musique, et/ou en direction des publics cibles comme les collégiens, plus de 60 ans, centres de loisirs, publics empêchés et/ou mise en valeur des sites patrimoniaux majeurs du Département (Château de Chavaniac, Domaine du Sauvage, La Chaise-Dieu, le lac du Bouchet, la Pinatelle du Zouave, les Narces de la Sauvetat...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  Bonification financière de l&amp;#039;accompagnement si esthétique proposée peu présente (musique classique, danse/musique contemporaine, musiques actuelles).
 &lt;/span&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Formulaire-de-demande-de.html</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://www.service-public.gouv.fr/particuliers/vosdroits/R1271</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Culture et Patrimoine :
  &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;
   culture.patrimoine&amp;#64;hauteloire.f&lt;/a&gt;r - 04 71 07 43 76 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Gestionnaire : Jérôme TOURNAYRE - jerome.tournayre&amp;#64;hauteloire.fr - 04 71 07 43 53&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aaaf-favoriser-les-creations-et-les-actions-cultur/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>9129</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un dispositif d'éducation musicale et orchestrale à vocation sociale (DEMOS)</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un dispositif d'éducation musicale et orchestrale à vocation sociale (DEMOS)</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F20" s="1" t="inlineStr">
+      <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Philharmonie de Paris</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Démos : Dispositif d&amp;#039;éducation musicale et orchestrale à vocation sociale
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Projet de démocratisation culturelle s&amp;#039;adressant à des enfants issus de quartiers relevant de la politique de la ville ou de zones rurales insuffisamment dotées en institutions culturelles.
 &lt;/p&gt;
 &lt;p&gt;
  Démos a pour but d&amp;#039;enrichir le parcours éducatif des enfants, de favoriser la transmission du patrimoine classique et de contribuer à leur bonne insertion sociale. Il est bâti sur une coopération professionnelle forte entre acteurs de la culture et du champ social.
 &lt;/p&gt;
 &lt;p&gt;
  Dans une cohérence pédagogique et artistique globale, il propose un apprentissage de la musique classique à des enfants ne disposant pas, pour des raisons économiques, sociales et culturelles, d&amp;#039;un accès facile à cette pratique dans les institutions existantes.
 &lt;/p&gt;
 &lt;p&gt;
  Chaque enfant se voit confer un instrument de musique pendant trois ans. Encadré par des professionnels de la musique et du champ social, il suit des cours hebdomadaires de 3 h 30 en moyenne et retrouve régulièrement les autres enfants du même territoire pour une répétition en orchestre (« tutti »).  Un grand concert est organisé en fn d&amp;#039;année dans un lieu emblématique du territoir
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Jeunesse</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet s&amp;#039;adresse à des enfants de 7 à 12 ans habitants dans des quartiers relevant de la politique de la ville (QPV) ou dans des zones de revitalisation rurale (ZRR) éloignées des lieux de pratique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://demos.philharmoniedeparis.fr/le-projet.aspx</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  demos&amp;#64;philharmoniedeparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>lea.landrieu@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4609-demos-dispositif-deducation-musicale-et-orche/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Mairie de Le Bessat</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>23/10/2019</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/06/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>139366</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Aider les équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Aides aux équipes indépendantes (aides déconcentrées au spectacle vivant - ADSV)</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L21" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif des « aides déconcentrées au spectacle vivant » (ADSV) constitue le socle de la politique du ministère de la Culture en faveur des équipes artistiques. Ce dispositif soutient les artistes ou équipes artistiques indépendants pour qu&amp;#039;ils puissent développer leur travail de création et en faire bénéficier le public le plus large possible (diffusion). Il contribue à l&amp;#039;accompagnement du parcours de l&amp;#039;artiste ou de l&amp;#039;équipe artistique dans sa dynamique de création avec des aides ponctuelles (aide au projet) ou pluriannuelles (conventionnements pour 2, 3 ou 4 années consécutives).
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;h3&gt;
  Que sont les aides déconcentrées au spectacle vivant (ADSV) ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le dispositif des aides déconcentrées au spectacle vivant (ADSV) constitue le socle de la politique du ministère de la Culture en faveur des équipes artistiques.
 &lt;/p&gt;
 &lt;p&gt;
  En 2021, le dispositif a concerné :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   1.412 équipes artistiques dont :
   &lt;ul&gt;
    &lt;li&gt;
     375 ensembles musicaux
    &lt;/li&gt;
    &lt;li&gt;
     313 compagnies de danse
@@ -3842,190 +2830,190 @@
     4 partenaires avec apports en numéraire
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Pour une demande de conventionnement à 4 ans
   &lt;/strong&gt;
   :
   &lt;ul&gt;
    &lt;li&gt;
     180 représentations dans 3 régions minimum (150 représentations pour le cirque, les arts de la rue et les DOM)
    &lt;/li&gt;
    &lt;li&gt;
     5 partenaires avec apports en numéraire
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lors de la phase d&amp;#039;instruction du dossier, le service déconcentré du ministère de la Culture pourra identifier les projets qui rendent difficilement applicables l&amp;#039;ensemble des critères &amp;#34;
  &lt;em&gt;
   en raison de la singularité des esthétiques, de propositions de forme atypique, de conditions de production ou&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Selon discipline et projet</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aides-aux-equipes-independantes-aides-deconcentrees-au-spectacle-vivant-adsv</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>DGCA
 demarches-sv-dgca&amp;#64;culture.gouv.fr ; 01 40 15 80 00
 182, rue Saint Honoré - 75001 Paris</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2d7a-aides-aux-equipes-independantes-aides-deconce/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>23/04/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>24913</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création artistique régionale en langue catalane et/ou occitane et au conventionnement tremplin</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite encourager et soutenir les créations en langues régionales et leur diffusion, ainsi que la professionnalisation des compagnies et groupes dont les matériaux de création sont les langues catalane et/ou occitane.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs : Soutenir la création en langue catalane et/ou occitane dans les domaines du théâtre, de la musique, de la danse, de la littérature, de l&amp;#039;édition et de l&amp;#039;audiovisuel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Toutes les dépenses de fonctionnement sauf :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la création et la maintenance de sites Internet
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion de CD.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;aides et dispositions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    A) Aide au projet
   &lt;/em&gt;
@@ -4073,392 +3061,392 @@
   &lt;li&gt;
    capacité à s&amp;#039;inscrire dans une dynamique territoriale et à mobiliser des ressources d&amp;#039;autres partenaires publics ou privés pour construire l&amp;#039;activité régulière avec permanence administrative
   &lt;/li&gt;
   &lt;li&gt;
    investissement régulier auprès des publics, et en particulier éloignés de la culture, par une activité d&amp;#039;action culturelle diversifiée et tournée vers la recherche de formes singulières ou innovantes de médiation ou de rencontres
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La compagnie conventionnée est aidée pour l&amp;#039;ensemble de ses activités et ne peut pas bénéficier d&amp;#039;une aide au projet ou à la résidence pendant la durée de son conventionnement. Pendant la durée de la convention, le projet de la compagnie devra comporter au moins une création. Après la fin de la convention, celle-ci pourra être renouvelée une fois seulement.
 &lt;/p&gt;
 &lt;p&gt;
  Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    C) Conventionnement 3 ou 4 ans
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les compagnies déjà structurées, il s&amp;#039;agit alors d&amp;#039;émarger sur les critères des dispositifs génériques accompagnant le spectacle vivant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-creation</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour la gestion administrative du dossier :
  &lt;/strong&gt;
  Audrey CASSAR Mail : audrey.cassar&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la nature du projet :
  &lt;/strong&gt;
  Philippe VIALARD Mail : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/89c0-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/06/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>131362</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Accompagner les pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Aide aux pratiques artistiques et culturelles en amateur</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le règlement « Aide aux pratiques artistiques et culturelles en amateur » vise à soutenir les associations, les communes et EPCI dans le développement qualitatif des pratiques artistiques et culturelles innovantes, non professionnelles, dans les domaines suivants : musique, danse, théâtre, chant choral, arts visuels, culture numérique, etc..., ainsi que les projets des structures émergentes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers seront examinés au regard des éléments suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la qualité artistique et culturelle du projet,
   &lt;/li&gt;
   &lt;li&gt;
    le rayonnement territorial du projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;inscription dans un projet culturel de territoire et la capacité du projet à fédérer (autres acteurs culturels, inscription dans des réseaux locaux...),
   &lt;/li&gt;
   &lt;li&gt;
    la diversité des publics cibles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les critères suivants seront obligatoirement remplis :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l&amp;#039;aide au projet,
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication d&amp;#039;un EPCI ou de deux autres partenaires au moins dans l&amp;#039;élaboration et le plan de financement du projet,
   &lt;/li&gt;
   &lt;li&gt;
    un seul financement du conseil départemental par structure,
   &lt;/li&gt;
   &lt;li&gt;
    la conformité de la structure avec la réglementation en vigueur,
   &lt;/li&gt;
   &lt;li&gt;
    le dossier complet.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/reglement_pratiques_amateurs%20modifi%C3%A9%2014122018.pdf</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://messervicesenligne.haute-marne.fr/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, des sports et du monde associatif
 &lt;/p&gt;
 &lt;p&gt;
  Service action culturelle, sportive et territoriale
 &lt;/p&gt;
 &lt;p&gt;
  Tél. 03 25 32 86 50
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toute correspondance doit être adressée à :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Monsieur le Président du conseil départemental
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Direction de la culture, des sports et du monde associatif
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Service action culturelle, sportive et territoriale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   1 rue du Commandant Hugueny – CS 62127
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   52905 Chaumont Cedex 9
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>romain.paillard@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5056-accompagner-les-pratiques-artistiques-et-cult/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Marne</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>10/03/2023</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/06/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>153930</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir les structures de développement et de diffusion culturelle et les équipes artistiques</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Structures et actions d&amp;rsquo;intérêt départemental ou supra-départemental dans le domaine culturel</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de soutenir les structures de développement et de diffusion culturelle et les équipes artistiques (tous secteurs confondus : arts plastiques, audiovisuel, livre et lecture, musiques, patrimoine, spectacle vivant).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt de la demande d&amp;#039;aide :
 La demande pour l&amp;#039;année N doit être déposée sur la plateforme à la mi-octobre de l&amp;#039;année N-1.
 Exemple : le Département n&amp;#039;instruit plus de demandes de subventions pour l&amp;#039;année 2024 ; pour les demandes de 2025, elles peuvent être déposées jusqu&amp;#039;au dimanche 15 octobre 2024.;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conditions d&amp;#039;éligibilité :
 &lt;/p&gt;
 &lt;p&gt;
  1. Adéquation du projet avec les objectifs départementaux &amp;#34;partagés&amp;#34; avec les opérateurs locaux :
 &lt;/p&gt;
 &lt;p&gt;
  - caractère professionnel de l&amp;#039;organisation,
 &lt;/p&gt;
 &lt;p&gt;
  - respect de la réglementation,
 &lt;/p&gt;
 &lt;p&gt;
  - capacité à mobiliser des partenaires et travail en réseau,
 &lt;/p&gt;
 &lt;p&gt;
  - rayonnement de l&amp;#039;action et cohérence action/territoire (action en territoire rural déficitaire, action structurante en
 &lt;/p&gt;
 &lt;p&gt;
  - territoire urbain, absence de concurrence/thématique),
 &lt;/p&gt;
 &lt;p&gt;
  - impact du projet en termes de dynamique et d&amp;#039;attractivité du territoire,
 &lt;/p&gt;
@@ -4475,654 +3463,804 @@
  2. Qualité du projet ou de l&amp;#039;action :
 &lt;/p&gt;
 &lt;p&gt;
  - risque artistique avéré,
 &lt;/p&gt;
 &lt;p&gt;
  - développement d&amp;#039;actions périphériques,
 &lt;/p&gt;
 &lt;p&gt;
  - maturité de l&amp;#039;action et identité culturelle.,
 &lt;/p&gt;
 &lt;p&gt;
  3. Mobilisation des financements :
 &lt;/p&gt;
 &lt;p&gt;
  - implication des collectivités locales,
 &lt;/p&gt;
 &lt;p&gt;
  - participation d&amp;#039;autres partenaires publics et privés,
 &lt;/p&gt;
 &lt;p&gt;
  - autofinancement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/structures-et-actions-dinteret-departemental-ou-supra-departemental-dans-le-domaine-culturel/</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.33.05.99.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e855-structures-et-actions-drsquointeret-departeme/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/06/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>162467</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F25" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides au fonctionnement ou au projet ont comme objectif de soutenir la diversité des esthétiques, des expressions, des formes et des formats dans le champ des arts visuels, du théâtre, de la marionnette, des arts du cirque et de la rue, de la danse et de musique. Les services déconcentrés ou centraux du ministère de la culture apportent ainsi une aide au fonctionnement à des structures ou une aide à des projets spécifiques de création et de diffusion artistiques. &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que l&amp;#039;aide au projet ou au fonctionnement, spectacle vivant et arts visuels ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Selon les dispositifs et types d’aides, l’instruction de la demande est réalisée à partir de formulaires différents.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention, chaque dispositif a un calendrier propre, qui peut être différent selon les régions. &lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_creation-artistique-2024</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question, vous êtes invités à vous adresser aux conseillers arts visuels et spectacle vivant de votre Direction régionale aux affaires culturelles (DRAC). Ils sont les interlocuteurs privilégiés des acteurs culturels et des porteurs de projet en&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>07/04/2024</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>166595</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Ressources numériques pour les usagers des bibliothèques</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Ressources numériques pour les usagers des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>OPÉRATIONS CONCERNÉES&lt;br /&gt;La médiathèque départementale met en place une offre de ressources numériques pour les usagers des bibliothèques : films, musique, presse…&lt;br /&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Réunion dans la commune&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Informations générales sur l’offre ressources numériques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Formation de l’équipe de la bibliothèque&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Fourniture d’un kit de communication pour le public&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Accompagnement pour le lancement officiel du service de l’offre&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Aide à la mise en place de la gestion du projet (organisation, calendrier)&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Contacts avec le fournisseur du logiciel de la bibliothèque&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Intervention technique avec les fournisseurs pour la mise en place du service&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;li&gt;Assistance aux bibliothécaires et aux usagers sur l’utilisation des ressources numériques&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;ul&gt;
+&lt;li&gt;Mise à disposition des ressources numériques et des moyens nécessaires au fonctionnement du service&lt;/li&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;br /&gt;
+0,40€/habitant/an&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/offre-de-ressources-numeriques-aux-usagers-de-la-bibliotheque-films-musique-presse</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Drôme
+Médiathèque départementale de la Drôme
+Emmanuelle Gabriac
+04 75 78 41 90 – egabriac&amp;#64;ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ressources-numeriques-pour-les-usagers-des-bibliotheques/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>17/08/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>165322</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Écrire, réaliser et diffuser un podcast ou une webradio en contexte éducatif [FORMATION]</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Webradio-podcast</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
-[...2 lines deleted...]
-Réseau Canopé : Atelier Canopé 90 Belfort
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 90 Belfort
 Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
 Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 89 Auxerre
 Réseau Canopé : Atelier Canopé 70 Vesoul
 Réseau Canopé : Atelier Canopé 58 Nevers
 Réseau Canopé : Atelier Canopé 71 Macon
 Réseau Canopé : Atelier Canopé 21 Dijon</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Réseau Canopé propose une formation de 2 jours (12 heures) en présentiel.&lt;/p&gt;&lt;p&gt; &lt;strong&gt;​Objectifs de formation &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Créer et diffuser un podcast ou une webradio&lt;/li&gt;&lt;li&gt;Utiliser différents outils et logiciels pour produire une émission&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​&lt;strong&gt;Contenu &lt;/strong&gt;: &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Introduction au podcast et à la webradio&lt;/li&gt;&lt;li&gt;​Découverte et prise en main d’outils et de logiciels simples à utiliser pour la production d&amp;#039;une émission (enregistrement audio, montage sonore, diffusion en direct ou podcast)&lt;/li&gt;&lt;li&gt;​Planification et production d&amp;#039;émissions de podcast ou de webradio (choix de thèmes et de sujets, construction d’un conducteur, élaboration de scripts, sélection de musiques et de fonds sonores)&lt;/li&gt;&lt;li&gt;​Travaux pratiques : production d&amp;#039;émissions en petits groupes&lt;/li&gt;&lt;li&gt;​Mise en ligne des émissions produites&lt;/li&gt;&lt;li&gt;​Echanges et partage d’expérience entre participants&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;​​Constitution d’une communauté d’intérêt, de pratiques et d’échanges de savoirs et de savoir-faire à l’échelle d’un territoire. &lt;/p&gt;&lt;p&gt;​La diffusion d&amp;#039;un podcast ou d&amp;#039;une webradio contribue à soutenir les liens au sein de la communauté en proposant un espace numérique d&amp;#039;échange et de partage intergénérationnel et intercatégoriel. &lt;/p&gt;&lt;p&gt;Des épisodes de podcast ou de webradio pourront être produits pour susciter le questionnement, provoquer des réponses, découvrir les réalités des uns et des autres, partager les représentations et les faire évoluer ; ainsi les enfants et adolescents (dans la continuité de leur temps quotidien, d’élèves à bénéficiaires des ACM) pourront cibler les autres enfants et adolescents, les parents, les enseignants et les éducateurs, les professionnels du tissus socio-économique local… et réciproquement.&lt;/p&gt;&lt;p&gt;Sujets de société, préoccupations sur les parcours, orientation, découverte des métiers, valorisation du territoire… seraient par exemple les sujets des podcasts et épisodes de webradio produits.​&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Médias et communication
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Public cible : ​​Tous les adultes (éducateurs, animateurs, directeurs d’ACM, personnels de collectivités, parents, enseignants…) d’un territoire.​ &lt;/p&gt;&lt;p&gt;Effectif :  de 5 à 20 participants &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-ecrire-realiser-et-diffuser-un-podcast-ou-une-webradio-en-contexte-educatif/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/06/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>163087</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Bien vieillir en Sud Gironde</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Fiche action 2 - Bien vieillir en Sud Gironde</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>GAL Sud Gironde</t>
         </is>
       </c>
-      <c r="F27" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Région académique — Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Plancher 25 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La problématique d’accompagnement de la population vieillissante sur le Sud Gironde est un enjeu majeur du territoire. Le territoire souhaite favoriser l’économie et l’expérimentation territoriale et / ou organisationnelle autour de l’enjeu du vieillissement de la population. Il s’agit d’aider à la structuration et au soutien d’une filière qui répond aux besoins liés à l’avancée en âge. Cette fiche action permettra ainsi de soutenir des projets innovants et territoriaux dans le cadre d’une sécurisation des différents parcours d’accompagnement des personnes âgées et / ou en situation de handicap. La stratégie territoriale visera à mettre en musique et accompagner ces acteurs pour proposer une réponse innovante aux besoins des séniors. La filière du « Bien Vieillir » en Sud Gironde est encadré au niveau territorial par deux dispositifs : Le Contrat Local de Santé Sud Gironde et la démarche « Sud Gironde, Ami des Ainés ».&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Conception et développement d&amp;#039;outils d&amp;#039;animation et de communication ; Offre de services favorisant l&amp;#039;inclusion sociale de tous les publics en particuliers les séniors&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Cohésion sociale et inclusion
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P27" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q27" s="1" t="inlineStr">
+      <c r="Q21" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel, agriculteur dans le cadre de leur activité agricole &lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>GAL Sud Gironde</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://gal-sud-gironde.webador.fr/</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>leader@polesudgironde.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde-2/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>GAL Sud Gironde</t>
         </is>
       </c>
-      <c r="AD27" s="1" t="inlineStr">
+      <c r="AD21" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>19/07/2024</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/06/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>155124</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des espaces de diffusion et de pratiques artistiques et culturelles</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Espaces de création, de diffusion et de pratiques artistiques et culturelles (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;espaces de diffusion et de pratiques artistiques et culturelles : cinémas, théâtres, salles de concert, salles culturelles, résidences d&amp;#039;artistes, établissements d&amp;#039;enseignement de musique, de danse, du théâtre, des arts du cirque et des arts visuels...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Note d&amp;#039;opportunité développant le projet culturel ou le projet d&amp;#039;établissement, le budget de fonctionnement prévisionnel pluriannuel et le partenariat développé sur le territoire avec les acteurs culturels, éducatifs, sociaux, ...
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Bâtiments et construction
 Réhabilitation
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -5187,120 +4325,120 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non-collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/espaces-de-creation-de-diffusion-et-de-pratiques-artistiques-et-culturelles-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.42
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2b5-espaces-de-creation-de-diffusion-et-de-pratiq/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/06/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>