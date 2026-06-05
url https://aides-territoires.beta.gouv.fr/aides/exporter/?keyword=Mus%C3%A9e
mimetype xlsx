--- v0 (2026-03-08)
+++ v1 (2026-06-05)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH91"/>
+  <dimension ref="A1:AH97"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -475,51 +475,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>16/09/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>162363</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir la politique d'acquisition des musées ayant l’appellation Musées de France</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Fonds Régional d'Acquisition pour les Musées</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -618,92 +618,277 @@
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
+        <v>144492</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les Musées, le Patrimoine et l'Archéologie des Landes : Aide aux Musées de France</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Reconnaissant le patrimoine comme facteur d&amp;#039;identité et d&amp;#039;activité des 
+territoires, de développement personnel du citoyen, le Département des 
+Landes soutient et promeut une action culturelle et patrimoniale 
+globale, qui vise la qualité, l&amp;#039;accessibilité pour tous les publics, 
+l&amp;#039;implication des territoires et des populations et l&amp;#039;équité 
+territoriale.
+Dans le cadre de sa politique dédiée au patrimoine culturel, le 
+Département s&amp;#039;attache notamment à :
+-  conforter les musées de France comme des acteurs-équipements 
+structurants de cette dynamique par leurs missions permanentes 
+réglementaires inscrites dans un projet scientifique et culturel 
+pluriannuel (telles que définies à l&amp;#039;article L441-2 du Code du 
+Patrimoine, et conformément à la loi du 7 juillet 2016),
+-  soutenir des actions à portée scientifique qui favorisent une 
+meilleure connaissance du patrimoine départemental,
+-  valoriser le patrimoine landais auprès du plus grand nombre.
+Les musées de France ont un rôle structurant et moteur dans la dynamique
+ territoriale, éducative, culturelle et touristique. Le Département peut
+ soutenir financièrement leurs investissements.&lt;/p&gt;
+            &lt;p&gt;Pour les projets d’investissements structurants&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;le taux d’aide défini dans le règlement pour les projets structurants est appliqué.&lt;/li&gt;&lt;li&gt;plancher de dépenses éligibles : par dérogation à la part I du règlement, pas de plancher ni de plafond de dépenses éligibles.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces demandes seront examinées par la commission permanente du Conseil départemental.&lt;/p&gt;
+&lt;p&gt;Pour les projets d’investissement d’intérêt départemental
+Le taux et le montant de l’aide seront fixés par l’Assemblée départementale.
+Plancher de dépenses éligibles : par dérogation à la part I du règlement, pas de plancher ni de plafond de dépenses éligibles.&lt;/p&gt;
+&lt;p&gt;Pour l’ensemble des projets présentés, conformément au Code du patrimoine, le taux retenu pourra être bonifié comme suit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;de 20 % si la responsabilité scientifique du Musée est assurée 
+par un personnel appartenant à un cadre d&amp;#039;emploi ayant vocation 
+statutaire à exercer les activités scientifiques d&amp;#039;un musée de France 
+(agent titulaire de la filière culturelle de catégorie A : conservateur 
+ou attaché de conservation) ou présentant des qualifications 
+équivalentes reconnues par la Commission nationale d&amp;#039;évaluation&lt;/li&gt;&lt;li&gt;de 10 % si le musée dispose d’un Projet Scientifique et Culturel (PSC) validé par l’État&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces deux bonifications peuvent se cumuler dans la limite d’un taux d’intervention global du Département de 50 %.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d’opérations de projets éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;projets d’investissements structurants,&lt;/li&gt;&lt;li&gt;projets d’investissement d’intérêt départemental.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Une aide départementale peut être octroyée pour les dépenses 
+relatives aux travaux, aménagements et équipements des musées de France 
+destinées à renforcer leurs missions permanentes et réglementaires, à 
+améliorer la conservation et la présentation des collections, à 
+développer de nouveaux services.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :
+Les dépenses éligibles sont les dépenses d’investissement liées aux missions réglementaires des musées de France :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;travaux d’entretien de construction, de restructuration, 
+d’extension, d’aménagement ou d’équipement muséographique (honoraires et
+ études préalables compris),&lt;/li&gt;&lt;li&gt;matériels d’étude et d’inventaire des collections,&lt;/li&gt;&lt;li&gt;matériels et mobiliers de conservation préventive et curative,&lt;/li&gt;&lt;li&gt;matériels et mobiliers de régie des œuvres,&lt;/li&gt;&lt;li&gt;dispositifs et installations scénographiques,&lt;/li&gt;&lt;li&gt;mobiliers muséographiques,&lt;/li&gt;&lt;li&gt;dispositifs de médias.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Sont exclus :
+Les acquisitions et restaurations de collections muséales, faisant par 
+ailleurs l’objet de soumission de la part de l’Etat et de la Région 
+Nouvelle-Aquitaine.&lt;/p&gt;
+&lt;p&gt;Critères obligatoires :
+L’aide départementale sera octroyée à partir des critères suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;L’appellation « musée de France »,&lt;/li&gt;&lt;li&gt;l’intérêt départemental, scientifique, culturel et éducatif du projet,&lt;/li&gt;&lt;li&gt;le respect des cadres réglementaires et déontologiques,&lt;/li&gt;&lt;li&gt;les modalités d’accessibilité et d’ouverture aux publics les plus larges,&lt;/li&gt;&lt;li&gt;la contribution au renforcement du réseau ou au projet territorial,&lt;/li&gt;&lt;li&gt;la
+ concordance avec la conservation départementale et la cohérence des 
+projets avec les missions et prérogatives des services de l’Etat (DRAC 
+Nouvelle-Aquitaine) et de la Région Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aides-linvestissement-des-musees-de-france</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:culture&amp;#64;landes.fr" target="_self"&gt;
+  culture&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/58ee-soutenir-les-musees-le-patrimoine-et-larcheol/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>150672</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir le développement des musées de France</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Dispositifs d’aide pour le développement des musées de France</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F4" s="1" t="inlineStr">
+      <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre du développement et du rayonnement des musées de France, les directions régionales des affaires culturelles (DRAC) peuvent soutenir et favoriser les projets qui concourent à leur mise aux normes réglementaires, à leur valorisation scientifique, au développement de leurs publics et qui contribuent à ancrer leur rôle dans la structuration culturelle et sociale du territoire . Ainsi des actions peuvent être soutenues par des crédits d&amp;#039;intervention, qu&amp;#039;elles participent de la diffusion - expositions, publications, journées d&amp;#039;étude, conservation-restauration, recherche, enrichissement des collections, récolement décennal - ou qu&amp;#039;elles concernent des opérations de numérisation, d&amp;#039;éditorialisation et de mise en réseau des collections des musées de France - équipementnumérique, logiciels spécialisés d&amp;#039;inventaire, numérisation, saisie -.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que l&amp;#039;aide au fonctionnement des musées de France ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les services déconcentrés du ministère de la Culture apportent leur soutien aux musées qui répondent ou s&amp;#039;engagent à répondre aux obligations liées à l&amp;#039;appellation musée de France (code du patrimoine) : les activités scientifiques doivent être réalisées sous la responsabilité de personnels qualifiés, le musée doit comporter un service des publics, les collections sont inscrites sur un inventaire normalisé, l&amp;#039;établissement doit procéder au récolement de ses collections au moins une fois tous les dix ans, les acquisitions et les restaurations, pour être subventionnées doivent être soumises à l&amp;#039;avis préalable d&amp;#039;une commission scientifique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Au titre du fonctionnement, les projets suivants peuvent être soutenus en fonction de priorités définies par les DRAC sur le territoire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide au récolement et aux chantiers des collections hors travaux ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -761,62 +946,62 @@
 &lt;/p&gt;
 &lt;p&gt;
  Définis par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;évaluation des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
 &lt;/p&gt;
 &lt;p&gt;
  Le compte rendu financier et qualitatif doit parvenir à la DRAC au plus tard 6 mois après la clôture de l&amp;#039;année de versement de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Départements
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics
  &lt;/li&gt;
  &lt;li&gt;
   Régions
  &lt;/li&gt;
@@ -831,1048 +1016,1523 @@
 &lt;/p&gt;
 &lt;p&gt;
  Les associations auxquelles adhèrent ces musées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;attribution d&amp;#039;une aide est conditionnée par plusieurs critères :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   tout musée bénéficiant de l&amp;#039;appellation musée de France dont les collections n&amp;#039;appartiennent pas à l&amp;#039;État ou à ses établissements publics ;
  &lt;/li&gt;
  &lt;li&gt;
   dans le cadre de demande d&amp;#039;aide à la restauration (si pas de comité FRAR dans votre région) obtention préalable d&amp;#039;un avis favorable de la Commission scientifique régionale des collections des musées de France ;
  &lt;/li&gt;
  &lt;li&gt;
   le projet doit être inscrit dans le projet scientifique et culturel (PSC) du musée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/dispositifs-d-aide-pour-le-developpement-des-musees-de-france</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_patrimoine</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur le dispositif d&amp;#039;aide pour le développement des musées de France, vous êtes invités à vous adresser au(x) conseiller(s) musée du service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC) dont vous dépendez.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3428-dispositifs-daide-pour-le-developpement-des-m/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>162756</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Soutenir les lieux : musique, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Soutien aux lieux : musique, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt; Contribuer à structurer une offre artistique et culturelle accessible et de qualité toute l’année, complémentaires aux festivals et manifestations&lt;/li&gt; 	&lt;li&gt;Favoriser la présence d’artistes sur le territoire et accompagner les artistes, notamment régionaux, dans leur parcours et soutenir l’emploi des professionnels&lt;/li&gt; 	&lt;li&gt; Accueillir les artistes et les œuvres majeures de l’art d’aujourd’hui dans le domaine des arts visuels&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et à l’attractivité économique et touristique du territoire&lt;/li&gt; 	&lt;li&gt;Favoriser la rencontre de l’offre culturelle avec les publics les plus diversifiés, par des actions de diffusion, de médiation, de participation et de recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; Encourager la coopération professionnelle et territoriale dans une dynamique de filière et de mutualisations&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;&lt;span&gt;Sont éligibles à une aide régionale :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;&lt;span&gt; &lt;/span&gt;les lieux et structures de production et/ou de diffusion dirigés par des artistes ou des professionnels du monde culturel,&lt;/li&gt; 	&lt;li&gt;ayant un établissement ou une succursale situés en région Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote,&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée,&lt;/li&gt; 	&lt;li&gt;le droit de la propriété intellectuelle et du travail,&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Et présentant un dossier complet :&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; - Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;br /&gt; - Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures d’enseignement artistique&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les spectacles de cabaret ou pratiquant uniquement de l’achat de spectacles&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Soutien au fonctionnement des lieux dans la musique et les arts de la scène :&lt;/span&gt;&lt;br /&gt; L’aide régionale participe au financement de lieux qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet artistique et culturel détaillé garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt;un soutien à la création artistique, aux artistes, en particulier régionaux, à travers des résidences, des soutiens à la production, à l’insertion professionnelle&lt;/li&gt; 	&lt;li&gt; un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt; des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; 	&lt;li&gt;une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; &lt;span&gt;Soutien au fonctionnement des lieux dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Une programmation d’expositions régulières qui présentent les artistes confirmés ou émergents de la scène de l’art contemporain et contribuent à la recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; L’organisation d’un programme de résidence d’artistes et/ou de spectateurs conciliant temps de création des artistes et participation des spectateurs et actions de rencontres avec le grand public, le public professionnel et les publics éloignés&lt;/li&gt; 	&lt;li&gt;La proposition d’actions culturelles et artistiques de médiation, d’échanges et de rencontres avec le public, en particulier les jeunes et les publics éloignés de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt;Les conditions générales de l’accueil des artistes doivent faire l’objet d’une convention entre la structure d’accueil et les artistes. La résidence et le travail des artistes doivent être rémunérés conformément au droit du travail et au code de la propriété littéraire et artistique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Pacte régional :&lt;/strong&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour un projet d’investissement&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Soutien au fonctionnement des lieux dans la musique et les arts de la scène :&lt;/span&gt;&lt;br /&gt; L’aide régionale participe au financement de lieux qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet artistique et culturel détaillé garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt;un soutien à la création artistique, aux artistes, en particulier régionaux, à travers des résidences, des soutiens à la production, à l’insertion professionnelle&lt;/li&gt; 	&lt;li&gt; un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt; des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; 	&lt;li&gt;une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt; &lt;span&gt;Soutien au fonctionnement des lieux dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Une programmation d’expositions régulières qui présentent les artistes confirmés ou émergents de la scène de l’art contemporain et contribuent à la recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; L’organisation d’un programme de résidence d’artistes et/ou de spectateurs conciliant temps de création des artistes et participation des spectateurs et actions de rencontres avec le grand public, le public professionnel et les publics éloignés&lt;/li&gt; 	&lt;li&gt;La proposition d’actions culturelles et artistiques de médiation, d’échanges et de rencontres avec le public, en particulier les jeunes et les publics éloignés de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt;Les conditions générales de l’accueil des artistes doivent faire l’objet d’une convention entre la structure d’accueil et les artistes. La résidence et le travail des artistes doivent être rémunérés conformément au droit du travail et au code de la propriété littéraire et artistique.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Pacte régional :&lt;/strong&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour un projet d’investissement&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
+      <c r="AH6" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
-        </is>
-[...431 lines deleted...]
-          <t>19/02/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>162757</v>
+        <v>165985</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+          <t>Soutenir l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Soutien aux festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+          <t>Soutien à l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif doit soutenir nos partenaires culturels professionnels sur l’ensemble du territoire, offrir aux publics et aux artistes des conditions techniques et d’accueil optimales et permettre une transition vers des investissements durables et éco-responsables.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les structures:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;bénéficiant d’un soutien régional au fonctionnement ou d’une convention particulière avec la Région, ayant un établissement ou une succursale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;situés en Région Provence-Alpes-Côte d’Azur et ayant au moins une année d’existence à la date du vote.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les bâtiments privés, obligation est faite de détenir un bail non précaire d’une durée au moins égale à la durée d’amortissement des travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les studios d’enregistrement&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures d’enseignement artistique (hors Pôles d’enseignement supérieur)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les établissements scolaires et universitaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les centres sociaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures non financées en fonctionnement par la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable (voir annexes pour la prise en compte des critères et pièces spécifiques).&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Le demandeur ne pourra présenter une nouvelle aide à l’investissement qu&amp;#039;après présentation des justificatifs définitifs de réalisation du projet pour lequel il a déjà été aidé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INVMUSIQ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-investissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>162757</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt; Contribuer à structurer une offre artistique et culturelle accessible, diversifiée et de qualité,&lt;/li&gt; 	&lt;li&gt; Favoriser la programmation d’artistes professionnels régionaux, nationaux, internationaux&lt;/li&gt; 	&lt;li&gt;Soutenir l’emploi et participer à l’émergence d’artistes et au développement des carrières,&lt;/li&gt; 	&lt;li&gt; Développer des événements artistiques, festivals et expositions dans le domaine des arts visuels,&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et au développement économique et touristique des territoires,&lt;/li&gt; 	&lt;li&gt; Favoriser la rencontre avec un public large et diversifié, en période estivale et aussi toute l’année,&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt;Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (collectivités, Etat, Europe...)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Et présentant un dossier complet :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt; Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations portés par les structures d’enseignement artistique&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les grands orchestres, opéras, ballets et centres chorégraphiques nationaux&lt;/li&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt; Soutien au fonctionnement dans la musique et les arts de la scène :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation artistique détaillée garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt; une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt; une dynamique de développement et une prise de risque artistique&lt;/li&gt; 	&lt;li&gt; l’emploi d’artistes professionnels, notamment régionaux et émergents&lt;/li&gt; 	&lt;li&gt; un projet de territoire à rayonnement régional ou intercommunal a minima ou concourant à la valorisation d’un patrimoine remarquable&lt;/li&gt; 	&lt;li&gt;une durée supérieure à 2 jours et des actions dans l’année&lt;/li&gt; 	&lt;li&gt;des collaborations avec les acteurs du territoire (éducatif, social, entreprises, tourisme, etc.)&lt;/li&gt; 	&lt;li&gt;une démarche écoresponsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Soutien au fonctionnement dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation d’exposition(s) présentant les oeuvres de créateurs et tout particulièrement la création émergente,&lt;/li&gt; 	&lt;li&gt; une action culturelle de diffusion et de promotion des artistes à destination des publics de la région,&lt;/li&gt; 	&lt;li&gt;l’organisation d’actions de communication et de promotion destinées à sensibiliser le public régional et le milieu de l’art contemporain à la créativité des artistes, des galeries et des musées du secteur&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Le montant de l’aide régionale est plafonné à 500 000 euros et ne peut excéder 40 % du montant total des dépenses subventionnables retenues.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Le montant de l’aide est estimé en fonction de :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la qualité artistique et culturelle du projet et l’accompagnement des artistes&lt;/li&gt; 	&lt;li&gt;de l’impact social auprès des publics&lt;/li&gt; 	&lt;li&gt;de l’engagement et de l’implication des financeurs publics et privés&lt;/li&gt; 	&lt;li&gt;de la participation à la structuration de la filière professionnelle des arts visuels&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional : &lt;/strong&gt;Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les manifestations ponctuelles ou à rayonnement exclusivement local&lt;/li&gt; 	&lt;li&gt;les commémorations et anniversaires&lt;/li&gt; 	&lt;li&gt;les festivals du rire&lt;/li&gt; 	&lt;li&gt;les reconstitutions historiques ou folkloriques&lt;/li&gt; 	&lt;li&gt;les manifestations liées aux fêtes religieuses&lt;/li&gt; 	&lt;li&gt;les rencontres citoyennes sans caractère culturel&lt;/li&gt; 	&lt;li&gt;les manifestations à but commercial, ou ayant pour but la récolte de fonds&lt;/li&gt; 	&lt;li&gt;les jumelages entre villes&lt;/li&gt; 	&lt;li&gt;les voyages à caractère culturel&lt;/li&gt; 	&lt;li&gt;les conférences&lt;/li&gt; 	&lt;li&gt;les concours&lt;/li&gt; 	&lt;li&gt;les tremplins/battles&lt;/li&gt; 	&lt;li&gt;les manifestations représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les académies de formation musicale&lt;/li&gt; 	&lt;li&gt; les spectacles de cabaret et d’humour&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Ne sont pas éligibles: &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Les projets ponctuels d’exposition, de résidence, de production ou d’édition qui sont examinés dans le cadre du dispositif « Carte blanche aux artistes Arts Visuels ».&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt; Pour un projet d’investissement :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt;Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;Equipements bureautique et informatique, achat de véhicules, création et maintenance de sites internet.&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Pour les arts visuels : &lt;/span&gt;seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt; Soutien au fonctionnement dans la musique et les arts de la scène :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation artistique détaillée garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt; une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt; une dynamique de développement et une prise de risque artistique&lt;/li&gt; 	&lt;li&gt; l’emploi d’artistes professionnels, notamment régionaux et émergents&lt;/li&gt; 	&lt;li&gt; un projet de territoire à rayonnement régional ou intercommunal a minima ou concourant à la valorisation d’un patrimoine remarquable&lt;/li&gt; 	&lt;li&gt;une durée supérieure à 2 jours et des actions dans l’année&lt;/li&gt; 	&lt;li&gt;des collaborations avec les acteurs du territoire (éducatif, social, entreprises, tourisme, etc.)&lt;/li&gt; 	&lt;li&gt;une démarche écoresponsable&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Soutien au fonctionnement dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une programmation d’exposition(s) présentant les oeuvres de créateurs et tout particulièrement la création émergente,&lt;/li&gt; 	&lt;li&gt; une action culturelle de diffusion et de promotion des artistes à destination des publics de la région,&lt;/li&gt; 	&lt;li&gt;l’organisation d’actions de communication et de promotion destinées à sensibiliser le public régional et le milieu de l’art contemporain à la créativité des artistes, des galeries et des musées du secteur&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Le montant de l’aide régionale est plafonné à 500 000 euros et ne peut excéder 40 % du montant total des dépenses subventionnables retenues.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Le montant de l’aide est estimé en fonction de :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la qualité artistique et culturelle du projet et l’accompagnement des artistes&lt;/li&gt; 	&lt;li&gt;de l’impact social auprès des publics&lt;/li&gt; 	&lt;li&gt;de l’engagement et de l’implication des financeurs publics et privés&lt;/li&gt; 	&lt;li&gt;de la participation à la structuration de la filière professionnelle des arts visuels&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional : &lt;/strong&gt;Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les manifestations ponctuelles ou à rayonnement exclusivement local&lt;/li&gt; 	&lt;li&gt;les commémorations et anniversaires&lt;/li&gt; 	&lt;li&gt;les festivals du rire&lt;/li&gt; 	&lt;li&gt;les reconstitutions historiques ou folkloriques&lt;/li&gt; 	&lt;li&gt;les manifestations liées aux fêtes religieuses&lt;/li&gt; 	&lt;li&gt;les rencontres citoyennes sans caractère culturel&lt;/li&gt; 	&lt;li&gt;les manifestations à but commercial, ou ayant pour but la récolte de fonds&lt;/li&gt; 	&lt;li&gt;les jumelages entre villes&lt;/li&gt; 	&lt;li&gt;les voyages à caractère culturel&lt;/li&gt; 	&lt;li&gt;les conférences&lt;/li&gt; 	&lt;li&gt;les concours&lt;/li&gt; 	&lt;li&gt;les tremplins/battles&lt;/li&gt; 	&lt;li&gt;les manifestations représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les académies de formation musicale&lt;/li&gt; 	&lt;li&gt; les spectacles de cabaret et d’humour&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Ne sont pas éligibles: &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;Les projets ponctuels d’exposition, de résidence, de production ou d’édition qui sont examinés dans le cadre du dispositif « Carte blanche aux artistes Arts Visuels ».&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt; Pour un projet d’investissement :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt;Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;Equipements bureautique et informatique, achat de véhicules, création et maintenance de sites internet.&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Pour les arts visuels : &lt;/span&gt;seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt; &lt;p&gt;Déposer le dossier en cliquant sur le bouton « Je fais ma demande »&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
+      <c r="AH8" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>162760</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Souenir l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif doit soutenir nos partenaires culturels professionnels sur l’ensemble du territoire, offrir aux publics et aux artistes des conditions techniques et d’accueil optimales et permettre une transition vers des investissements durables et éco-responsables.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Les structures:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;bénéficiant d’un soutien régional au fonctionnement ou d’une convention particulière avec la Région, ayant un établissement ou une succursale,&lt;/li&gt; 	&lt;li&gt;situés en Région Provence-Alpes-Côte d’Azur et ayant au moins une année d’existence à la date du vote.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Pour les bâtiments privés, obligation est faite de détenir un bail non précaire d’une durée au moins égale à la durée d’amortissement des travaux.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les studios d’enregistrement&lt;/li&gt; 	&lt;li&gt;les structures d’enseignement artistique (hors Pôles d’enseignement supérieur)&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures non financées en fonctionnement par la Culture&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable (voir annexes pour la prise en compte des critères et pièces spécifiques).&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Le demandeur ne pourra présenter une nouvelle aide à l’investissement qu&amp;#039;après présentation des justificatifs définitifs de réalisation du projet pour lequel il a déjà été aidé.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux, de l&amp;#039;acquisition....&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable (voir annexes pour la prise en compte des critères et pièces spécifiques).&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Le demandeur ne pourra présenter une nouvelle aide à l’investissement qu&amp;#039;après présentation des justificatifs définitifs de réalisation du projet pour lequel il a déjà été aidé.&lt;/p&gt; &lt;p&gt;Déposer le dossier en cliquant sur le bouton « Je fais ma demande »&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-linvestissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
+      <c r="AH9" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>135556</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et enrichir les patrimoines détenus dans les musées (schéma départemental des musées)</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Shéma départemental des musées</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>Aide allant de 20% à 10% suivant la maîtrise d ouvrage</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Préserver et enrichir les patrimoines détenus dans les musées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ tout public et public cible politique culturelle
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Pièces à fournir :  &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lettre de demande de
+     subvention&lt;/li&gt;&lt;li&gt;Description du projet&lt;/li&gt;&lt;li&gt;Délibération (pour EPCI / communes)&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
+     aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier de demande de
+     subvention complété ( CERFA / Spécifique)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les demandes de subvention EN FONCTIONNEMENT : &lt;strong&gt;Formulaire
+CERFA N°12156*06&lt;/strong&gt; :  &lt;a href="https://www.service-public.gouv.fr/particuliers/vosdroits/R1271"&gt;https://www.service-public.gouv.fr/particuliers/vosdroits/R1271&lt;/a&gt; &lt;/p&gt;&lt;p&gt;Pour
+le formulaire spécifique de
+demande de subvention : se rapprocher du gestionnaire&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ annuelle
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisition d&amp;#039;œuvre d&amp;#039;art : exemple le reliquaire de Chamalières entré au musée Crozatier
+&lt;/p&gt;
+&lt;p&gt;
+ Création, réaménagement, extension (Investissement)
+&lt;/p&gt;
+&lt;p&gt;Exposition, colloque, publication, communication, collection (Fonctionnement)&lt;/p&gt;&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Musée</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être inscrit dans le schéma muséal ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet émargeant à la liste des projets accompagnés dans le cadre du schéma.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les dépenses d&amp;#039;investissement (bâtiments, collections) : 10 à 20% et pour les dépenses de fonctionnement (médiation) : 10 à 20% maximum&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.service-public.gouv.fr/particuliers/vosdroits/R1271</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Culture et Patrimoine : culture.patrimoine&amp;#64;hauteloire.fr - 04 71 07 43 76&lt;/p&gt;&lt;p&gt;Gestionnaire : Angélique LAFABRIE RAMONA : &lt;a href="mailto:aurelie.deladeuille&amp;#64;hauteloire.fr" target="_self"&gt;angelique.lafabrie&amp;#64;hauteloire.fr&lt;/a&gt; - 04 71 07 40 85
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dcac-preserver-et-enrichir-les-patrimoines-detenus/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>19894</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Diffuser l'art contemporain en organisant des expositions, des résidences, des événements et des festivals</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte tenu de la richesse de l&amp;#039;art contemporain en région, mais aussi des fragilités identifiées dans ce secteur, la Région Occitanie a souhaité en faire un axe fort de sa politique régionale Culture et Patrimoine.
+ Aussi, la Région impulse, facilite et accompagne des initiatives dont la vocation est de porter l&amp;#039;art contemporain au plus près de chacun avec une ambition qualitative et une volonté de rayonnement régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un égal accès des publics à la culture ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien et l&amp;#039;accompagnement d&amp;#039;artistes professionnels vivant et travaillant sur le territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un renforcement de la coopération régionale autour de projets artistiques majeurs ou innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de projets à rayonnement régional, national ou international.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;aide est défini en fonction de la dimension du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa nouvelle politique culturelle et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en œuvre d&amp;#039;un projet participant d&amp;#039;un programme européen.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt de la demande :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt de la demande doit être antérieur à la réalisation du projet.
+ Il doit être fait avant l&amp;#039;échéance fixée pour ce dispositif et pour l&amp;#039;exercice concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande doit impérativement être déposée au moyen du dossier type de demande de subvention (plus envoi par email) intégrant l&amp;#039;ensemble des pièces à fournir et accompagné d&amp;#039;un RIB et d&amp;#039;un courrier de demande de soutien adressé à la Présidente de la Région Occitanie.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;aides et dispositions spécifiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   A/ Aide aux expositions, résidences et événements de création visuelle
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ concerné est celui de l&amp;#039;art contemporain et de l&amp;#039;architecture contemporaine.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif concerne :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des structures conventionnées et bénéficiant éventuellement d&amp;#039;un label d&amp;#039;État (centre d&amp;#039;art, FRAC, ...) pour l&amp;#039;ensemble de leur programme d&amp;#039;activité, c&amp;#039;est-à-dire pour leur programmation artistique et culturelle à l&amp;#039;année ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   des structures non conventionnées, pour le soutien à une manifestation, un projet spécifique, ou un volet de leur activité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   de nouvelles organisations basées sur les principes de coopération et de mutualisation comme les tiers-lieux, les espaces de co-working et de fabrique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les actions soutenues sont des actions de diffusion de l&amp;#039;art contemporain (expositions, performances...) de rayonnement régional ou national, voire international, et qui intègrent :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   une dimension de soutien à la création (production, résidences)
+  &lt;/li&gt;
+  &lt;li&gt;
+   un volet d&amp;#039;actions en direction des publics (médiation, sensibilisation, éducation artistique)
+  &lt;/li&gt;
+  &lt;li&gt;
+   des partenariats artistiques et des actions territoriales associés
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les opérateurs doivent :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   proposer sur le territoire une programmation artistique et culturelle de rayonnement au moins régional présentant des artistes professionnels (assujettis ou affiliés à la Maison des Artistes ou à l&amp;#039;Agessa ou diplômés d&amp;#039;un établissement supérieur d&amp;#039;enseignement artistique/architecture) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   avoir une programmation basée sur des invitations faites à des artistes extérieurs à la structure porteuse du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   affirmer un engagement auprès d&amp;#039;artistes professionnels vivant et travaillant en région ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   programmer des actions culturelles en direction des publics, en lien avec la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   inscrire leur activité dans une complémentarité et des synergies avec l&amp;#039;environnement local et départemental (partenariats, ancrage affirmé) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   disposer de locaux et/ou moyens techniques mobilisables permettant des conditions professionnelles de monstration et de conservation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ne sont pas éligibles les salons et foires d&amp;#039;art contemporain sur le territoire sauf s&amp;#039;ils s&amp;#039;intègrent dans une démarche de projet de réseau professionnel de rayonnement a minima régional et de portage associatif.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Seront appréciés :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la cohérence, l&amp;#039;indépendance, le caractère singulier de la ligne artistique et l&amp;#039;ambition de la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le professionnalisme et/ou la reconnaissance de la direction artistique ou du commissaire invité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;implication dans l&amp;#039;accompagnement des artistes par des (co)productions ou des résidences par exemple ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;équilibre femme/ homme dans la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;attention portée à l&amp;#039;émergence de nouveaux talents ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la mise en œuvre de partenariats riches et diversifiés tant au niveau artistique dans les réseaux professionnels spécialisés (coproduction, coédition...) qu&amp;#039;au niveau culturel avec la société civile (les entreprises, les milieux associatifs et scolaires). Aussi bien à une échelle de proximité que régionale et au-delà ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une fréquentation stable et significative ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le caractère actif et inventif des actions culturelles ou éducatives ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le professionnalisme de la gestion de l&amp;#039;activité et de la communication ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la part du budget consacrée à la rémunération des artistes (honoraires) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la capacité à mobiliser des financements publics autres que la subvention régionale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   B/ Aide aux festivals de création visuelle
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide concerne les festivals :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   de rayonnement régional, national, voire international ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui œuvrent pour la promotion de la création et de la diversité de l&amp;#039;offre culturelle ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui permettent la diffusion et l&amp;#039;accès aux œuvres auprès d&amp;#039;un large public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui participent à l&amp;#039;économie du territoire et à son attractivité en terme touristique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Ces opérateurs doivent :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   démontrer la viabilité économique du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   prévoir une durée minimale du festival de 2 jours.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les festivals off ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seront appréciés les points suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ 1) La qualité de la programmation qui sera évaluée selon les critères suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   professionnalisme et/ou la reconnaissance de la direction artistique ou du commissaire invité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en œuvre une ligne artistique cohérente faisant intervenir des artistes et des photographes professionnels ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   attention portée à la diversité artistique, à la singularité et à l&amp;#039;innovation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   attention portée à l&amp;#039;équilibre femme/ homme dans la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   attention portée à l&amp;#039;émergence des talents ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   attention portée aux artistes professionnels vivant et travaillant en région ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   programmation au minimum de 5 expositions monographiques ou collectives ou événements réparties sur au moins deux jours ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   attention portée à une part significative du budget consacrée aux dépenses artistiques, et en particulier à la rémunération des artistes, à la production d&amp;#039;œuvres.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 2) Diffusion (politique des publics)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   accessibilité et actions auprès des publics (médiation notamment, tarifs attractifs...) visant à l&amp;#039;élargissement des publics, notamment des publics empêchés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 3) Attractivité économique et tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   échanges avec le secteur touristique et ses principaux opérateurs ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   retombées économiques de la manifestation pour son territoire d&amp;#039;implantation et pour la région.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 4) Développement territorial
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   complémentarité et synergie avec l&amp;#039;environnement local et départemental (partenariats avec d&amp;#039;autres opérateurs culturels du territoire de proximité) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dynamique de réseau et lien de coopération avec d&amp;#039;autres partenaires régionaux et nationaux voire internationaux, d&amp;#039;autres territoires (Régions, Euro-région,...), d&amp;#039;autres festivals, dans la perspective d&amp;#039;optimiser la circulation des œuvres et des artistes (inscription dans les réseaux d&amp;#039;art contemporain) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aménagement et dynamisation du territoire. Mise en œuvre d&amp;#039;actions de décentralisation avec une attention portée aux territoires ruraux et péri-urbains ainsi qu&amp;#039;à la dynamique sociale (mobilisation de la population locale...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   capacité à mobiliser des financements publics autres que la subvention régionale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 5) Développement durable
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   promotion du développement durable par la mise en place de dispositifs spécifiques pendant la durée du festival (transports peu polluants, gestion des déchets et de la ressource...).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Dépenses éligibles :
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ Sont éligibles : Toutes les charges directes liées à l&amp;#039;opération faisant l&amp;#039;objet de la demande de subvention (dépenses artistiques et pédagogiques, frais de personnel, de communication, de transport, ...) quelle que soit la date à laquelle la dépense est réalisée, à la condition qu&amp;#039;elles soient en lien direct et justifié avec le programme subventionné.
+&lt;p&gt;
+ Sont exclus de l&amp;#039;assiette subventionnable et donc de la dépense éligible :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la valorisation du bénévolat et des mises à disposition en nature ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les dotations aux amortissements et aux provisions ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les intérêts des emprunts et les agios ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les impôts et taxes.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Art-contemporain-Dispositif-d-aide-a-la-diffusion-Expositions</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 11, 30, 34, 48 et 66 :
+ &lt;/strong&gt;
+ Région Occitanie – site de Montpellier 201 avenue de Pompignane 34064 Montpellier cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel : laurianne.hidalgo&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82 :
+ &lt;/strong&gt;
+ Région Occitanie – site de Toulouse 22 boulevard du Maréchal Juin 31406 Toulouse cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel : clement.montel&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0479-art-contemporain-aide-a-la-diffusion-expositi/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2019</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165980</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals et manifestations de musique, théâtre, arts du mouvement et arts visuels</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible, diversifiée et de qualité,&lt;/li&gt; 	&lt;li&gt; Favoriser la programmation d’artistes professionnels régionaux, nationaux, internationaux&lt;/li&gt; 	&lt;li&gt;Soutenir l’emploi et participer à l’émergence d’artistes et au développement des carrières,&lt;/li&gt; 	&lt;li&gt; Développer des événements artistiques, festivals et expositions dans le domaine des arts visuels,&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et au développement économique et touristique des territoires,&lt;/li&gt; 	&lt;li&gt; Favoriser la rencontre avec un public large et diversifié, en période estivale et aussi toute l’année,&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt;Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (collectivités, Etat, Europe...)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Et présentant un dossier complet :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt; Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations portés par les structures d’enseignement artistique&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les grands orchestres, opéras, ballets et centres chorégraphiques nationaux&lt;/li&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt; Soutien au fonctionnement dans la musique et les arts de la scène :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une programmation artistique détaillée garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt; une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt; une dynamique de développement et une prise de risque artistique&lt;/li&gt; 	&lt;li&gt; l’emploi d’artistes professionnels, notamment régionaux et émergents&lt;/li&gt; 	&lt;li&gt; un projet de territoire à rayonnement régional ou intercommunal a minima ou concourant à la valorisation d’un patrimoine remarquable&lt;/li&gt; 	&lt;li&gt;une durée supérieure à 2 jours et des actions dans l’année&lt;/li&gt; 	&lt;li&gt;des collaborations avec les acteurs du territoire (éducatif, social, entreprises, tourisme, etc.)&lt;/li&gt; 	&lt;li&gt;une démarche écoresponsable&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Soutien au fonctionnement dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une programmation d’exposition(s) présentant les oeuvres de créateurs et tout particulièrement la création émergente,&lt;/li&gt; 	&lt;li&gt; une action culturelle de diffusion et de promotion des artistes à destination des publics de la région,&lt;/li&gt; 	&lt;li&gt;l’organisation d’actions de communication et de promotion destinées à sensibiliser le public régional et le milieu de l’art contemporain à la créativité des artistes, des galeries et des musées du secteur&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le montant de l’aide régionale est plafonné à 500 000 euros et ne peut excéder 40 % du montant total des dépenses subventionnables retenues.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Le montant de l’aide est estimé en fonction de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la qualité artistique et culturelle du projet et l’accompagnement des artistes&lt;/li&gt; 	&lt;li&gt;de l’impact social auprès des publics&lt;/li&gt; 	&lt;li&gt;de l’engagement et de l’implication des financeurs publics et privés&lt;/li&gt; 	&lt;li&gt;de la participation à la structuration de la filière professionnelle des arts visuels&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional : &lt;/strong&gt;Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les manifestations ponctuelles ou à rayonnement exclusivement local&lt;/li&gt; 	&lt;li&gt;les commémorations et anniversaires&lt;/li&gt; 	&lt;li&gt;les festivals du rire&lt;/li&gt; 	&lt;li&gt;les reconstitutions historiques ou folkloriques&lt;/li&gt; 	&lt;li&gt;les manifestations liées aux fêtes religieuses&lt;/li&gt; 	&lt;li&gt;les rencontres citoyennes sans caractère culturel&lt;/li&gt; 	&lt;li&gt;les manifestations à but commercial, ou ayant pour but la récolte de fonds&lt;/li&gt; 	&lt;li&gt;les jumelages entre villes&lt;/li&gt; 	&lt;li&gt;les voyages à caractère culturel&lt;/li&gt; 	&lt;li&gt;les conférences&lt;/li&gt; 	&lt;li&gt;les concours&lt;/li&gt; 	&lt;li&gt;les tremplins/battles&lt;/li&gt; 	&lt;li&gt;les manifestations représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les académies de formation musicale&lt;/li&gt; 	&lt;li&gt; les spectacles de cabaret et d’humour&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Ne sont pas éligibles: &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets ponctuels d’exposition, de résidence, de production ou d’édition qui sont examinés dans le cadre du dispositif « Carte blanche aux artistes Arts Visuels ».&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt; Pour un projet d’investissement :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt;Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;Equipements bureautique et informatique, achat de véhicules, création et maintenance de sites internet.&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Pour les arts visuels : &lt;/span&gt;seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>153932</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir les écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Écoles de musique, danse, théâtre, art du cirque et arts visuels</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide est à la fois:
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une aide au fonctionnement, égalitaire, prenant en compte à la fois le nombre d&amp;#039;élèves (tous les élèves, enfants et adultes confondus, suivant un cursus ou des ateliers en musique, danse, théâtre, arts du cirque et/ou arts visuels), la masse salariale, l&amp;#039;accessibilité des tarifs et le niveau de formation des enseignants. Cette aide est par ailleurs modulée en fonction de la richesse des territoires (cf. politique contractuelle du département) ;
   &lt;/li&gt;
   &lt;li&gt;
    Une aide au(x) projet(s) mis en place au cours de l&amp;#039;année scolaire, inscrits dans l&amp;#039;une des 5 thématiques prédéfinies et répondant aux critères de recevabilité ;
   &lt;/li&gt;
   &lt;li&gt;
    Une aide à l&amp;#039;investissement
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Le Conseil départemental apporte un soutien aux projets répondant à l&amp;#039;une des 5 thématiques suivantes :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     La diversification des disciplines et des esthétiques;
    &lt;/li&gt;
    &lt;li&gt;
@@ -1898,769 +2558,728 @@
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Présence d&amp;#039;un directeur ou d&amp;#039;un professeur coordinateur clairement identifié et rémunéré;
    &lt;/li&gt;
    &lt;li&gt;
     Existence d&amp;#039;un projet d&amp;#039;établissement pluriannuel vivant et concerté, évalué à échéance régulière ;
    &lt;/li&gt;
    &lt;li&gt;
     Enseignement au minimum de 5 disciplines cohérentes entre elles et permettant les pratiques d&amp;#039;ensemble ;
    &lt;/li&gt;
    &lt;li&gt;
     Enseignants formés (niveau DE souhaité, DEM requis ou en cours de formation) ;
    &lt;/li&gt;
    &lt;li&gt;
     Soutien affiché des collectivités locales, assurant le bon fonctionnement de l&amp;#039;école ;
    &lt;/li&gt;
    &lt;li&gt;
     Minimum de 50 enfants
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chaque école peut déposer chaque année 3 projets maximum (6 pour les territoires fusionnant leurs établissements à l&amp;#039;occasion de regroupements intercommunaux), qu&amp;#039;il s&amp;#039;agisse de projets d&amp;#039;école ou de projets de réseau (rassemblant plusieurs écoles), inscrits dans l&amp;#039;une et/ou l&amp;#039;autre des 5 thématiques prédéfinies et répondant aux critères de recevabilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/ecoles-de-musique-danse-theatre-art-du-cirque-et-arts-visuels/</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02 33 05 96 47
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/547c-ecoles-de-musique-danse-theatre-art-du-cirque/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>10/11/2023</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>103396</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Accroître la collection des musées</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'acquisition exceptionnelle pour les collections des musées</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-Particulier
+Département
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ La Région soutient la politique d&amp;#039;acquisition des musées de France dont les collections sont constitutives du patrimoine francilien. Par cette action, elle renforce l&amp;#039;attractivité touristique et culturelle de l&amp;#039;Île-de-France.
+&lt;/p&gt;
+&lt;h4&gt;
+ Montant et taux
+&lt;/h4&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention régional est de 50% maximum des dépenses éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est plafonnée à 80.000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Préserver et enrichir les patrimoines détenus dans les musées.
-[...18 lines deleted...]
- annuelle
+ Sont éligibles les musées départementaux, intercommunaux, communaux ou associatifs à 
+l&amp;#039;exclusion des musées nationaux.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement doit être labellisé « Musée de France ».
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale permet de financer en investissement les acquisitions exceptionnelles d&amp;#039;œuvres, objets ou 
+collections.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet d&amp;#039;acquisition doit s&amp;#039;inscrire dans le cadre du projet scientifique et culturel 
+du musée et être cohérent avec la collection existante du musée.
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-dacquisition-exceptionnelle-pour-les-collections-des-musees</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
-[...94 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bb46-fonds-dacquisition-exceptionnelle-pour-les-co/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E11" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>44630</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les collections d'un musée</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Accompagnement et conseil en conservation préventive des collections.
 &lt;/p&gt;
 &lt;p&gt;
- - Conseils et aides à la définition des besoins, accompagnement à l&amp;#039;élaboration d&amp;#039;un projet scientifique et culturel.
-[...5 lines deleted...]
- Cette action correspond à la fiche N° 70 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+ - Accompagnement à l&amp;#039;inventaire des collections, logiciel SKIN MUSEUM
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 71 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Rédaction d&amp;#039;un projet scientifique et culturel - Chantier de rénovation
-[...17 lines deleted...]
- Accompagnement à la muséographie sur une salle dédiée à la mémoire des juifs assignés à résidence
+ Aide à la rédaction d&amp;#039;un projet scientifique et culturel (PSC)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/95d4-gerer-des-collections/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E12" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>44629</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Créer ou rénover  un musée</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Accompagnement et conseil en conservation préventive des collections.
 &lt;/p&gt;
 &lt;p&gt;
- - Accompagnement à l&amp;#039;inventaire des collections, logiciel SKIN MUSEUM
-[...2 lines deleted...]
- Cette action correspond à la fiche N° 71 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+ - Conseils et aides à la définition des besoins, accompagnement à l&amp;#039;élaboration d&amp;#039;un projet scientifique et culturel.
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement à la création d&amp;#039;outils de médiation
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 70 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aide à la rédaction d&amp;#039;un projet scientifique et culturel (PSC)
+ Rédaction d&amp;#039;un projet scientifique et culturel - Chantier de rénovation
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la rédaction du projet scientifique et culturel projet scientifique et culturel (PSC) du Centre d&amp;#039;interprétation des mégalithes
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la restructuration, réalisation d&amp;#039;un espace multifonction, redéploiement de la collection d&amp;#039;imprimerie
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un espace de vie culturel autour d&amp;#039;une Micro-Folie
+&lt;/p&gt;
+&lt;p&gt;
+ Rénovation de l&amp;#039;église et exposition de 30 œuvres
+&lt;/p&gt;
+&lt;p&gt;
+ Structuration du musée Charles Portal
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la muséographie sur une salle dédiée à la mémoire des juifs assignés à résidence
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W12" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7749-creer-ou-renover-un-musee/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>20428</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Financer des festivals d'arts de la scène</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La région Occitanie est une région particulièrement riche en festivals. Les festivals sont d&amp;#039;importants diffuseurs de la culture. Ils participent à la circulation des artistes et permettent à un large public de découvrir des œuvres de qualité. Ils renforcent la cohésion territoriale et sociale par la mobilisation d&amp;#039;un important bénévolat, par la conduite d&amp;#039;actions hors période festivalière (programmation à l&amp;#039;année, actions  de médiation : stages, rencontres, échanges). Ils contribuent ainsi à la démocratisation culturelle et à l&amp;#039;aménagement du territoire, en palliant parfois le manque d&amp;#039;infrastructure, notamment en milieu rural.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, les festivals œuvrent pour la valorisation du patrimoine régional et pour le développement du tourisme. Leur rôle est conséquent en matière économique directe et indirecte (hôtels, restaurants, campings...). Ils jouent un rôle croissant dans le champ du développement durable. La Région soutient de nombreux festivals et promeut leur action via son site Web.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un égal accès des publics à la culture ;
  &lt;/li&gt;
  &lt;li&gt;
   un soutien à l&amp;#039;économie des festivals et au tourisme ;
  &lt;/li&gt;
  &lt;li&gt;
   une aide pour développer des actions en faveur du développement durable ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour de projets artistiques majeurs ou innovants ;
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de projets à rayonnement régional et/ou national.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant est déterminé en fonction des critères énoncés ci-dessus et de l&amp;#039;économie globale du projet. Dans le cadre de sa nouvelle politique culturelle et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en œuvre d&amp;#039;un projet participant à un programme européen.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides s&amp;#039;adressent aux festivals ayant au minimum un an d&amp;#039;existence.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets, pour bénéficier de l&amp;#039;aide de la Région, doivent répondre aux conditions suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Implantation et activité en région ;
   &lt;/li&gt;
   &lt;li&gt;
    Viabilité économique du projet ;
   &lt;/li&gt;
   &lt;li&gt;
    Durée minimale : 2 jours ;
   &lt;/li&gt;
   &lt;li&gt;
    Situation régulière au regard des obligations réglementaires en matière de spectacle vivant (obligations fiscales et sociales, licence d&amp;#039;entrepreneur de spectacles...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Budget réalisé de la dernière édition du festival : 25 000 € minimum.
@@ -2671,633 +3290,568 @@
   Ce dispositif n&amp;#039;est pas cumulable avec les financements accordés au titre de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;aide à la saison,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide à la diffusion de proximité,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide aux lieux structurants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses artistiques, techniques et administratives, à l&amp;#039;exception de la valorisation du bénévolat, des mises à disposition en nature, des dotations aux amortissements, des provisions, des intérêts des emprunts et des agios. Un lien direct doit être établi entre les dépenses éligibles et la réalisation du programme subventionné, en particulier pour les dépenses éventuellement réalisées avant la date du dépôt du dossier de demande de subvention. Le Règlement de Gestion des Financements Régionaux (RGFR) prévoit que les charges indirectes peuvent être éligibles sous certaines conditions et qu&amp;#039;elles pourront, si la nature de l&amp;#039;opération le justifie, être calculées selon une méthode simplifiée préétablie et conventionnée de taux forfaitaire. Explication de la méthode utilisée : Méthode calcul du le temps passé (temps passé sur l&amp;#039;action / temps de travail total des salariés de la structure). Ces charges indirectes ne pouvant pas dépasser 25 % du budget établi par la structure.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-scene-Aide-aux-Festivals</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande doit être envoyée par courrier aux adresses suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier 201 avenue de la Pompignane 34064 Montpellier cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse 22 Boulevard du Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour plus d&amp;#039;informations :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2eb1-arts-de-la-scene-aide-aux-festivals/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>19/02/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>166019</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la politique d'acquisition des musées</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Régional d'Acquisition pour les Musées</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Entreprise privée
+Région
+Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
-[...65 lines deleted...]
-      <c r="S14" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;Créés en 1982 à l’initiative du ministère de la Culture, dans le cadre de la politique globale de décentralisation, les Fonds régionaux d’acquisition pour les musées (FRAM) sont financés par l’État (Direction régionale des affaires culturelles) et le Conseil régional. &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;&lt;span&gt;Ce dispositif a pour objectif de soutenir la politique d&amp;#039;acquisition des musées ayant l’appellation Musées de France afin &lt;/span&gt;&lt;span&gt;d’accompagner ces établissements dans leur perspective de développement, &lt;/span&gt;&lt;span&gt;d&amp;#039;enrichissement et de diversification de leurs collections.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt; &lt;p&gt;Les musées ayant l&amp;#039;appellation Musées de France – Publics ou privés&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les musées éligibles sont ceux justifiant de l’appellation Musées de France et disposant d’un responsable scientifique issu du corps des attachés ou des conservateurs du patrimoine.&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Les projets d’acquisition doivent avoir reçu au préalable un avis favorable de la commission scientifique régionale compétente en matière d’acquisition.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dépenses subventionnables :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Dans le cas d&amp;#039;une œuvre vendue par un professionnel du commerce de l&amp;#039;art ou par un particulier, le montant subventionnable est strictement limité au prix d&amp;#039;achat de l’œuvre estimé à partir du devis du vendeur.&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Dans le cas d&amp;#039;une œuvre vendue aux enchères publiques, le prix d&amp;#039;achat est déterminé sur la base de l&amp;#039;estimation du commissaire-priseur et le montant subventionnable comprend, outre le prix de l&amp;#039;œuvre, le montant des frais de vente.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les musées éligibles sont ceux justifiant de l’appellation Musées de France et disposant d’un responsable scientifique issu du corps des attachés ou des conservateurs du patrimoine.&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Les projets d’acquisition doivent avoir reçu au préalable un avis favorable de la commission scientifique régionale compétente en matière d’acquisition.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dépenses subventionnables :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Dans le cas d&amp;#039;une œuvre vendue par un professionnel du commerce de l&amp;#039;art ou par un particulier, le montant subventionnable est strictement limité au prix d&amp;#039;achat de l’œuvre estimé à partir du devis du vendeur.&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Dans le cas d&amp;#039;une œuvre vendue aux enchères publiques, le prix d&amp;#039;achat est déterminé sur la base de l&amp;#039;estimation du commissaire-priseur et le montant subventionnable comprend, outre le prix de l&amp;#039;œuvre, le montant des frais de vente.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dossiers doivent être déposés simultanément sur la plateforme dématérialisée de la Région Sud, en cliquant sur le bouton &amp;#34;Je fais ma demande&amp;#34; et auprès de la &lt;a href="https://www.culture.gouv.fr/Regions/Drac-Provence-Alpes-Cote-d-Azur"&gt;DRAC Provence-Alpes-Côte d&amp;#039;Azur&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-regional-dacquisition-pour-les-musees</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FRAM/depot/simple</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chargée de mission : Gaëlle Cuesta - &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr" title="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt; - 04 88 73 60 48/&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-regional-d-acquisition-pour-les-musees/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>162758</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt;
  &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur le bouton « Je fais ma demande »&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
+      <c r="AH19" s="1" t="inlineStr">
         <is>
           <t>07/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>165981</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les lieux dédiés à la musique, au théâtre, aux arts du mouvement et aux arts visuels</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux lieux : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="O16" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible et de qualité toute l’année, complémentaires aux festivals et manifestations&lt;/li&gt; 	&lt;li&gt;Favoriser la présence d’artistes sur le territoire et accompagner les artistes, notamment régionaux, dans leur parcours et soutenir l’emploi des professionnels&lt;/li&gt; 	&lt;li&gt;Accueillir les artistes et les œuvres majeures de l’art d’aujourd’hui dans le domaine des arts visuels&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et à l’attractivité économique et touristique du territoire&lt;/li&gt; 	&lt;li&gt;Favoriser la rencontre de l’offre culturelle avec les publics les plus diversifiés, par des actions de diffusion, de médiation, de participation et de recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; Encourager la coopération professionnelle et territoriale dans une dynamique de filière et de mutualisations&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles à une aide régionale :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;span&gt; &lt;/span&gt;les lieux et structures de production et/ou de diffusion dirigés par des artistes ou des professionnels du monde culturel,&lt;/li&gt; 	&lt;li&gt;ayant un établissement ou une succursale situés en région Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote,&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée,&lt;/li&gt; 	&lt;li&gt;le droit de la propriété intellectuelle et du travail,&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Et présentant un dossier complet :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="S16" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Soutien au fonctionnement des lieux dans la musique et les arts de la scène :&lt;/span&gt;&lt;br /&gt; L’aide régionale participe au financement de lieux qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet artistique et culturel détaillé garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt;un soutien à la création artistique, aux artistes, en particulier régionaux, à travers des résidences, des soutiens à la production, à l’insertion professionnelle&lt;/li&gt; 	&lt;li&gt; un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt; des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; 	&lt;li&gt;une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt; &lt;span&gt;Soutien au fonctionnement des lieux dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Une programmation d’expositions régulières qui présentent les artistes confirmés ou émergents de la scène de l’art contemporain et contribuent à la recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; L’organisation d’un programme de résidence d’artistes et/ou de spectateurs conciliant temps de création des artistes et participation des spectateurs et actions de rencontres avec le grand public, le public professionnel et les publics éloignés&lt;/li&gt; 	&lt;li&gt;La proposition d’actions culturelles et artistiques de médiation, d’échanges et de rencontres avec le public, en particulier les jeunes et les publics éloignés de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt;Les conditions générales de l’accueil des artistes doivent faire l’objet d’une convention entre la structure d’accueil et les artistes. La résidence et le travail des artistes doivent être rémunérés conformément au droit du travail et au code de la propriété littéraire et artistique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional :&lt;/strong&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour un projet d’investissement&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;&lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>129698</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Aides déconcentrées au spectacle vivant (ADSV) : Aide au projet en théâtre, arts de la rue et arts du cirque</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Aides déconcentrées au spectacle vivant (ADSV) : Aide au projet en théâtre, arts de la rue et arts du cirque</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Destinées à soutenir la création et la diffusion au public de spectacles vivants dans les domaines de la danse, de la musique, du théâtre, des arts de la rue et des arts du cirque, les ADSV se déclinent en deux aides financières : l&amp;#039;aide au projet et le conventionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Cette page présente les spécificités des aides au projet en théâtre, arts de la rue et arts du cirque.
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;p&gt;
  Pour en savoir plus sur les aides déconcentrées au spectacle vivant (ADSV), et notamment sur les critères d&amp;#039;éligibilité, les modalités d&amp;#039;évaluation des dossiers et les modalités d&amp;#039;attribution de la subvention communs à toutes les esthétiques, rendez-vous ici :
 &lt;/p&gt;
 &lt;a href="https://www.culture.gouv.fr/fr/Demarches-en-ligne/Par-type-de-demarche/Subvention/Aides-aux-equipes-independantes-aides-deconcentrees-au-spectacle-vivant-ADSV" rel="noopener noreferrer" target="_blank"&gt;
  Présentation générale des ADSV
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;h3&gt;
  L&amp;#039;aide déconcentrée au spectacle vivant en théâtre, arts de la rue et arts du cirque
 &lt;/h3&gt;
 &lt;p&gt;
  L&amp;#039;aide au projet en théâtre, arts de la rue et arts du cirque est une aide ponctuelle, qui contribue à la production d&amp;#039;une création, d&amp;#039;une recréation ou d&amp;#039;une reprise et concoure prioritairement :
 &lt;/p&gt;
@@ -3887,1286 +4441,255 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Une question ?
 &lt;/h4&gt;
 &lt;p&gt;
  Pour toute question sur le conventionnement théâtre, arts de la rue et arts du cirque en Normandie, vous êtes invités à vous adresser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Julien DELOT, Conseiller Théâtre et arts associés / site de Rouen,
   &lt;a href="mailto:julien.delot&amp;#64;culture.gouv.fr"&gt;
    julien.delot&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Joël COLLEVILLE, Assistant-Gestionnaire, Théâtre et arts associés / site de Rouen,
   &lt;a href="mailto:joel.colleville&amp;#64;culture.gouv.fr"&gt;
    joel.colleville&amp;#64;culture.gouv.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Véronique FRICOTEAUX, Conseillère Théâtre et&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>10.000 € minimum
 &lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Suivant région</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/fr/catalogue-des-demarches-et-subventions/subvention/aides-aux-equipes-independantes-aides-deconcentrees-au-spectacle-vivant-adsv#:~:text=Le%20dispositif%20des%20aides%20déconcentrées,375%20ensembles%20musicaux</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>Délégation générale de la création artistique (DGCA)
 demarches-sv-dgca&amp;#64;culture.gouv.fr
 01 40 15 80 00</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b8b-aides-deconcentrees-au-spectacle-vivant-adsv-/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>12/02/2023</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...889 lines deleted...]
-      </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>02/03/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
-        <v>143339</v>
+        <v>165983</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Réaliser des auscultations sur ouvrages d'art</t>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...1 lines deleted...]
-Entreprise privée</t>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
         </is>
       </c>
       <c r="H22" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L22" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...144 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;br /&gt; &lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
+&lt;p&gt;La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt; &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N22" s="1" t="inlineStr">
         <is>
-          <t>Espace public
-[...2 lines deleted...]
-Appui méthodologique</t>
+          <t>Culture et identité collective
+Formation professionnelle</t>
         </is>
       </c>
       <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U22" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V22" s="1" t="inlineStr">
         <is>
-          <t>https://www.cerema.fr/fr/activites/services/realiser-auscultations-ouvrages-art</t>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
         </is>
       </c>
       <c r="X22" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y22" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z22" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/41ee-realiser-des-auscultations-sur-ouvrages-dart/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-offre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
         </is>
       </c>
       <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF22" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
-          <t>13/06/2023</t>
+          <t>23/02/2026</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>121764</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Financer la construction, la restauration, l’aménagement des musées et la numérisation des collections</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Aide à la construction, la restauration, l'aménagement des musées et la numérisation des collections</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5332,51 +4855,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/c054-aide-a-la-construction-la-restauration-lamena/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>18/12/2022</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>112060</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Soutenir le développement des musées de pays et les manifestations touristiques</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Soutien aux musées de pays, et aux manifestations touristiques</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Doubs</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5477,130 +5000,1916 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Département du Doubs</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>03/02/2022</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
+        <v>30561</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet culturel : "Le Lauragais dans les arts"</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>Plafonnée à 2000€</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le « Lauragais dans les arts » est un programme éducatif et culturel qui vise à mettre en pratique sur le territoire du PETR du Pays Lauragais les trois grands principes ou « piliers » de l&amp;#039;Education Artistique et Culturelle : 1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des lieux culturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Le « Lauragais dans les arts » vise à favoriser la connaissance, la compréhension et 
+ l&amp;#039;appropriation du patrimoine culturel du Lauragais par ses habitants, notamment les enfants et les 
+jeunes, à travers une lecture artistique originale de cet héritage commun
+ : transformer la vision que les publics ont du patrimoine grâce à une proposition artistique 
+immersive et participative.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;action doit :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être portée par un établissement du périmètre du PETR du Pays Lauragais,
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir lieu sur le territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  se dérouler au bénéfice de publics résidant de préférence sur le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements bénéficiaires
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements culturels structurants : musées et centres d&amp;#039;interprétation, 
+médiathèques et bibliothèques, écoles de musique et écoles des arts, salles de spectacle et de cinéma...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement de l&amp;#039;animation et de l&amp;#039;éducation populaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements de la sphère sociale et médico-sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations soutenues 
+:
+ &lt;/strong&gt;
+ Les projets aidés doivent s&amp;#039;inscrire dans les domaines des arts visuels, des arts
+ vivants, des savoirs-faire et métiers d&amp;#039;art locaux. Ils doivent porter sur au moins un élément constitutif du 
+patrimoine culturel du Lauragais, à des fins de valorisation et de diffusion auprès des 
+habitants, particulier des jeunes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contenu du projet 
+:
+ &lt;/strong&gt;
+ Le projet donne lieu à une mise en valeur et à une meilleure compréhension 
+du patrimoine, culturel du Lauragais en se basant sur les trois piliers de l&amp;#039;Education Artistique et Culturelle 
+(1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des 
+lieux culturels).
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet repose sur un partenariat avec un/des artistes ou compagnies artistiques exerçant 
+dans les domaines des arts vivants ou des arts visuels, ou 
+ un/des artisans d&amp;#039;art ou entreprises 
+artisanales détenteurs d&amp;#039;un savoir-faire représentatif du patrimoine culturel du Lauragais.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après l&amp;#039;édition 2018 qui a vu la concrétisation de 13 projets portés par des établissements scolaires ou des équipements culturels, l&amp;#039;Appel à Projet va permettre d&amp;#039;accompagner 16 projets d&amp;#039;ici la fin de l&amp;#039;année 2019 !
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Voici la liste de nos partenaires porteurs de projets pour cette année :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le Réseau Lecture Publique de la Communauté de Communes Castelnaudary Lauragais Audois
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;Ecole de Musique Intercommunale Castelnaudary Lauragais Audois
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Syndicat Lauragais Audois
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Lycées agricole Pierre-Paul Riquet de Castelnaudary (3 projets)
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;Ecole Jean Côme Noguès de Soupex
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Lycée des métiers du bois et de l&amp;#039;ameublement de Revel
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Réservoir, Espace découverte du canal du Midi (3 projets)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Réseau Lecture Publique de la Communauté de Communes Piège Lauragais Malepère
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Service Jeunesse de la Communauté de Communes Piège Lauragais Malepère
+  &lt;/li&gt;
+  &lt;li&gt;
+   La Médiathèque d&amp;#039;Avignonet-Lauragais
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Collège Nicolas de Condorcet de Nailloux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le Service Enfance-Jeunesse de la Communauté de Communes des Terres du Lauragais
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit être en cohérence avec les objectifs et orientations d
+e la CGEAC du Pays Lauragais et s&amp;#039;appuyer sur au moins l&amp;#039;un d&amp;#039;entre eux
+:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Développer et soutenir la présence d&amp;#039;artistes sur le territoire grâce à la découverte et à la pratique sur le temps scolaire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Soutenir et structurer les pratiques amateurs en dehors du temps scolaire
+  &lt;/li&gt;
+  &lt;li&gt;
+   Favoriser les actions visant un accès et une plus grande
+ implication de tous les publics
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit satisfaire des critères de qualité artistique, culturelle et éducative
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Compétences reconnues de la structure et professionnalisme des intervenant (agrément Education Nationale si sur le temps scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité de médiation, approche pluridisciplinaire et transversale en termes de 
+champs culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation par les services de l&amp;#039;Education Nationale si sur le temps scolaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit être élaboré et mis en œuvre en partenariat avec au moins un 
+établissement du territoire:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements culturels structurants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipement ou  service éducatif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissement de la sphère sociale et médico
+-sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le projet doit être construit pour 
+au moins un type de public (par ordre de priorité) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  publics cibles : enfants et jeunes de 3 à 18 ans en temps scolaire et hors temps
+ scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  publics spécifiques et éloignés : Zone Revitalisation Rurale, culture/justice, 
+culture/santé, culture/handicap, éducation prioritaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  public familial, notamment dans u
+ne relation parent/enfant
+ &lt;/li&gt;
+ &lt;li&gt;
+  les habitants du territoire, en privilégiant la mixité sociale et intergénérationnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le projet fait l&amp;#039;objet d&amp;#039;une restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet intègre une démarche de développement durable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet porte une attention particulière à la promotion de l&amp;#039;égalité fille
+-garçons / femmes-hommes et à la prévention et la lutte contre toutes formes de discriminations.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>http://www.payslauragais.com/le-pays-en-action/projet-artistique-pedagogique</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>http://www.payslauragais.com/sites/scot-lauragais/files/fichiers/aap_lauragais_dans_les_arts_2020_cahier_des_charges.pdf</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ PETR du Pays Lauragais
+&lt;/p&gt;
+&lt;p&gt;
+ 04 68 60 56 54
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission Culture : William Dupré
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : culture.payslauragais&amp;#64;orange.fr
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.forestier@payslauragais.com</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbd5-projet-culturel-le-lauragais-dans-les-arts/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2020</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>1038</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'aménagement des musées ou acquérir des équipements muséographiques</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En Grand Est, on compte 131 musées labellisés « musée de France ». Structures essentielles dans la diffusion des œuvres d&amp;#039;art, de l&amp;#039;histoire et des traditions en région, les musées contribuent à des missions scientifiques, culturelles, pédagogiques et touristiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Après adoption de leur projet scientifique et culturel, certains d&amp;#039;entre eux veulent engager des travaux de modernisation et de conservation, de mise en réserves, à partir de programmes de rénovation ou de constructions neuves.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ce dispositif, la Région Grand Est décide d&amp;#039;accompagner les porteurs de projets défendant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;excellence en matière de muséographie, incluant des outils pédagogiques utilisant les technologies du numérique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la qualité de la conservation, pouvant inclure un programme de construction de réserves,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une intégration dans les enjeux de développement local, ex : économie, tourisme, emplois,
+ &lt;/li&gt;
+ &lt;li&gt;
+  une ambition de rayonnement de leur collection en région, en France et en Europe.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les projets de construction ou de rénovation de musées labellisés « musée de France »,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets de réserves aux normes contemporaines de conservation en lien avec des projets de construction ou de rénovation de musée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets muséographiques et scénographiques en lien avec un projet de construction ou de rénovation de musée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans une réflexion par rapport à l&amp;#039;offre muséale et patrimoniale du Grand Est et dans un projet de développement territorial.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Méthode de sélection :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le projet doit obtenir l&amp;#039;agrément préalable des services compétents de l&amp;#039;État, y compris en cas de construction ou de rénovation de réserves,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le projet doit s&amp;#039;appuyer sur un projet scientifique et culturel validé par le service des Musées de France,
+ &lt;/li&gt;
+ &lt;li&gt;
+  un projet portant sur les réserves n&amp;#039;est pris en considération que s&amp;#039;il s&amp;#039;inscrit dans un projet muséographique plus important.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les investissements liés au développement des espaces d&amp;#039;expositions temporaires sont privilégiés afin de favoriser l&amp;#039;attractivité du musée.
+&lt;/p&gt;
+&lt;p&gt;
+ En vue de privilégier les projets à caractère réellement structurant, le montant minimum de l&amp;#039;investissement envisagé doit être de 150 000 € H.T.
+&lt;/p&gt;
+&lt;p&gt;
+ La date de réception par la Région Grand Est de la lettre d&amp;#039;intention doit être antérieure à celle du début des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-a-lamenagement-musees-a-lacquisition-dequipements-museographiques/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Siège du Conseil Régional - Strasbourg :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. &amp;#43;33 (0)3 88 15 68 67
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Hôtel de Région - Metz :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. &amp;#43;33 (0)3 87 33 60 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Hôtel de Région - Châlons-en-Champagne :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. &amp;#43;33 (0)3 26 70 31 31
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d094-soutien-a-lamenagement-des-musees-ou-a-lacqui/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>1041</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Compléter les collections des musées régionaux</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : 500 €</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds régional pour les acquisitions des musées (FRAM)
+&lt;/p&gt;
+&lt;p&gt;
+ Il vise à compléter les collections des musées régionaux dans le sens de la spécificité de chaque établissement. Le FRAM est un fonds cogéré par l&amp;#039;Etat et la Région Grand Est.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux maxi
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 % du prix de l&amp;#039;oeuvre, commission comprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  60 % du prix de l&amp;#039;oeuvre, commission comprise, en cas d&amp;#039;acquisition exceptionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  80 % du prix de l&amp;#039;oeuvre, commission comprise, en fonction des capacités financières de la collectivité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La demande d&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers devront être déposés avant le 31 juillet de chaque année pour permettre un examen par le Comité FRAM au cours du deuxième semestre et un passage en Commission Permanente avant la fin de l&amp;#039;année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ La date de réception par la Région Grand Est de la lettre d&amp;#039;intention doit être antérieure à la date d&amp;#039;achat de l&amp;#039;oeuvre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Musée</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Acquisition d&amp;#039;oeuvres ou objets majeurs et significatifs qui, par leur prix, dépassent les possibilités budgétaires normales des bénéficiaires de l&amp;#039;aide.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Méthode de sélection :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avis positif de la Commission scientifique interrégionale des collections des Musées de France compétente ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Montant de l&amp;#039;acquisition justifié ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Acquisition faite dans l&amp;#039;intérêt du Musée ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Acquisition inscrite dans un projet scientifique et culturel d&amp;#039;établissement et bénéficiant du soutien de l&amp;#039;Etat ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Avis favorable du Comité Régional du FRAM, instance technique composée d&amp;#039;élus régionaux, de représentants de l&amp;#039;Etat et de personnes qualifiées.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ Dépenses liées à l&amp;#039;acquisition, sur présentation des factures acquittées
+</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/fonds-regional-acquisitions-musees-fram/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture, du Patrimoine et de la Mémoire
+&lt;/p&gt;
+&lt;p&gt;
+ Uniquement pour les demandes de paiement : versements-patrimoines&amp;#64;grandest.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ea17-fonds-regional-pour-les-acquisitions-des-muse/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>163591</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Villes et Pays d'Art et d'Histoire</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Villes et Pays d’Art et d’Histoire</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les Villes et Pays d&amp;#039;Art et d&amp;#039;Histoire dans la valorisation et l&amp;#039;animation du patrimoine, au plus près des citoyens, grâce à leurs programmes annuels d&amp;#039;actions de sensibilisation, de médiation et d&amp;#039;éducation au patrimoine et à l&amp;#039;architecture.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine reconnaît que le patrimoine culturel est un facteur essentiel de développement de ses territoires et qu’il reste, pour certains d’entre eux, la principale ressource disponible.&lt;/p&gt;&lt;p&gt;Dans une région caractérisée par sa grande superficie, la valorisation du patrimoine permet donc de promouvoir l’idée d’un aménagement raisonné de tous ses territoires. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt du dossier : 1er avril de chaque année&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Coût du personnel gérant le label VPAH&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prestations extérieures (techniques, intellectuelles, cachets artistiques)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication sur les actions VPAH&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Location/achat de matériel pour réaliser les actions&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Expositions, outils de médiation du patrimoine, valises pédagogiques, outils numériques d&amp;#039;aide à la visite.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Modalités de calcul de la subvention régionale &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Maximum de 20% du coût des dépenses éligibles avec une aide plafonnée à 15 000 € / an.&lt;/p&gt;&lt;p&gt;Une bonification de 10% sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (Cf. carte EPCI en annexe).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les gestionnaires du label (collectivités territoriales ou associations) des :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Villes d&amp;#039;art et d&amp;#039;histoire de moins de 50 000 habitants&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pays d&amp;#039;art et d&amp;#039;histoire de moins de 150 000 habitants&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Programme d&amp;#039;actions équilibrées sur les publics touristiques, habitants et jeunes publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Convention de labellisation VPAH avec le Ministère de la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Équipe de valorisation du patrimoine professionnelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les dossiers éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les VPAH situés en territoires ruraux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les VPAH mettant en œuvre des actions innovantes et importantes en direction du public jeune et scolaire, notamment dans le cadre de Parcours d&amp;#039;Éducation Artistique et Culturelle en partenariat avec l&amp;#039;Éducation Nationale, ou intégrant d’autres approches patrimoniales comme le patrimoine culturel immatériel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La valorisation des données de l&amp;#039;Inventaire Général du patrimoine culturel in situ&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les actions en faveur des publics en situation précaire et des publics en situation de handicap (accessibilité des contenus culturels, partenariats avec des structures gérant ces publics…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/villes-et-pays-dart-et-dhistoire</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?
+&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toutes les demandes devront faire l&amp;#039;objet d&amp;#039;une prise de contact via l&amp;#039;e-mail de contact ci-dessous, merci de préciser votre département.&lt;/p&gt;&lt;p&gt;Les demandes pendront en compte la programmation des projets &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Programmation annuelle avec une date limite de dépôt des dossiers le 1er avril de chaque année.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets éligibles seront programmés en fonction de l&amp;#039;enveloppe budgétaire annuelle dévolue à ce dispositif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pièces justificatives à fournir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre saisine motivant la demande&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Budget prévisionnel (en € HT) et décision (délibération de la collectivité, acte du conseil d’administration ou autre acte décisionnel)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Programme prévisionnel d&amp;#039;actions détaillé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Fiche d&amp;#039;identité Siren&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Patrimoine et Inventaire - Unité Politiques Publiques et Budget&lt;/p&gt;&lt;p&gt;Direction de la Culture et du Patrimoine&lt;/p&gt;&lt;p&gt;15, rue de l’Ancienne Comédie&lt;/p&gt;&lt;p&gt;86021 Poitiers CS 70575&lt;/p&gt;&lt;p&gt;05 49 36 30 05&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/villes-et-pays-dart-et-dhistoire/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>143339</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des auscultations sur ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les auscultations permettent de mieux connaître l&amp;#039;état de santé d&amp;#039;un ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ Basées sur un ensemble d&amp;#039;examens et de mesures spécifiques, les auscultations et les instrumentations ont pour enjeu de fournir des données fiables afin d&amp;#039;identifier et caractériser les désordres, de contribuer à l&amp;#039;élaboration du diagnostic, puis bâtir des solutions de réparation, de traitement ou de surveillance efficaces.
+&lt;/p&gt;
+&lt;p&gt;
+ Fort du développement de ses propres outils et méthodes, le Cerema s&amp;#039;adapte à votre situation particulière et à toute configuration d&amp;#039;ouvrages de génie civil. Il peut intervenir en tant que conseil ou réaliser les prestations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un gestionnaire de patrimoine d&amp;#039;ouvrages de génie civil (en infrastructures de transports, industrie, assainissement, bâtiment) public ou privé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un bureau d&amp;#039;études en charge de diagnostics de structures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une entreprise qui réalise une auscultation dans le cadre d&amp;#039;un chantier
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vos besoins :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment fixer les objectifs du diagnostic et élaborer le programme d&amp;#039;auscultation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels outils et méthodes choisir au regard des caractéristiques de l&amp;#039;ouvrage et des pathologies suspectées ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment faire en sorte que le diagnostic repose sur des données fiables ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment mettre en œuvre une auscultation en environnement complexe ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse du dossier de l&amp;#039;ouvrage et de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examen du rapport d&amp;#039;inspection détaillée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des désordres critiques au regard du fonctionnement de l&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Synthèse des auscultations déjà réalisées (historique et conclusions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confirmation ou recalibrage du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration du programme d&amp;#039;interventions, adapté à l&amp;#039;auscultation à réaliser
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des spécificités de l&amp;#039;ouvrage, de son environnement et de son exploitation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix des méthodes, matériels et conditions de mise en œuvre les plus pertinents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise au point du mode opératoire (dont fréquence d&amp;#039;échantillonnage des mesures) en tenant compte des incidences des auscultations sur l&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition de la périodicité des interventions sur place
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissement du planning associé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre opérationnelle : réalisation des essais et mesures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déploiement du matériel d&amp;#039;auscultation approprié, collecte et traitement des données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prélèvement d&amp;#039;échantillons de matériaux et analyse en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pose et maintenance de l&amp;#039;instrumentation : capteurs, moyens d&amp;#039;acquisition et de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Synthèse : bilan des résultats, interprétation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance exhaustive des typologies d&amp;#039;ouvrages de génie civil en milieu terrestre, hydraulique, fluvial et maritime
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité à diagnostiquer des ouvrages complexes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise reconnue de nos équipes hautement qualifiées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Cerema est pilote et référent pour l&amp;#039;élaboration de méthodologies et des règles de l&amp;#039;art en matière d&amp;#039;auscultations, de mesures, d&amp;#039;évaluation structurale et de diagnostics applicables à de nombreuses structures de génie civil, innovantes ou en service
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;outils, de méthodes d&amp;#039;auscultation dont certaines exclusives en France (auscultation magnétique des câbles, gammagraphie) et de matériels
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  SNCF réseau : Diagnostic des désordres et évaluation structurale du pont de Fives, surplombant le faisceau de voies ferrées à l&amp;#039;entrée de la gare Lille Flandres.
+ &lt;/li&gt;
+ &lt;li&gt;
+  APRR / AREA : En partenariat avec la Société des Autoroutes-Paris-Rhin-Rhône (APRR). Expérimentation d&amp;#039;une nouvelle méthode d&amp;#039;auscultation magnétique des câbles de précontrainte extérieure, éléments en acier indispensables à la stabilité des structures retenues par leur mise en tension.
+ &lt;/li&gt;
+ &lt;li&gt;
+  SANEF : Réalisation de diagnostics de murs en Terre Armée pour évaluer l&amp;#039;état de conservation des armatures noyées dans le remblai.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/realiser-auscultations-ouvrages-art</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/41ee-realiser-des-auscultations-sur-ouvrages-dart/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>162753</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les artistes : musique, théâtre, arts du mouvement</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux artistes : musique, théâtre, arts du mouvement</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt; favoriser la permanence d’artistes professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt;encourager leur rayonnement en région et à l’échelle nationale et internationale&lt;/li&gt; 	&lt;li&gt; soutenir l’emploi des artistes professionnels&lt;/li&gt; 	&lt;li&gt; soutenir la création et la production dans la pluralité des esthétiques musicales&lt;/li&gt; 	&lt;li&gt;encourager la rencontre avec les publics les plus diversifiés et les acteurs des territoires&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;Ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les compagnies&lt;/li&gt; 	&lt;li&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/li&gt; 	&lt;li&gt;Les autres structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;Les communes et intercommunalités et leurs établissements publics&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Sont exclus :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aires de jeux (toboggans, balançoires…) ;&lt;/li&gt; 	&lt;li&gt;les petits équipements des cours de récréation des établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;les aires de pique-nique ;&lt;/li&gt; 	&lt;li&gt; les aires de stationnement ;&lt;/li&gt; 	&lt;li&gt; les aménagements paysagers ;&lt;/li&gt; 	&lt;li&gt; l’aménagement et restauration de locaux d’accueil et de convivialité ;&lt;/li&gt; 	&lt;li&gt; les clubs house ;&lt;/li&gt; 	&lt;li&gt; les locaux administratifs ;&lt;/li&gt; 	&lt;li&gt; les vestiaires, sanitaires et douches ;&lt;/li&gt; 	&lt;li&gt; les locaux techniques de stockage de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Au-delà des exclusions mentionnées dans les conditions générales, sont également retirées les dépenses non liées à l’équipement sportif proprement dit, ainsi que les frais d’études, annexes et vrd.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Sont exclus :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aires de jeux (toboggans, balançoires…) ;&lt;/li&gt; 	&lt;li&gt;les petits équipements des cours de récréation des établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;les aires de pique-nique ;&lt;/li&gt; 	&lt;li&gt; les aires de stationnement ;&lt;/li&gt; 	&lt;li&gt; les aménagements paysagers ;&lt;/li&gt; 	&lt;li&gt; l’aménagement et restauration de locaux d’accueil et de convivialité ;&lt;/li&gt; 	&lt;li&gt; les clubs house ;&lt;/li&gt; 	&lt;li&gt; les locaux administratifs ;&lt;/li&gt; 	&lt;li&gt; les vestiaires, sanitaires et douches ;&lt;/li&gt; 	&lt;li&gt; les locaux techniques de stockage de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Au-delà des exclusions mentionnées dans les conditions générales, sont également retirées les dépenses non liées à l’équipement sportif proprement dit, ainsi que les frais d’études, annexes et vrd.&lt;/p&gt; &lt;p&gt;Avant le 31 octobre de l&amp;#039;année précédant l&amp;#039;exercice au titre duquel est demandée la subvention.&lt;br /&gt; &lt;br /&gt; Toute demande doit être déposée de façon dématérialisée sur la plateforme régionale dédiée&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-artistes-musique-theatre-arts-du-mouvement</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-artistes-musique-theatre-arts-du-mouvement/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>95128</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Intervenir en faveur des arts plastiques et visuels</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Le montant d'aide varie selon le dispositif</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude met en place plusieurs dispositifs dans le domaine des arts plastiques et visuels:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subventions en direction des arts plastiques et visuels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création en arts plastiques et visuels dans le cadre du 1% artistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la diffusion d&amp;#039;œuvres plastiques et visuelles dans les bâtiments départementaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;action du Département, dans le dispositif n°1, vise à soutenir la diffusion des arts plastiques et visuels auprès du tout public avec une ambition qualitative, à favoriser l&amp;#039;équilibre de l&amp;#039;offre culturelle sur le territoire et à accompagner les professionnels du secteur.
+ Le Département apporte son concours à des projets de diffusion d&amp;#039;œuvres et d&amp;#039;accompagnement à la création artistique comprenant la réalisation d&amp;#039;actions de médiation, de sensibilisation et d&amp;#039;éveil à l&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif n°2 concerne les réalisations artistiques suivantes : dessin, peinture, sculpture, gravure, lithographie, œuvres graphiques et typographiques, œuvres photographiques, œuvres utilisant la lumière, installation, œuvres appartenant à la catégorie des arts appliqués, œuvres utilisant le numérique.
+ Il comprend également les interventions spécialement prévues pour le lieu d&amp;#039;installation de l&amp;#039;ouvrage telles que la conception d&amp;#039;un aménagement d&amp;#039;espaces paysagers ou la création d&amp;#039;un mobilier original.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le dispositif n°3, le Département apporte son concours à des projets d&amp;#039;exposition d&amp;#039;œuvres plastiques et visuelles comportant la réalisation d&amp;#039;animations culturelles (rencontre d&amp;#039;artiste, visites commentées, ateliers d&amp;#039;initiation etc.).
+ Ce concours prend la forme de la mise à disposition temporaire des bâtiments départementaux et de moyens techniques, logistiques et humains.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;expositions temporaires, festivals
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programmation des lieux permanents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de résidences d&amp;#039;artistes visant la mise à disposition de moyens de production (atelier de travail, hébergement) et la rencontre avec le public
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;em&gt;
+  Dispositif n°1 :
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne concerne pas :
+ &lt;/strong&gt;
+ les activités des musées portant sur la conservation et la gestion des collections permanentes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes et Etablissements publics à l&amp;#039;exclusion des communautés d&amp;#039;agglomération et des villes de plus de 30 000 hab.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures culturelles associatives ayant pour objet principal la promotion et la diffusion des arts plastiques et visuels (centre d&amp;#039;art contemporain, artothèque, collectif d&amp;#039;artistes et d&amp;#039;artisans d&amp;#039;art)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Galeries d&amp;#039;art du secteur privé marchand (SA, SARL) à condition que soit assurée une mission d&amp;#039;accompagnement des artistes, de diffusion et de médiation culturelle clairement identifiée et distincte de l&amp;#039;activité de vente
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ Organisations de mécénat culturel, Fond régional d&amp;#039;art contemporain
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rémunération et défraiements des artistes, prestations et honoraires (commissaire d&amp;#039;exposition, médiateur, critique d&amp;#039;art, régisseur etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais de transport et d&amp;#039;assurance des œuvres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais d&amp;#039;impression du matériel de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Achat de petit matériel et de fournitures consommables nécessaires au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnement général de la structure (fluides, location de locaux, etc.), frais financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Edition de catalogues d&amp;#039;exposition, de monographies d&amp;#039;artiste
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition d&amp;#039;œuvres, opérations de conservation et de gestion des collections
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Dispositif n°2 :
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne concerne pas :
+ &lt;/strong&gt;
+ Les œuvres artistiques non pérennes de type performances
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Artistes auteurs d&amp;#039;œuvres plastiques et visuelles assujettis à la Maison des Artistes ou l&amp;#039;Agessa
+ &lt;/li&gt;
+ &lt;li&gt;
+  Designers et paysagistes DPLG immatriculés au Registre du commerce et des sociétés ou au Répertoire des métiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ Pour le lauréat, sont éligibles les dépenses nécessaires à l&amp;#039;exécution de la commande (honoraires, achat de matières premières et fournitures, rémunération du personnel auxiliaire).
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;em&gt;
+  Dispositif n°3 :
+ &lt;/em&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne concerne pas :
+ &lt;/strong&gt;
+ Les espaces dédiés au travail de création et l&amp;#039;hébergement de l&amp;#039;artiste.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Artistes auteurs d&amp;#039;œuvres plastiques et visuelles affiliés à la Maison des Artistes ou l&amp;#039;Agessa.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition gracieuse de locaux au sein des bâtiments départementaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en charge de l&amp;#039;assurance relative à la responsabilité civile et à la protection des œuvres
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aide à la conception de la scénographie et des activités pédagogiques par le personnel départemental (Conservation départementale des musées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;appui au montage et démontage de la structure par le personnel départemental (technicien des arts du spectacle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en charge des frais de réception (vernissage) et de communication (affiches)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Défraiement des repas sous réserve de la présence effective de l&amp;#039;artiste sur le lieu
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Le dispositif n&amp;#039;est pas qualifiable en résidence d&amp;#039;artiste et ne prend pas en charge, de ce fait la rémunération, les coûts de déplacement et d&amp;#039;hébergement des artistes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/arts-plastiques</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil Général de l&amp;#039;Aude - Service culture
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétaire - Audrey De Bentzmann
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04.68.11.64.95
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:audrey.debentzmann&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  audrey.debentzmann&amp;#64;aude.fr
+ &lt;/a&gt;
+ /
+ &lt;a href="mailto:culture&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+  culture&amp;#64;cg11.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/42dc-intervenir-en-faveur-des-arts-plastiques-et-v/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>94794</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une surveillance des ouvrages d'art communaux</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les ouvrages d&amp;#039;art communaux, l&amp;#039;ATD16 s&amp;#039;est emparée du sujet en lien très étroit avec le Conseil départemental de la Charente et en complémentarité avec l&amp;#039;offre proposée par le CEREMA dans le cadre du plan de relance. L&amp;#039;objectif est simple : mettre sur pied un duo complémentaire au service des communes de Charente. Le Département pour le haut niveau d&amp;#039;ingénierie disponible en la matière et l&amp;#039;ATD16 comme expert de proximité et outil de démultiplication.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Recensement initial et exhaustif des ouvrages communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Classification des ouvrages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saisie de l&amp;#039;ouvrage dans le Système d&amp;#039;information géographique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délimitation juridique des responsabilités de l&amp;#039;entretien,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration et suivi de la stratégie et des cycles d&amp;#039;entretien,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès à la centrale d&amp;#039;achat ouvrages d&amp;#039;art (refacturation au coût d&amp;#039;achat),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès à l&amp;#039;AMO ouvrages d&amp;#039;art (avec compensation financière).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Architecture</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale de Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, option Diagnostic ouvrages d&amp;#039;art
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  ATD16 -
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ronan Mévellec - Directeur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa89-copie-15h16-beneficier-dune-assistance-a-mait/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>58698</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Arts de la Scène - Aide à la diffusion de proximité</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="F25" s="1" t="inlineStr">
+      <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
  &lt;/li&gt;
  &lt;li&gt;
   la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Éligibilité du diffuseur
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Le prix de vente pour chaque spectacle faisant l&amp;#039;objet de la demande ne peut être inférieur à 1 000 € HT (hors frais annexes).
  &lt;/li&gt;
  &lt;li&gt;
   Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, manifestations diverses) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aide est sollicitée pour une seule représentation par spectacle programmé, hors séances scolaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dispositif peut être mobilisé un maximum de 5 fois par année civile par le même programmateur et par un même lieu.
  &lt;/li&gt;
  &lt;li&gt;
@@ -5614,208 +6923,407 @@
 &lt;ul&gt;
  &lt;li&gt;
   un spectacle peut faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 4 années civiles suivant l&amp;#039;année de sa création, dans la limite de 12 représentations maximum ;
  &lt;/li&gt;
  &lt;li&gt;
   Le spectacle doit être proposé par une équipe artistique repérée dans les réseaux de diffusion régionaux, attestant d&amp;#039;un répertoire, d&amp;#039;une diffusion antérieure, d&amp;#039;une activité exercée exclusivement à titre professionnel,
  &lt;/li&gt;
  &lt;li&gt;
   En cas de contrat de cession, l&amp;#039;équipe artistique doit être portée par une structure juridique de production (licence d&amp;#039;entrepreneur notamment), domiciliée en région Occitanie, dont les conditions réglementaires d&amp;#039;embauche et de rémunération des artistes et techniciens sont respectées (présence d&amp;#039;un personnel administratif notamment)
  &lt;/li&gt;
  &lt;li&gt;
   Sont concernés les spectacles de création, mobilisant des formes et écritures artistiques contemporaines dans le domaine des arts de la scène, de la rue ou de la piste.
  &lt;/li&gt;
  &lt;li&gt;
   Les autres propositions, notamment les productions relevant d&amp;#039;autres disciplines artistiques, du répertoire traditionnel, de l&amp;#039;animation ou de l&amp;#039;action pédagogique ne sont pas visées par les dispositifs régionaux.
  &lt;/li&gt;
  &lt;li&gt;
   Une attention particulière est accordée aux équipes artistiques ayant bénéficié d&amp;#039;un soutien de la Région au cours des 3 exercices précédant la demande (aide à la création notamment).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Arts de la Scène
 &lt;/p&gt;
 &lt;p&gt;
  artsdelascene&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e0df-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>31445</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la diffusion de proximité dans le domaine des arts de la scène</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>on montant ne peut être inférieur à 500€ (plancher) et supérieur à 2.000€ (plafond). Le montant annu</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers éligibles seront présentés en Commission Culture et Patrimoine selon le calendrier suivant : 2 commissions au 1er semestre et 2 commissions au 2nd semestre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces spectacles peuvent faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 3 années civiles suivant l&amp;#039;année de leur création, dans la limite de 12 représentations maximum ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide est sollicitée pour une représentation par spectacle programmé, hors séances scolaires ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un même programmateur peut mobiliser le dispositif dans la limite de 5 dates au total par année civile ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   De la même façon, un même lieu peut accueillir une programmation mobilisant le dispositif dans la limite de 5 dates au total par année civile ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   La demande de soutien doit être adressée à la Région impérativement avant la date de la représentation (ou de la première représentation en cas de programmation groupée).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ Dépenses artistiques liées à la programmation du spectacle faisant l&amp;#039;objet de la demande : cession ou rémunération directe (frais d&amp;#039;approche non pris en compte).
+</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaidesenligne.laregion.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Arts de la Scène
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : artsdelascene&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc72-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2020</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>30638</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir la programmation artistique de la saison (arts de la scène)</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La circulation des artistes et des œuvres est à la fois un outil de développement privilégié pour les équipes artistiques et un enjeu majeur pour l&amp;#039;aménagement culturel du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un développement des publics par le biais d&amp;#039;actions de médiation et de sensibilisation ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour des projets artistiques des équipes en région et des territoires de proximité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Structures de diffusion assurant une programmation professionnelle annuelle, généraliste ou spécialisée, jouant un rôle significatif dans l&amp;#039;aménagement du territoire régional. Ces structures s&amp;#039;engagent en particulier dans l&amp;#039;accueil des équipes régionales et la diffusion des œuvres dans un cadre cohérent et réglementé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale tend notamment à favoriser la prise de compétence culturelle des communautés de communes. Elle encourage ainsi le développement culturel au travers de programmes d&amp;#039;actions de qualité intégrant la diffusion de spectacles professionnels et la sensibilisation des publics.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les projets de saisons soutenus par la Région doivent faire apparaître :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    une programmation professionnelle de qualité constituée d&amp;#039;un minimum de 12 dates, portée par un opérateur structuré juridiquement mobilisant des moyens et compétences adaptés ;
   &lt;/li&gt;
   &lt;li&gt;
    la capacité d&amp;#039;offrir aux artistes des conditions d&amp;#039;accueil professionnelles : plateau en ordre de marche, moyens techniques et humains nécessaires au bon déroulement de la représentation, communication de la programmation à destination du public et des réseaux professionnels ;
   &lt;/li&gt;
   &lt;li&gt;
    la présence d&amp;#039;au moins 30% d&amp;#039;équipes régionales professionnelles dans la programmation ;
   &lt;/li&gt;
   &lt;li&gt;
    un volet d&amp;#039;actions culturelles en direction des publics, en lien avec la programmation
   &lt;/li&gt;
   &lt;li&gt;
    une programmation de spectacles en contrats de cession ou, le cas échéant, avec une prise en charge directe des salaires des artistes ;
   &lt;/li&gt;
   &lt;li&gt;
    la détention par le demandeur de la licence d&amp;#039;entrepreneur de spectacles.
@@ -5861,673 +7369,629 @@
  &lt;/strong&gt;
  la valorisation du bénévolat et des mises à disposition en nature, les dotations aux amortissements et aux provisions, les impôts et taxes, les intérêts des emprunts et les agios.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les opérateurs devront garantir :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;intérêt de la programmation : prise de risque artistique, programmation réservant une place aux propositions destines au jeune public, aux esthétiques dont la diffusion est la plus fragile, telles que la danse contemporaine, la musique contemporaine, les arts de la marionnette, par exemple ;
   &lt;/li&gt;
   &lt;li&gt;
    Un travail en complémentarité avec les acteurs culturels du territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Le cas échéant, des projets de saisons réalisés sur plusieurs sites de diffusion pourront faire l&amp;#039;objet d&amp;#039;une demande de subvention à la Région, sous réserve du respect des critères d&amp;#039;éligibilité listés ci-dessus, si le projet est pensé de manière collégiale et présente une cohérence territoriale.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Peuvent également être retenus les projets de saison mettant en avant des logiques de coopération et de partenariat entre acteurs culturels régionaux, notamment dans le cadre de réseaux régionaux de soutien à la création et à la diffusion.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-saison</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5251-arts-de-la-scene-aide-a-la-saison/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-[...199 lines deleted...]
-      <c r="A28" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>1075</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Soutenir les lieux et les projets d'arts visuels structurants</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les lieux permanents professionnels et les projets annuels structurants des arts visuels, ancrés localement et de rayonnement régional, jouant un rôle majeur en matière de création, de diffusion et de dynamique culturelle territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   réduire les inégalités territoriales d&amp;#039;accès à la culture,
  &lt;/li&gt;
  &lt;li&gt;
   amener les lieux à travailler en réseau et à chercher de nouvelles synergies visant à améliorer les conditions de la création artistique ainsi que l&amp;#039;offre culturelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les associations culturelles, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est. Seules sont concernées les structures dirigées par des professionnels disposant d&amp;#039;une expertise dans la discipline artistique qui est la leur et pouvant justifier de l&amp;#039;appui d&amp;#039;autres partenaires publics pour leur fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel de l&amp;#039;opération. La collectivité se réserve la possibilité de proposer pour certaines manifestations structurantes et à fort rayonnement régional de travailler à un projet de convention pluriannuelle. L&amp;#039;association d&amp;#039;autres collectivités territoriales à ces conventionnements sera recherchée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Tourisme</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    présenter un projet artistique global de qualité comprenant un volet diffusion et médiation, et pouvant s&amp;#039;accompagner d&amp;#039;autres actions – ex : production, résidences, formation – sur une durée minimum d&amp;#039;une année,
   &lt;/li&gt;
   &lt;li&gt;
    disposer de ressources humaines professionnelles,
   &lt;/li&gt;
   &lt;li&gt;
    disposer d&amp;#039;un lieu mobilisable ou de moyens dédiés,
   &lt;/li&gt;
   &lt;li&gt;
    prévoir la valorisation ou l&amp;#039;accompagnement d&amp;#039;artistes ou collectifs d&amp;#039;artistes installés dans le Grand Est.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;appui d&amp;#039;une autre collectivité territoriale ou de l&amp;#039;Etat est un atout.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/aides-aux-lieux-projets-structurants/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   Dépôt des dossiers : culture-subvention&amp;#64;grandest.fr
  &lt;/p&gt;
  &lt;p&gt;
   Pour les demandes de paiement : versements-creation&amp;#64;grandest.fr
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bebc-aides-aux-lieux-et-projets-structurants-arts-/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>01/04/2019</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>19/02/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-[...3 lines deleted...]
-      <c r="B29" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>166153</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Aider les investissements patrimoniaux (hors Musées de France)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 45</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une aide départementale pourra être octroyée pour des opérations destinées à assurer la conservation,
+l&amp;#039;inventaire, l&amp;#039;étude du patrimoine public landais, ainsi que sa valorisation à travers des dispositifs
+d&amp;#039;interprétation ou d&amp;#039;exposition.&lt;/p&gt;
+            &lt;p&gt;Le taux d’aide est de 45 % par dérogation à la partie 1 du RU.&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;plancher de dépenses éligibles : 2 500 € HT,&lt;/li&gt;&lt;li&gt;plafond d’aide : 3 100 € pour les communes et 10 000 € pour les groupements de communes.&lt;/li&gt;&lt;/ul&gt;
+            &lt;ul&gt;&lt;li&gt;Le taux d’aide défini dans le règlement pour les projets locaux est appliqué.&lt;/li&gt;&lt;li&gt;Plancher de dépenses éligibles : par dérogation à la partie I du règlement unique, pas de plancher.&lt;/li&gt;&lt;li&gt;Plafond de dépenses éligibles : 125 000 € HT, soit une aide plafonnée à 25 000 €.&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Musée</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d’opérations / de projets éligibles :
+Projets d’investissement et d’équipements d’intérêt local.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet :
+Sont éligibles les dépenses :
+− Instruments de musique,
+− Logiciels informatiques musicaux ou périphériques, destinés à un usage gratuit.&lt;/p&gt;
+&lt;p&gt;Par dérogation à l’article 11 de la partie I du présent règlement, 
+ces demandes de subventions pourront parvenir après achat du matériel.&lt;/p&gt;
+            &lt;p&gt;Typologies d’opérations/ de projets éligibles :
+Projets d&amp;#039;investissement et d&amp;#039;équipements d&amp;#039;intérêt local.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;l&amp;#039;achat de matériel d’étude, de conservation et d’inventaire, 
+matériel et mobilier de conservation et de stockage pour des opérations 
+archéologiques bénéficiant d’une autorisation de l’État (Service 
+régional de l’Archéologie),&lt;/li&gt;&lt;li&gt;l’achat de matériel et mobilier de régie et de conservation de collections publiques landaises,&lt;/li&gt;&lt;li&gt;la
+ création de dispositifs d’interprétation, de médiation ou d’exposition 
+présentant un intérêt public, scientifique, patrimonial et départemental
+ avéré, ainsi que les études préalables afférentes à ces opérations 
+(hors frais de concours).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Critères obligatoires :
+Le projet doit favoriser la connaissance, la préservation et la valorisation du patrimoine landais.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aides-aux-investissements-patrimoniaux-hors-musees-de-france</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;culture&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-les-investissements-patrimoniaux-hors-musees-de-france/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>165933</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Soutenir les artistes : musique, théâtre, arts du mouvement</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Soutien aux artistes : musique, théâtre, arts du mouvement</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt; 	&lt;li&gt; favoriser la permanence d’artistes professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt;encourager leur rayonnement en région et à l’échelle nationale et internationale&lt;/li&gt; 	&lt;li&gt; soutenir l’emploi des artistes professionnels&lt;/li&gt; 	&lt;li&gt; soutenir la création et la production dans la pluralité des esthétiques musicales&lt;/li&gt; 	&lt;li&gt;encourager la rencontre avec les publics les plus diversifiés et les acteurs des territoires&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;Ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles:&lt;/span&gt;&lt;/p&gt;
-&lt;ul&gt; 	&lt;li&gt; Les compagnies&lt;/li&gt; 	&lt;li&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/li&gt; 	&lt;li&gt;Les autres structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;Les communes et intercommunalités et leurs établissements publics&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Sont exclus :&lt;/strong&gt;&lt;/p&gt;
-[...12 lines deleted...]
-      <c r="O29" s="1" t="inlineStr">
+&lt;ul&gt; 	&lt;li&gt; Les compagnies&lt;/li&gt; 	&lt;li&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/li&gt; 	&lt;li&gt;Les autres structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;Les communes et intercommunalités et leurs établissements publics&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P29" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
         <is>
           <t>23/05/2024</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S29" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Sont éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ayant au moins une année d’existence à la date du vote&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne sont pas éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Les compagnies&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les autres structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les communes et intercommunalités et leurs établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour bénéficier de l’aide régionale, les structures présentent un programme prévisionnel.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;a) Pour une aide au fonctionnement annuel (exploitation)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les programmes d’activité annuels doivent répondre aux critères suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Un projet artistique et culturel détaillé garantissant une qualité artistique&lt;/li&gt; 	&lt;li&gt;Un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;Un ancrage territorial&lt;/li&gt; 	&lt;li&gt;Une mise en œuvre régulière de nouvelles productions et de créations, et la diffusion d’un répertoire&lt;/li&gt; 	&lt;li&gt;Une diffusion à l’échelle régionale, nationale et internationale&lt;/li&gt; 	&lt;li&gt;Un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt;Des collaborations régulières avec les acteurs culturels du territoire régional&lt;/li&gt; 	&lt;li&gt;Une démarche écoresponsable&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;b) Pour une aide au projet (action spécifique)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Le programme du projet doit répondre aux critères suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Projets d’artistes professionnels et confirmés, s’appuyant sur une dynamique de coopération entre des acteurs de terrain : acteurs publics locaux, équipes artistiques et acteurs associatifs culturels et non culturels, sur les pratiques des populations et permettant de répondre à des disparités d’offre culturelle&lt;/li&gt; 	&lt;li&gt;Projets structurants d’accueil en résidence artistique longue permettant l’inscription d’artistes et de groupes professionnels confirmés sur un territoire, mis en œuvre par au moins trois acteurs de terrain différents autour de l’artiste : acteurs publics, associations culturelles et non culturelles&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pacte régional : Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Sont exclus : &lt;/strong&gt;les actions pouvant être examinées dans le cadre de l&amp;#039;action éducative de la Région, les projets de création artistique pouvant être examinés dans le cadre de l’appel à projets Carte blanche aux artistes, les stages et master-classes, les tremplins, les concours, les cours de pratiques artistiques, les académies de formation musicale.&lt;/p&gt;
+ &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique ou une demande concernant de l&amp;#039;investissement, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, de l&amp;#039;achat, de l&amp;#039;investissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-artistes-musique-theatre-arts-du-mouvement</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-artistes-musique-theatre-arts-du-mouvement-1/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/02/2026</t>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>150674</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Enrichir les collections des musées de France (FRAM)</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Aide à l’enrichissement des collections des musées de France (FRAM)</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F30" s="1" t="inlineStr">
+      <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;enrichissement des collections d&amp;#039;un musée permet de contribuer à la diffusion de l&amp;#039;art, à sa connaissance par le grand public et au plaisir des visiteurs. Cet enrichissement peut se faire grâce aux dons et au mécénat ou grâce à l&amp;#039;achat d&amp;#039;œuvres. Le ministère de la Culture soutient les propriétaires et gestionnaires qui aident leurs musées à conserver et protéger leurs collections, par le biais des Fonds régionaux d&amp;#039;acquisition pour les musées (FRAM).
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;h3&gt;
  Qu&amp;#039;est-ce que le Fonds régional d&amp;#039;acquisition pour les musées (FRAM) ?
 &lt;/h3&gt;
 &lt;p&gt;
  Créés en 1982 à l&amp;#039;initiative du ministère de la Culture, dans le cadre de la politique globale de décentralisation, les Fonds régionaux d&amp;#039;acquisition pour les musées (FRAM) sont financés par l&amp;#039;État (Direction régionale des affaires culturelles) et le Conseil régional. Ils sont à destination des musées détenant l&amp;#039;appellation Musée de France.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif permet d&amp;#039;aider une collectivité territoriale, une association ou un établissement public à acquérir de nouveaux objets, œuvres ou collections particulièrement représentatifs sur le plan régional et dont le coût ne permettrait pas l&amp;#039;achat sans aide extérieure.
 &lt;/p&gt;
 &lt;h3&gt;
  Objectifs de la démarche
 &lt;/h3&gt;
 &lt;h4&gt;
  Accompagner les mutations des Musées de France
 &lt;/h4&gt;
 &lt;p&gt;
  Un musée est en perpétuelle évolution. Enrichir, compléter et renouveler les collections publiques constitue une des missions fondamentales des musées de France. Le dispositif permet d&amp;#039;accompagner ces établissements dans leur perspective de développement.
 &lt;/p&gt;
@@ -6749,168 +8213,168 @@
  &lt;li&gt;
   Départements Gironde, Landes, Lot-et-Garonne, Pyrénées Atlantiques : Matthieu DUSSAUGE,
   &lt;a href="mailto:matthieu.dussauge&amp;#64;culture.gouv.fr"&gt;
    matthieu.dussauge&amp;#64;culture.gouv.fr
   &lt;/a&gt;
   , 05 57 95 02 81 / son assistante : Brigitte MOREAU,
   &lt;a href="mailto:brigitte2.moreau&amp;#64;culture.gouv.fr"&gt;
    brigitte2.moreau&amp;#64;culture.gouv.fr
   &lt;/a&gt;
   , 05 57 95 02 10
  &lt;/li&gt;
  &lt;li&gt;
   Départements Corrèze, Creuse, Dordogne, Haute-Vienne : Nicolas BEL,
   &lt;a href="mailto:nicolas.bel&amp;#64;culture.gouv.fr"&gt;
    nicolas.bel&amp;#64;culture.gouv.fr
   &lt;/a&gt;
   , 05 55 45 66 75 / son assistante : Marie-Pierre LEMERY,
   &lt;a href="mailto:marie-pierre.lemery&amp;#64;culture.gouv.fr"&gt;
    marie-pierre.lemery&amp;#64;culture.gouv.fr
   &lt;/a&gt;
   , 05 55 45 66 74
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>Selon région
 &lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Selon région</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-l-enrichissement-des-collections-des-musees-de-france-fram</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1c81-aide-a-lenrichissement-des-collections-des-mu/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF30" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>143392</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Optimiser la gestion de votre patrimoine d’ouvrages d’art</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  Votre besoin
 &lt;/h4&gt;
 &lt;p&gt;
  La bonne gestion de votre patrimoine permet de répondre aux enjeux de libre circulation et de sécurité des usagers, tout en maîtrisant les dépenses publiques.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Gestionnaire de patrimoine d&amp;#039;ouvrages d&amp;#039;art, le Cerema vous accompagne pour identifier votre patrimoine, définir et mettre en oeuvre une politique de surveillance et d&amp;#039;entretien efficace.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment définir votre politique de surveillance et d&amp;#039;entretien en fonction de vos moyens ?
  &lt;/li&gt;
  &lt;li&gt;
   Quelle organisation pour suivre votre patrimoine d&amp;#039;ouvrages d&amp;#039;art ? Avec quels outils ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment identifier les risques spécifiques ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment gérer et réparer les ouvrages pathologiques ?
@@ -7026,829 +8490,713 @@
  Ils nous font confiance
 &lt;/h3&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Conseil département de Loire-Atlantique
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  Analyse des risques de la gestion du Pont de Saint-Nazaire, pour le compte du Conseil Départemental de Loire-Atlantique (44)
 &lt;/span&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Nice Côte d&amp;#039;Azur
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  Évaluation de la tenue au séisme des ouvrages d&amp;#039;art essentiels à la gestion de crise pour la métropole Nice Côte d&amp;#039;Azur
 &lt;/span&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/optimiser-gestion-votre-patrimoine-ouvrages-art</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c63-optimiser-la-gestion-de-votre-patrimoine-douv/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>120281</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet de développement de l'Education aux Arts et à la Culture (EAC)</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Projet de développement de l'Education aux Arts et à la Culture (EAC)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   OPÉRATIONS CONCERNÉES
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une stratégie de développement de l&amp;#039;Education aux Arts et à la Culture à l&amp;#039;échelle des territoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre d&amp;#039;actions d&amp;#039;éducation aux arts et à la culture dans les domaines du spectacle vivant, de la musique, des arts plastiques, du cinéma, de la lecture,...à destination des publics jeunes, des publics spécifiques (personnes âgés, en situation de handicap), habitants de territoires ruraux éloignés de l&amp;#039;offre culturelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur le contexte réglementaire et la politique départementale et nationale de l&amp;#039;éducation aux arts et à la culture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la définition d&amp;#039;un projet territorial d&amp;#039;éducation aux arts et à la culture, si nécessaire aide à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;un diagnostic EAC et accompagnement au choix du prestataire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;identification des acteurs culturels en présence sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Orientation vers les partenaires institutionnels potentiels (Etat – Région – Education nationale...) et les dispositifs techniques et financiers mobilisables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la Maîtrise d&amp;#039;ouvrage (AMO) (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à la construction de l&amp;#039;offre d&amp;#039;éducation aux arts et à la culture d&amp;#039;un territoire (Mise en complémentarité et maillage territoriale des acteurs et des projets).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide ponctuelle au montage d&amp;#039;une action spécifique ( définition de l&amp;#039;action à conduire – expertise technique et méthodologie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en matériel scénique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Si nécessaire accompagnement à la rédaction d&amp;#039;une convention avec les partenaires institutionnels.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Education et renforcement des compétences
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/projet-developpement-education-aux-arts-et-culture/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction culture et patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement culturel
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:culture&amp;#64;ladrome.fr"&gt;
+  culture&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 0475 79 26 01
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ced5-projet-de-developpement-de-leducation-aux-art/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>103383</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets des musées œuvrant à la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux projets des musées œuvrant à la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...13 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
-[...7 lines deleted...]
- &lt;br /&gt;
+ La Région accompagne les musées de France, dont les projets favorisent la découverte des collections constitutives du patrimoine francilien. Très ancrés dans les territoires franciliens, ces musées contribuent à un accès à la culture pour tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Ouverture permanente
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
-[...52 lines deleted...]
-      <c r="S32" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les musées départementaux, intercommunaux, communaux ou associatifs à l&amp;#039;exclusion des musées nationaux.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement doit être labellisé « Musée de France ».
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40% maximum des dépenses éligibles liées au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est plafonnée à 30.000€.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de valorisation (expos physiques ou virtuelles, journées d&amp;#039;étude, site internet, publications, documentaires...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de médiation  (cartes et itinéraires papier ou numériques, livrets de visite, outils numériques, multimédia, parcours d&amp;#039;interprétation...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs pédagogiques (mallettes pédagogiques, Moocs, supports de visite à destination des jeunes...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Événements rayonnant à l&amp;#039;échelle de l&amp;#039;Île-de-France.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Une attention particulière sera portée à la qualité des contenus, à l&amp;#039;originalité et la pertinence des outils ou actions proposés, et à leur adéquation avec les publics ciblés.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
-[...15 lines deleted...]
-   contact&amp;#64;atd16.fr
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-des-musees-oeuvrant-la-valorisation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+ &lt;br /&gt;
+ Héloïse Maillé
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
-  - 05 45 20 07 60
-[...6 lines deleted...]
- Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
-&lt;/p&gt;</t>
-[...168 lines deleted...]
- &lt;/strong&gt;
+ Kamel Kacihi
  &lt;br /&gt;
-&lt;/p&gt;
-[...147 lines deleted...]
-  culture&amp;#64;cg11.fr
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/77f9-aide-aux-projets-des-musees-uvrant-a-la-valor/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>162467</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Aide au projet ou au fonctionnement, spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F34" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides au fonctionnement ou au projet ont comme objectif de soutenir la diversité des esthétiques, des expressions, des formes et des formats dans le champ des arts visuels, du théâtre, de la marionnette, des arts du cirque et de la rue, de la danse et de musique. Les services déconcentrés ou centraux du ministère de la culture apportent ainsi une aide au fonctionnement à des structures ou une aide à des projets spécifiques de création et de diffusion artistiques. &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Qu&amp;#039;est-ce que l&amp;#039;aide au projet ou au fonctionnement, spectacle vivant et arts visuels ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Selon les dispositifs et types d’aides, l’instruction de la demande est réalisée à partir de formulaires différents.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Attention, chaque dispositif a un calendrier propre, qui peut être différent selon les régions. &lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Spectacle vivant</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels</t>
         </is>
       </c>
-      <c r="W34" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_creation-artistique-2024</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question, vous êtes invités à vous adresser aux conseillers arts visuels et spectacle vivant de votre Direction régionale aux affaires culturelles (DRAC). Ils sont les interlocuteurs privilégiés des acteurs culturels et des porteurs de projet en&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-projet-ou-au-fonctionnement-spectacle-vivant-et-arts-visuels/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF34" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>07/04/2024</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>156157</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Soutenir les travaux sur la voirie communale et la réhabilitation d’ouvrages d’art</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>VOIRIE COMMUNALE ET RÉHABILITATION DES OUVRAGES D’ART</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>'- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider les communes et EPCI dans leurs travaux de voirie ou pour la réhabilitation d&amp;#039;ouvrages d&amp;#039;art.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 2.000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   EPCI dotés de la compétence en matière de voirie, quelle que soit leur population, pour les travaux qu&amp;#039;ils réalisent dans les communes dont la population est inférieure à 2 000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB: La Métropole ainsi que les communes qui la composent ne peuvent bénéficier de ce dispositif d&amp;#039;aide en raison du transfert de compétences
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles:
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie communale :
@@ -7935,3183 +9283,1559 @@
  &lt;li&gt;
   Les travaux de voirie ou sur des ouvrages liés à la création ou à la réhabilitation de lotissements ou de zones d&amp;#039;activités ainsi que plus généralement toutes opérations à caractère économique et commercial.
  &lt;/li&gt;
  &lt;li&gt;
   Les études d&amp;#039;investissement préalables liées à des opérations à caractère économique et commercial tels que les aménagements de lotissement à usage privé et les ZAC.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Plancher/plafond:
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Plancher de dépenses : 10.000€ HT pour les communes et EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de dépenses : 200.000€ HT pour les communes (par an et par maître d&amp;#039;ouvrage) - 1.200.000€ HT pour les EPCI (par an et par maître d&amp;#039;ouvrage)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB: L&amp;#039;aide n&amp;#039;est pas cumulable avec d&amp;#039;autres aides départementales ni avec le fonds d&amp;#039;action locale (FAL).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/voirie-communale-et-rehabilitation-des-ouvrages-dart/</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e001-aider-au-classement-et-a-la-preservation-des-/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB35" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts
 Gestion des inondations
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...1020 lines deleted...]
-      <c r="A41" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>144488</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Aider à la commande artistique dans le domaine des arts contemporains</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Aide à la commande artistique</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Max : 45</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La commande publique dans le domaine des arts contemporains offre une 
 double opportunité : mettre à la disposition des artistes les moyens de 
 réaliser des projets ambitieux nécessitant un soutien de la part des 
 collectivités publiques ; contribuer à l&amp;#039;amélioration de la qualité 
 esthétique des espaces publics et à la présence de l&amp;#039;art au plus près de
  la population.
 La réglementation dite du « 1 % artistique » fait obligation, à 
 l&amp;#039;occasion de la construction ou de l&amp;#039;extension de certains bâtiments 
 publics, d&amp;#039;affecter 1 % du montant de l&amp;#039;investissement à la réalisation 
 d&amp;#039;une ou de plusieurs œuvres d&amp;#039;art contemporain spécialement conçues 
 pour ces lieux (Code général des collectivités territoriales Article 
 L1616-1) ; en dehors de cette procédure, les collectivités peuvent 
 prendre toute initiative qu&amp;#039;elles jugent utile et définir leurs propres 
 procédures.
 Dans le cadre de sa politique dédiée au développement culturel, le 
 Département entend accompagner les communes et les groupements de 
 communes dans leurs efforts en faveur de la commande artistique et 
 soutient l&amp;#039;intégration d&amp;#039;œuvres d&amp;#039;art contemporain à de nouveaux 
 programmes urbains ou environnementaux.
 L&amp;#039;intervention artistique souhaitée ne doit pas se limiter à 
 l&amp;#039;implantation d&amp;#039;une œuvre isolée ; elle doit être considérée dans son 
 contexte environnemental (géographique, architectural, social…) et dans 
 une relation forte au public.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
 Espace public</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;œuvre concernée devra faire l&amp;#039;objet d&amp;#039;une commande publique, dans le respect de la réglementation du code des marchés publics.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;intervention artistique souhaitée ne doit pas se limiter à l&amp;#039;implantation d&amp;#039;une œuvre isolée ; elle doit être considérée dans son contexte environnemental (géographique, architectural, social...) et dans une relation forte au public.
 &lt;/p&gt;
 &lt;p&gt;
  Seules les commandes d&amp;#039;un coût supérieur ou égal à 6 000 € sont concernées par cette aide.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/aide-la-commande-artistique</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:culture&amp;#64;landes.fr" target="_self"&gt;
   culture&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/11a2-aider-a-la-commande-artistique/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...683 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>143276</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Programmer et suivre une opération de réparation d’ouvrage d’art</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise privée
-[...13 lines deleted...]
-      <c r="K45" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un ouvrage d&amp;#039;art est unique par sa typologie, son exploitation et son environnement. Une approche globale de l&amp;#039;opération de réparation est donc requise afin de répondre à l&amp;#039;ensemble des impératifs techniques et aux objectifs spécifiques du gestionnaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maître d&amp;#039;ouvrage, le Cerema vous accompagne à chaque étape clé, du diagnostic au choix de la solution.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment définir le périmètre d&amp;#039;une opération de réparation ou de transformation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles expertises complémentaires planifier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment élaborer un programme de réparation ? Selon quel scénario ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment bien choisir son maître d&amp;#039;oeuvre ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour programmer et suivre une opération de réparation d&amp;#039;ouvrage d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences pluridisciplinaires en génie civil, y compris en géotechnique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expertise reconnue en matière d&amp;#039;analyse d&amp;#039;ouvrages pathologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  La capacité de réaliser des interventions de haut niveau sur tous types d&amp;#039;ouvrages (inspections, instrumentation, haute surveillance, essais de laboratoire, évaluations structurales théoriques)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema, garant de la cohérence d&amp;#039;ensemble, assiste le maître d&amp;#039;ouvrage pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Réaliser le diagnostic et le pronostic de l&amp;#039;état de l&amp;#039;ouvrage pathologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recueil des données existantes, analyse, définition des mesures d&amp;#039;urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programmation des études et diagnostics préalables, en adéquation avec les bénéfices attendus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix des analyses structurales et adaptation des règles de calcul selon l&amp;#039;historique de l&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répartition des tâches entre intervenants avec consultation de tiers (le cas échéant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle qualité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Elaborer le programme d&amp;#039;intervention sur l&amp;#039;ouvrage (réparation, transformation, adaptation des usages)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de scénarios à approfondir avec le gestionnaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix du scénario à mettre en oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Réaliser l&amp;#039;opération
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cadrage des études d&amp;#039;avant-projet et de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition de la mission du maître d&amp;#039;oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   DIR Centre-Est
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Production d&amp;#039;un projet de réparation innovante du viaduc de la Ricamarie et assistance technique en phase travaux pour la DIR Centre-Est
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Département du Haut-Rhin
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réparation des Viaducs Indépendants à Poutres Précontraintes (VIPP) du patrimoine Ouvrages d&amp;#039;Art du département du Haut-Rhin (68)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Département de l&amp;#039;Hérault
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Elaboration de réparations pour le département de l&amp;#039;Hérault
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Réhabilitation
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/programmer-suivre-operation-reparation-ouvrage-art</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6173-programmer-et-suivre-une-operation-de-reparat/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L45" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>143271</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Construire votre politique de surveillance et d'entretien d'ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Etudier l&amp;#039;état des collections et leurs conditions de conservation, œuvrer à la conservation et à la restauration des œuvres de leurs fonds sont des enjeux majeurs pour les musées bénéficiant de l&amp;#039;appellation musée de France. Le ministère de la Culture soutient les propriétaires et gestionnaires qui aident leurs musées à conserver et protéger leurs collections, par le biais des Fonds régionaux d&amp;#039;aide à la restauration (FRAR).
-[...96 lines deleted...]
-      <c r="O45" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La gestion optimale de vos ouvrages répond aux enjeux environnementaux, économiques, juridiques et de sécurité des usagers. Gestionnaires, le Cerema vous accompagne pour évaluer votre patrimoine et définir les orientations de la politique de surveillance et d&amp;#039;entretien de vos ouvrages.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Quelles sont les principales caractéristiques de votre patrimoine d&amp;#039;ouvrages d&amp;#039;art ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels moyens allouer pour une gestion optimale ? Avec quels outils ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment vous prémunir des risques liés à la sécurité des usagers ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment garantir la continuité de service ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour construire votre politique de surveillance et d&amp;#039;entretien d&amp;#039;ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La conception des méthodes de surveillance et de gestion actuellement déployées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une connaissance fine et exhaustive des typologies d&amp;#039;ouvrages de génie civil en milieu terrestre, hydraulique, fluvial et maritime
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des collaborations réussies auprès de maîtres d&amp;#039;ouvrage tels que communes, grandes métropoles ou établissements publics, opérateurs de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des équipes hautement qualifiées (directeurs de projets et ingénieurs expérimentés en matière d&amp;#039;ouvrages d&amp;#039;art, d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage et d&amp;#039;élaboration de documentations méthodologiques).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Evaluation de votre patrimoine
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recenser les ouvrages (réalisation ou assistance à l&amp;#039;externalisation de prestations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Constituer une base de données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Effectuer un classement initial de l&amp;#039;état des ouvrages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identifier les ouvrages posant des problèmes de sécurité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Déploiement d&amp;#039;une méthode de gestion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous accompagner dans le choix des outils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter méthode et outils à votre patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous assister dans la mise en place opérationnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définition de votre politique de surveillance et d&amp;#039;entretien
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyser et ajuster les moyens mobilisables (financiers et humains)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définir les principes organisationnels et le process décisionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ajuster le périmètre des interventions d&amp;#039;entretien courant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser la surveillance : planifier les inspections d&amp;#039;ouvrages, les visites spécialisées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Grand Port Maritime de Dunkerque : Déploiement de la méthode VSC (Visites Simplifiées Comparées) sur le Grand Port Maritime de Dunkerque (GPMD)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des risques appliquée au patrimoine Ouvrages d&amp;#039;Art du Département de Meurthe-et-Moselle (54)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
-[...73 lines deleted...]
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X45" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/construire-votre-politique-surveillance-entretien-ouvrages</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour toute question sur les FRAM, vous êtes invités à vous adresser au(x) conseiller(s) musée du service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC) dont vous dépendez.
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbbb-construire-votre-politique-de-surveillance-et/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF45" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG45" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>142835</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Contrôler et suivre la mise en oeuvre des matériaux des ouvrages d’art</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...14 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de voirie et d&amp;#039;ouvrages d&amp;#039;art :
- &lt;br /&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez assurer la qualité et la pérennité d&amp;#039;un ouvrage d&amp;#039;art lors de sa construction ou de sa réhabilitation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour assurer le contrôle et le suivi de la mise en œuvre des matériaux béton et métalliques sur les ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne sur cette problématique en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  pour donner des conseils de 1er niveau
-[...6 lines deleted...]
-  &lt;br /&gt;
+  Assistance technique au maitre d&amp;#039;œuvre et/ou l&amp;#039;entreprise de réalisation avec participation aux levées de points d&amp;#039;arrêt réglementaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérification des caractéristiques des produits béton mis en œuvre (certification COFRAC) : contrôle des aciers dans le ferraillage, Contrôle de la consistance, de l&amp;#039;air occlus et des résistances à la compression et à la traction des bétons ; vérification de l&amp;#039;intégrité des fondations profondes par auscultation sonique, suivi de la mise en tension des câbles de précontrainte, contrôle de l&amp;#039;état de surface du tablier et de la mise en œuvre du complexe d&amp;#039;étanchéité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle du coulage des bétons ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit des centrales à béton NF BPE ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérification des caractéristiques des produits métalliques mis en œuvre : Contrôle des approvisionnements en matière première, contrôle des découpes, contrôle des assemblages (soudures, boulons, rivets), montage à blanc en atelier, préparation de l&amp;#039;état de surface (sablage), application de la protection anticorrosion.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
-Accessibilité</t>
-[...2 lines deleted...]
-      <c r="O46" s="1" t="inlineStr">
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...235 lines deleted...]
-      <c r="U47" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X47" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/controle-suivi-materiaux-ouvrages-art</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f79-controler-et-suivre-la-mise-en-oeuvre-des-mat/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>142834</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Inspection Auscultation Subaquatique des ouvrages d’art</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La surveillance, l&amp;#039;évaluation, la programmation des actions de maintenance des parties immergées des ouvrages d&amp;#039;art sont tout aussi importantes et nécessaires que celles des parties « aériennes ». Une surveillance régulière et l&amp;#039;entretien qui en découle sont le meilleur moyen d&amp;#039;augmenter la durée de vie d&amp;#039;un ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Deux équipes de professionnels expérimentés et qualifiés classe II
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Deux unités comprenant des scaphandriers-inspecteurs d&amp;#039;ouvrage d&amp;#039;art interviennent sur l&amp;#039;ensemble du territoire métropolitain et ultramarin. Elles sont situées à Sourdun (77) et Aix-en-Provence (13).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Spécialisées dans les domaines de l&amp;#039;expertise subaquatique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Leur domaine d&amp;#039;intervention concerne tous les types de structures (ponts, murs, ouvrages portuaires, écluses, barrages) et de matériaux (maçonneries, béton, béton armé, béton précontraint, métal). Il comprend également les reconnaissances élémentaires des milieux marins (suivi environnemental avant et après travaux) et les reconnaissances géotechniques subaquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les méthodes d&amp;#039;évaluation mises en œuvre par ces unités répondent aux textes de référence en vigueur pour les ouvrages du réseau routier national que sont l&amp;#039;instruction technique pour la surveillance et l&amp;#039;entretien des ouvrages d&amp;#039;art (ITSEOA) de 2010 et son guide technique « fascicule 10 : fondations en site aquatique ».
+&lt;/p&gt;
+&lt;p&gt;
+ Leur appartenance à un établissement public du Ministère de l&amp;#039;écologie permet à ces unités à la fois de rendre compte en toute impartialité, et de pouvoir s&amp;#039;appuyer sur des spécialistes et des moyens de l&amp;#039;ensemble du réseau technique lorsque nécessaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/inspection-auscultation-subaquatique-ouvrages-art</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5515-realiser-une-inspection-auscultation-subaquat/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>143370</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Accéder aux ouvrages d'arts complexes : la passerelle EPSILON</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La passerelle à câble Epsilon du Cerema est l&amp;#039;unique moyen d&amp;#039;accès aux ouvrages d&amp;#039;art de dimension exceptionnelle ou stratégique. Venez découvrir l&amp;#039;outil unique que le Cerema met à votre disposition pour accéder au contact des ouvrages d&amp;#039;art, comme le préconise l&amp;#039;instruction technique pour la surveillance et l&amp;#039;entretien des ouvrages d&amp;#039;arts (ITSEOA).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le Cerema à vos côtés pour vos missions de surveillance, d&amp;#039;investigation, d&amp;#039;inspection détaillée et de réalisation d&amp;#039;entretien courant ou spécialisé.
+ &lt;br /&gt;
+ Un produit adapté pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accéder à un pont en arc et son intrados
+ &lt;/li&gt;
+ &lt;li&gt;
+  atteindre les parements d&amp;#039;un ouvrage présentant des appuis de grande hauteur
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne pas neutraliser la chaussée
+ &lt;/li&gt;
+ &lt;li&gt;
+  intervenir sur des ouvrages d&amp;#039;art étroits voire limités en tonnage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Les solutions offertes par notre passerelle
+  &lt;br /&gt;
+  &amp;gt; Accès physique aux zones inaccessibles par des moyens d&amp;#039;accès conventionnels :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plateforme légère d&amp;#039;une longueur modulable (panier de 1 m ou passerelle de 6 à 18 m) permettant d&amp;#039;emmener deux passagers et leur matériel, en plus du chef de manœuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utilisation transversale (pile, intrados de voûte ou de plan incliné) comme longitudinale (mur de tympan, encorbellement, mur de soutènement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La passerelle peut être équipée de flotteurs et est accompagnée d&amp;#039;un bateau pour les interventions au-dessus de l&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Possibilité de suspendre la passerelle Epsilon jusqu&amp;#039;à 150 m en dessous du tablier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les franchissements de grande largeur avec caillebotis : passage du câble entre deux tabliers parallèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite des ouvrages à faible capacité portante : deux chariots thermiques, mobiles et légers à bras télescopiques hydrauliques articulés (6 tonnes par chariot de 1,3 m de large).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;utilisation
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &amp;gt; Mise à disposition de la passerelle pour :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une utilisation par vos spécialistes en ouvrage d&amp;#039;art pour l&amp;#039;inspection détaillée, l&amp;#039;entretien courant ou spécialisé et l&amp;#039;investigation (carottage, instrumentation, gammagraphie...),ou
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ia réalisation d&amp;#039;une prestation par une équipe qualifiée du Cerema, formée au déplacement sur corde pour les manipulations plus atypiques et de sécurité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Mise à disposition dans toute la France métropolitaine
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Matériel entièrement démontable et acheminé sur les ouvrages dans un ensemble routier tracteur semi-remorque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation sur site en moins de 2 heures par notre équipe
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intervention sans interrompre la circulation - Encombrement de la chaussée réduit : utilisation du trottoir ou de la piste cyclable, grâce à une faible largeur des chariots
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - DIR Centre-Est : Le pont de Givors inspecté périodiquement
+ &lt;br /&gt;
+ - BOAS : Inspection détaillée périodique du pont de Serrières, un pont voûte de grande dimension, sur l&amp;#039;Ain
+ &lt;br /&gt;
+ - Conseil Départemental du Finistère : Gestion du Pont de Terenez
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Bâtiments et construction
+Mobilité pour tous
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/passerelle-epsilon-acces-aux-ouvrages-art-complexes</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5a3e-acceder-aux-ouvrages-darts-complexes-la-passe/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>133064</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Cartographier les ouvrages d’art et estimer rapidement les besoins en rénovation</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>PrioRéno Ponts : cartographie gratuite et estimation des besoins en travaux sur vos ponts</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...2 lines deleted...]
-Autre aide financière
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes un élu local, responsable des infrastructures, de la voirie ou des finances, et vous souhaitez connaître rapidement et simplement l&amp;#039;état de vos ponts et ouvrages d&amp;#039;art ? La Banque des Territoires vous propose le dispositif Prioréno Ponts.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif numérique innovant est la première étape d&amp;#039;un accompagnement complet à la rénovation de vos ponts. Il permet de cartographier vos ouvrages d&amp;#039;art (nombre, caractéristiques techniques, sécurité, etc.) et de disposer d&amp;#039;une pré-qualification indicative des études à lancer en priorité. Il est basé sur la solution Infrasim, proposée par la société Oxand, dont l&amp;#039;expertise en la matière est reconnue.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes en capacité de générer un rapport détaillé de vos ouvrages d&amp;#039;art, permettant une vision globale de votre parc ainsi qu&amp;#039;une projection des coûts de maintenance sur le patrimoine. Vous pouvez ensuite bénéficier d&amp;#039;un accompagnement personnalisé de la Banque des Territoires pour élaborer votre programme de rénovation, avec du cofinancement d&amp;#039;études en ingénierie, puis des offres de financement adaptées. Découvrez le service Prioréno Ponts en vidéo à cette adresse : https://youtu.be/uWb_FDRX1Cc
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Architecture</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/prioreno-ponts?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prioreno_ponts_psat</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c360-cartographier-vos-ouvrages-dart-avec-prioreno/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>07/04/2023</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-[...263 lines deleted...]
-      <c r="A50" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>95032</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Soutenir les réseaux et centres de ressources spectacle vivant et arts visuels</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Soutien aux réseaux et centres de ressources spectacle vivant et Arts visuels</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les structures professionnelles positionnées en réseaux ou en centres de ressources et qui contribuent, via l&amp;#039;animation de réseaux et des actions d&amp;#039;information, de médiation ou de formation, à l&amp;#039;accompagnement des acteurs culturels et au développement de la culture sur le territoire et en direction de tous les publics,
  &lt;/li&gt;
  &lt;li&gt;
   réduire les inégalités d&amp;#039;accès à la culture.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide régionale est octroyée.
 Recommandation : le versement du solde de l&amp;#039;aide antérieure est demandé au plus tard à la date du dépôt du nouveau dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
         <is>
           <t>03/08/2017</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les associations culturelles, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est. Seules sont concernées les structures dirigées par des professionnels disposant d&amp;#039;une expertise dans la discipline artistique qui est la leur et pouvant justifier du rayonnement de leur activité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    justifier de son rôle de réseau ou de centre de ressources pour les acteurs culturels et du rayonnement territorial de la structure, être en relation partenariale avec d&amp;#039;autres acteurs de la vie culturelle régionale,
   &lt;/li&gt;
  &lt;/ul&gt;
  présenter un projet artistique et culturel global comprenant un ou plusieurs des volets suivants :
@@ -11140,326 +10864,2873 @@
    accompagnement des pratiques amateurs,
   &lt;/li&gt;
   &lt;li&gt;
    actions culturelles en direction de publics spécifiques,
   &lt;/li&gt;
   &lt;li&gt;
    disposer de ressources humaines professionnelles adaptées à la nature du projet,
   &lt;/li&gt;
   &lt;li&gt;
    avoir conventionné avec d&amp;#039;autres partenaires publics – Etat, Villes notamment – constitue un atout,
   &lt;/li&gt;
   &lt;li&gt;
    présenter un budget global de fonctionnement de la structure sur 3 ans si le projet s&amp;#039;inscrit sur une durée de 3 ans dans le cadre d&amp;#039;une convention, sur la base de budgets prévisionnels annuels détaillés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-reseaux-centres-de-ressources/</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0018/depot/simple</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les demandes de paiement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:versements-creation&amp;#64;grandest.fr"&gt;
     versements-creation&amp;#64;grandest.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les demandes se font exclusivement en ligne. Un guide et un mode d&amp;#039;emploi sont à votre disposition pour vous aider dans cette démarche :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
     Guide utilisateurs du portail des aides dématérialisées
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/mode-emploi-demande-aide-demat-arpege-simpl.pdf"&gt;
     Mode d&amp;#039;emploi de l&amp;#039;outil de dépôt en ligne
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dc33-soutien-aux-reseaux-et-centres-de-ressources-/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>58576</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'enrichissement et la restauration des collections des musées et fonds patrimoniaux des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La Région Occitanie soutient les &amp;#34;Musées de France&amp;#34; et les bibliothèques des collectivités publiques dotées de fonds patrimoniaux dans la restauration et l&amp;#039;enrichissement de leurs collections
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif vise à favoriser la restauration et l&amp;#039;enrichissement des collections des « Musées de France » et des fonds patrimoniaux des bibliothèques d&amp;#039;Occitanie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le FRAM (Fonds Régional d&amp;#039;Acquisition pour les Musées de France),
+  &lt;/li&gt;
+  &lt;li&gt;
+   le FRAR (Fonds Régional d&amp;#039;Aide à la Restauration des collections des musées de France)
+  &lt;/li&gt;
+  &lt;li&gt;
+   et le FRRAB (Fonds Régional de Restauration et d&amp;#039;Acquisition pour les Bibliothèques) sont abondés annuellement par l&amp;#039;État et la Région.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements peuvent solliciter :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- au titre des « musées de France », pour les collections labellisées,
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le FRAR pour la restauration des objets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le FRAM pour l&amp;#039;achat d&amp;#039;oeuvres majeures ou remarquables ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2- au titre des bibliothèques, le FRRAB, pour les acquisitions de fonds patrimoniaux tels
+que, ouvrages anciens, incunables, lettres et manuscrits autographes, livres d&amp;#039;artistes, etc. Par ailleurs, le FRRAB peut être sollicité pour la restauration et la conservation des collections patrimoniales, ainsi que leur mise en valeur dans le cadre d&amp;#039;opérations particulièrement marquantes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires du FRAM et du FRAR sont les établissements labellisés par l&amp;#039;État « Musées de France » et ceux du FRRAB sont les bibliothèques des collectivités publiques dotées de fonds patrimoniaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de soutien au titre du FRAM, du FRAR et du FRRAB sont présentées par la personne morale propriétaire de la collection considérée : collectivités locales (ou leurs établissements publics) ou associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de financement est déterminé annuellement en fonction de l&amp;#039;enveloppe budgétaire, de la programmation et dans la limite maximale de 80% du coût de la dépense.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier et procédure
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque dossier fera l&amp;#039;objet d&amp;#039;une instruction par les services de la Région. Le dossier complet est adressé à la Région et en parallèle à l&amp;#039;Etat (DRAC) au plus tard le
+ &lt;strong&gt;
+  31 mai
+ &lt;/strong&gt;
+ , pour un examen en Comité de Gestion au début de l&amp;#039;été et une délibération du Conseil régional à la fin du 3ème trimestre.
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément au RGFR, la subvention régionale fait l&amp;#039;objet d&amp;#039;un versement unique, lorsqu&amp;#039;elle est inférieure ou égale à 2 000 € ou fractionné au-dessus de 2 000 €, si le porteur de projet le souhaite (un acompte d&amp;#039;un montant maximum de 70 %) et un solde.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Musée
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien régional est calculé en fonction du montant d&amp;#039;opération HT. Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les acquisitions des « musées de France » en vente publique, les frais spécifiques peuvent être retenus.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide accordée à un établissement ne peut en principe dépasser le tiers du montant annuel du FRAM, du FRAR ou du FRRAB.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;autofinancement du propriétaire ne peut être inférieur à 20% du montant HT (ou TTC si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces fonds sont destinés à soutenir en priorité les restaurations et acquisitions majeures, inaccessibles pour les établissements d&amp;#039;Occitanie sans le cofinancement de l&amp;#039;État et de la Région. Pour des opérations exceptionnelles dépassant le cadre budgétaire dédié à ces dispositifs, des mesures financières exceptionnelles pourront être étudiées par la Région en cohérence avec les fonds mis en place à cet effet par l&amp;#039;État pour les musées et les bibliothèques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Patrimoine-Soutien-a-l-enrichissement-et-a-la-restauration-des-collections-des</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Calendrier du dépôt des dossiers
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers de demande de financement, simultanément à la DRAC d&amp;#039;Occitanie et à la Région, au plus tard le 30 mai de l&amp;#039;année N pour instruction et décision avant la fin de l&amp;#039;année N.
+&lt;/p&gt;
+&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement, Restauration et Valorisation du patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 11, 30, 34, 48 et 66 :
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier :
+&lt;/p&gt;
+&lt;p&gt;
+ 201, avenue de la Pompignane
+&lt;/p&gt;
+&lt;p&gt;
+ 34 064 MONTPELLIER Cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Monique BENOIT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 67 22 93 49
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : monique.benoit&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Anne-Françoise VOISIN
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 67 22 98 49
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : anne-francoise.voisin&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse :
+&lt;/p&gt;
+&lt;p&gt;
+ 22, boulevard du Maréchal Juin
+&lt;/p&gt;
+&lt;p&gt;
+ 31 406 TOULOUSE Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Radhia GHAZOUANI
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 05 61 39 62 09
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : radhia.ghazouani&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe MONDY
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 05 61 39 62 15
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : philippe.mondy&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5dca-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>150675</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Financer la restauration et la conservation préventive des collections des musées de France (FRAR)</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la restauration et la conservation préventive des collections des musées de France (FRAR)</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudier l&amp;#039;état des collections et leurs conditions de conservation, œuvrer à la conservation et à la restauration des œuvres de leurs fonds sont des enjeux majeurs pour les musées bénéficiant de l&amp;#039;appellation musée de France. Le ministère de la Culture soutient les propriétaires et gestionnaires qui aident leurs musées à conserver et protéger leurs collections, par le biais des Fonds régionaux d&amp;#039;aide à la restauration (FRAR).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que le Fonds régional d&amp;#039;aide à la restauration pour les musées (FRAR) ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créés en 2000 à l&amp;#039;initiative du ministère de la Culture, dans le cadre de la politique globale de décentralisation, les Fonds régionaux d&amp;#039;aide à la restauration pour les musées (FRAR) sont des dispositifs d&amp;#039;accompagnement financés par l&amp;#039;État (Direction régionale des affaires culturelles) et le Conseil régional. Ils sont à destination des musées détenant l&amp;#039;appellation musée de France.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce fonds a pour vocation d&amp;#039;aider une collectivité territoriale ou une association à financer des opérations de restauration ou de conservation préventive d&amp;#039;œuvres d&amp;#039;art ou d&amp;#039;objets afin de protéger leurs collections, et dont le coût ne permettrait pas la réalisation sans aide extérieure.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Préserver les collections des Musées de France
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collections des musées sont en permanence soumises à des contraintes et des agressions (humidité, poussière, choc, chaleur, infestation, etc.) mettant en péril leur intégrité voire pouvant mener à leur destruction. Prévenir ces risques, intervenir sur leurs conséquences constitue une des missions fondamentales des musées de France. Le dispositif permet d&amp;#039;accompagner ces établissements dans leur perspective de conservation et de prévention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Renforcer l&amp;#039;attractivité touristique et culturelle
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FRAR permet de soutenir les collectivités et les associations dans la préservation des collections des musées et dans leurs projets de restauration d&amp;#039;œuvres majeures, remarquables ou significatives, menacées. L&amp;#039;entretien des collections assure leur préservation pour les générations futures tout en permettant de les rendre accessibles aux publics dans les meilleures conditions possibles de lisibilité. Ces actions permettent également de collaborer avec des spécialistes, restaurateur et préventistes, habilités à intervenir sur les collections musée de France et ainsi développer un tissu économique de haute technicité sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est le coût de restauration HT d&amp;#039;une œuvre ou d&amp;#039;un lot d&amp;#039;œuvres qui est éligible touchant à toutes les techniques (peinture, gravure, dessin, sculpture, photographies, etc.), tous les domaines (beaux-arts, archéologie, mode, design, histoire, histoire naturelle, ethnographie, etc.) et toutes périodes (de la préhistoire à l&amp;#039;art contemporain).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le co-financement Etat/région intervient sous la forme d&amp;#039;une subvention d&amp;#039;investissement attribuée aux institutions propriétaires ou gestionnaires des musées.
+&lt;/p&gt;
+&lt;p&gt;
+ Il ne peut excéder 80% du coût total de l&amp;#039;opération de restauration.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Après la tenue du comité FRAR, si le dossier reçoit un avis favorable, la subvention est adressée à l&amp;#039;acquéreur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité FRAR, co-présidé par des représentants de l&amp;#039;État et du Conseil régional, est composé de conservateurs, d&amp;#039;attachés de conservation du patrimoine et de personnalités qualifiées. Sont examinés la pertinence d&amp;#039;une aide à la restauration et le montant de subventionnement, l&amp;#039;aspect scientifique ayant été validé en commission scientifique régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité FRAR se réunit une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Comment déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Rendez-vous sur le site du service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC) dont vous dépendez pour connaître le calendrier de chaque région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Associations
+  &lt;/li&gt;
+  &lt;li&gt;
+   Communes
+  &lt;/li&gt;
+  &lt;li&gt;
+   Départements
+  &lt;/li&gt;
+  &lt;li&gt;
+   EPCI à fiscalité propre
+  &lt;/li&gt;
+  &lt;li&gt;
+   Régions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le musée demandeur déposant doit bénéficier de l&amp;#039;appellation &amp;#34;Musée de France&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;attribution d&amp;#039;une aide est conditionnée par plusieurs critères :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   S&amp;#039;agissant d&amp;#039;opération touchant à la matérialité d&amp;#039;objet de collection &amp;#34;musée de France&amp;#34;, le projet de restauration doit avoir reçu au préalable un avis favorable de la Commission scientifique régionale pour les restaurations (format plénier ou délégation permanente) dans les 12 mois précédant la date du comité FRAR. La commission apprécie la pertinence des objectifs du projet, celle du cahier des charges scientifique et technique établi par le responsable scientifique, la conformité des propositions du restaurateur au cahier des charges, la prise en compte de la conservation préventive dans la politique générale du musée, l&amp;#039;analyse des moyens proposés par le restaurateur ou le prestataire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;intervention revêt une importance majeure pour la sauvegarde de l&amp;#039;objet et la préservation du patrimoine local et régional.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont donc pas éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les dossiers n&amp;#039;ayant pas reçu d&amp;#039;avis favorable en Commission scientifique régionale d&amp;#039;acquisition (format plénier ou délégation permanente).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les dossiers n&amp;#039;ayant pas reçu d&amp;#039;avis favorable en Commission scientifique régionale de restauration (format plénier ou délégation permanente).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les dossiers présentés en commission plus de douze mois avant la date du comité FRAR.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-la-restauration-et-la-conservation-preventive-des-collections-des-musees-de-france-frar</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur les FRAM, vous êtes invités à vous adresser au(x) conseiller(s) musée du service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC) dont vous dépendez.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/980d-aide-a-la-restauration-et-la-conservation-pre/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>142698</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer et atténuer la vulnérabilité sismique de votre patrimoine d'ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cadre national d&amp;#039;Actions pour la Prévention du Risque Sismique (CAPRiS) appelle les gestionnaires territoriaux à réduire la vulnérabilité de leur patrimoine, seul levier pour atténuer l&amp;#039;impact du risque sismique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation, suivie d&amp;#039;opérations ciblées de réduction de cette vulnérabilité, améliore la résilience de vos infrastructures vis-à-vis de l&amp;#039;aléa sismique, tout en en maîtrisant le coût.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour prioriser les ouvrages à diagnostiquer, définir et mettre en œuvre des techniques de renforcement adaptées aux enjeux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment évaluer le niveau d&amp;#039;exposition et de vulnérabilité de vos ouvrages vis-à-vis de l&amp;#039;aléa sismique ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels ouvrages diagnostiquer et renforcer en priorité ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quel niveau de performance viser et à quel coût ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions techniques mettre en œuvre et comment les justifier ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études de risque sismique à l&amp;#039;échelle globale de votre patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation préliminaire de la sensibilité des ouvrages par calcul d&amp;#039;indices de vulnérabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quantification des aléas (vibrations, risques gravitaires, liquéfaction du sol, effondrement de bâtiments sur les routes...) et évaluation de la réponse (ou risque d&amp;#039;effondrement) des ouvrages pour différents scénarios sismiques prédéfinis
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cartographie des risques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorisation des ouvrages à diagnostiquer et à renforcer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de scénarios sismiques pour la préparation à la gestion de crises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui opérationnel au gestionnaire sur les ouvrages critiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cadrage et suivi des opérations de diagnostic et d&amp;#039;avant-projets de renforcement sismiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche de solutions techniques économiquement raisonnables et adaptées aux enjeux, analyse multicritères
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision, conseil et expertise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibiliser et former vos équipes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation au contexte normatif et réglementaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acculturation aux guides et outils méthodologiques développés par le Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montage et pilotage de plans de formations ou journées techniques sur-mesure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de sessions et clubs d&amp;#039;experts
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un pôle de référence sismique dédié, mettant à profit :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise neutre et indépendante reconnue nationalement (dont Commission de Normalisation ParaSismique, Association Française de Génie ParaSismique) et internationalement (dont Commission Européenne de Normalisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des compétences pluridisciplinaires : modélisation et calcul dynamique des structures, géotechnique parasismique, sismologie, caractérisation dynamique des ouvrages et des sols par méthodes instrumentales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une participation active à l&amp;#039;élaboration des normes et règles parasismiques européennes et nationales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un réseau d&amp;#039;expert OA territorialisé assurant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un relais au plus près de votre patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation de la profession (clubs métiers)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Nice Côte d&amp;#039;Azur et Conseil Départemental des Alpes-Maritimes
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la tenue au séisme des ouvrages d&amp;#039;art essentiels à la gestion de crise pour la métropole de Nice et le conseil départemental 06
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ESCOTA et VINCI Autoroutes
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+Assistance à Maîtrise d&amp;#039;Ouvrage pour l&amp;#039;évaluation du risque sismique sur un itinéraire prioritaire d&amp;#039;accès des secours à Nice
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conseil Départemental de Loire Atlantique
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+Diagnostic de vulnérabilité sismique du Pont de Saint-Nazaire</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Equipement public
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-attenuer-vulnerabilite-sismique-votre-patrimoine</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c14d-evaluer-et-attenuer-la-vulnerabilite-sismique/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>143349</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de la voirie et des ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de voirie et d&amp;#039;ouvrages d&amp;#039;art :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui méthodologique pour l&amp;#039;actualisation du tableau de classement de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic simplifié d&amp;#039;un ouvrage d&amp;#039;art et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition d&amp;#039;un programme de surveillance et d&amp;#039;entretien des ouvrages d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition d&amp;#039;un programme d&amp;#039;entretien de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition de principes (définition du besoin, faisabilité, scénarios d&amp;#039;aménagement....) ou assistance à maîtrise d&amp;#039;ouvrage (définition du besoin, faisabilité, scénarios d&amp;#039;aménagement, appui à la consultation des prestataires dont maîtrise d’œuvre, suivi des études..) pour l&amp;#039;aménagement d&amp;#039;une traversée d&amp;#039;agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition de principes (définition du besoin, faisabilité, scénarios d&amp;#039;aménagement....) ou assistance à maîtrise d&amp;#039;ouvrage (définition du besoin, faisabilité, scénarios d&amp;#039;aménagement, appui à la consultation des prestataires dont maîtrise d’œuvre, suivi des études..) pour les travaux d&amp;#039;amélioration d&amp;#039;une voie existante ou de construction d&amp;#039;une voie nouvelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise ou assistance à maîtrise d&amp;#039;ouvrage autre projet
+ &lt;/li&gt;&lt;li&gt;Diagnostic de sécurité ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en sécurité des passages à niveau&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.inge43.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b4c-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>143345</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La réalisation d&amp;#039;audits et essais pour le marquage et la certification NF ou CE de produits et procédés de construction est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pour attester la conformité des produits aux différentes normes et certifications en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans les activités de certification et d&amp;#039;audits pour les ouvrages d&amp;#039;arts et infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités de certification de matériaux / produits et d&amp;#039;entreprises pour la marque NF et les autres marques comprennent à la fois :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des audits (audits initiaux et de surveillance) des sites/usines de production et lors de la mise en œuvre des procédés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;essais (essais mécaniques et analyses chimiques) en laboratoire sur ces matériaux/produits.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Activité d&amp;#039;audits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Marquage CE Enrobés bitumineux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE Granulats ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE « Kits de protection contre les chutes de blocs » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF BPE : Centrale de béton prêt à l&amp;#039;emploi ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF Acier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF AFCAB : Aciéries, Armaturiers et fabricants de DRAAB (audits des fabricants et de la pose des armatures) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF030 et marquage CE : Produits spéciaux destinés aux constructions en béton hydraulique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF058 ASCQUER et marquage CE : Équipements de la Route ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ASQPE : Armatures et procédés de précontrainte (mise en œuvre des procédés) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ACQPA : Systèmes de peintures anticorrosion et peintures Marine Nationale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Activité d&amp;#039;essais et analyses chimiques (AC) en laboratoire :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur béton pour la marque NF BPE ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur aciers, coupleurs et armatures pour la marque NF AFCAB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les produits spéciaux destinés aux constructions en béton hydraulique pour la marque NF030 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les équipements de la Route pour la marque NF058 ASCQUER ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les adjuvants pour bétons - produits de cure pour la marque NF085 CERIB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les dispositifs avertisseurs pour la marque NF113 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur peintures anticorrosion pour la marque ACQPA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les granulats pour le marquage CE.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema est certifié ISO 9001 et est accrédité COFRAC pour les essais sur béton, mortiers et adjuvants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/certification-audits-ouvrages-arts-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d982-certification-et-audits-pour-les-ouvrages-dar/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>142212</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les collectivités territoriales qui ont signé la convention Ville ou Pays d'art et d’histoire</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux collectivités territoriales qui ont signé la convention Ville ou Pays d&amp;apos;art et d’histoire</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; est un label attribué par le ministère de la Culture aux collectivités qui s&amp;#039;engagent dans une politique active de qualité du patrimoine, de l&amp;#039;architecture et du cadre de vie sur l&amp;#039;ensemble de leur territoire. La labellisation ouvre droit à l&amp;#039;attribution d&amp;#039;une subvention lorsque les porteurs de projet en font la demande pour l&amp;#039;aménagement d&amp;#039;un centre de ressources et de partage des informations relatives à l&amp;#039;évolution du territoire, à son histoire et à ses richesses culturelles, patrimoniales et architecturales.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que le label &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créé en 1985, le label &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; est attribué à des territoires qui s&amp;#039;engagent à s&amp;#039;appuyer sur leurs ressources culturelles, patrimoniales et architecturales pour aménager leur territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le terme de patrimoine doit être entendu dans son acception la plus large, puisqu&amp;#039;il concerne aussi bien l&amp;#039;ensemble du patrimoine bâti que les patrimoines naturel, industriel, maritime, technique ainsi que la mémoire des habitants.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le ministère de la Culture accompagne les collectivités tout au long de leur démarche de &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;. Une convention, renégociable tous les dix ans, est signée entre le territoire labellisé et l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle engage la collectivité à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  recruter un animateur de l&amp;#039;architecture et du patrimoine en charge de la mise en œuvre de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  valoriser le patrimoine et promouvoir la création et la qualité architecturale
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer une politique des publics : sensibilisation des habitants et de tous les professionnels à leur environnement architectural et paysager, initiation du public jeune à l&amp;#039;architecture et au patrimoine, accueil du public touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en place un Centre d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine (CIAP) qui présente de manière didactique l&amp;#039;architecture et le patrimoine de la ville ou du pays. Il constitue un véritable lieu d&amp;#039;accueil des visiteurs, de ressources et de débat pour les habitants et pour les acteurs du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label engage les collectivités à mettre en œuvre une
+ &lt;strong&gt;
+  politique active en matière de valorisation du patrimoine et de qualité architecturale
+ &lt;/strong&gt;
+ et présente de nombreux avantages. Il permet ainsi aux territoires labellisés de gagner en visibilité, de rejoindre le réseau national des Villes ou Pays d&amp;#039;art et d&amp;#039;histoire et de bénéficier de l&amp;#039;expertise du ministère de la Culture dans plusieurs domaines, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la création et la qualité architecturale
+ &lt;/li&gt;
+ &lt;li&gt;
+  la conservation et la restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  les expositions et programmes culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  la médiation écrite, humaine, numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éducation artistique et culturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;accueil des publics en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;édition
+ &lt;/li&gt;
+ &lt;li&gt;
+  la professionnalisation du secteur en ouvrant le droit d&amp;#039;accès aux formations dispensées par les services du ministère de la Culture : une formation &amp;#34;prise de poste&amp;#34; et un séminaire annuel de formation à l&amp;#039;attention des animateurs de l&amp;#039;architecture et du patrimoine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les collectivités territoriales avec lesquelles l&amp;#039;État a signé une convention &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; peuvent également bénéficier d&amp;#039;une
+ &lt;strong&gt;
+  aide financière
+ &lt;/strong&gt;
+ pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le salaire d&amp;#039;un animateur de l&amp;#039;architecture et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude de scénographie du centre d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine (CIAP)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents de communication chartés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les actions pédagogiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vous souhaitez en savoir plus sur le label Ville ou Pays d&amp;#039;art et d&amp;#039;histoire ? Rendez-vous ici :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.culture.gouv.fr/Aides-demarches/Protections-labels-et-appellations/Label-Ville-et-Pays-d-art-et-d-histoire" rel="noopener" target="_blank"&gt;
+  En savoir plus sur le label
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a&gt;
+  &lt;strong&gt;
+   → Montant de la subvention
+  &lt;/strong&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est déterminé selon la convention &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;. La subvention représente 50% du montant total de la dépense affectée au projet, dans la mesure du possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À savoir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  100 000€ maximum pour la scénographie des centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  50% du salaire de l&amp;#039;animateur de l&amp;#039;architecture et du patrimoine dans la limite de 20 000€ pendant 3 ans
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;a&gt;
+  &lt;strong&gt;
+   → Modalités d&amp;#039;attribution de la subvention
+  &lt;/strong&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est versée en une seule fois sur la base d&amp;#039;une demande annuelle et d&amp;#039;un compte d&amp;#039;emploi.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ouverture du dépôt des dossiers : janvier 2023.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 15 octobre 2023, 23h59 (heure de Paris).
+  &lt;/strong&gt;
+  Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Comment déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  PAYS D&amp;#039;ART ET D&amp;#039;HISTOIRE DE MOULINS COMM UNAUTÉ
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le 7 janvier 2021 a été signée la nouvelle convention du label Pays d&amp;#039;art et d&amp;#039;histoire qui regroupe désormais 44 communes. Le territoire du Pays d&amp;#039;art et d&amp;#039;histoire s&amp;#039;étend au périmètre de la communauté d&amp;#039;agglomération de Moulins Communauté, regroupant 65 000 habitants sur un territoire de 1 336 km 2 . Il associe trois types de paysage : le Bocage à l&amp;#039;ouest, la Sologne bourbonnaise à l&amp;#039;est, reliés par le Val d&amp;#039;Allier où coule l&amp;#039;une des dernières rivières sauvages d&amp;#039;Europe. Le projet de Pays d&amp;#039;art et d&amp;#039;histoire s&amp;#039;inscrit pleinement dans la stratégie de la collectivité qui souhaite désenclaver le territoire tout en le rendant plus attractif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TROYES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3 mars 2022 , le label &amp;#34;Ville d&amp;#039;art et d&amp;#039;histoire&amp;#34; a officiellement été renouvelé à la ville de Troyes pour la décennie 2022-2032. 15 Villes et Pays d&amp;#039;art et d&amp;#039;histoire sont labellisés dans le Grand Est sur un total de 206 en France.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  REIMS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La nouvelle convention du label &amp;#34;Ville et pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; a été signée le 29 juin 2021, permettant de confirmer la place de Reims parmi les territoires labellisés sur le Grand Est. La Ville de Reims Ouvre une nouvelle fenêtre est labellisée Ville d&amp;#039;art et d&amp;#039;histoire depuis 1987 et compte deux sites classés UNESCO.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Qui peut déposer un dossier ?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises publiques locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales ayant signé la convention &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; peuvent faire une demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour garantir l&amp;#039;attribution de la subvention, il est conseillé de prendre contact préalablement avec les services déconcentrés du ministère de la Culture dans votre région afin de vérifier que votre demande est compatible avec les objectifs du label &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités n&amp;#039;étant pas labellisées &amp;#34;Ville ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34; ne sont pas autorisées à faire une demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses de fonctionnement peuvent être subventionnées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses d&amp;#039;investissement concernant la scénographie des centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine peuvent être subventionnées par le ministère de la Culture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-aux-collectivites-territoriales-qui-ont-signe-la-convention-ville-ou-pays-d-art-et-d-histoire</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_patrimoine</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DGPA &amp;gt; Bureau de la qualité architecturale et du paysage
+aide-architecture&amp;#64;culture.gouv.fr ; 01 40 15 84 08
+182 rue Saint-Honoré, 75033 Paris
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour toute question sur le soutien aux collectivités territoriales qui ont signé la convention Ville ou Pays d&amp;#039;art et d&amp;#039;histoire, vous êtes invités à vous adresser au service déconcentré du ministère de la Culture dans votre région :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Auvergne-Rhône-Alpes
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Départements 01, 07, 26, 38, 42, 69, métropole de Lyon, 73, 74 :
+  &lt;a href="mailto:gilles.soubigou&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   gilles.soubigou&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements 03, 15, 43, 63 :
+  &lt;a href="mailto:claire.raflin&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   claire.raflin&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clermont-Ferrand :
+  &lt;a href="mailto:dorothee.lanno&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   dorothee.lanno&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Bourgogne-Franche-Comté
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dijon :
+  &lt;a href="mailto:gael.tournemolle&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   gael.tournemolle&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 80 68 50 78
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besançon :
+  &lt;a href="mailto:stephane.aubertin&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   stephane.aubertin&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 81 65 72 40
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Bretagne
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:xavier.de-saint-chamas&amp;#64;culture.gouv.fr"&gt;
+   xavier.de-saint-chamas&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Centre-Val de Loire
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:sylvie.marchant&amp;#64;culture.gouv.fr"&gt;
+   sylvie.marchant&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Corse
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:eleonore.bozzi&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   eleonore.bozzi&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Grand Est
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:irene.jornet&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   irene.jornet&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 88 15 57 03
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Hauts-de-France
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lille :
+  &lt;a href="mailto:colette.drean&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   colette.drean&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 28 36 61 45 ; 06 85 99 80 00
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amiens :
+  &lt;a href="mailto:sandrine.platerier&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   sandrine.platerier&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 22 97 33 74 ; 06 31 78 75 03
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:agathe.cartier&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   agathe.cartier&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 03 28 36 61 88 ; 06 67 54 27 64
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Ile-de-France
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:katya.samardzic&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   katya.samardzic&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:ariane.salmet&amp;#64;culture.gouv.fr"&gt;
+   ariane.salmet&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Normandie
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:daniele.moureu&amp;#64;culture.gouv.fr"&gt;
+   daniele.moureu&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nouvelle Aquitaine
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bordeaux :
+  &lt;a href="mailto:emmanuelle.maillet&amp;#64;culture.gouv.fr"&gt;
+   emmanuelle.maillet&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  (coordination régionale du Label)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers :
+  &lt;a href="mailto:marie-claude.aubert&amp;#64;culture.gouv.fr"&gt;
+   marie-claude.aubert&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  (9 départements)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Limoges :
+  &lt;a href="mailto:nicolas.bel&amp;#64;culture.gouv.fr"&gt;
+   nicolas.bel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  (3 départements)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Occitanie
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:magali.castillon&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   magali.castillon&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 05 67 73 20 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:nathalie.poux&amp;#64;culture.gouv.fr"&gt;
+   nathalie.poux&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Pays de la Loire
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:alexandra.maniere&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   alexandra.maniere&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:etienne.bartczak&amp;#64;culture.gouv.fr"&gt;
+   etienne.bartczak&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Provence-Alpes-Côte d&amp;#039;Azur
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:sylvaine.leyondre&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   sylvaine.leyondre&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Guadeloupe
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:marienoelle.martial&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   marie-noelle.martial&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 05 90 41 14 48 ; 06 90 35 38 11
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Guyane
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:carine.olive&amp;#64;culture.gouv.fr"&gt;
+   carine.olive&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:carine.olive&amp;#64;guyane.pref.gouv.fr%20"&gt;
+   carine.olive&amp;#64;guyane.pref.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  La Réunion
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:carine.durand&amp;#64;culture.gouv.fr"&gt;
+   carine.durand&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Martinique
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:uap.martinique&amp;#64;culture.gouv.fr%C2%A0" rel="noopener" target="_blank"&gt;
+   uap.martinique&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:david.briot&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   david.briot&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ; 05 96 60 79 64
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Mayotte
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ &lt;a href="mailto:dac-mayotte&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+  dac-mayotte&amp;#64;culture.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7339-soutien-aux-collectivites-territoriales-qui-o/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>120322</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir et réparer la voirie et les ouvrages d’art sur réseau routier communal</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Entretien et réparation de voirie et d’ouvrages d’art sur réseau routier communal</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur la réglementation, les enjeux, les procédures
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à la programmation des travaux de voirie (recensement des travaux, analyse des contraintes techniques et environnementales, définition des procédures administratives à suivre, priorisation, chiffrage sommaire et échéancier de réalisation des travaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance pour le diagnostic préalable des désordres sur ouvrages d&amp;#039;art (rédaction du dossier de consultation des experts, analyse des offres, gestion des marchés d&amp;#039;expertise)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance pour le choix d&amp;#039;un maître d&amp;#039;oeuvre (rédaction du dossier de consultation, analyse des offres, gestion du marché)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la validation des études réalisées par le maître d&amp;#039;oeuvre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Prestations définies selon la loi MOP :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude préliminaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avant projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la passation du contrat de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visa des plans d&amp;#039;exécution
+ &lt;/li&gt;
+ &lt;li&gt;
+  Direction de l&amp;#039;exécution des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ordonnancement, pilotage et coordination des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance aux opérations de réception des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OPÉRATIONS CONCERNÉES
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans le cadre d&amp;#039;un programme d&amp;#039;entretien régulier ou à la suite de désordres événementiels :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   travaux de réfection ou de réparation de chaussée (renouvellement des enduits superficiels, enrobés, coulis...) ou d‘ouvrages d&amp;#039;art, ainsi que les travaux préparatoires éventuellement nécessaires
+  &lt;/li&gt;
+  &lt;li&gt;
+   travaux de remise en état à l&amp;#039;identique de chaussée ou d&amp;#039;ouvrages d&amp;#039;art suite à un sinistre
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;br /&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;span&gt;
+   Critères d&amp;#039;éligibilité des communes :
+  &lt;/span&gt;
+  &lt;br /&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    pour l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage : population inférieure à 5000 habitants
+   &lt;/li&gt;
+   &lt;li&gt;
+    pour la maîtrise d&amp;#039;œuvre : population inférieure à 2000 habitants et montant de travaux inférieur à 150 k€ par an
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/entretien-et-reparation-de-voirie-et-douvrages-dart-sur-reseau-routier-communal/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Département de la Drôme – Service études et travaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   Secrétariat 04 75 75 92 27 •
+   &lt;a href="mailto:gyounsi&amp;#64;ladrome.fr"&gt;
+    gyounsi&amp;#64;ladrome.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;a href="https://www.ladrome.fr/"&gt;
+    www.ladrome.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9e35-entretien-et-reparation-de-voirie-et-douvrage/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>120876</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Programmes de devoir de mémoire avec le Musée de la Grande Guerre du Pays de Meaux</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Programme "Devoir de mémoire sur la 1ère guerre mondiale" Musée de la Grande Guerre du Pays de Meaux</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Programme de sensibilisation à l&amp;#039;histoire de la 1ère guerre mondiale pour les lycéens franciliens avec le Musée de la Grande Guerre du Pays de Meaux
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Lieu où se déroule l&amp;#039;action : Au Musée de la Grande Guerre du pays de Meaux ou dans le lycée
+Attention : Le transport aller-retour des jeunes de la Région Île-de-France au Musée de Meaux reste à la charge des établissements.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Le programme se décompose en deux temps :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   ACTION I : accueil des équipes pédagogiques (chefs d&amp;#039;établissement, documentalistes, enseignants) pour une sensibilisation axée sur les outils éducatifs du musée. Ces rencontres permettent de préparer la venue des élèves au musée (ACTION II).
+  &lt;/li&gt;
+  &lt;li&gt;
+   ACTION II : accueil des lycéens franciliens au Musée de Meaux pour aborder l&amp;#039;histoire de la Première Guerre mondiale et la manière dont celle-ci a fait basculer le monde dans la modernité en prenant part aux activités suivantes :
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée thématique : Durée 2H (entrée du musée valable pour la journée)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée thématique et atelier : Durée : 2 X 2H (entrée du musée valable pour la journée)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée thématique &amp;#43; Circuit des champs de batailles : Durée : 2 X 2H (entrée du musée valable pour la journée)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Visite guidée à distance : Durée 1h30 (visite depuis la classe via Skype)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Lycées publics ou privés (sous-contrat) franciliens
+ &lt;/span&gt;
+ &lt;span&gt;
+  Gratuité de l&amp;#039;action pour les lycées franciliens 
+Subvention régionale pour les lycéens : 14 345 €
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-devoir-de-memoire-sur-la-1ere-guerre-mondiale-musee-de-la-grande-guerre-du-pays-de-meaux</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Email :
+  &lt;/span&gt;
+  &lt;a href="mailto:reservation.museedelagrandeguerre&amp;#64;meaux.fr"&gt;
+   &lt;span&gt;
+    reservation.museedelagrandeguerre&amp;#64;meaux.fr
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Numéro de téléphone : 01 60 32 10 45
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3d0-programmes-de-devoir-de-memoire-avec-le-musee/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>163014</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-[...8 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB51" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron ingénierie</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/03/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>144993</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Visiter les ouvrages d'art et accompagner les Maître d'Ouvrage dans la gestion et l'entretien de leur patrimoine</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les ouvrages d&amp;#039;art communaux, l&amp;#039;ATD 88 a développé depuis 2021 une cellule ouvrages d&amp;#039;art en complémentarité avec l&amp;#039;offre proposée par le CEREMA dans le cadre du plan de relance. L&amp;#039;objectif est simple : mettre sur pied un duo complémentaire au service des communes des Vosges. Le CEREMA pour le haut niveau d&amp;#039;ingénierie disponible en la matière et l&amp;#039;ATD 88 comme expert de proximité et outil de démultiplication.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Visite périodique des ouvrages d&amp;#039;art : surveillance avec restitution d&amp;#039;un rapport de visite&lt;/p&gt;&lt;p&gt;Etude de faisabilité et maitrise d&amp;#039;œuvre en vue de réaliser des travaux d&amp;#039;entretien (étanchéité, mise aux normes de gardes corps...) hors travaux structurels&lt;/p&gt;&lt;p&gt;Assistance à maîtrise d&amp;#039;ouvrage pour la reconstruction globale ou partielle d&amp;#039;un ouvrage&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/05d5-visiter-les-ouvrages-dart-et-accompagner-les-/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>150679</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Financer des investissements mobiliers et immobiliers dans les secteurs du spectacle vivant et des arts visuels</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Aide à l&amp;apos;investissement mobilier et immobilier dans les secteurs du spectacle vivant et des arts visuels</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la culture peut attribuer des aides à l&amp;#039;investissement, mobilier ou immobilier, à des structures de production, diffusion, enseignement spécialisé ou enseignement supérieur, des arts visuels et du spectacle vivant.
  &lt;br /&gt;
  Ces aides sont notamment encadrées par le décret n° 2018-514 du 25 juin 2018 relatif aux subventions de l&amp;#039;Etat pour des projets d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les aides sont attribuées dans le cadre d&amp;#039;opérations de travaux, et/ou d&amp;#039;investissements mobilier, par exemple pour des études préalables, des travaux sur les bâtiments, l&amp;#039;équipement mobilier dans le cadre de travaux de rénovation, etc.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000037106457?init&amp;#61;true&amp;amp;page&amp;#61;1&amp;amp;query&amp;#61;2018-514&amp;#43;du&amp;#43;25&amp;#43;juin&amp;#43;2018&amp;#43;&amp;amp;searchField&amp;#61;ALL&amp;amp;tab_selection&amp;#61;all" rel="noopener" target="_blank"&gt;
   En savoir plus
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Nature des dépenses éligibles
@@ -11504,62 +13775,62 @@
  Un autre délai de 8 mois à partir de l&amp;#039;accusé de réception court pour l&amp;#039;instruction du dossier et l&amp;#039;éventuelle décision d&amp;#039;attribution d&amp;#039;une subvention, qui fait alors l&amp;#039;objet d&amp;#039;un arrêté ou d&amp;#039;une convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;absence de réponse de l&amp;#039;administration dans un délai de
  &lt;strong&gt;
   8 mois à compter de la date d&amp;#039;accusé de réception de la demande de subvention vaut refus d&amp;#039;attribution de subvention.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En cas de décision favorable, des versements intermédiaires peuvent avoir lieu en cours de projet, sur présentation de pièces justifiant la dépense, c&amp;#039;est-à-dire des factures acquittées par le bénéficiaire de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  À la fin des travaux, le bénéficiaire doit ensuite fournir, dans un délai de 12 mois à compter de la date prévisionnelle d&amp;#039;achèvement du projet indiquée dans la convention, l&amp;#039;ensemble des factures acquittées et une attestation d&amp;#039;achèvement des travaux présentant le décompte final des dépenses et la liste des aides publiques perçues.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Selon région
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Communes
   &lt;/li&gt;
   &lt;li&gt;
    Départements
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises privées
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises publiques locales
   &lt;/li&gt;
   &lt;li&gt;
    EPCI à fiscalité propre
@@ -11585,159 +13856,159 @@
 &lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du projet
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet ne doit pas avoir débuté au moment du dépôt de la demande. L&amp;#039;exécution peut commencer seulement après la réception par le demandeur de l&amp;#039;accusé de réception du dossier complet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets ne doivent pas faire l&amp;#039;objet d&amp;#039;une aide par l&amp;#039;ASTP (association pour le soutien du théâtre privé) ou par le CNM (centre national de la musique).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;acquisition d&amp;#039;œuvres par les FRAC font l&amp;#039;objet d&amp;#039;une démarche spécifique, avec un formulaire spécifique
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;orgues non classés font l&amp;#039;objet d&amp;#039;une démarche spécifique
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/aide-a-l-investissement-mobilier-et-immobilier-dans-les-secteurs-du-spectacle-vivant-et-des-arts-visuels</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question sur les subventions d&amp;#039;investissement mobilier et immobilier dans les secteurs du spectacle vivant et des arts visuels, vous êtes invités à vous adresser à la DRAC/DAC de votre région.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cf52-aide-a-linvestissement-mobilier-et-immobilier/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>150680</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Accompagner les études et travaux sur les bâtiments des Musées de France (hors monuments historiques)</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Études et travaux sur les bâtiments des musées de France (hors monuments historiques)</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DRAC/DAC/DCJS/MAC, en lien avec le service des musées de France du ministère de la Culture, peut apporter son aide scientifique, technique et financière aux projets dont les dépenses concernent les travaux de construction et d&amp;#039;aménagement des équipements constitutifs du musée tels que : la construction de bâtiments neufs, dont les réserves, l&amp;#039;extension ou le réaménagement de bâtiments anciens, dont les réserves, la mise aux normes des bâtiments (accessibilité/sécurité/sûreté), la restauration des collections / chantier des collections si cumul avec une subvention pour rénovation architecturale et muséographique.
 &lt;/p&gt;
 &lt;h2&gt;
  Présentation du dispositif
 &lt;/h2&gt;
 &lt;h3&gt;
  Que sont les études et travaux sur les bâtiments des &amp;#34;Musées de France&amp;#34; ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le soutien et le contrôle scientifique et technique de l&amp;#039;État s&amp;#039;exercent dès le début du projet, tout particulièrement durant l&amp;#039;élaboration du projet scientifique et culturel (rendu obligatoire pour tous les musées de France par la loi relative à la liberté de la création, à l&amp;#039;architecture et au patrimoine (LCAP) du 7 juillet 2016), l&amp;#039;étude de programmation et les phases d&amp;#039;avant-projet sommaire (APS) et d&amp;#039;avant-projet définitif (APD). Ils associent le(la) conseiller(e) pour les musées de la DRAC/DAC/DCJS/MAC, le Service des musées de France (conservateur référent au bureau des réseaux territoriaux, architecte-conseil et ingénieur-conseil du Bureau de l&amp;#039;expertise architecturale, muséographique et technique), auxquels peuvent être associés les experts du Centre de recherche et de restauration des musées de France (C2RMF) ou les conseillers de la Mission de la sécurité, de la sûreté et de l&amp;#039;audit (MISSA) de la Direction générale des patrimoines du ministère de la Culture.
 &lt;/p&gt;
 &lt;h3&gt;
  À quel stade du projet sera déterminé le montant de son financement ?
 &lt;/h3&gt;
 &lt;p&gt;
  Le coût d&amp;#039;un projet d&amp;#039;investissement de musée bénéficiant de l&amp;#039;appellation « Musée de France » est déterminé lors de la phase des études en deux temps :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1) Lors de l&amp;#039;étude de programmation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -12058,2318 +14329,1012 @@
   Départements Corrèze, Creuse, Dordogne, Haute-Vienne : Nicolas BEL,
   &lt;a href="mailto:nicolas.bel&amp;#64;culture.gouv.fr"&gt;
    nicolas.bel&amp;#64;culture.gouv.fr
   &lt;/a&gt;
   , 05 55 45 66 75 / son assistante : Marie-Pierre LEMERY,
   &lt;a href="mailto:marie-pierre.lemery&amp;#64;culture.gouv.fr"&gt;
    marie-pierre.lemery&amp;#64;culture.gouv.fr
   &lt;/a&gt;
   , 05 55 45 66 74
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-investissement" rel="noopener" target="_blank"&gt;
  Accéder au formulaire - Demande de subvention
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener" target="_blank"&gt;
  Accéder au formulaire - Compte-rendu de subvention
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>Environ 15% du montant HT des dépenses subventionnables
 &lt;br /&gt;
 périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
 &lt;br /&gt;
 date de clôture de l&amp;#039;aide : Selon région</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/etudes-et-travaux-sur-les-batiments-des-musees-de-france-hors-monuments-historiques</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e47-etudes-et-travaux-sur-les-batiments-des-musee/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF53" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>24/09/2023</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-[...1306 lines deleted...]
-      <c r="A58" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>87184</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Obtenir de nouvelles antennes du Conservatoire national des arts et métiers (CNAM) dans les territoires</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>L’investissement dans l’éducation et la formation professionnelle</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  Les offres de formation sont essentielles pour renforcer l&amp;#039;attractivité d&amp;#039;un territoire et le revitaliser.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose ainsi un accompagnement financier pluridimensionnel, du financement d&amp;#039;ingénierie à l&amp;#039;investissement en fonds propres ou quasi-fonds propres sur le portage immobilier et/ou sur la structure de formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-education-formation?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=invest_antennes_cnam_psat</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Le
   &lt;a href="https://regions.cnam.fr/actualites/au-coeur-des-territoires-lancement-de-la-deuxieme-vague-1189569.kjsp"&gt;
    CNAM
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0bf3-obtenir-de-nouvelles-antennes-du-cnam-dans-le/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>11/03/2021</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-[...497 lines deleted...]
-      <c r="A62" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>94791</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en oeuvre de leur projet d'urbanisme, d'aménagement, d'assainissement, d'eau, de voirie et d'ouvrage d'art</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de Meurthe et Moselle (ATD 54)</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Assistance technique, administrative et financière des collectivités pour la définition de leurs besoins, la conception et la mise en oeuvre des projets dans les domaines de l&amp;#039;aménagement, de l&amp;#039;urbanisme, de l&amp;#039;eau, de la voirie et des ouvrages d&amp;#039;art.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   AMO travaux d&amp;#039;assainissement collectif
  &lt;/li&gt;
  &lt;li&gt;
   Appui à l&amp;#039;entretien des ouvrages d&amp;#039;assainissement
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la réalisation de schéma directeur eau potable, suivi de DSP
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic de voirie
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la mise en place d&amp;#039;un programme de travaux
  &lt;/li&gt;
  &lt;li&gt;
   Visites des ponts et conseils en matière de travaux
  &lt;/li&gt;
  &lt;li&gt;
   AMO opérations d&amp;#039;urbanisme et d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour la gestion intégrée des eaux pluviales dans les projets
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la recherche et à la mobilisation des financements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Equipement public
 Logement et habitat
 Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Meurthe-et-Moselle</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.mmd54.org/</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:mmd54&amp;#64;mmd54.org" rel="noopener" target="_blank"&gt;
   mmd54&amp;#64;mmd54.org
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cécile CALIN, Directrice de MMD 54 : 03 94 94 56 92
 &lt;/p&gt;
 &lt;p&gt;
  Murielle COLLIGNON, Assistante administrative : 03 54 50 71 66
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>ccalin@mmd54.org</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/abfe-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>30/06/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Alimentation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Cher</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Caroline Edilber, Directrice CIT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 02 48 27 80 27
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
+   cit&amp;#64;departement18.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>caroline.edilber@departement18.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>20396</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Enrichir et restaurer les collections des musées et fonds patrimoniaux des bibliothèques (FRAM, FRAR et FRRAB)</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite maximale de 80% du coût de la dépense.</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif vise à favoriser la restauration et l&amp;#039;enrichissement des collections des « Musées de France » et des fonds patrimoniaux des bibliothèques d&amp;#039;Occitanie. Le FRAM (Fonds Régional d&amp;#039;Acquisition pour les Musées de France), le FRAR (Fonds Régional d&amp;#039;Aide à la Restauration des collections des musées de France) et le FRRAB (Fonds Régional de Restauration et d&amp;#039;Acquisition pour les Bibliothèques) sont abondés annuellement par l&amp;#039;Etat et la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements peuvent solliciter :
+&lt;/p&gt;
+&lt;p&gt;
+ 1- au titre des « musées de France », pour les collections labellisées,
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le FRAR pour la restauration des objets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le FRAM pour l&amp;#039;achat d&amp;#039;oeuvres majeures ou remarquables ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2- au titre des bibliothèques, le FRRAB, pour les acquisitions de fonds patrimoniaux tels
+ que, ouvrages anciens, incunables, lettres et manuscrits autographes, livres d&amp;#039;artistes, etc. Par ailleurs, le FRRAB peut être sollicité pour la restauration et la conservation des collections patrimoniales, ainsi que leur mise en valeur dans le cadre d&amp;#039;opérations particulièrement marquantes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires du FRAM et du FRAR sont les établissements labellisés par l&amp;#039;Etat « Musées de France » et ceux du FRRAB sont les bibliothèques des collectivités publiques dotées de fonds patrimoniaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de soutien au titre du FRAM, du FRAR et du FRRAB sont présentées par la personne morale propriétaire de la collection considérée : collectivités locales (ou leurs établissements publics) ou associations.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien régional est calculé en fonction du montant d&amp;#039;opération HT. Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les acquisitions des « musées de France » en vente publique, les frais spécifiques peuvent être retenus.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide accordée à un établissement ne peut en principe dépasser le tiers du montant annuel du FRAM, du FRAR ou du FRRAB.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;autofinancement du propriétaire ne peut être inférieur à 20% du montant HT (ou TTC si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces fonds sont destinés à soutenir en priorité les restaurations et acquisitions majeures, inaccessibles pour les établissements d&amp;#039;Occitanie sans le cofinancement de l&amp;#039;État et de la Région. Pour des opérations exceptionnelles dépassant le cadre budgétaire dédié à ces dispositifs, des mesures financières exceptionnelles pourront être étudiées par la Région en cohérence avec les fonds mis en place à cet effet par l&amp;#039;État pour les musées et les bibliothèques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-a-l-enrichissement-et-a-la-restauration-des-collections</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Région Occitanie / Pyrénées-Méditerranée Direction de la Culture et du Patrimoine Service Développement, Restauration et Valorisation du patrimoine
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 11, 30, 34, 48 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier : 201, avenue de la Pompignane 34 064 MONTPELLIER Cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Monique BENOIT : 04 67 22 93 49 Mél : monique.benoit&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Anne-Françoise VOISIN : 04 67 22 98 49 Mél : anne-francoise.voisin&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : 22, boulevard du Maréchal Juin 31 406 TOULOUSE Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Radhia GHAZOUANI : 05 61 39 62 09 Mél : radhia.ghazouani&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe MONDY : 05 61 39 62 15 Mél : philippe.mondy&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dc9-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>143338</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Assurer l'auscultation et le diagnostic de vos ouvrages d'art en béton armé pour garantir leur durabilité et leur performance</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous désirez assurer la qualité et la pérennité d&amp;#039;un ouvrage d&amp;#039;art lors de sa construction ou de sa réhabilitation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour cela, vous cherchez un appui technique et une expertise pointue pour assurer l&amp;#039;auscultation et le diagnostic de vos ouvrages d&amp;#039;art en béton armé et développer une approche performantielle pour la construction ou la réparation de ces derniers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour diagnostiquer et étudier la durabilité et performance du béton armé en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic corrosion avec essais in-situ : profometer 5, GECOR 6, TORRENT,... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dimensionnement des dispositifs de protection des aciers contre la corrosion ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais de durabilité des bétons : migration de chlorures, quantification de la porosité, chambres de carbonatation, enceintes climatique (température, brouillard salin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation physico-chimique des bétons ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation de la durabilité des matériaux à moindre impact environnemental ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déploiement de l&amp;#039;approche performantielle auprès des maitres d&amp;#039;ouvrage et des maitres d&amp;#039;œuvre : phase conception, réalisation de point zéro de l&amp;#039;ouvrage, élaboration et suivi d&amp;#039;indicateurs de suivi des bétons.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Bâtiments et construction
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/durabilite-performance-du-beton-arme</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/82af-durabilite-et-performance-du-beton-arme/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>101248</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
 &lt;/p&gt;
 &lt;h3&gt;&lt;strong&gt;
   Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
 &lt;h4&gt;&lt;em&gt;
   Architecture, paysage, urbanisme, énergie
  &lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des schémas de principe,
  &lt;/li&gt;
  &lt;li&gt;
   des orientations d&amp;#039;aménagement,
  &lt;/li&gt;
  &lt;li&gt;
   des programmes et des chiffrages&lt;/li&gt;
 &lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
@@ -14380,400 +15345,273 @@
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse des budgets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de prospective et rétrospective financières
  &lt;/li&gt;
  &lt;li&gt;
   simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
 &lt;p&gt;
  Rédaction :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des pièces des marchés publics (restauration, monuments historiques, assainissement...)
  &lt;/li&gt;
  &lt;li&gt;
   de concession de service,
  &lt;/li&gt;
  &lt;li&gt;
   de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
   Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
  &lt;/strong&gt;
  : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
  : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent solliciter l&amp;#039;ADAC 37 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
  &lt;/li&gt;
  &lt;li&gt;
   les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
  &lt;/li&gt;
  &lt;li&gt;
   le conseil départemental d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
  &lt;li&gt;
   les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Indre-et-Loire</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.adac37.fr</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>administration@adac37.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB63" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>ADAC 37</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>01/09/2021</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-[...127 lines deleted...]
-      <c r="A65" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>145872</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les VHSS (violences et harcèlement sexistes et sexuels) dans le spectacle vivant et les arts visuels (FALC)</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les VHSS (violences et harcèlement sexistes et sexuels) dans le spectacle vivant et les arts visuels (version en français simplifié)</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la Culture a mis en place un plan pour lutter contre les violences et harcèlement sexistes et sexuels ou VHSS. Vous travaillez dans le secteur du spectacle vivant et des arts visuels ? Vous demandez ou souhaitez renouveler une aide financière auprès du ministère de la culture ?
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2022, les structures culturelles du
  &lt;strong&gt;
   spectacle vivant
  &lt;/strong&gt;
  et des
  &lt;strong&gt;
   arts visuels
  &lt;/strong&gt;
  doivent respecter le plan de lutte contre les VHSS. C&amp;#039;est une condition pour recevoir les aides financières du ministère de la culture.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que le plan de lutte contre les VHSS ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le ministère de la Culture a mis en place le plan de lutte contre les VHSS (violences et harcèlements sexistes et sexuels). C&amp;#039;est la loi &amp;#34;Schiappa&amp;#34;, votée le 3 août 2018.
 &lt;/p&gt;
 &lt;p&gt;
  La loi &amp;#34;Schiappa&amp;#34; renforce la lutte contre les violences sexuelles et sexistes. Par exemple contre les violences sexuelles, contre les comportements ou les paroles mal placées à connotations sexuelles, ...
@@ -14883,271 +15721,271 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Cliquer sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
  &lt;/li&gt;
  &lt;li&gt;
   Connectez-vous ou créez un compte, puis laissez-vous guider pour remplir le formulaire.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  Si le ministère de la Culture vous accorde une aide financière, le formulaire sera un document officiel. Ce formulaire sera joint aux documents du projet, c&amp;#039;est-à-dire à la convention ou l&amp;#039;arrêté de subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci signifie que vous devrez mettre en place les actions pour lutter contre les VHSS décrites dans le formulaire.
 &lt;/p&gt;
 &lt;p&gt;
  Nous vous demanderons un bilan détaillé des actions réalisées à la fin du projet ou tous les ans si le projet dure plusieurs années.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Êtes-vous concerné par cette démarche ?
 &lt;/p&gt;
 &lt;p&gt;
  Vous devez déposer un dossier si :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous travaillez dans le secteur des arts visuels et du spectacle vivant
  &lt;/li&gt;
  &lt;li&gt;
   Vous êtes :
   &lt;ul&gt;
    &lt;li&gt;
     Une association
    &lt;/li&gt;
    &lt;li&gt;
     Une commune
    &lt;/li&gt;
    &lt;li&gt;
     Un département
    &lt;/li&gt;
    &lt;li&gt;
     Une EPCI à fiscalité propre
    &lt;/li&gt;
    &lt;li&gt;
     Un établissement public
    &lt;/li&gt;
    &lt;li&gt;
     Une entreprise privée
    &lt;/li&gt;
    &lt;li&gt;
     Une entreprise publique locale
    &lt;/li&gt;
    &lt;li&gt;
     Une personne physique qui travaille dans une structure culturelle
    &lt;/li&gt;
    &lt;li&gt;
     Une région
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Vous avez déposé une demande d&amp;#039;aide financière auprès du ministère de la culture pour un projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/declaration-renouvellement/lutte-contre-les-vhss-violences-et-harcelement-sexistes-et-sexuels-dans-le-spectacle-vivant-et-les-arts-visuels-version-en-francais-simplifie</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/theatre-spectacle_vhss</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La sous-direction des affaires financières et générales (SDAFIG) répond à toutes vos questions sur la lutte contre les VHSS :
 &lt;/p&gt;
 &lt;p&gt;
  Direction générale de la création artistique (DGCA)
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous-direction des affaires financières et générales
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:demarchevhss.creation&amp;#64;culture.gouv.fr" target="_self"&gt;
   demarchevhss.creation&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 40 15 88 32
 &lt;/p&gt;
 &lt;p&gt;
  62 Rue Beaubourg, 75003 Paris
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1290-lutte-contre-les-vhss-violences-et-harcelemen/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF65" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>16/07/2023</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>159910</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Sauvegarder le patrimoine mobilier (objets mobiliers et œuvres d’art protégées et non protégées au titre des Monuments historiques)</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Aide départementale pour la sauvegarde du patrimoine mobilier (objets mobiliers et œuvres d’art protégées et non protégées au titre des Monuments historiques)</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objets mobiliers non protégés Monuments historiques (communes – de 5000 habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Objets mobiliers protégés Monuments historiques (communes – de 5000 habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Objets mobiliers protégés Monument historique (communes &amp;#43; 5 000 habitants, EPCI, communes classée tourisme, établissement public, association reconnue d&amp;#039;utilité publique, propriétaire privé)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Protégé MH :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Etudes et travaux (sécurisation, restauration, soclage)
 &lt;/p&gt;
 &lt;p&gt;
  30% du coût HT pour les communes et TTC pour les propriétaires privés et associations reconnues d&amp;#039;utilité publique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Non protégé ( communes de moins de 5 000 habitants éligibles au FDTADE) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Etudes
 &lt;/p&gt;
@@ -15201,186 +16039,186 @@
  &lt;li&gt;
   De l&amp;#039;Etat : subvention de la DRAC pour les Monuments historiques, subvention de la préfecture pour les édifices non protégés (Dotation d&amp;#039;équipement des territoires ruraux – DETR et dotation de soutien à l&amp;#039;investissement local - DSIL).
  &lt;/li&gt;
  &lt;li&gt;
   Certaines intercommunalités
  &lt;/li&gt;
  &lt;li&gt;
   Des divers fonds privés (associations, fondations, mécénat). Cf. fiche conseil CD50 mécénat et souscriptions
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &amp;gt; La participation de la commune doit représenter au moins 20% du montant total des financements apportés par les personnes publiques. La collectivité territoriale maître d&amp;#039;ouvrage est elle-même incluse dans « les financements apportés par les personnes publiques ». Les fonds apportés par le mécénat (Fondation du patrimoine, dons, souscriptions, collectes des associations, etc.) constituent un financement privé, ils ne sont donc pas comptabilisés parmi les financements publics et ne viennent donc pas abonder l&amp;#039;autofinancement minimal de la commune (on ne tient pas compte des ressources autres que les financements publics pour effecteur le calcul du taux d&amp;#039;autofinancement de la commune).
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions n&amp;#039;ont pas un caractère automatique ; elles relèvent d&amp;#039;une programmation et dépendent des crédits disponibles ainsi que des urgences sanitaires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt; L&amp;#039;accompagnement du projet par le Département implique le respect de sa charte de visibilité pour tout ce qui relève de la communication : relations avec la presse, temps protocolaires et supports de communications.
 &lt;/p&gt;
 &lt;p&gt;
  Selon l&amp;#039;importance et la durée des travaux, et afin de mobiliser la population autour du projet (appropriation, information, connaissance des dépenses publiques), le Département préconise une communication adaptée et pédagogique auprès des habitants du territoire concerné : nature des travaux, parties prenantes, intérêt patrimonial du bâtiment. Des opérations ponctuelles d&amp;#039;ouverture du chantier au public (scolaires, habitants, mécènes), peuvent aussi être envisagées, dans le respect des règles de sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/aide-departementale-pour-la-sauvegarde-du-patrimoine-mobilier-objets-mobiliers-et-oeuvres-dart-protegees-et-non-protegees-au-titre-des-monuments-historiques/</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DGA &amp;#34;Appui aux territoires et attractivité&amp;#34; Conseil départemental de la Manche - Direction du patrimoine et des musées  Pôle administratif
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.55.50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:patrimoine&amp;#64;manche.fr" target="_self"&gt;
   patrimoine&amp;#64;manche.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b41-aide-departementale-pour-la-sauvegarde-du-pat/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB66" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF66" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>04/02/2024</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>142678</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des projets d'olympiade culturelle visant à faire participer les publics visés à des activités culturelles mêlant l'art et le sport</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Olympiade culturelle</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L67" s="1" t="inlineStr">
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Olympiade culturelle a pour objectif de faire dialoguer art et sport, à travers des propositions artistiques invitant le public à participer aux différentes activités culturelles mises en place dans le cadre de cette démarche. Ces propositions sont soutenues grâce à une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce que l&amp;#039;Olympiade culturelle en Ile-de-France ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Olympiade culturelle est une programmation artistique et culturelle pluridisciplinaire qui se déploie
  &lt;strong&gt;
   jusqu&amp;#039;en septembre 2024
  &lt;/strong&gt;
  sur tout le territoire français. La DRAC (Direction régionale des affaires culturelles) d&amp;#039;Ile-de-France contribue à la construction de cette programmation, en allouant une subvention aux organisateurs de projets qui font dialoguer &amp;#34;art et sport&amp;#34; et mettent en lumière les valeurs de l&amp;#039;Olympisme. Le Comité d&amp;#039;Organisation des Jeux Olympiques et Paralympiques &amp;#34;Paris 2024&amp;#34; est le maître d&amp;#039;œuvre de cette programmation, qu&amp;#039;il construit en s&amp;#039;appuyant sur le ministère de la Culture et ses services déconcentrés en régions.
 &lt;/p&gt;
 &lt;p&gt;
  La DRAC Ile-de-France contribue ainsi, en lien avec les collectivités territoriales et les acteurs culturels, à construire cette programmation qui permet de faire dialoguer les arts et le sport, avec la volonté de refléter la vitalité de la création artistique ou de valoriser la richesse du patrimoine francilien, à travers des propositions artistiques inclusives et participatives se déployant sur tout le territoire francilien et s&amp;#039;adressant aux publics les plus nombreux.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Olympiade culturelle est un label attribué par le Comité d&amp;#039;organisation des Jeux Olympiques et Paralympiques Paris 2024.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Objectifs de la démarche
@@ -15434,73 +16272,73 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Modalités d&amp;#039;évaluation des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers déposés sont examinés selon les critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualité artistique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Pertinence, recherche, inventivité dans les liens construits entre art et sport ;
  &lt;/li&gt;
  &lt;li&gt;
   Rapport au public : les manifestations doivent être le plus participative et le plus inclusive possible ; liens avec les publics et réseaux sportifs ;
  &lt;/li&gt;
  &lt;li&gt;
   Amplitude du déploiement territorial du projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ont déjà été soutenus des projets de création chorégraphique, participatifs, impliquant des sportifs amateurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Départements
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / Services de l&amp;#039;État
  &lt;/li&gt;
@@ -15558,1336 +16396,1597 @@
 &lt;p&gt;
  Ne sont pas éligibles les projets :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;art et sport&amp;#34; au périmètre restreint - par exemple, centrés sur un quartier, le territoire d&amp;#039;une commune, un établissement scolaire, une structure culturelle/sociale, un patrimoine sportif ;
  &lt;/li&gt;
  &lt;li&gt;
   n&amp;#039;impliquant pas de rapport construit avec un public et la participation active de publics
   &lt;em&gt;
    (par exemple, un programme de diffusion de spectacles ou d&amp;#039;œuvres cinématographiques dont le programme ne comporte pas de dimension de médiation à l&amp;#039;attention de publics considérés &amp;#34;prioritaires&amp;#34; - scolaires, publics empêchés, etc)
   &lt;/em&gt;
   .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Nature des dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles concernent les coûts directement liés à la conception et à la mise en œuvre du projet artistique (dépenses artistiques : recherche, production, diffusion ; techniques ; médiation avec les publics ; administration du projet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/olympiade-culturelle</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W73" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/dev-culturel_olympiade-idf</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur l&amp;#039;Olympiade culturelle en Ile-de-France, vous êtes invités à vous adresser à :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction régionale des affaires culturelles (DRAC) Ile-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Service régional des Populations, de l&amp;#039;Accompagnement, de la Coopération et des Territoires (SRPACTE)
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:olympiadeculturelle.idf&amp;#64;culture.gouv.fr" target="_self"&gt;
   olympiadeculturelle.idf&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  47 Rue Le Peletier, 75009 Paris
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b8c-olympiade-culturelle/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>04/06/2023</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D68" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>165862</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>favoriser les établissements muséaux et les centres d'interprétation</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Patrimoine - Plan musées et Ciap</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif vise à favoriser les établissements muséaux et les centres d&amp;#039;interprétation répondant aux attentes du public en terme de qualité scientifique et culturelle, validé par le ministère en charge de la culture.&lt;/p&gt;
+&lt;p&gt;Il permet d&amp;#039;aider les collectivités à entreprendre des investissements ambitieux en matière d&amp;#039;aménagement culturel des territoires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Collectivités territoriales (communes, intercommunalités, départements)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Association ou fondation si elle est propriétaire des murs et des collections musée de France&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont éligibles:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les établissements justifiant de l’appellation Musées de France ainsi que les projets de création de Centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine&lt;/li&gt; 	&lt;li&gt;dans les communes ou territoires&lt;/li&gt; 	&lt;li&gt;ayant le label Villes et Pays d’art et d’histoire, délivré par le Ministère en charge de la culture&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Type de projets éligibles :&lt;/span&gt;&lt;br /&gt; &lt;strong&gt;Musées de France :&lt;/strong&gt; &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;travaux de construction, de rénovation et d’agrandissement &lt;/li&gt; 	&lt;li&gt;opérations d&amp;#039;entretien, de restauration&lt;/li&gt; 	&lt;li&gt;mise aux normes de sécurité et d&amp;#039;accueil du public&lt;/li&gt; 	&lt;li&gt;équipement en conservation préventive&lt;/li&gt; 	&lt;li&gt;aménagement de centres de conservation &lt;/li&gt; 	&lt;li&gt;modernisation de la muséographie&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;CIAP :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;travaux de construction, de réhabilitation, d’aménagement intérieur et de scénographie pour l’exposition principale.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Études d&amp;#039;ingénierie et de muséographie-scénographie préalables aux travaux de ces deux types de lieux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-plan-musees-et-ciap</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_MUSCIAP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musée &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-plan-musees-et-ciap-1/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>162776</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les établissements muséaux et les centres d'interprétation</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Plan musées et Ciap</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le dispositif vise à favoriser les établissements muséaux et les centres d&amp;#039;interprétation répondant aux attentes du public en terme de qualité scientifique et culturelle, validé par le ministère en charge de la culture.&lt;/p&gt;
 &lt;p&gt;Il permet d&amp;#039;aider les collectivités à entreprendre des investissements ambitieux en matière d&amp;#039;aménagement culturel des territoires.&lt;/p&gt;
  &lt;ul&gt; 	&lt;li&gt; Collectivités territoriales (communes, intercommunalités, départements)&lt;/li&gt; 	&lt;li&gt;Association ou fondation si elle est propriétaire des murs et des collections musée de France&lt;/li&gt; &lt;/ul&gt;
  &lt;p&gt;Sont éligibles:&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les établissements justifiant de l’appellation Musées de France ainsi que les projets de création de Centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine&lt;/li&gt; 	&lt;li&gt;dans les communes ou territoires&lt;/li&gt; 	&lt;li&gt;ayant le label Villes et Pays d’art et d’histoire, délivré par le Ministère en charge de la culture&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Type de projets éligibles :&lt;/span&gt;&lt;br /&gt; &lt;strong&gt;Musées de France :&lt;/strong&gt; &lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;travaux de construction, de rénovation et d’agrandissement &lt;/li&gt; 	&lt;li&gt;opérations d&amp;#039;entretien, de restauration&lt;/li&gt; 	&lt;li&gt;mise aux normes de sécurité et d&amp;#039;accueil du public&lt;/li&gt; 	&lt;li&gt;équipement en conservation préventive&lt;/li&gt; 	&lt;li&gt;aménagement de centres de conservation &lt;/li&gt; 	&lt;li&gt;modernisation de la muséographie&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;CIAP :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;travaux de construction, de réhabilitation, d’aménagement intérieur et de scénographie pour l’exposition principale.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Études d&amp;#039;ingénierie et de muséographie-scénographie préalables aux travaux de ces deux types de lieux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P68" s="1" t="inlineStr">
+      <c r="P75" s="1" t="inlineStr">
         <is>
           <t>24/05/2024</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles:&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;les établissements justifiant de l’appellation Musées de France ainsi que les projets de création de Centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine&lt;/li&gt; 	&lt;li&gt;dans les communes ou territoires&lt;/li&gt; 	&lt;li&gt;ayant le label Villes et Pays d’art et d’histoire, délivré par le Ministère en charge de la culture&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;Type de projets éligibles :&lt;/span&gt;&lt;br /&gt; &lt;strong&gt;Musées de France :&lt;/strong&gt; &lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;travaux de construction, de rénovation et d’agrandissement &lt;/li&gt; 	&lt;li&gt;opérations d&amp;#039;entretien, de restauration&lt;/li&gt; 	&lt;li&gt;mise aux normes de sécurité et d&amp;#039;accueil du public&lt;/li&gt; 	&lt;li&gt;équipement en conservation préventive&lt;/li&gt; 	&lt;li&gt;aménagement de centres de conservation &lt;/li&gt; 	&lt;li&gt;modernisation de la muséographie&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;CIAP :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;travaux de construction, de réhabilitation, d’aménagement intérieur et de scénographie pour l’exposition principale.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; Études d&amp;#039;ingénierie et de muséographie-scénographie préalables aux travaux de ces deux types de lieux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-plan-musees-et-ciap</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musée &lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-plan-musees-et-ciap/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>merged</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF68" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>09/06/2024</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
+      <c r="AH75" s="1" t="inlineStr">
         <is>
           <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>165932</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif est la diversification de l&amp;#039;offre d&amp;#039;information en direction des publics, par des pratiques systématiques de diffusion des résultats des inventaires, par le soutien aux projets de médiatisation du patrimoine, répond aux ambitions de qualité scientifique, d&amp;#039;efficacité, d&amp;#039;impact sur la vie culturelle régionale propres à une réelle valorisation économique et touristique des territoires.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Communes, intercommunalités, groupements de communes, départements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Domaine patrimonial éligible&lt;/span&gt;&lt;br /&gt; Patrimoine matériel relevant de l&amp;#039;urbanisme, de l&amp;#039;architecture, des décors portés, du mobilier et des objets d&amp;#039;art situés sur le territoire de la région Provence-Alpes-Côte d&amp;#039;Azur, collections des établissements labellisés Musées de France.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Types de projets éligibles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expositions temporaires dont les thèmes présentent un intérêt scientifique pertinent par rapport au patrimoine régional et dont le rayonnement public potentiel s’étend sur territoire régional ou a minima sur 3 départements de la région&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les lieux d&amp;#039;exposition doivent être dédiés spécifiquement à la médiatisation, aux normes de sécurité, d’accessibilité et d&amp;#039;accueil du public&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Diffusion numérique des fonds patrimoniaux, des collections des Musées de France, du patrimoine culturel des territoires étudiés par l’Inventaire général ou en convention de recherche avec l’Inventaire général, en cours de Plan concerté ou dont le Plan concerté est achevé depuis moins de deux ans&lt;/li&gt; 	&lt;li&gt; Tout type de restitution des études réalisées en conventionnement avec l&amp;#039;Inventaire général, dont les publications papier et numérique, sous réserve d’une validation scientifique par l&amp;#039;Inventaire général.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/valorisation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musée : &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valorisation-du-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>115169</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Mettre à disposition des outils pour la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Mise à disposition d'outils de valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Faire profiter à l&amp;#039;ensemble du territoire des actions de valorisation du patrimoine aubois, développées dans le cadre de la Cité du vitrail et des expositions culturelles initiées par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département, engagé dans une politique de mise en valeur de son patrimoine, organise régulièrement des expositions d&amp;#039;envergure (Beau XVIe, Templiers, Clairvaux, Arkéaube).
+&lt;/p&gt;
+&lt;p&gt;
+ A cette occasion, il peut prêter ses expositions itinérantes, ses ateliers pédagogiques ou encore animer des ateliers consacrés au vitrail sur le territoire départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Champs d&amp;#039;intervention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Prêts d&amp;#039;expositions itinérantes : mise à disposition d&amp;#039;un livrable (guide de montage, mise à disposition d&amp;#039;outils pour exploiter et valoriser l&amp;#039;exposition, mettre en œuvre les ateliers correspondants).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Prêts d&amp;#039;ateliers pédagogiques et ludiques
+  &lt;/li&gt;
+  &lt;li&gt;
+   Animation d&amp;#039;ateliers vitrail dans les établissements scolaires du département.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Edition : le visuel de l&amp;#039;exposition est fourni, sur demande de l&amp;#039;emprunteur, en PDF ou en JPG haute résolution pour la réalisation d&amp;#039;affiches et de supports de communication. Le logo du Département de l&amp;#039;Aube est également transmis pour les supports de communication de l&amp;#039;emprunteur.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Prêt gratuit d&amp;#039;expositions et d&amp;#039;ateliers de quelques jours à 1 mois.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  Le transport est à la charge du demandeur.
+ &lt;/p&gt;
+ &lt;p&gt;
+  Caution : 2000€
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : Communes, EPCI et Etablissements scolaire de l&amp;#039;Aube.
+&lt;/p&gt;
+&lt;p&gt;
+ Une convention entre le Département et la commune doit être signée.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attestation d&amp;#039;assurance doit être fournie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/95/18-mise-a-disposition-d-outils-de-valorisation-du-patrimoine.htm</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  departement&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d991-mettre-a-disposition-des-outils-pour-la-valor/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>1081</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals et manifestations de spectacle vivant d'envergure</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   participer au rééquilibrage du territoire en termes d&amp;#039;offre culturelle,
  &lt;/li&gt;
  &lt;li&gt;
   faciliter la rencontre entre créateurs, diffuseurs et publics,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir l&amp;#039;emploi culturel régional et la promotion des équipes artistiques/artistes du territoire prenant part à ces manifestations,
  &lt;/li&gt;
  &lt;li&gt;
   accompagner les festivals dans leur effort de rayonnement régional, national ou international et promouvoir la région comme terre de création artistique, d&amp;#039;expérimentation et d&amp;#039;innovation,
  &lt;/li&gt;
  &lt;li&gt;
   encourager les manifestations soucieuses du développement durable et des partenariats locaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature et montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Subvention accordée annuellement en fonction du projet et du plan de financement prévisionnel de l&amp;#039;opération. La collectivité se réserve la possibilité de proposer pour certains festivals structurants et à fort rayonnement régional de travailler à un projet de convention pluriannuelle. L&amp;#039;association d&amp;#039;autres collectivités territoriales à ces conventionnements sera recherchée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Tourisme</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    être une manifestation relevant du champ des arts de la scène – théâtre, danse, cirque, marionnette, arts de la parole), de la musique (actuelle, classique et contemporaine -, des arts de la rue ou pluridisciplinaire,
   &lt;/li&gt;
   &lt;li&gt;
    être un projet artistique et culturel de qualité affirmant une ligne artistique identifiée et mettant en oeuvre des actions spécifiques pour développer et sensibiliser les publics,
   &lt;/li&gt;
   &lt;li&gt;
    être une manifestation dont une 1ère édition a déjà eu lieu, se déroulant sur une durée minimale de 3 jours ou justifiant d&amp;#039;un minimum de 9 représentations,
   &lt;/li&gt;
   &lt;li&gt;
    faire appel exclusivement à des artistes professionnels et intégrer des artistes en activité sur le territoire,
   &lt;/li&gt;
   &lt;li&gt;
    avoir une envergure a minima régionale par la fréquentation des publics, l&amp;#039;inscription dans les réseaux, le rayonnement et la visibilité médiatique,
   &lt;/li&gt;
   &lt;li&gt;
    justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité territoriale,
   &lt;/li&gt;
   &lt;li&gt;
    respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant.
   &lt;/li&gt;
   &lt;li&gt;
    Ne sont pas éligibles les projets à but strictement commercial.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-festivals-manifestations-denvergure-2/</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   Dépôt des dossiers : culture-subvention&amp;#64;grandest.fr
  &lt;/p&gt;
  &lt;p&gt;
   Pour les demandes de paiement : versements-creation&amp;#64;grandest.fr
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ef8f-soutien-aux-festivals-et-manifestations-denve/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF69" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>01/04/2019</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>19/02/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-[...172 lines deleted...]
-      <c r="A71" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>56185</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser à la transition énergétique</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les scolaires à partir du CM1 :
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Animation réalisée par le SDEC ENERGIE et ses partenaires autour de l&amp;#039;escape game pédagogique &amp;#34;Mission Energie&amp;#34; et réalisation d&amp;#039;ateliers scientifiques, dans les locaux du SDEC ENERGIE. Des expositions nomades (&amp;#34;le Parcours de l&amp;#039;Énergie&amp;#34; ou &amp;#34;2050&amp;#34;) peuvent aussi être mises à disposition pour une animation sur les territoires, dans le cas d&amp;#039;un partenariat spécifique.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les expositions nomades, les coûts de transport des élèves vers le site accueillant l&amp;#039;exposition et certains coûts d&amp;#039;animation sont à la charge des bénéficiaires.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Citoyenneté
 Education et renforcement des compétences
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.maisondelenergie.fr/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
   maisonenergie&amp;#64;sdec-energie.fr
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 31 06 91 76
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f975-developper-un-projet-denergie-renouvelable-ou/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>17/02/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>117400</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer le patrimoine mobilier protégé ou non protégé (statuaire, tableau,…)</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre aux communes et aux particuliers de conserver et de protéger des œuvres et objets d&amp;#039;art :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Expertise
   &lt;/li&gt;
   &lt;li&gt;
    Diagnostic
   &lt;/li&gt;
   &lt;li&gt;
    Préconisations
   &lt;/li&gt;
   &lt;li&gt;
    Repérage in situ des antiquités et objets d&amp;#039;art concernés.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Prestation assurée par la Direction des Affaires Culturelles.
 &lt;/p&gt;
 &lt;p&gt;
  Co-financement possible sur la restauration.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Bâtiments et construction
 Réhabilitation
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f6a1-preserver-et-restaurer-le-patrimoine-mobilier/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>111647</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets culturels de territoire</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Culture et action extérieure : Accompagnement des territoires et opérateurs culturels</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J81" s="1" t="inlineStr">
+        <is>
+          <t>Contrat culturel de territoire (CCT) annuel ou triennal.</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contrats culturels de territoire (CCT) : aide apportée pour le développement des projets dans les domaines de la lecture publique, de la valorisation du patrimoine, des enseignements artistiques, de l&amp;#039;éducation artistique et culturelle, des arts vivants, du cinéma et des arts visuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention annuelle ou triennale.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2016-02-0023 (AD du 27/06/2016)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes et Intercommunalités en Essonne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture et de l&amp;#039;action internationale
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 93 52
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/07bb-developper-des-projets-culturels-de-territoir/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>97354</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Soutenir la restauration et la mise en valeur du patrimoine mobilier décoratif et funéraire</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Programme : Restauration et mise en valeur du patrimoine mobilier, décoratif et funéraire (PMDF)</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
+      <c r="I82" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 75</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le présent dispositif vise à soutenir la restauration et la mise en valeur du patrimoine mobilier, décoratif et funéraire sur tout le territoire de la Vendée.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide départementale est plafonnée à 35 000 € par an pour un même projet. Elle intervient dans la limite d&amp;#039;un montant total des subventions publiques de 80 % du montant des dépenses subventionnables.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Mobilier
  &lt;/strong&gt;
  : 35 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Orgues à tuyaux
  &lt;/strong&gt;
  : 20 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Valorisation, trésors
  &lt;/strong&gt;
  : 50 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   * H.T. pour les associations récupérant la T.V.A.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pourra atteindre alors 60 % pour le mobilier, 45 % pour les orgues à tuyaux et 75 % pour la valorisation et trésors.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de collectivités territoriales si le projet se situe sur une commune de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités bénéficiant du label &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Associations propriétaires ou mandatées par le propriétaire pour assurer la maîtrise d&amp;#039;ouvrage de l&amp;#039;opération.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Patrimoine éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble du patrimoine mobilier, décoratif et funéraire protégé ou non et situé dans des lieux publics ou privés, sur proposition circonstanciée du conservateur des antiquités et objets d&amp;#039;art de la Vendée justifiant d&amp;#039;un intérêt patrimonial pour la Vendée, est éligible à une subvention du Conseil Départemental.
 &lt;/p&gt;
 &lt;p&gt;
  En ce qui concerne la restauration et la mise en valeur du patrimoine maritime, l&amp;#039;aide départementale se limite aux seuls bateaux 
 dont les propriétaires s&amp;#039;engagent, après leur restauration, à les rendre accessibles au public dans le cadre de projets touristiques et/ou pédagogiques préalablement définis.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoine et Archéologie
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch
 85923 LA ROCHE SUR YON cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.63
 &lt;/p&gt;
 &lt;p&gt;
  E.Mail :
  &lt;a href="mailto:sophie.boudaud&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   sophie.boudaud&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>celine.belzic@vendee.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/850f-soutenir-la-restauration-et-la-mise-en-valeur/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-[...144 lines deleted...]
-      <c r="A75" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>94924</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Soutenir les initiatives artistiques et culturelles locales</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Soutien aux initiatives artistiques et culturelles locales</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide &amp;#34;Soutien aux initiatives artistiques et culturelles locales&amp;#34;
 &lt;/p&gt;
 &lt;p&gt;
  Objectif : Par ce dispositif, la Région Grand Est décide de contribuer au développement culturel des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux objectifs prioritaires de la politique culturelle régionale, ce dispositif vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir des projets culturels ponctuels sur les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives enrichissant l&amp;#039;offre culturelle dans les territoires,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des projets de diffusion culturelle et participer à une démarche d&amp;#039;irrigation des territoires associant praticiens amateurs encadrés par des artistes et des techniciens professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir des initiatives associatives portant un projet relevant d&amp;#039;une démarche artistique et culturelle favorisant l&amp;#039;accès des citoyens aux différentes formes d&amp;#039;art.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -16898,367 +17997,349 @@
 &lt;p&gt;
  Les associations culturelles ou porteuses d&amp;#039;un projet culturel ayant leur siège dans la région Grand Est, les collectivités territoriales et les structures de droit public ou privé installées en région Grand Est.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide revêt la forme d&amp;#039;une subvention de fonctionnement. Le projet doit être réalisé au cours de l&amp;#039;année civile pour laquelle l&amp;#039;aide est octroyée.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Demande d&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont traités au fil de l&amp;#039;eau. La date de réception par la Région du dossier complet doit être antérieure de 4 mois avant la date de démarrage de l&amp;#039;opération.
  &lt;strong&gt;
   Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention.
  &lt;/strong&gt;
  Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P75" s="1" t="inlineStr">
+      <c r="P83" s="1" t="inlineStr">
         <is>
           <t>18/06/2019</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide de la Région Grand Est est subordonnée aux critères suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    présenter dans la programmation une ligne éditoriale artistique identifiée et répondant aux exigences techniques et artistiques indispensables à la bonne conduite d&amp;#039;un tel projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire appel à des artistes et des techniciens professionnels,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    pour les manifestations, être d&amp;#039;une durée minimale de 3 jours pour les arts visuels et spectacle vivant ou donner au moins 6 représentations pour le spectacle vivant,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    faire apparaitre clairement la part artistique dans le budget,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    justifier de l&amp;#039;engagement financier d&amp;#039;au moins une collectivité territoriale sachant que la Région ne saurait être le premier financeur,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    s&amp;#039;inscrire dans une dynamique et un rayonnement a minima intercommunal,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    respecter les dispositions légales et règlementaires liées à l&amp;#039;activité de spectacle vivant et de arts visuels.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Sont éligibles les dépenses nécessaires à la réalisation du projet hors dépenses de valorisation, d&amp;#039;ajustements comptables, de frais bancaires et d&amp;#039;investissement.
   &lt;/strong&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/initiatives-artistiques-et-culturelles-locales/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention. Cette lettre adressée au Président de la Région doit démontrer que l&amp;#039;aide allouée a un effet levier.
 &lt;/p&gt;
 &lt;p&gt;
  Dossier de demande de subvention à retourner par email au minimum 4 mois avant la date de démarrage de l&amp;#039;opération à l&amp;#039;adresse suivante :
  &lt;a href="mailto:culture-subvention&amp;#64;grandest.fr" rel="noopener" target="_blank"&gt;
   culture-subvention&amp;#64;grandest.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c472-soutien-aux-initiatives-artistiques-et-cultur/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF75" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E76" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>163658</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de construction ou de rénovation d'équipements culturels structurants</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Equipements culturels</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="U76" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine apporte son soutien aux opérations de construction ou de rénovation d&amp;#039;équipements culturels structurants pour le territoire. Cet accompagnement concerne les lieux de spectacle vivant, les médiathèques, les salles de cinémas indépendants de proximité, les musées de France et centre d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine, les établissements d&amp;#039;enseignement supérieur artistique, les centres d&amp;#039;art et lieux de diffusion de l&amp;#039;art contemporain, les lieux de création et de production et l&amp;#039;équipement en matériel des lieux.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Contribuer à un aménagement culturel équilibré du territoire régional en corrigeant les inégalités territoriales en matière d’équipements culturels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer la qualité des équipements culturels, les remettre à niveau notamment en regard des enjeux de la création contemporaine, des nouvelles technologies et des enjeux environnementaux, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutenir les projets d’équipements culturels qui intègrent les droits culturels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Offrir sur le territoire de la Nouvelle-Aquitaine une offre culturelle et artistique riche, diversifiée et de qualité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit public&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit privé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d&amp;#039;éligibilité pour les lieux :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;besoin d&amp;#039;un équipement culturel au regard du bassin de vie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;viabilité du modèle économique (investissement et fonctionnement),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;gestion par une équipe professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;réalisation d&amp;#039;une étude préalable concluant à la faisabilité du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;si portage par une commune rurale ou de moins de 30 000 habitants, soutien financier de l’intercommunalité (excepté pour les musées),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;si portage privé, financement par au moins une collectivité autre que la Région, ou par l’Etat, ou par un établissement public,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;intégration du développement durable dans le projet (conditions d’éco-responsabilité répondant à la feuille de route de Néo terra) dans la conception du projet (intégration paysagère, énergie, eau, matériaux bio-sourcés, mobilité durable).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Critères éligibilité pour le matériel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Equipement en matériel pour structure culturelle professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achat de matériel pour l’aménagement du lieu dans le cadre de sa création, de son extension ou de sa réhabilitation,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipement en matériel en lien direct avec le projet artistique de la structure ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La demande est formulée au moins cinq années après l’obtention d’une aide régionale de ce type.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Attribution au bénéficiaire de l’aide directe représentant un taux maximal de 20 % des dépenses éligibles (toutes tranches confondues) dans la limite du montant plafond (détail dans le RI et fiches thématiques à télécharger ci-dessous)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/equipements-culturels</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Compléter le formulaire de demande en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equipements-culturels/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>03/03/2026</t>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>145879</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C85" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="F77" s="1" t="inlineStr">
+      <c r="F85" s="1" t="inlineStr">
         <is>
           <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L77" s="1" t="inlineStr">
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   participer au développement de
   &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
    l&amp;#039;éducation artistique et culturelle
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
  &lt;/li&gt;
@@ -17369,108 +18450,108 @@
  &lt;li&gt;
   la faisabilité technique et financière du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ouverture du dépôt des dossiers : 31 juillet 2023.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
   &lt;/strong&gt;
   . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
  &lt;/li&gt;
  &lt;li&gt;
   Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
 &lt;/p&gt;
 &lt;p&gt;
  Ce projet est mené en partenariat avec le centre Pompidou.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
 &lt;/p&gt;
 &lt;p&gt;
  Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Jeunesse
 Education et renforcement des compétences
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut déposer un dossier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises privées
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises publiques locales
  &lt;/li&gt;
  &lt;li&gt;
   EPCI à fiscalité propre
  &lt;/li&gt;
  &lt;li&gt;
   Établissements de recherche
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics / Services de l&amp;#039;État
  &lt;/li&gt;
@@ -17500,1076 +18581,1204 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de non-éligibilité du projet
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;absence de processus de recherche et de création
  &lt;/li&gt;
  &lt;li&gt;
   les projets de diffusion exclusive d&amp;#039;une création déjà existante
  &lt;/li&gt;
  &lt;li&gt;
   une résidence se déroulant sur une durée inférieure à trois mois
  &lt;/li&gt;
  &lt;li&gt;
   un dossier administratif incomplet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Affaires Culturelles de La Réunion (DAC Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  Emails :
  &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
   nicolas.stojcic&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
   marie-dominique.picard&amp;#64;culture.gouv.fr
  &lt;/a&gt;
  ;
  &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
   karine.saingainy&amp;#64;culture.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 0692 45 99 47
 &lt;/p&gt;
 &lt;p&gt;
  23 Rue Labourdonnais 97400 Saint-Denis
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dépôt des dossiers ouvrira le 31 juillet 2023.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF77" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>16/07/2023</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-[...537 lines deleted...]
-      <c r="A81" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>139432</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de l'Aude (ATD 11)</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations de l&amp;#039;ATD11 relèvent de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
  &lt;/li&gt;
  &lt;li&gt;
   La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
  &lt;/li&gt;
  &lt;li&gt;
   Conseils techniques et juridiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
   https://atd11.aude.fr/nos-realisations
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Espaces verts
 Espace public
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre adhérent à l&amp;#039;ATD11
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://atd11.aude.fr/</t>
         </is>
       </c>
-      <c r="W81" s="1" t="inlineStr">
+      <c r="W86" s="1" t="inlineStr">
         <is>
           <t>https://atd11.aude.fr/contacter</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;atd11.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>laurent.naudy@atd11.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>ATD11</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>1030</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions de mutualisation des opérations d'inventaire général du patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de la subvention : 2.000€ / La subvention est plafonnée à : 75.000€ sur 5 ans ou 20.000€ po</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Par ce dispositif, la Région Grand Est décide de renforcer la connaissance et la reconnaissance du patrimoine culturel régional, matériel et immatériel, par la réalisation de programmes de
+ recherche et par la mutualisation des moyens en aidant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations réalisées par ou avec des partenaires qui s&amp;#039;engagent par convention à respecter les normes de l&amp;#039;Inventaire général. Ces opérations peuvent être des recensements (cf. définition dans « Principes, méthodes et conduites »), des diagnostics (définition en cours), des inventaires topographiques ou thématiques, avec ou sans dépouillement d&amp;#039;archives ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la professionnalisation des personnes en charge de l&amp;#039;identification et de la connaissance du patrimoine sur le territoire, afin de créer un maillage de professionnels aptes à intégrer les préoccupations patrimoniales dans la politique d&amp;#039;aménagement du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la diffusion du résultat de l&amp;#039;étude au cours de sa réalisation puis à son achèvement sur tout support et pour tout public.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+International</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles les opérations d&amp;#039;Inventaire général portant sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le patrimoine bâti public ou privé présentant un intérêt pour l&amp;#039;histoire, l&amp;#039;histoire de l&amp;#039;art, des techniques, de l&amp;#039;urbanisme, des mentalités et des manières de vivre sur le territoire régional ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le patrimoine mobilier public ou privé présentant un intérêt pour l&amp;#039;histoire, l&amp;#039;histoire de l&amp;#039;art, des techniques, des mentalités et des manières de vivre sur le territoire régional ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le patrimoine immatériel en lien avec le patrimoine matériel régional.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de valorisation issues d&amp;#039;opérations d&amp;#039;Inventaire général telles que :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les publications dans les collections nationales ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les publications dans des collections en région Grand Est ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les expositions, les colloques et les publications qui en découlent ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les cycles de conférences et de visites guidées et les documents d&amp;#039;accompagnement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la création d&amp;#039;outils documentaires permettant d&amp;#039;améliorer l&amp;#039;accès du public aux résultats des opérations d&amp;#039;Inventaire général.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Pourront être comprises dans cette action, des publications ou expositions permettant de mettre en valeur le corpus patrimonial régional dans un espace géographique plus grand comprenant le cas échéant les pays frontaliers. Les outils de valorisation s&amp;#039;entendent tant matériels que dématérialisés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Méthode de sélection :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le respect des normes de l&amp;#039;Inventaire général telles que décrites dans le décret ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   La qualité scientifique du projet de recherche et des problématiques proposées ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   La mise en oeuvre du projet par un personnel qualifié ou en cours de qualification professionnelle ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   La qualité du projet de diffusion et de valorisation des données collectées par la recherche ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   La cohérence du projet avec les programmes de recherche des équipes régionales de l&amp;#039;Inventaire général sur le territoire ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le travail en réseau avec d&amp;#039;autres partenaires notamment patrimoniaux ou universitaires, CNRS ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un programme concernant un territoire ou une thématique non couvert par l&amp;#039;Inventaire général ou couvert anciennement (plus de 15 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;utilisation de l&amp;#039;outil Gertrude avec possibilité d&amp;#039;un traitement SIG ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une étude en lien avec un projet d&amp;#039;aménagement du territoire (PLU, PSMV, AVAP, charte de parc naturel régional).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Seront considérés avec un intérêt particulier les opérations présentant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Un lien entre patrimoine naturel et patrimoine culturel,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un lien entre patrimoine matériel et patrimoine immatériel,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une opération transfrontalière ou internationale en lien avec le patrimoine de la région Grand Est.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Sans être discriminant, le caractère pluriannuel sera un élément apprécié.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Président de la Région pourra solliciter l&amp;#039;avis d&amp;#039;un comité scientifique et technique ad hoc avant présentation au vote des élus. Pour toute opération, une convention cadre pluriannuelle, pourvue de conventions d&amp;#039;application annuelles, est signée entre le Conseil régional et le porteur de projet qui comprend :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   un volet scientifique (obligatoire) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un volet diffusion abordant aussi la question des droits (obligatoire) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un volet financier, quel que soit le montant de la subvention (le cas échéant).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les coûts des personnels spécifiques à la réalisation de l&amp;#039;opération ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le coût du matériel spécifique (photographie, relevés,...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le coût des analyses nécessaires si elles sont présentées dans le protocole de recherche (dendrochronologie, pigment, ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le coût de l&amp;#039;édition des publications et catalogues d&amp;#039;exposition ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le coût de la réalisation des actions de valorisation (conception, mise en oeuvre).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les dépenses de communication ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les dépenses liées aux inaugurations, déplacements d&amp;#039;intervenants et repas.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-actions-de-mutualisation-operations-dinventaire-general-patrimoine-culturel/</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  Direction de la Culture, du Patrimoine et de la Mémoire
+ &lt;/p&gt;
+ &lt;p&gt;
+  Pour les demandes de paiement : versements-patrimoines&amp;#64;grandest.fr
+ &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d473-soutien-aux-actions-de-mutualisation-des-oper/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>162807</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et la rénovation de lieux dédiés à la conservation et la transmission des traditions et de la culture régionale</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Traditions - Lieux de conservation des traditions régionales</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutenir la création et la rénovation de lieux dédiés à la conservation et la transmission des traditions et de la culture régionale, afin de pouvoir proposer au public des ressources et des documentations de qualité et l&amp;#039;orienter dans la découverte des traditions régionales.&lt;/p&gt;
+ &lt;ul&gt; 	&lt;li&gt;Associations&lt;/li&gt; 	&lt;li&gt; Communes&lt;/li&gt; 	&lt;li&gt; Intercommunalités&lt;/li&gt; &lt;/ul&gt;
+ &lt;p&gt;Les lieux doivent proposer :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La conservation et l&amp;#039;enrichissement d&amp;#039;un fonds documentaire et de ressources accessibles au public&lt;/li&gt; 	&lt;li&gt;La gestion de l&amp;#039;accès du public à l&amp;#039;ensemble des ressources conservées par le centre&lt;/li&gt; 	&lt;li&gt;L&amp;#039;organisation d&amp;#039;animations, d&amp;#039;expositions, de rencontres ou plus généralement, d&amp;#039;opérations de sensibilisation des publics à la culture régionale&lt;/li&gt; 	&lt;li&gt;La diffusion d&amp;#039;information sur supports papier ou numérique conçus et réalisés par le centre&lt;/li&gt; 	&lt;li&gt;Une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en investissement :&lt;/span&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Études préalables aux travaux, travaux de construction, de réhabilitation et d’agrandissement, d’aménagement intérieur ; opérations de mise aux normes de sécurité et d&amp;#039;accueil du public ; scénographie et mise en œuvre d’expositions permanentes.&lt;/li&gt; 	&lt;li&gt;Acquisition de matériels directement affectés à la création artistique ou la diffusion&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en fonctionnement :&lt;/span&gt;&lt;br /&gt;         La programmation annuelle des structures est éligible sous condition d’assurer une véritable          offre répartie sur la totalité de l’année.&lt;br /&gt;          Sont éligibles en exploitation comme en action spécifique les actions contribuant à la                       diffusion et la valorisation de la culture et des traditions régionales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les lieux doivent proposer :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La conservation et l&amp;#039;enrichissement d&amp;#039;un fonds documentaire et de ressources accessibles au public&lt;/li&gt; 	&lt;li&gt;La gestion de l&amp;#039;accès du public à l&amp;#039;ensemble des ressources conservées par le centre&lt;/li&gt; 	&lt;li&gt;L&amp;#039;organisation d&amp;#039;animations, d&amp;#039;expositions, de rencontres ou plus généralement, d&amp;#039;opérations de sensibilisation des publics à la culture régionale&lt;/li&gt; 	&lt;li&gt;La diffusion d&amp;#039;information sur supports papier ou numérique conçus et réalisés par le centre&lt;/li&gt; 	&lt;li&gt;Une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en investissement :&lt;/span&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Études préalables aux travaux, travaux de construction, de réhabilitation et d’agrandissement, d’aménagement intérieur ; opérations de mise aux normes de sécurité et d&amp;#039;accueil du public ; scénographie et mise en œuvre d’expositions permanentes.&lt;/li&gt; 	&lt;li&gt;Acquisition de matériels directement affectés à la création artistique ou la diffusion&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en fonctionnement :&lt;/span&gt;&lt;br /&gt;         La programmation annuelle des structures est éligible sous condition d’assurer une véritable          offre répartie sur la totalité de l’année.&lt;br /&gt;          Sont éligibles en exploitation comme en action spécifique les actions contribuant à la                       diffusion et la valorisation de la culture et des traditions régionales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/traditions-lieux-de-conservation-des-traditions-regionales</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Traditions et Cultures régionales :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Adeline Aouni : &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/traditions-lieux-de-conservation-des-traditions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>103385</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Restaurer les objets mobiliers protégés</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
+      <c r="J89" s="1" t="inlineStr">
         <is>
           <t>Objets mobiliers inscrits : aide max 20.000 € / Objets mobiliers classés : aide max 15 000 €</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>La Région préserve le mobilier inscrit ou classé au titre des Monuments historiques, qui contribue à l&amp;#039;attrait des sites patrimoniaux auprès du public.
 &lt;br /&gt;
 La restauration du mobilier meublant ou décoratif : meubles et objets religieux, domestiques, scientifiques et industriels.
 &lt;br /&gt;
 Les demandes d&amp;#039;aide devront être déposées sur
 &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
  mesdemarches.iledefrance.fr
 &lt;/a&gt;
 , la plateforme des aides régionales.</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles correspondent au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, hors phase préalable d&amp;#039;études.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet de restauration doit avoir fait l&amp;#039;objet d&amp;#039;un avis scientifique et technique du conservateur des antiquités et objets d&amp;#039;art (CAOA) et du conservateur des monuments historiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;autorisation de travaux ou la déclaration préalable doit avoir été déposée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T89" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aide-la-restauration-des-objets-mobiliers-proteges</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>Direction de la Culture
 &lt;br /&gt;
 Service Patrimoines et Inventaire
 &lt;br /&gt;
 &lt;br /&gt;
 Chargée de mission pour les départements 75, 91, 92, 95
 &lt;br /&gt;
 Cécile Chenot  01 53 85 78 57
 &lt;br /&gt;
 &lt;a rel="noopener" target="_blank"&gt;
  cecile.chenot&amp;#64;iledefrance.fr
 &lt;/a&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 Chargée de mission pour les départements 77, 78, 93, 94
 &lt;br /&gt;
 Véronique Cagnon  01 53 85 57 42
 &lt;br /&gt;
 &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  veronique.cagnon&amp;#64;iledefrance.fr
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1575-aide-a-la-restauration-des-objets-mobiliers-p/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>27/04/2021</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>131364</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de contribuer au développement patrimonial et touristique du département, le règlement valorisation du patrimoine (naturel, matériel, immatériel) vise plus spécifiquement à encourager :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le développement de projets patrimoniaux d&amp;#039;animation culturelle et pédagogique,
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;organisation de manifestations temporaires (d&amp;#039;envergure nationale) des arts visuels et du monde littéraire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la valorisation scientifique, pédagogique, et muséographique via la réalisation de  supports multimédias, mis à disposition du plus grand nombre : production d&amp;#039;expositions temporaires, ouverture de sites patrimoniaux au public, mise en place d&amp;#039;une signalétique, etc.,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la production d&amp;#039;ouvrages ou d&amp;#039;œuvres portant sur le département et/ou ses communes.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers seront examinés au regard des éléments suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la qualité artistique et culturelle du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le rayonnement territorial du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;inscription dans un projet culturel de territoire et la capacité du projet à fédérer (autres acteurs culturels, inscription dans des réseaux locaux...),
+  &lt;/li&gt;
+  &lt;li&gt;
+   la diversité des publics cibles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les critères suivants seront obligatoirement remplis :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l&amp;#039;aide au projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;implication d&amp;#039;un EPCI ou de deux autres partenaires au moins dans l&amp;#039;élaboration et le plan de financement du projet,
+  &lt;/li&gt;
+  &lt;li&gt;
+   un seul financement du conseil départemental par structure,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la conformité de la structure avec la réglementation en vigueur,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le dossier complet.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2022/04/culture/reglement_valorisation_du_patrimoine%20modifi%C3%A9%2014122018.pdf</t>
+        </is>
+      </c>
+      <c r="W90" s="1" t="inlineStr">
+        <is>
+          <t>https://messervicesenligne.haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, des sports et du monde associatif
+&lt;/p&gt;
+&lt;p&gt;
+ Service action culturelle, sportive et territoriale
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. 03 25 32 88 19
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Toute correspondance doit être adressée à :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Monsieur le Président du conseil départemental
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Direction de la culture, des sports et du monde associatif
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Service action culturelle, sportive et territoriale
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  1 rue du Commandant Hugueny – CS 62127
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  52905 Chaumont Cedex 9
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>romain.paillard@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b306-accompagner-les-projets-de-valorisation-du-pa/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2023</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>496</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Prévenir les risques naturels majeurs - Fonds de Prévention des Risques Naturels Majeurs (FPRNM)</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="F83" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale de la Prévention des Risques (DGPR)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le risque naturel majeur est la conséquence d&amp;#039;un aléa d&amp;#039;origine naturelle dont les effets peuvent mettre en jeu un grand nombre de personnes, occasionnent des dommages importants et dépassent les capacités de réaction des instances directement concernées. Le Fonds de Prévention des Risques Naturels Majeurs (FPRNM), dit « fonds Barnier », créé par la loi n°95-101 du 2 février 1995 relative au renforcement de la protection de l&amp;#039;environnement avait pour objectif initial de financer les indemnités d&amp;#039;expropriation de biens exposés à un risque naturel majeur, ainsi que les dépenses liées à la limitation d&amp;#039;accès et à la démolition éventuelle de ces biens, afin d&amp;#039;en empêcher toute occupation future. Progressivement, l&amp;#039;utilisation des ressources du FPRNM a été élargie à d&amp;#039;autres catégories de dépenses dans le but de prévenir des risques naturels majeurs.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FPRNM permet actuellement le financement de mesures (catégories de dépenses) permanentes inscrites dans le code de l&amp;#039;environnement (
  &lt;a href="https://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle&amp;#61;LEGIARTI000028538272&amp;amp;cidTexte&amp;#61;LEGITEXT000006074220&amp;amp;dateTexte&amp;#61;20160603&amp;amp;oldAction&amp;#61;rechCodeArticle&amp;amp;fastReqId&amp;#61;1760183903&amp;amp;nbResultRech&amp;#61;1"&gt;
   article L.561-3
  &lt;/a&gt;
  ) et de mesures temporaires qui sont inscrites dans les lois de finances (
  &lt;a href="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte&amp;#61;JORFTEXT000000612133&amp;amp;fastPos&amp;#61;2&amp;amp;fastReqId&amp;#61;1977516449&amp;amp;categorieLien&amp;#61;cid&amp;amp;oldAction&amp;#61;rechTexte"&gt;
   article 128 de la loi 2003-1311
  &lt;/a&gt;
  et
  &lt;a href="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte&amp;#61;JORFTEXT000000634802&amp;amp;fastPos&amp;#61;1&amp;amp;fastReqId&amp;#61;295249300&amp;amp;categorieLien&amp;#61;cid&amp;amp;oldAction&amp;#61;rechTexte"&gt;
   article 136 de la loi 2005-1719
  &lt;/a&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  Les trois grands types de mesures finançables par le FPRNM sont  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -18591,630 +19800,230 @@
 &lt;p&gt;
  &lt;strong&gt;
   Le FPRNM finance les actions d&amp;#039;investissement et non de fonctionnement
  &lt;/strong&gt;
  . À titre d&amp;#039;exemples, les aides attribuées dans le cadre de l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions de prévention des inondations (PAPI) pourront servir à financer les études et travaux mais pas les coûts liés à l&amp;#039;animation de ce PAPI comme la rémunération des chargés de mission ; ou encore les subventions attribuées pour le financement d&amp;#039;un équipement de protection ne peuvent être utilisées que pour l&amp;#039;acquisition dudit équipement et non pour son renouvellement ou sa remise en état.
 &lt;/p&gt;
 &lt;p&gt;
  Pour chaque grand type de mesures susmentionné, les risques concernés sont les suivants  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour les mesures d&amp;#039;acquisition de biens : risque naturel prévisible de mouvement de terrain, d&amp;#039;affaissement de terrain dû à une cavité souterraine ou à une marnière, d&amp;#039;avalanche, de crues torrentielles ou à montée rapide ou de submersion marine ;
  &lt;/li&gt;
  &lt;li&gt;
   pour les mesures de réduction de la vulnérabilité face au risque et les dépenses afférentes à l&amp;#039;élaboration des plans de prévention des risques naturels (PPRN) : risque de mouvement de terrain, d&amp;#039;affaissement de terrain dû à une cavité souterraine ou à une marnière (bien que ces cavités ne soit pas naturelles), d&amp;#039;avalanche, d&amp;#039;inondation, d&amp;#039;incendie de forêt, de séisme, d&amp;#039;éruption volcanique, de tempête et de cyclone ;
  &lt;/li&gt;
  &lt;li&gt;
   pour les dépenses afférentes à l&amp;#039;information préventive : tous les risques majeurs, y compris les risques technologiques.
  &lt;/li&gt;
  &lt;li&gt;
   Le risque d&amp;#039;érosion est exclu du champ d&amp;#039;indemnisation par le FPRNM. Il est, en effet, considéré comme un risque prévisible sur du long terme et n&amp;#039;entre donc pas dans la définition d&amp;#039;un « risque majeur ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Risques naturels</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   MESURES SUSCEPTIBLES D&amp;#039;ÊTRE FINANCEES PAR LE FONDS :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1. pour l&amp;#039;État, les communes et leur groupement :
 &lt;/p&gt;
 &lt;p&gt;
  - l&amp;#039;expropriation de biens exposés à un risque naturel majeur (100 %)  ;
 &lt;/p&gt;
 &lt;p&gt;
  - l&amp;#039;acquisition amiable de biens exposés à un risque naturel majeur (100 %)  ;
 &lt;/p&gt;
 &lt;p&gt;
  - l&amp;#039;acquisition amiable de biens sinistrés par une catastrophe naturelle (100 %) ;
 &lt;/p&gt;
 &lt;p&gt;
  - les études, travaux, ouvrages et équipements de préventions des collectivités locales pour les communes 
         concernées par les études et travaux couvertes par un PPRN (40 à 50 %) ;
 &lt;/p&gt;
 &lt;p&gt;
  2. pour les propriétaires de biens concernés :
 &lt;/p&gt;
 &lt;p&gt;
  - les études et travaux imposés par un PPRN des biens à usage d&amp;#039;habitation ou utilisé dans le cadre  
        d&amp;#039;activités professionnelles (moins de 20 salariés) couvert par un contrat d&amp;#039;assurance incluant la garantie 
        catastrophe naturelle (20 à 40% maximum) ;
 &lt;/p&gt;
 &lt;p&gt;
  3. pour les collectivités publiques compétentes ou les entreprises d&amp;#039;assurance :
 &lt;/p&gt;
 &lt;p&gt;
  - les campagnes d&amp;#039;information sur la garantie catastrophe naturelle des biens couverts par la garantie
        (100 %).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS MINIMALES D&amp;#039;ÉLIGIBILITÉ :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les opérations de reconnaissance ainsi que les études et travaux de réduction de la vulnérabilité imposés par un PPRN, les biens concernés doivent être obligatoirement assurés et couverts par un contrat d&amp;#039;assurance incluant la garantie « catastrophes naturelles » et être exposés à un danger avéré.
 Les opérations (hormis celles imposées par un PPRN) doivent faire l&amp;#039;objet d&amp;#039;une analyse coût/avantage qui en démontre la pertinence et compare tous les moyens envisageables.
 Par ailleurs, le respect de la logique de prévention justifie d&amp;#039;exclure les actions ne relevant pas de la prévention contre un risque majeur et notamment les travaux de réparation, d&amp;#039;entretien courant et de surveillance relevant des obligations légales des propriétaires ou gestionnaires (protection des infrastructures, entretien des ouvrages en général, travaux d&amp;#039;assainissement pluvial, lutte contre le ruissellement urbain, surveillance de
 falaises, etc).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Guyane</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>http://www.guyane.developpement-durable.gouv.fr/le-fonds-de-prevention-des-risques-naturels-a1604.html</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Pour la Guyane :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  DEAL de Guyane
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ern.remd.deal-guyane&amp;#64;developpement-durable.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 94 29 51 49
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>nicaise.rene@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d271-fprnm-fonds-de-prevention-des-risques-naturel/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>24/01/2019</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>19/02/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-[...400 lines deleted...]
-      <c r="A86" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>139434</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Gérer les risques naturels et technologiques</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région des Hauts-de-France est exposée à de multiples risques naturels : inondation, mouvements de terrains, présence de cavités ou risques propres au littoral. De plus, le passé industriel des Hauts-de-France a légué un certain nombre de sites présentant des risques technologiques (périmètres SEVESO) et miniers. L&amp;#039;Etablissement Public Foncier Hauts de France est donc amené à intervenir pour maîtriser les fonciers exposés à ces risques, déconstruire les biens les plus exposés et renaturer les emprises acquises. L&amp;#039;établissement accompagne également les collectivités dans la mobilisation des dispositifs financiers dédiés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les sites classés à risque sur sollicitation des collectivités, de la Direction Régionale de Environnement, de l&amp;#039;Aménagement et du Logement (DREAL) et des entreprises concernées par les risques technologiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisition
  &lt;/li&gt;
@@ -19232,618 +20041,853 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;à 80% du coût des études
  &lt;/li&gt;
  &lt;li&gt;
   Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Foncier du Plan de Prévention des Risques Technologiques des sites EPV et Antargaz, Thiant (Nord)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  L&amp;#039;EPF intervient dans le cadre de la mise en œuvre des mesures foncières du Plan de Prévention des Risques Technologiques du parc d&amp;#039;activités Haulchin-Thiant. Il a acquis et démoli les habitations et bâtiments situés à proximité de deux sites classés SEVESO (stockage et distribution de butane et propane et entrepôt pétrolier).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Thivencelle, berges de l&amp;#039;Hogneau (Nord)
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF poursuit son intervention à Thivencelle sur les berges de l&amp;#039;Hogneau, afin de démolir cinq habitations situées en PPRI risquant de s&amp;#039;effondrer. La déconstruction de ces habitations permettra de redéfinir le plan d&amp;#039;aménagement de la digue gauche de la rivière.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bords de falaise, Wimereux (Pas-de-Calais)
  &lt;/strong&gt;
  &lt;br /&gt;
  La Côte d&amp;#039;Opale est soumise à l&amp;#039;érosion progressive de ses falaises qui menace les villas qui y sont implantées. En réponse, la préfecture du Pas-de-Calais a instauré en octobre 2007 un Plan de Prévention des Risques Littoraux (PPRL) qui concerne notamment la commune de Wimereux. Ne disposant pas de l&amp;#039;ingénierie technique et financière nécessaire pour mettre en œuvre les dispositions du PPRL, la commune de Wimereux a sollicité l&amp;#039;intervention de l&amp;#039;EPF en 2009 pour acquérir cinq maisons, procéder à leur déconstruction et restaurer les habitats naturels présents en bord de falaise. Acteur de la préservation du capital environnemental régional, l&amp;#039;EPF a pris en compte lors de la phase de chantier les espèces protégées et patrimoniales (crambe, armérie, lavatère arbustif) et a permis la restauration des pelouses aérohalines. Une partie des acquisitions et travaux a été prise en charge par les fonds Barnier et le foncier a été restitué à la collectivité sous forme d&amp;#039;espace de nature.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Risques naturels</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0dd8-gerer-les-risques-naturels-et-technologiques/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>EPF Hauts-de-France</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>25/04/2023</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/03/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>165839</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et la rénovation de lieux dédiés à la conservation et la transmission des traditions et de la culture régionale</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Traditions - Lieux de conservation des traditions régionales</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutenir la création et la rénovation de lieux dédiés à la conservation et la transmission des traditions et de la culture régionale, afin de pouvoir proposer au public des ressources et des documentations de qualité et l&amp;#039;orienter dans la découverte des traditions régionales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Intercommunalités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les lieux doivent proposer :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La conservation et l&amp;#039;enrichissement d&amp;#039;un fonds documentaire et de ressources accessibles au public&lt;/li&gt; 	&lt;li&gt;La gestion de l&amp;#039;accès du public à l&amp;#039;ensemble des ressources conservées par le centre&lt;/li&gt; 	&lt;li&gt;L&amp;#039;organisation d&amp;#039;animations, d&amp;#039;expositions, de rencontres ou plus généralement, d&amp;#039;opérations de sensibilisation des publics à la culture régionale&lt;/li&gt; 	&lt;li&gt;La diffusion d&amp;#039;information sur supports papier ou numérique conçus et réalisés par le centre&lt;/li&gt; 	&lt;li&gt;Une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en investissement :&lt;/span&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Études préalables aux travaux, travaux de construction, de réhabilitation et d’agrandissement, d’aménagement intérieur ; opérations de mise aux normes de sécurité et d&amp;#039;accueil du public ; scénographie et mise en œuvre d’expositions permanentes.&lt;/li&gt; 	&lt;li&gt;Acquisition de matériels directement affectés à la création artistique ou la diffusion&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en fonctionnement :&lt;/span&gt;&lt;br /&gt;         La programmation annuelle des structures est éligible sous condition d’assurer une véritable          offre répartie sur la totalité de l’année.&lt;br /&gt;          Sont éligibles en exploitation comme en action spécifique les actions contribuant à la                       diffusion et la valorisation de la culture et des traditions régionales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/traditions-lieux-de-conservation-des-traditions-regionales</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Traditions et Cultures régionales :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Adeline Aouni : &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/traditions-lieux-de-conservation-des-traditions-regionales-1/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>97599</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Reconstruire la voirie suite à des intempéries</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider à la reconstruction de la voirie communale sinistrée et aux dépendances suite à la survenance d&amp;#039;événements climatiques ou géologiques de très grande ampleur.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires sont les communes et leurs groupements (Syndicats Intercommunaux, Communautés de Communes).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépense éligible :
+ &lt;/strong&gt;
+ Reconstruction à l&amp;#039;identique ou confortement au minimum de la voirie communale et ouvrages d&amp;#039;art endommagés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépense liée à l&amp;#039;extension d&amp;#039;une construction endommagée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de confort et d&amp;#039;embellissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement des heures supplémentaires des agents des collectivités pour travaux de déblaiement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/voirie-intemperies</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : voirie, cœurs de village, services de proximité, équipements touristiques (hébergement et pleine nature), déneigement, intempéries – Ghislaine Cabrol-Hutin
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.67.36
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : ghislaine.cabrol&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/588c-aider-a-la-reconstruction-de-la-voirie-face-a/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>117402</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la mise en œuvre de projets culturels, de spectacles et de résidences artistiques</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre aux EPCI de développer leur offre culturelle dans les domaines du spectacle vivant et des arts visuels :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Accompagnement dans la mise en œuvre de projets culturels dans les domaines du spectacle vivant et des arts visuels : saisons de spectacles, festivals, résidences d&amp;#039;artistes, projets d&amp;#039;action culturelle...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseil dans les domaines artistiques, techniques et administratifs et juridiques.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mise à disposition de documents de référence. Accompagnement des processus de définition de projets.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Co-organisation de projets, impliquant l&amp;#039;intervention de professionnels du secteur.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Variables (Jusqu&amp;#039;à 7500 € pour la mise en œuvre d&amp;#039;une résidence artistique).
+&lt;/p&gt;
+&lt;p&gt;
+ Cofinancements possibles Département de Seine-et-Marne / Région Ile-de-France / Direction régionale des Affaires Culturelles d&amp;#039;Ile-de-France.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/621a-accompagner-les-collectivites-dans-la-mise-en/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>105346</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Soutenir la diffusion culturelle</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Diffusion culturelle</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutien financier aux structures, manifestations et acteurs culturels dans les domaines des arts vivants, visuels, de la culture et de la langue bretonne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Projets artistiques et culturels, projets de développement culturel, programmes d&amp;#039;actions de sensibilisation et de diffusion de cultures bretonne et gallèse...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes et EPCI.
  &lt;/li&gt;
  &lt;li&gt;
   Dépôt de la demande avant le démarrage des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Morbihan</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://morbihan.fr</t>
         </is>
       </c>
-      <c r="W87" s="1" t="inlineStr">
+      <c r="W96" s="1" t="inlineStr">
         <is>
           <t>https://mesaides.morbihan.fr</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Générale Adjointe Education, Culture, Attractivité, Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel du département – 2 rue de Saint-Tropez – CS 82400 – 56009 Vannes cedex
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 02 97 54 81 69
 &lt;/p&gt;
 &lt;p&gt;
  Mail : &lt;a href="mailto:action-culturelle-langue-bretonne&amp;#64;morbihan.fr" target="_self"&gt;action-culturelle-langue-bretonne&amp;#64;morbihan.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>direction.territoires@morbihan.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e342-copie-14h23-favoriser-laccessibilite-des-bati/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Morbihan</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>09/12/2021</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/03/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-[...24 lines deleted...]
-      <c r="H88" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>120867</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser sur l'Histoire de la Shoah et sur les valeurs de la République</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Programme de sensibilisation sur l'Histoire de la Shoah et sur les valeurs de la République</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I88" s="1" t="inlineStr">
-[...213 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Depuis 2000, un partenariat avec le Mémorial de la Shoah propose plusieurs actions de sensibilisation et d&amp;#039;information aux lycéens pour maintenir un esprit de tolérance et fortifier l&amp;#039;apprentissage d&amp;#039;une citoyenneté active chez les jeunes.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Lieux où se déroulent les actions : Au Mémorial de la Shoah, au Forum des Images, dans différents lieux de visite des lieux de mémoire en Île-de-France, en Province ou en Pologne
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Attention : Le transport aller-retour des jeunes de la Région Île-de-France sur les lieux de visites reste à la charge des établissements sauf pour la Pologne
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P89" s="1" t="inlineStr">
+      <c r="P97" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q89" s="1" t="inlineStr">
+      <c r="Q97" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Lycées publics et privés (sous-contrat) franciliens
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Gratuité de l&amp;#039;action pour les lycées franciliens (hors certains frais de transport, sauf pour les vols A/R à Auschwitz-Birkenau en Pologne).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ces frais de transport peuvent être financer dans le cadre du dispositif régional &amp;#34;Budget d&amp;#039;autonomie éducative francilien&amp;#34; (BAEF).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Subvention régionale : 331 905 €
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;
    Action 1 à 7 sur le devoir de Mémoire :
@@ -19895,567 +20939,114 @@
 &lt;ol&gt;
  &lt;li&gt;
   &lt;span&gt;
    Sensibilisation des professeurs et chefs d&amp;#039;établissements à l&amp;#039;enseignement de la laïcité et des valeurs de la République
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Ateliers de citoyenneté : développer le sens critiques des lycéens sur la prévention de la radicalisation
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Expositions itinérantes au sein des établissement
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;span&gt;
   TELEPH
   &lt;br /&gt;
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/programme-de-sensibilisation-sur-lhistoire-de-la-shoah-et-sur-les-valeurs-de-la-republique</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Voir toutes les coordonnées des contacts dans la rubrique &amp;#34;Démarches&amp;#34;
  &lt;/span&gt;
  (attention contact spécifique pour chaque action) et sur chaque fiche d&amp;#039;inscription téléchargeable sur ce site ou sur le lien suivant :
  &lt;a href="https://lycees.iledefrance.fr/fr/accueil"&gt;
   https://lycees.iledefrance.fr/fr/accueil
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0651-programmes-de-sensibilisation-sur-lhistoire-d/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF89" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...454 lines deleted...]
-          <t>04/03/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>