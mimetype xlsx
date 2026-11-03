--- v0 (2026-05-13)
+++ v1 (2026-11-03)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH22"/>
+  <dimension ref="A1:AH24"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -420,51 +420,51 @@
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>SIDEC du JURA</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>104481</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Restaurer le patrimoine protégé au titre des Monuments historiques</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Restauration des Monuments Historiques (MH)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -721,51 +721,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>1048</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Valoriser le patrimoine classé au titre des monuments historiques</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
@@ -946,51 +946,51 @@
         </is>
       </c>
       <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>01/04/2019</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>44626</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Gérer un patrimoine mobilier protégé ou non au titre des monuments historiques</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Tarn</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
@@ -1114,572 +1114,102 @@
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Département du Tarn</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>120303</v>
+        <v>133037</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Restaurer du patrimoine bâti non protégé et protégé au titre des monuments historiques</t>
+          <t>Réaliser des études et des travaux sur les monuments historiques</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>France Ruralités</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>Restauration du patrimoine bâti non protégé et protégé au titre des monuments historiques</t>
+          <t>Études et travaux sur monuments historiques</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Ministère de la Culture</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
-        <is>
-[...473 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chaque année, plusieurs milliers d&amp;#039;immeubles et d&amp;#039;objets mobiliers protégés au titre des monuments historiques (MH) font l&amp;#039;objet d&amp;#039;études et de travaux d&amp;#039;entretien, de réparation, de restauration ou de mise en sécurité. Les propriétaires d&amp;#039;immeubles ou d&amp;#039;objets mobiliers classés ou inscrits au titre des monuments historiques peuvent, sous certaines conditions, bénéficier de subventions pour ces études et travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Qu&amp;#039;est-ce qu&amp;#039;un monument historique ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un monument historique est un
  &lt;strong&gt;
   immeuble
  &lt;/strong&gt;
  (bâti ou non bâti : bâtiment, ouvrage d&amp;#039;art, jardin, place publique, grotte ornée, site archéologique, etc.) ou un
  &lt;strong&gt;
   objet mobilier
  &lt;/strong&gt;
  (objet d&amp;#039;art, meuble, orgue, bateau, machine, etc.) recevant un
  &lt;strong&gt;
   statut juridique destiné à le protéger pour son intérêt
  &lt;/strong&gt;
  historique, artistique, technique ou scientifique afin qu&amp;#039;il soit conservé, restauré et mis en valeur.
 &lt;/p&gt;
 &lt;p&gt;
@@ -1985,98 +1515,98 @@
  &lt;li&gt;
   le montant de la participation éventuelle des autres collectivités
  &lt;/li&gt;
  &lt;li&gt;
   pour les objets mobiliers, l&amp;#039;existence d&amp;#039;un projet de mise en valeur avec présentation au public
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La participation de l&amp;#039;État dépend du niveau de protection du bien (inscrit ou classé) et des disponibilités budgétaires l&amp;#039;année considérée. Les subventions accordées par les services déconcentrés du ministère de la Culture sont toutefois cumulables avec d&amp;#039;autres sources de financement (subventions de la Région, du Département, de l&amp;#039;Union européenne, mécénats, dons, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt des dossiers s&amp;#039;effectue tout au long de l&amp;#039;année.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dossier de demande de subvention doit, dans le cas général, être déposé l&amp;#039;année précédant celle de la réalisation du projet.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Église Saint-Yves - Minihy Tréguier (Côtes d&amp;#039;Armor)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant de l&amp;#039;opération : 1,3 M€ subventionnés à hauteur de 50% par le ministère de la Culture au titre du Fonds Incitatif et Partenarial
 &lt;/p&gt;
 &lt;p&gt;
  Le projet porté par la commune de Minihy Tréguier accompagnée par la DRAC Bretagne vise à une restauration complète de l&amp;#039;édifice (façades, clocher, intérieurs). Les travaux ont débuté en 2020 et devraient s&amp;#039;achever en 2023.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Fort Cigogne - Fouesnant (Finistère)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant de l&amp;#039;opération : 2,9 M€ subventionnés à hauteur de 25% par le ministère de la Culture au titre de la Mission Patrimoine en Péril
 &lt;/p&gt;
 &lt;p&gt;
  Porté par la commune de Fouesnant - Les Glénans le projet vise à la restauration complète et à la mise en valeur de ce fort construit dans la seconde partie du XVIIIe siècle. Les travaux ont débuté en 2019 et devraient se poursuivre jusqu&amp;#039;en 2024.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Collégiale Notre-Dame de l&amp;#039;Assomption - Crécy la Chapelle (Seine-et-Marne)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Montant de l&amp;#039;opération : 139 800 € HT subventionnés à hauteur de 50% par le ministère de la Culture au titre du Fonds Incitatif et Partenarial
 &lt;/p&gt;
 &lt;p&gt;
  Phasé en cinq étapes, le projet de restauration globale de cet édifice du XIIIe siècle a commencé en 2021 par la réfection de la toiture et en 2022 par la restauration des parements intérieurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   → Critères d&amp;#039;éligibilité du demandeur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout propriétaire d&amp;#039;un monument historique peut déposer un dossier, et notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les collectivités territoriales et leurs groupements au sens de l&amp;#039;
   &lt;a href="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037739105/2019-04-01" rel="noopener" target="_blank"&gt;
    article L. 5111-1 du code général des collectivités territoriales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   les particuliers
  &lt;/li&gt;
  &lt;li&gt;
   les personnes morales (associations, fondations, entreprises, etc.)
  &lt;/li&gt;
@@ -2175,73 +1705,73 @@
  &lt;li&gt;
   la création de mobilier liturgique et d&amp;#039;instruments de musique
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation d&amp;#039;installations de réseaux électriques, de chauffage, de plomberie, d&amp;#039;installations sanitaires, etc. si elle ne relève pas de travaux de sécurité nécessaires à la conservation de l&amp;#039;immeuble
  &lt;/li&gt;
  &lt;li&gt;
   la rénovation ou la mise en œuvre de systèmes de mise en lumière
  &lt;/li&gt;
  &lt;li&gt;
   les vérifications périodiques des fluides, éclairage, chauffage, etc.
  &lt;/li&gt;
  &lt;li&gt;
   les équipements ou les installations liés à l&amp;#039;accessibilité (création et entretien des ascenseurs, rampes, etc.)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Par principe,
  &lt;strong&gt;
   les travaux sur des parties non protégées d&amp;#039;un immeuble partiellement protégé au titre des monuments historiques ne sont pas éligibles
  &lt;/strong&gt;
  . Une exception existe à ce principe pour les travaux qui sont strictement nécessaires à la conservation de la partie protégée de l&amp;#039;immeuble.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/etudes-et-travaux-sur-monuments-historiques</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conservations régionales des monuments historiques dans les services déconcentrés du ministère de la Culture sont les interlocuteurs des propriétaires de monuments historiques pour les accompagner et les conseiller dans leurs projets d&amp;#039;études ou de travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Les conservations régionales des monuments historiques dans les services déconcentrés du ministère de la Culture sont les interlocuteurs des propriétaires de monuments historiques pour les accompagner et les conseiller dans leurs projets d&amp;#039;études ou de travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Pour toute question sur les travaux sur monuments historiques (immeubles, objets mobiliers et orgues), vous êtes invités à vous adresser au service déconcentré du ministère de la Culture territorialement compétent :
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Auvergne-Rhône-Alpes
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="mailto:subvention.crmh.drac.ara&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
    subvention.crmh.drac.ara&amp;#64;culture.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -2589,132 +2119,132 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Merci d&amp;#039;indiquer dans le titre de votre courriel le département et la commune, ainsi que l&amp;#039;appellation/dénomination du monument historique concerné.
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;a&gt;
   Saint-Pierre-et-Miquelon
  &lt;/a&gt;
 &lt;/h2&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rosiane DE LIZARAGA :
   &lt;a href="mailto:rosiane.de-lizaraga&amp;#64;spm975.gouv.fr" rel="noopener" target="_blank"&gt;
    rosiane.de-lizaraga&amp;#64;spm975.gouv.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Merci d&amp;#039;indiquer dans le titre de votre courriel le département et la commune, ainsi que l&amp;#039;appellation/dénomination du monument historique concerné.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bb9d-aide-aux-etudes-et-travaux-sur-monuments-hist/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Ministère de la culture</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>02/04/2023</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>155114</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Identifier et réaliser des travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Petit patrimoine non protégé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Identification et travaux de restauration et de valorisation du petit patrimoine non protégé au titre des monuments historiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   patrimoine matériel : bâti non protégé et visible depuis la voie publique (littoral, balnéaire, équestre, industriel, vestiges de la seconde guerre mondiale, ensembles urbains ou ruraux de la reconstruction, bâti en terre...) ;
  &lt;/li&gt;
  &lt;li&gt;
   patrimoine immatériel : traditions orales enrichissant la connaissance d&amp;#039;un territoire (témoignages, contes, chants, techniques et savoir-faire, us et coutumes...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet identification :
@@ -2746,64 +2276,64 @@
 &lt;p&gt;
  &lt;strong&gt;
   Volet identification :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CV du chargé de mission recruté réponse à la consultation de la prestation de service
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet travaux de restauration et/ou valorisation :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Avis éventuels d&amp;#039;un architecte du CAUE ou de l&amp;#039;architecte des bâtiments de France
  &lt;/li&gt;
  &lt;li&gt;
   Pièces justifiant la bonification si sollicitée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Espace public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Volet identification :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Recrutement par le maitre d&amp;#039;ouvrage d&amp;#039;un chargé de mission qualifié, validé par le Conseil départemental ou réalisation d&amp;#039;une étude de pré-inventaire ;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement avec le Conseil départemental approuvant la lettre de mission ou le cahier des charges ;
  &lt;/li&gt;
  &lt;li&gt;
   Travail normalisé du recensement selon l&amp;#039;outil méthodologique élaboré et fourni par le Conseil départemental ;
  &lt;/li&gt;
  &lt;li&gt;
   Restitution au maitre d&amp;#039;ouvrage et au Conseil département des données collectées ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -2884,198 +2414,198 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le coût du poste de chargé de mission ou de l&amp;#039;étude pour les FIR ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/petit-patrimoine-non-protege-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.06.69.39
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c38-petit-patrimoine-non-protege-politique-territ/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>159910</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Sauvegarder le patrimoine mobilier (objets mobiliers et œuvres d’art protégées et non protégées au titre des Monuments historiques)</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Aide départementale pour la sauvegarde du patrimoine mobilier (objets mobiliers et œuvres d’art protégées et non protégées au titre des Monuments historiques)</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objets mobiliers non protégés Monuments historiques (communes – de 5000 habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Objets mobiliers protégés Monuments historiques (communes – de 5000 habitants)
  &lt;/li&gt;
  &lt;li&gt;
   Objets mobiliers protégés Monument historique (communes &amp;#43; 5 000 habitants, EPCI, communes classée tourisme, établissement public, association reconnue d&amp;#039;utilité publique, propriétaire privé)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Protégé MH :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Etudes et travaux (sécurisation, restauration, soclage)
 &lt;/p&gt;
 &lt;p&gt;
  30% du coût HT pour les communes et TTC pour les propriétaires privés et associations reconnues d&amp;#039;utilité publique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Non protégé ( communes de moins de 5 000 habitants éligibles au FDTADE) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Etudes
 &lt;/p&gt;
@@ -3129,245 +2659,245 @@
  &lt;li&gt;
   De l&amp;#039;Etat : subvention de la DRAC pour les Monuments historiques, subvention de la préfecture pour les édifices non protégés (Dotation d&amp;#039;équipement des territoires ruraux – DETR et dotation de soutien à l&amp;#039;investissement local - DSIL).
  &lt;/li&gt;
  &lt;li&gt;
   Certaines intercommunalités
  &lt;/li&gt;
  &lt;li&gt;
   Des divers fonds privés (associations, fondations, mécénat). Cf. fiche conseil CD50 mécénat et souscriptions
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &amp;gt; La participation de la commune doit représenter au moins 20% du montant total des financements apportés par les personnes publiques. La collectivité territoriale maître d&amp;#039;ouvrage est elle-même incluse dans « les financements apportés par les personnes publiques ». Les fonds apportés par le mécénat (Fondation du patrimoine, dons, souscriptions, collectes des associations, etc.) constituent un financement privé, ils ne sont donc pas comptabilisés parmi les financements publics et ne viennent donc pas abonder l&amp;#039;autofinancement minimal de la commune (on ne tient pas compte des ressources autres que les financements publics pour effecteur le calcul du taux d&amp;#039;autofinancement de la commune).
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions n&amp;#039;ont pas un caractère automatique ; elles relèvent d&amp;#039;une programmation et dépendent des crédits disponibles ainsi que des urgences sanitaires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt; L&amp;#039;accompagnement du projet par le Département implique le respect de sa charte de visibilité pour tout ce qui relève de la communication : relations avec la presse, temps protocolaires et supports de communications.
 &lt;/p&gt;
 &lt;p&gt;
  Selon l&amp;#039;importance et la durée des travaux, et afin de mobiliser la population autour du projet (appropriation, information, connaissance des dépenses publiques), le Département préconise une communication adaptée et pédagogique auprès des habitants du territoire concerné : nature des travaux, parties prenantes, intérêt patrimonial du bâtiment. Des opérations ponctuelles d&amp;#039;ouverture du chantier au public (scolaires, habitants, mécènes), peuvent aussi être envisagées, dans le respect des règles de sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/aide-departementale-pour-la-sauvegarde-du-patrimoine-mobilier-objets-mobiliers-et-oeuvres-dart-protegees-et-non-protegees-au-titre-des-monuments-historiques/</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DGA &amp;#34;Appui aux territoires et attractivité&amp;#34; Conseil départemental de la Manche - Direction du patrimoine et des musées  Pôle administratif
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.55.50
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:patrimoine&amp;#64;manche.fr" target="_self"&gt;
   patrimoine&amp;#64;manche.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b41-aide-departementale-pour-la-sauvegarde-du-pat/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>04/02/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>90803</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Restaurer et valoriser des sites patrimoniaux</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le patrimoine doit être considéré comme une ressource pour les territoires, parfois la seule dans les zones rurales, dans une perspective d&amp;#039;aménagement et de développement socio-économique et touristique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Ces opérations globales de valorisation concernent des sites ou édifices majeurs, mais aussi des entités patrimoniales plus modestes, reconnus de préférence par un label patrimonial, qui présentent un intérêt tout particulier par leur forte singularité historique ou architecturale, dans une optique d&amp;#039;aménagement maillant le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  De tels sites ou monuments, à l&amp;#039;attractivité touristique potentielle ou avérée, peuvent contribuer au développement économique local s&amp;#039;ils sont suffisamment mis en valeur et accessibles au public. Ils doivent correspondre à des programmes d&amp;#039;investissement, à la fois matériels et immatériels, comprenant nécessairement plusieurs volets : restauration – cristallisation / création de contenus de supports de visite, scénographie, muséographie  / aménagements liés à l&amp;#039;accueil du public, prestations intellectuelles, outils de médiation, mise en tourisme...
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de favoriser les pratiques culturelles et de découvertes et notamment des formes de valorisation nouvelles et originales, aujourd&amp;#039;hui sous-exploitées, et le développement des activités de service et de tourisme correspondantes.
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets seront, si nécessaire, examinés, voire instruits et soutenus de manière transversale en mobilisant toutes les politiques régionales potentiellement concernées, et tout particulièrement celle du tourisme à travers ses dispositifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes, Établissements publics de coopération intercommunale (communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux...), Départements, Associations, Entreprises (à l&amp;#039;exclusion de SCI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   25 % du coût total HT, avec un montant de subvention plafonné à 500 000 € par opération, hors bonification éventuelle.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   15 % du coût total HT, si le projet bénéficie d&amp;#039;une aide du FEADER ou du FEDER, avec un montant de subvention plafonné à 300 000 € par opération, hors bonification éventuelle.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dans tous les cas, une bonification de 10% sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (cf. carte EPCI en annexe).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité (tous ces critères sont obligatoires):
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sites patrimoniaux publics et privés (hors particuliers et SCI), protégés ou non
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites disposant d&amp;#039;une billetterie (gratuite ou payante)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites ouverts au public au minimum de 3 à 6 mois dans l&amp;#039;année, selon leur localisation sur le territoire régional et leur potentiel touristique (données de fréquentation)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites gérés par une équipe professionnelle (permanente ou saisonnière) et adhérant à l&amp;#039;office tourisme local
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Projet envisagé de manière globale et faisant (ou ayant fait) l&amp;#039;objet d&amp;#039;une étude préalable de développement et de faisabilité
@@ -3450,66 +2980,66 @@
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Parkings, voiries et réseaux.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de simple entretien du site.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dépenses générales de fonctionnement et frais de communication.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/operations-globales-de-valorisation-de-sites-patrimoniaux</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Laurence Fouquet
  &lt;/strong&gt;
  &lt;strong&gt;
   (P
  &lt;/strong&gt;
  &lt;strong&gt;
   our les Départements 24-33-40-47-64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  14, Rue François de Sourdis
  &lt;br /&gt;
  33077
                                                     Bordeaux cedex
 &lt;/p&gt;
 &lt;p&gt;
  05.57.57.74.10
 &lt;/p&gt;
 &lt;p&gt;
@@ -3529,354 +3059,354 @@
                                                     Limoges Cedex 1
 &lt;/p&gt;
 &lt;p&gt;
  05.55.45.19.61
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Aurélie Riffaud (Pour les Départements 16-17-79-86)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  15, rue de l&amp;#039;Ancienne Comédie
 &lt;/p&gt;
 &lt;p&gt;
  86021
                                                     Poitiers CS 70575
 &lt;/p&gt;
 &lt;p&gt;
  0549363005
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5e22-operations-globales-de-valorisation-de-sites-/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>98639</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Restaurer le patrimoine historique</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département du Calvados attache un soin particulier à la restauration de son patrimoine. Il aide les communes, les intercommunalités, les associations et les propriétaires privés dans leurs projets de restauration, mais aussi les accompagne pour les diagnostics préalables à leurs travaux, les sécurisations/mises en valeur, la sécurisation incendie ainsi que leur projet de reconversion d&amp;#039;édifices cultuels.
 &lt;/p&gt;
 &lt;h4&gt;
  Accompagnement au diagnostic
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_accompagnement_au_diagnostic.JPG" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Restauration pour les édifices protégés
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Edifices_proteges.JPG" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Restauration pour les édifices non protégés
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Non_proteges.JPG" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Aide pour le patrimoine mobilier
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/patrimoine_mobilier.JPG" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Aide pour la sécurisation incendie
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Securisation_incendie.JPG" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Reconversion des édifices cultuels pour d&amp;#039;autres usages
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Reconversion_des_edifices_cultuels.JPG" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour les propriétaires de monuments privés non protégés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   que le bâtiment appartienne à une association ou une fondation ;
  &lt;/li&gt;
  &lt;li&gt;
   ouverture au public s&amp;#039;inscrivant dans une démarche de découverte du patrimoine (sur présentation du dispositif existant ou à venir).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les propriétaires de monuments privés protégés :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   ouverture au public s&amp;#039;inscrivant dans une démarche de découverte du patrimoine (sur présentation du dispositif existant ou à venir) ou monument emblématique dans un environnement à fort potentiel touristique (cf.
   &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Liste-des-monuments-emblematiques-ou-conservant-%20des-objets-emblematiques-du-departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
    Liste des monuments emblématiques
   &lt;/a&gt;
   ).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/restauration-du-patrimoine-histo.html</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://teleservices.calvados.fr</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil Départemental du Calvados
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  DGA Education, Culture, Attractivité, Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la culture
 &lt;/p&gt;
 &lt;p&gt;
  Service patrimoine :
  02 31 57 18 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/892b-restaurer-le-patrimoine-historique/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>58575</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Développer, restaurer et valoriser le patrimoine culturel</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région Occitanie s&amp;#039;engage pour la restauration du patrimoine culturel.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs stratégiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -3932,64 +3462,64 @@
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier complet est adressé à la Région :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 novembre
   &lt;/strong&gt;
   de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
  &lt;/li&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 avril
   &lt;/strong&gt;
   de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Architecture
 Emploi
 Artisanat</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Patrimoine culturel éligible
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1- Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
 &lt;/p&gt;
 &lt;p&gt;
  2 - Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé.
 &lt;/p&gt;
 &lt;p&gt;
  3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques.
 &lt;/p&gt;
 &lt;p&gt;
  4 - Le patrimoine musical (orgues et carillons).
 &lt;/p&gt;
 &lt;p&gt;
  5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
@@ -3997,171 +3527,171 @@
 &lt;p&gt;
  &lt;strong&gt;
   Travaux éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Developpement-Restauration-et-Valorisation-du-Patrimoine-Aide-a</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Développement, Restauration et Valorisation du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  patrimoinerestauration&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ed07-developpement-restauration-et-valorisation-du/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>10200</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Restaurer le patrimoine culturel des communes de moins de 30.000 habitants</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>30% maximum du coût des travaux éligibles pour les biens inscrits sur la liste du Patrimoine mondial</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs stratégiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -4187,117 +3717,117 @@
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier complet est adressé à la Région :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 novembre
   &lt;/strong&gt;
   de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
  &lt;/li&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 avril
   &lt;/strong&gt;
   de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Bâtiments et construction
 Réhabilitation
 Architecture</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  Propriétaires publics ou privés d&amp;#039;un bien patrimonial éligible et situé dans une commune d&amp;#039;Occitanie de moins de 30 000 habitants. Pour les biens inscrits par l&amp;#039;UNESCO sur la Liste du patrimoine mondial, aucun seuil de population n&amp;#039;est appliqué.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Patrimoine culturel éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
  &lt;/li&gt;
  &lt;li&gt;
   Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé. 3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques. 4 - Le patrimoine musical (orgues et carillons). 5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Travaux éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
  &lt;/li&gt;
  &lt;li&gt;
   restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Restauration-du-patrimoine-culturel</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Développement, Restauration et Valorisation du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 11, 30, 34, 48 et 66
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Site de Montpellier : 201, avenue de la Pompignane 34 064 MONTPELLIER Cedex 2
  &lt;/li&gt;
  &lt;li&gt;
   Monique BENOIT Tél : 04 67 22 93 49 Mél :
   &lt;a href="mailto:monique.benoit&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
    monique.benoit&amp;#64;laregion.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ondine VIGIER Tél : 04 67 22 80 83 Mél :
   &lt;a href="mailto:ondine.vigier&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
@@ -4307,135 +3837,135 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Site de Toulouse : 22, boulevard du Maréchal Juin 31 406 TOULOUSE Cedex 9
  &lt;/li&gt;
  &lt;li&gt;
   Patricia RODRIGUES Tél : 05 61 39 62 22 Mél :
   &lt;a href="mailto:patricia.rodrigues&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
    patricia.rodrigues&amp;#64;laregion.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Geneviève GUILHEM Tél : 05 61 39 62 10 Mél :
   &lt;a href="mailto:genevieve.guilhem&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
    genevieve.guilhem&amp;#64;laregion.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/91a6-patrimoine-aide-a-la-restauration-du-patrimoi/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/05/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>159908</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Sauvegarder le patrimoine maritime et les bateaux traditionnels</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Aide départementale pour la sauvegarde du patrimoine maritime : Bateaux traditionnels &amp;#8211; Monuments historiques et label bateaux d’intérêt patrimonial</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DE L&amp;#039;AIDE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bateaux protégés au titre des Monuments historiques : communes, associations, établissements publics
 &lt;/p&gt;
 &lt;p&gt;
  Bateaux labellisés « Bateau d&amp;#039;intérêt patrimonial » (BIP) : communes, association, Groupements d&amp;#039;Intérêt Public (GIP), propriétaire privé.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ouverture d&amp;#039;un dossier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
@@ -4513,62 +4043,62 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   VERSEMENT DE LA SUBVENTION :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les justificatifs des travaux réalisés
   &lt;/li&gt;
   &lt;li&gt;
    Plan de financement définitif,
   &lt;/li&gt;
   &lt;li&gt;
    DOE (dossier d&amp;#039;ouvrage exécuté)
   &lt;/li&gt;
   &lt;li&gt;
    Factures certifiées payées (par le trésorier public pour les communes) plus le certificat de conformité de la DRAC pour les MH
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Mobilité fluviale</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Bateaux inscrits ou classés au titre des Monuments historiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Taux de subvention du Département:
 &lt;/p&gt;
 &lt;p&gt;
  10 % du coût HT ou TTC
 &lt;/p&gt;
 &lt;p&gt;
  Diagnostic et travaux
 &lt;/p&gt;
 &lt;p&gt;
  Seuil de travaux de 5 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Aide plafonnée à 400 000 € de travaux par tranche et sous conditions d&amp;#039;éligibilité
@@ -4662,564 +4192,424 @@
   &lt;/li&gt;
   &lt;li&gt;
    La vente du bateau à l&amp;#039;extérieur du Département de la Manche n&amp;#039;est pas autorisée pendant cinq ans, à partir de la date de remise en service. Dans le cas contraire, le propriétaire devra rembourser l&amp;#039;aide financière versée par le Département.
   &lt;/li&gt;
   &lt;li&gt;
    S&amp;#039;engager à participer avec le bateau, au moins deux fois par an, à des fêtes maritimes tenues dans le département, sans coût d&amp;#039;affrètement pour les organisateurs des manifestations.
   &lt;/li&gt;
   &lt;li&gt;
    Quel que soit le bateau, le propriétaire s&amp;#039;engage à identifier un emplacement dans un port de la Manche, tant dans les bassins que pour les interventions à terre, délivré par les autorités portuaires afin d&amp;#039;éviter des conflits d&amp;#039;usage.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les subventions n&amp;#039;ont pas un caractère automatique ; elles relèvent d&amp;#039;une programmation et dépendent des crédits disponibles ainsi que des urgences sanitaires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement du projet par le Département implique le respect de sa charte de visibilité pour tout ce qui relève de la communication, notamment les temps protocolaires et les supports de communications.
 &lt;/p&gt;
 &lt;p&gt;
  Le logotype du Département de la Manche doit figurer sur tous les supports de communication ainsi que sur le bateau (sous forme du pavillon « Département de la Manche »). Le soutien du Département de la Manche sera rappelé à l&amp;#039;occasion de tous les contacts avec les médias et lors de toute opération de relation publique.
 &lt;/p&gt;
 &lt;p&gt;
  Selon l&amp;#039;importance et la durée des travaux, et afin de mobiliser la population autour du projet (appropriation, information, connaissance des dépenses publiques), le Département préconise une communication adaptée et pédagogique auprès des habitants du territoire concerné : nature des travaux, parties prenantes, intérêt patrimonial du bâteau. Des opérations ponctuelles d&amp;#039;ouverture du chantier au public (scolaires, habitants, mécènes), peuvent aussi être envisagées, dans le respect des règles de sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/aide-departementale-pour-la-sauvegarde-du-patrimoine-maritime-bateaux-traditionnels-monuments-historiques-et-label-bateaux-dinteret-patrimonial/</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  DGA « Appui aux territoires et attractivité » Conseil départemental de la Manche - Direction du patrimoine et des musées  Pôle administratif
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.55.50
 &lt;/p&gt;
 &lt;p&gt;
  Email
  &lt;a href="mailto:patrimoine&amp;#64;manche.fr" target="_self"&gt;
   patrimoine&amp;#64;manche.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dc3f-aide-departementale-pour-la-sauvegarde-du-pat/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>04/02/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-[...31 lines deleted...]
-      <c r="K16" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>137957</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir les édifices et objets mobiliers publics protégés au titre des Monuments Historiques</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux Monuments Historiques Publics : Edifices / Objets Mobiliers</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 20</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>20% maximum plafonnée à 15 000€ (dépenses éligibles plafonnées à 75 000€ HT)</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O16" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Entretien des édifices et objets mobiliers publics classés ou inscrits au titre des Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Communes ou groupement de communes propriétaires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;Lettre de demande&lt;/li&gt;&lt;li&gt;Autorisation du préfet à dépasser les 80% de financements publics&lt;/li&gt;&lt;li&gt;Délibération du Conseil Municipal approuvant les travaux et les devis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier des travaux et devis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Arrêté d&amp;#039;attribution de subvention délivrée par la D.R.A.C.&lt;/li&gt;&lt;li&gt;Formulaire du dossier&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Récurrence de l&amp;#039;aide : &lt;/strong&gt;
+pas de durée&lt;/p&gt;&lt;p&gt;Pour le formulaire spécifique de demande de subvention : se rapprocher du gestionnaire&lt;/p&gt;&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Restauration des édifices classés ou inscrits au titre des Monuments Historiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vierge d&amp;#039;Aiguilhe.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hôtel Calemard de Montjoly
+ &lt;/li&gt;
+ &lt;li&gt;
+  Château d&amp;#039;Arlempdes.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
-[...41 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux doivent être suivis par la D.R.A.C.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;&lt;p&gt;Direction Déléguée Culture et Patrimoine - culture.patrimoine&amp;#64;hauteloire.fr - 04 71 07 43 76&lt;/p&gt;&lt;p&gt;Gestionnaire : Juliette Blot - &lt;a href="mailto:juliette.blot&amp;#64;hauteloire.fr" target="_self"&gt;
+  juliette.blot&amp;#64;hauteloire.fr&lt;/a&gt; - 04 71 07 40 86
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cbe7-restaurer-les-edifices-classes-ou-inscrits-au/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...195 lines deleted...]
-      <c r="AE17" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>111999</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration du patrimoine historique protégé public</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine historique protégé - restauration du patrimoine protégé public</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes, y compris celles situées dans les zones à contrat d&amp;#039;agglomération et celles ayant une convention d&amp;#039;investissement les liant au Département
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département apporte son soutien aux
  &lt;strong&gt;
   études et travaux
  &lt;/strong&gt;
  qui contribuent à la sauvegarde, la conservation et la restauration du patrimoine historique charentais protégé au titre des monuments historiques.&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  → Etudes et Travaux de restauration
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   25% du coût HT du projet si classé au titre des monuments historiques
  &lt;/li&gt;
  &lt;li&gt;
   20% du coût HT du projet si inscrit au titre des monuments historiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Le taux d’intervention décidé par le
 Département sera ajusté en fonction des participations des autres partenaires
 publics (État, Région, Union européenne…), de façon à ce que le total des
 financements apportés par l’ensemble des personnes publiques, à l’exclusion du
 maître d’ouvrage, ne dépasse pas 80 % du coût de l’opération. L’assemblée
 délibérante compétente est susceptible d’accorder, en fonction de situations
 particulières, une subvention qui aurait pour effet d’abaisser à moins de 20 %
 la participation du maître d’ouvrage.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Protection au titre des monuments historiques. Si protection partielle,
 sauf dérogation, le projet devra concerner la partie protégé&lt;/li&gt;&lt;li&gt;Subvention
 subordonnée au soutien préalable de l’État (arrêté attributif de subvention
 délivré par DRAC Nouvelle Aquitaine). À contrario, l’engagement de l’État
 n’implique en aucun cas une contribution départementale&lt;/li&gt;&lt;li&gt;Plafond
 de la dépense recevable des travaux fixé à 400 000
 € H.T/an&lt;/li&gt;&lt;li&gt;Rejet
 des subventions inférieures ou égales à 1 000 €&lt;/li&gt;&lt;li&gt;Un seul projet par bénéficiaire et
 par an&lt;/li&gt;&lt;li&gt;Pour
 toute attribution, les éventuelles subventions attribuées antérieurement sur le
 même fonds devront être payées à hauteur de 80% au moment de la demande&lt;/li&gt;&lt;li&gt;Délai
 de 2 ans, après attribution de la subvention, pour réaliser les travaux. Une
 prorogation de ce délai ne pourra être accordée qu’à titre exceptionnel &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  → Etudes
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   étude archéologique et historique préalable à la restauration de monument historique&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -5285,873 +4675,2157 @@
   les plans des travaux selon la nature du projet
  &lt;/li&gt;
  &lt;li&gt;
   la copie de l&amp;#039;arrêté de subvention de l&amp;#039;Etat&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Modalités
 particulières d’instruction&lt;/u&gt; &lt;/p&gt;&lt;p&gt;Pour
 les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
 répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Tout dossier
 incomplet ne sera pas instruit. &lt;/p&gt;&lt;p&gt;L’examen des demandes se fera une fois par an.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités de versement&lt;/u&gt; :
 possibilité d’acomptes (jusqu’à 80 %
 du montant de la subvention) ; solde à l’achèvement de l’opération.&lt;/p&gt;&lt;p&gt;Le versement sera
 effectué sur présentation :&lt;/p&gt;&lt;p&gt;·       du
 formulaire de demande de paiement signé (téléchargeable sur la plateforme)&lt;/p&gt;&lt;p&gt;·       d’un
 état récapitulatif des dépenses signé de M./Mme le Maire et de la trésorerie&lt;/p&gt;&lt;p&gt;·       de la
 copie des factures.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
 l’opération devra être achevée et la demande de versement du solde devra
 intervenir dans un délai maximal de deux ans à compter de la date de notification
 de la décision attributive&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/Restauration_du_patrimoine_protege_public.pdf</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le télé-service : Monuments historiques - Subvention d&amp;#039;investissement pour toute demande relative à une étude ou une restauration&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : au plus tard le 26 juin 2026&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service du patrimoine et tourisme ; Tél. : 05 16 09 74 21
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/13a6-copie-10h23-soutenir-la-restauration-du-patri/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>120942</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Préserver le mobilier inscrit ou classé au titre des Monuments historiques</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Aide à la restauration des objets mobiliers protégés</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région préserve le mobilier inscrit ou classé au titre des Monuments historiques, qui contribue à l&amp;#039;attrait des sites patrimoniaux auprès du public.
 &lt;/p&gt;
 &lt;p&gt;
  Ouverture permanente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les propriétaires publics d&amp;#039;objets mobiliers protégés au titre des Monuments historiques n&amp;#039;appartenant pas à l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  Taux d&amp;#039;intervention :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objets mobiliers inscrits : aide régionale plafonnée à 20.000€.
  &lt;/li&gt;
  &lt;li&gt;
   Objets mobiliers classés : aide régionale plafonnée à 15.000€.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les dépenses éligibles correspondent au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, hors phase préalable d&amp;#039;études.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet de restauration doit avoir fait l&amp;#039;objet d&amp;#039;un avis scientifique et technique du conservateur des antiquités et objets d&amp;#039;art (CAOA) et du conservateur des monuments historiques.
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;autorisation de travaux ou la déclaration préalable doit avoir été déposée.
 &lt;/p&gt;
 &lt;p&gt;
  La restauration du mobilier meublant ou décoratif : meubles et objets religieux, domestiques, scientifiques et industriels.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes d&amp;#039;aide devront être déposées sur
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  , la plateforme des aides régionales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-des-objets-mobiliers-proteges</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture
  &lt;br /&gt;
  Service Patrimoines et Inventaire
  &lt;br /&gt;
  &lt;br /&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
  &lt;br /&gt;
  Héloïse Maillé
  &lt;br /&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;br /&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3d6c-aide-a-la-restauration-des-objets-mobiliers-p/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>166288</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>(P) Autorisations et déclarations préalables pour les travaux sur monuments historiques</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>(P) Autorisations et déclarations préalables pour les travaux sur monuments historiques</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque année, plusieurs milliers d&amp;#039;immeubles et d&amp;#039;objets mobiliers protégés au titre des monuments historiques (MH) font l&amp;#039;objet d’études et de travaux d&amp;#039;entretien, de réparation, de restauration ou de mise en sécurité. Les propriétaires d&amp;#039;immeubles ou d’objets mobiliers classés ou inscrits au titre des monuments historiques peuvent, sous certaines conditions, bénéficier de subventions pour ces études et travaux.&lt;/p&gt;&lt;p&gt;Les propriétaires peuvent, sous certaines conditions, bénéficier de subventions octroyées par le ministère de la Culture : le ministère de la Culture soutient les propriétaires de biens classés ou inscrits au titre des monuments historiques, responsables de la conservation de leur immeuble ou objet mobilier.&lt;/p&gt;&lt;p&gt;Les demandes de subventions sont déposées auprès de / adressées aux services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS) par les maîtres d&amp;#039;ouvrage responsables des travaux envisagés sur des biens protégés au titre des monuments historiques.&lt;/p&gt;&lt;p&gt;Le service déconcentré du ministère de la Culture apprécie l&amp;#039;intérêt général de l&amp;#039;opération, la priorité des travaux et l&amp;#039;application de critères de modulation du taux pour définir l’éligibilité et le montant de la subvention, en tenant compte des crédits disponibles. &lt;/p&gt;&lt;p&gt;Ainsi les taux moyens de subvention sont les suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;40 % sur un immeuble classé au titre des monuments historiques&lt;/li&gt;&lt;li&gt;20 % pour un immeuble inscrit au titre des monuments historiques&lt;/li&gt;&lt;li&gt;50 % pour un objet mobilier classé au titre des monuments historiques&lt;/li&gt;&lt;li&gt;30 % pour un objet mobilier inscrit au titre des monuments historiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’attribution d’une subvention par l’État, dans la limite des crédits disponibles, est une possibilité et non un droit. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Église Saint-Yves - Minihy Tréguier (Côtes d&amp;#039;Armor)&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Montant de l&amp;#039;opération : 1,3 M€ subventionnés à hauteur de 50% par le ministère de la Culture au titre du Fonds Incitatif et Partenarial&lt;/p&gt;&lt;p&gt;Le projet porté par la commune de Minihy Tréguier accompagnée par la DRAC Bretagne vise à une restauration complète de l&amp;#039;édifice (façades, clocher, intérieurs). Les travaux ont débuté en 2020 et devraient s&amp;#039;achever en 2023.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Fort Cigogne - Fouesnant - Finistère&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Montant de l&amp;#039;opération : 2,9 M€ subventionnés à hauteur de 25% par le ministère de la Culture au titre de la Mission Patrimoine en Péril&lt;/p&gt;&lt;p&gt;Porté par la commune de Fouesnant - Les Glénans le projet vise à la restauration complète et à la mise en valeur de ce fort construit dans la seconde partie du XVIIIe siècle. Les travaux ont débuté en 2019 et devraient se poursuivre jusqu&amp;#039;en 2024.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Collégiale Notre-Dame de l&amp;#039;Assomption - Crécy la Chapelle (Seine-et-Marne) &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Montant de l&amp;#039;opération : 139 800 € HT subventionnés à hauteur de 50% par le ministère de la Culture au titre du Fonds Incitatif et Partenarial&lt;/p&gt;&lt;p&gt;Phasé en cinq étapes, le projet de restauration globale de cet édifice du XIIIe siècle a commencé en 2021 par la réfection de la toiture et en 2022 par la restauration des parements&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires de l&amp;#039;aide:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations, &lt;/li&gt;&lt;li&gt;Communes, &lt;/li&gt;&lt;li&gt;Départements, &lt;/li&gt;&lt;li&gt;Entreprises privées, &lt;/li&gt;&lt;li&gt;Entreprises publiques locales, &lt;/li&gt;&lt;li&gt;EPCI à fiscalité propre, &lt;/li&gt;&lt;li&gt;Établissements publics / Services de l&amp;#039;État, &lt;/li&gt;&lt;li&gt;Particuliers, &lt;/li&gt;&lt;li&gt;Organismes de recherche, &lt;/li&gt;&lt;li&gt;Régions&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/autorisation/p-autorisations-et-declarations-prealables-pour-les-travaux-sur-monuments-historiques</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>Service déconcentré du ministère de la Culture territorialement compétent (DRAC/DAC/DCJS/MAC)</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/p-autorisations-et-declarations-prealables-pour-les-travaux-sur-monuments-historiques/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>164870</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Protéger un immeuble ou un objet mobilier au titre des monuments historiques</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Protection d’un immeuble ou d’un objet mobilier au titre des monuments historiques</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protection d’un immeuble ou d’un objet mobilier au titre des monuments historiques&lt;/p&gt;&lt;p&gt;Certains biens – immeubles ou objets mobiliers – présentent un intérêt historique, artistique, architectural, mais aussi technique ou scientifique, qui rend nécessaires leur conservation et leur transmission aux générations futures.&lt;/p&gt;&lt;p&gt;Dans ce but, le ministère de la Culture peut, sous certaines conditions, leur attribuer un statut juridique particulier : la protection au titre des monuments historiques.&lt;/p&gt;&lt;p&gt;Présentation du dispositif&lt;/p&gt;&lt;p&gt;Qu&amp;#039;est-ce qu&amp;#039;un monument historique ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Un monument historique est un immeuble (bâti ou non bâti : bâtiment, ouvrage d’art, jardin, place publique, grotte ornée, site archéologique, etc.) ou un objet mobilier (objet d’art, meuble, orgue, bateau, machine, etc.) qui reçoit un statut juridique destiné à le protéger pour son intérêt historique, artistique, technique ou scientifique, afin qu’il soit conservé, restauré et mis en valeur.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ce statut de « monument historique » est donc une reconnaissance par la Nation de l’intérêt patrimonial d’un bien. Cette protection implique une responsabilité partagée entre les propriétaires et l’État pour sa conservation et sa transmission aux générations à venir.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Il existe deux niveaux de protection au titre des monuments historiques : l’inscription et le classement. L&amp;#039;inscription constitue le premier niveau de protection, et le classement, le niveau le plus élevé.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;D’autres labellisations, appellations ou réglementations peuvent assurer la préservation et la valorisation des biens : label Jardin remarquable, label Architecture contemporaine remarquable, sites patrimoniaux, collections des musées de France, code de l’urbanisme,… D’autres acteurs peuvent également intervenir pour conserver ou valoriser le patrimoine, notamment les communes via leur plan local d’urbanisme (PLU).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour identifier le type de protection le mieux adapté aux caractéristiques du bien à protéger, nous vous recommandons de contacter la direction régionale des affaires culturelles (DRAC) de la région où se situe le bien.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Objectifs de la démarche&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Toute personne y ayant un intérêt peut demander la protection d’un bien au titre des monuments historiques. Cette demande doit être adressée à la direction régionale des affaires culturelles (DRAC) de la région où se situe le bien à protéger.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cette démarche en ligne vous permet de documenter le bien dont vous demandez la protection, afin d’apporter le maximum d’informations pertinentes aux commissions consultatives du ministère de la Culture chargées de donner leur avis.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Attention : si le bien est menacé (destruction, exportation… imminentes), contactez directement le ministère de la Culture : contact-sp-sdmsp&amp;#64;culture.gouv.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;informations, vous pouvez consulter le document ci-dessous : &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Qui peut déposer un dossier ?&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises privées &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises publiques locales &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI à fiscalité propre &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements de recherche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics / Services de l&amp;#039;État &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Particuliers &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Régions&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d’éligibilité du demandeur&lt;/p&gt;&lt;p&gt;Toute personne y ayant intérêt peut demander la protection d’un bien au titre des monuments historiques.&lt;/p&gt;&lt;p&gt;Critères d&amp;#039;éligibilité du projet&lt;/p&gt;&lt;p&gt;La protection peut concerner :&lt;/p&gt;&lt;p&gt;des immeubles ou parties d’immeubles, qu’ils soient bâtis ou non bâtis : bâtiments, ouvrages d’art, places publiques, jardins, parcs, grottes ornées, vestiges archéologiques, …&lt;/p&gt;&lt;p&gt;des objets mobiliers de toute nature : tableaux, sculptures, meubles, instruments de musique, orgues, bateaux, machines, objets scientifiques ou techniques, …&lt;/p&gt;&lt;p&gt;La protection concerne uniquement des biens situés ou conservés dans les régions suivantes :&lt;/p&gt;&lt;p&gt;France métropolitaine ;&lt;/p&gt;&lt;p&gt;Guadeloupe ;&lt;/p&gt;&lt;p&gt;Guyane ; &lt;/p&gt;&lt;p&gt;Martinique ; &lt;/p&gt;&lt;p&gt;Mayotte ;&lt;/p&gt;&lt;p&gt;La Réunion ;&lt;/p&gt;&lt;p&gt;Saint-Barthélemy ;&lt;/p&gt;&lt;p&gt;Saint-Pierre-et-Miquelon, sous certaines conditions particulières.&lt;/p&gt;&lt;p&gt;Les autres territoires français d’outre-mer possèdent des dispositifs de protection des monuments historiques spécifiques. Si vous souhaitez la protection d’un bien dans ces territoires, nous vous invitons à vous rapprocher de votre mission aux Affaires culturelles (MAC).&lt;/p&gt;&lt;p&gt;Critères de non-éligibilité du projet&lt;/p&gt;&lt;p&gt;La présente démarche n’est pas applicable aux demandes motivées par l’urgence : si le bien est menacé à court terme, il convient de contacter directement le ministère de la Culture (contact-sp-sdmsp&amp;#64;culture.gouv.fr).&lt;/p&gt;&lt;p&gt;Concernant les immeubles, seuls les immeubles présentant par eux-mêmes, à titre individuel, un intérêt artistique ou historique, peuvent être protégés au titre des monuments historiques. Les ensembles d’immeubles, quant à eux, peuvent bénéficier d’autres dispositifs de protection.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans le cas d’une demande de classement, il est nécessaire d’obtenir l’accord du propriétaire, s’il n’est pas le demandeur. À défaut, une procédure de classement d’office, par décret en Conseil d’État, peut être engagée, mais il s’agit d’une procédure très lourde, très rarement mise en œuvre.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/labellisation-protection-appellation/protection-d-un-immeuble-ou-d-un-objet-mobilier-au-titre-des-monuments-historiques</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/mh_protection</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une question ?&lt;/p&gt;&lt;p&gt;Vos interlocuteurs privilégiés sont les équipes des conservations régionales des monuments historiques situées dans chacune des directions régionales des affaires culturelles (DRAC). Vous pouvez consulter ci-dessous les coordonnées de la DRAC de votre région.&lt;/p&gt;&lt;p&gt;Uniquement pour les demandes motivées par l’urgence, vous pouvez contacter le ministère de la Culture :&lt;/p&gt;&lt;p&gt;Direction générale des patrimoines et de l’architecture&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Service du patrimoine&lt;/p&gt;&lt;p&gt;Sous-direction des monuments historiques et des sites patrimoniaux&lt;/p&gt;&lt;p&gt;contact-sp-sdmhsp&amp;#64;culture.gouv.fr&lt;/p&gt;&lt;p&gt;182 rue Saint-Honoré, 75033 PARIS cedex 01&lt;/p&gt;&lt;p&gt;Pour en savoir plus sur les contacts dans votre région, merci de vous reporter aux onglets ci-dessous.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/protection-dun-immeuble-ou-dun-objet-mobilier-au-titre-des-monuments-historiques/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2025</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>164785</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner la création ou le développement d’activités touristiques de sites culturels ou patrimoniaux ligériens</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Innovation et transitions pour le tourisme culturel</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le développement de la filière du tourisme culturel et patrimonial est inscrit comme l’une des priorités du Schéma régional de développement du tourisme et des loisirs 2022-2028. A travers cet appel à projets, la Région souhaite développer tout le potentiel touristique du patrimoine culturel emblématique de la Région en accompagnant les acteurs économiques du tourisme culturel dans leurs projets innovants et leurs transitions (numérique et écologique).&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;Qui peut en bénéficier ?&lt;/strong&gt; &lt;br /&gt;Cet appel à projets s’adresse aux propriétaires et exploitants (personnes physiques ou morales publiques et privées) de sites culturels et patrimoniaux déjà ouverts au public ou souhaitant s’ouvrir à une activité touristique régulière adossée à leur activité principale de site culturel.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Pour quels projets ?&lt;/strong&gt;&lt;br /&gt;Les dimensions touristiques et culturelles doivent obligatoirement être présentes dans les projets et chaque projet devra répondre à au moins l’une des thématiques suivantes :&lt;br /&gt;- Innovation : projet proposant une innovation de produit, de procédés ou un regard renouvelé sur le patrimoine,&lt;br /&gt;- Numérique : usage des technologies numériques au profit de l’amélioration des visites (réalité augmentée, outils immersifs et sonores, digitalisation du parcours de visite), &lt;br /&gt;- Transition écologique/durabilité : investissements pour une expérience durable/écologique du visiteur (actions de développement des mobilités douces pour l’accès au site, outils de sensibilisation à la transition écologique…) ou pour le fonctionnement écologique de l’établissement (actions pour la meilleure gestion des déchets, de l’eau, de l’énergie, des achats, du bruit, de l’air, de l’intégration paysagère).&lt;/p&gt;
 &lt;p&gt;Les catégories de projets suivants sont éligibles à cet AAP :&lt;br /&gt;• Création d’un nouveau produit touristique culturel innovant, une nouvelle expérience patrimoniale de visite, appropriation de nouveaux usages et de nouvelles technologies &lt;br /&gt;• Création ou amélioration significative d’aménagements et équipements d’espaces dédiés à l’accueil du public (espaces pédagogiques, d’accueil du public, accessibilité, accueil de cyclotouristes, petite restauration…).&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Quels critères d’éligibilité ?&lt;/strong&gt; &lt;br /&gt;Le site culturel/patrimonial devra :&lt;br /&gt;• Présenter une qualité architecturale ou patrimoniale remarquable,&lt;br /&gt;• Disposer d’un potentiel touristique basé sur une offre structurée,&lt;br /&gt;• Proposer ou souhaiter proposer une activité marchande ou une billetterie,&lt;br /&gt;• Etre ouvert ou comptant ouvrir au moins 6 mois par an à l’issue du projet, et pendant les vacances scolaires (exclusion possible des vacances de Noël).&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>27/03/2025</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Entreprises&lt;/p&gt;&lt;p&gt;Particuliers&lt;/p&gt;&lt;p&gt;Collectivités - Institutions - GIP&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES DE SOUTIEN FINANCIER&lt;/strong&gt;&lt;br /&gt;Thématique de projet Plancher de dépenses subventionnables (HT) Plafond de dépenses subventionnables (HT) Taux de subvention Prêt régional&lt;br /&gt;Création d’un produit touristique culturel innovant. Engagement significatif vers les transitions écologiques ou numériques. 5 000 € 100 000 € 40 % En complément ou non d’une subvention et selon le besoin financier, un prêt régional (cf dispositif Pays de la Loire AGIR Tourisme) pourra être proposé.&lt;br /&gt;Création ou amélioration significative d’aménagements et équipement d’espaces dédiés à l’accueil du public. 5 000 € 100 000 € 30 %&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;MONTANT DE L&amp;#039;AIDE&lt;/strong&gt;&lt;br /&gt;L’aide régionale se matérialise sous forme d’une subvention. L’attribution d’un prêt régional complémentaire est possible et sera conditionné à l’attribution d’un prêt bancaire au minimum d’un même montant. Ces possibilités de financement ne sont pas cumulables avec d’autres financements régionaux pour un même projet, sur un même objet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;MODALITES DE DEPOT DU DOSSIER&lt;/strong&gt;&lt;br /&gt;La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/innovation-et-transitions-pour-le-tourisme-culturel</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_TCP/depot/simple</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>Direction de l&amp;#039;entreprise et de l&amp;#039;innovation&lt;br /&gt; Service Accompagnement des entreprises&lt;br /&gt; Pôle Tourisme&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Hélène LEROY&lt;br /&gt; tourisme&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 51 71&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/innovation-et-transitions-pour-le-tourisme-culturel/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF20" s="1" t="inlineStr">
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>30/03/2025</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-[...197 lines deleted...]
-      <c r="A22" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>75457</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Restaurer et valoriser les « Grands sites patrimoniaux »</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 40</t>
         </is>
       </c>
-      <c r="J22" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Renforcer l&amp;#039;attractivité de la Bourgogne-Franche-Comté par la restauration et la mise en valeur des sites patrimoniaux majeurs de la région,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir les projets patrimoniaux inscrits aux contrats de plan État-région 2015-2020,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir les grands sites patrimoniaux qui s&amp;#039;inscrivent dans des projets de développement culturel et touristique.
  &lt;/li&gt;
 &lt;/ul&gt;
 Dépenses éligibles :
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une étude afin de définir le projet culturel lié au monument ou au site,
  &lt;/li&gt;
  &lt;li&gt;
   Restauration d&amp;#039;éléments d&amp;#039;architecture ou de confortation du site,
  &lt;/li&gt;
  &lt;li&gt;
   Valorisation d&amp;#039;un monument ou un site par la mise en œuvre de dispositifs permanents à destination de publics variés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 Subvention d&amp;#039;investissement.
 &lt;ul&gt;
  &lt;li&gt;
   Études d&amp;#039;ingénierie de projet : dépense minimale 10 000 €, taux maximal 40 %,
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de restauration : dépense minimale 50 000 €, taux maximal 20 %,
  &lt;/li&gt;
  &lt;li&gt;
   Valorisation : dépense minimale 30 000 €, taux maximal 40 %.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre du plan d&amp;#039;accélération de l&amp;#039;investissement régional, une bonification de 10 % est possible pour les travaux de restauration du patrimoine.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Intérêt patrimonial et qualité du projet,
  &lt;/li&gt;
  &lt;li&gt;
   Conduite du projet sur l&amp;#039;ensemble de la chaîne patrimoniale,
  &lt;/li&gt;
  &lt;li&gt;
   Le projet doit avoir fait l&amp;#039;objet d&amp;#039;une réflexion pluridisciplinaire préalable au regard des enjeux et besoins du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   Efficacité énergétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.bourgognefranchecomte.fr/node/395</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  patrimoineculturel&amp;#64;bourgognefranchecomte.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4381-restaurer-valoriser-grands-sites-patrimoniaux/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>165418</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine, partenaire incontournable de la valorisation patrimoniale, accompagne les collectivités par une aide aux études – qu’elles soient historiques, juridiques, de faisabilité, de programmation ou diagnostiques – en s’associant étroitement à leur suivi pour garantir des projets cohérents et durables.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces études ont pour objectif d’analyser les besoins, le potentiel (atouts et faiblesses) d’un site patrimonial et de proposer un projet adapté aux contraintes identifiées, pour procéder à une valorisation ou à une mise en tourisme optimisées. De telles études sont indispensables à la prise de décision pour des projets de développement touristique d’envergure.&lt;/p&gt;&lt;p&gt;L’accompagnement financier de ces opérations a pour but de favoriser l’émergence de projets viables de valorisation de sites patrimoniaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Dépenses éligibles : études historiques, études juridiques, études diagnostic, études de faisabilité et programmation.&lt;/p&gt;&lt;p&gt;Modalités de calcul de la subvention régionale : 20 % du coût.&lt;/p&gt;&lt;p&gt;La subvention est plafonné e à 20 000 € par projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;communes ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics de coopération intercommunale (EPCI) : communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations propriétaires ou détentrices d’une contractualisation pérenne avec le propriétaire (exemple : bail emphytéotique) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises, à l’exclusion des Sociétés Civiles Immobilières (SCI).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;sites patrimoniaux publics et privés (hors particuliers et SCI), protégés ou non au titre des Monuments historiques ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sites ouverts au public au minimum de 3 à 6 mois dans l’année, selon leur localisation sur le territoire régional et leur potentiel touristique (données de fréquentation) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sites gérés par une équipe professionnelle (permanente ou saisonnière) et adhérant à l’office de tourisme intercommunal ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte des droits culturels par l’association étroite des habitants du territoire concerné au projet de valorisation (ateliers citoyens…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses éligibles&lt;/p&gt;&lt;p&gt;Un diagnostic « biodiversité et espèces protégées » en amont des travaux.&lt;/p&gt;&lt;p&gt;Honoraires de l’architecte maître d’oeuvre sur l’ensemble du projet.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Volet connaissance&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Un état des lieux de la connaissance du site sera fait au début du projet et pourra être complété, le cas échéant, par une étude historique ou dans certains cas, par des fouilles archéologiques complémentaires, nécessaires à la compréhension et la visite du site.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le service du Patrimoine et de l’Inventaire de la Région pourra être mobilisé le cas échéant sur sa compétence Inventaire Général du Patrimoine Culturel.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Volet restauration&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les dépenses portant sur la restauration d’un édifice ou d’un site.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La cristallisation des vestiges.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’accessibilité du site et l’accueil des visiteurs, à condition que leur coût ne représente pas la plus importante part des dépenses.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans certains cas, les travaux d’urgence qui constituent un préalable indispensable à la mise en œuvre d’un projet de valorisation du site, pourront être retenus.&lt;/p&gt;&lt;p&gt;Volet médiation scénographie muséographie les dépenses matérielles et les prestations intellectuelles pour réaliser les outils de médiation et leurs contenus&lt;/p&gt;&lt;p&gt;La Région devra être associée au projet par le maître d’ouvrage en tant que membre du comité de pilotage ou de suivi.&lt;/p&gt;&lt;p&gt;Dépenses non éligibles&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;parkings, voiries et réseaux ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;travaux de simple entretien du site ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;dépenses générales de fonctionnement et frais de communication.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les projets éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les projets inscrits dans un contrat de territoire en tant que projet structurant (notoriété, rayonnement, intérêt patrimonial, fréquentation …) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte du patrimoine culturel immatériel et des politiques mémorielles dans l’ensemble du projet (réunions d’information, ateliers…). Selon la nature du site, cette prise en compte sera considérée comme obligatoire (ex : patrimoine industriel) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;liens établis avec le Campus régional du Patrimoine bâti* (conseils, coopération, chantier école…) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte de l’accessibilité au public en situation de handicap ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte d’une approche environnementale dans la conception du projet pour réduire les coûts de fonctionnement sur les postes : gestion des déchets, restauration du bâti, médiation, scénographie, muséographie, aménagements liés à l&amp;#039;accueil du public. Exemplarités dans les économies de flux (eau, électricité...). Encouragement aux déplacements doux et actifs. Utilisation de matériaux et de produits locaux. Inscription du projet dans son environnement par l’intégration paysagère des équipements liés à l’accueil du public…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;site faisant l’objet d’une animation culturelle spécifique (festivals, spectacles vivants, arts plastiques, expositions temporaires, etc…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;* Campus régional du patrimoine bâti : Le Conseil Régional et la Région Académique de Nouvelle-Aquitaine ont souhaité unir leurs labels respectifs CMQ (Campus des Métiers et de Qualifications) et TTNA (Talents et Territoires de Nouvelle-Aquitaine) autour d’un projet commun : le Campus régional du patrimoine bâti. Incarné au lycée des métiers du bâtiment (LMB) de Felletin (23), ce campus rassemble les objectifs et les champs d’actions des deux labels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Pièces nécessaires au dépôt du dossier :&lt;/p&gt;&lt;p&gt;un courrier de demande, daté et signé, adressé à Monsieur le Président du Conseil Régional ;&lt;/p&gt;&lt;p&gt;un descriptif précis de l’objet de l’étude (par exemple le cahier des charges adressé aux cabinets d’étude potentiels prestataires) ;&lt;/p&gt;&lt;p&gt;un budget prévisionnel détaillé, équilibré en dépenses et en recettes (en HT et TTC) ;&lt;/p&gt;&lt;p&gt;fiche d’identité SIRENE de la structure porteuse du projet / extrait Kbis pour les entreprises ;&lt;/p&gt;&lt;p&gt;un relevé d’identité bancaire ;&lt;/p&gt;&lt;p&gt;la délibération ou le compte-rendu du Conseil d&amp;#039;Administration par laquelle la structure engage l&amp;#039;étude avec le budget prévisionnel.&lt;/p&gt;&lt;p&gt;Conformément à la délibération n°2023.487.SP relative aux éco socio conditionnalités adoptée en assemblée plénière du 27 mars 2023, la Région Nouvelle-Aquitaine demande à chaque bénéficiaire d’une subvention de signer la « Charte d’engagements du bénéficiaire d’une aide régionale envers la Région Nouvelle-Aquitaine CULTURE PATRIMOINE », et d’adhérer à ses principes (cf. délibération 2024.267.SP du 11 mars 2024).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>153871</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Sauvegarder des églises, protégées au titre des monuments historiques ou non protégées</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Sauvegarde des églises, protégées au titre des monuments historiques ou non protégées</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation du conseil départemental intervient sur les types d&amp;#039;édifices suivants : les églises protégées au titre des monuments historiques, classées ou inscrites et les églises non protégées.
+Les demandes doivent porter sur un projet global de sauvegarde qui doit correspondre à un projet de restauration, par édifice. Cette opération de sauvegarde peut être phasée sur plusieurs années (pour un montant global au moins égal à 20 000 € HT de travaux). Sur cette programmation de restauration, le conseil départemental s&amp;#039;engage par tranche annuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment bénéficier de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 – L&amp;#039;ouverture d&amp;#039;un dossier :
+&lt;/p&gt;
+&lt;p&gt;
+ ►Pour les édifices protégés au titre des monuments historiques (classés et inscrits), le propriétaire adresse au Conseil départemental le formulaire de demande d&amp;#039;aide départementale détaillant le projet de rénovation de l&amp;#039;église avec le diagnostic architectural (Stap ou autre) et copie du dossier de demande de subvention effectué auprès de la DRAC. À réception de la demande, un courrier d&amp;#039;accusé de réception est adressé au maître d&amp;#039;ouvrage, lui indiquant la recevabilité ou non de son projet par le Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ ► Pour les édifices non protégés, la demande d&amp;#039;aide est à adresser au Conseil départemental (coordonnées des services ci-dessous), au moyen du formulaire de demande.
+&lt;/p&gt;
+&lt;p&gt;
+ À réception de la demande, un courrier d&amp;#039;accusé de réception est adressé au maître d&amp;#039;ouvrage, lui indiquant la recevabilité ou non de son projet par le Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ 2 – L&amp;#039;instruction technique du dossier :
+&lt;/p&gt;
+&lt;p&gt;
+ ►Pour les édifices protégés, l&amp;#039;instruction relève de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ ►Pour les édifices non protégés, le Département missionne le Conseil d&amp;#039;architecture, d&amp;#039;urbanisme et de l&amp;#039;environnement de la Manche (CAUE) afin qu&amp;#039;il conseille le maître d&amp;#039;ouvrage en effectuant un état des lieux apparents avant travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Le propriétaire, maître d&amp;#039;ouvrage, élabore et adresse le dossier du projet, avec les pièces suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ - la délibération,
+&lt;/p&gt;
+&lt;p&gt;
+ - le constat des lieux apparents avant travaux de la part du CAUE ou l&amp;#039;étude architecturale réalisée par l&amp;#039;architecte, maître d&amp;#039;œuvre,
+&lt;/p&gt;
+&lt;p&gt;
+ - la description du projet global,
+&lt;/p&gt;
+&lt;p&gt;
+ - un justificatif de la souscription publique que vous auriez mise en œuvre,
+&lt;/p&gt;
+&lt;p&gt;
+ - la présentation du projet global avec, si possible, une estimation du coût total des travaux envisagés,
+&lt;/p&gt;
+&lt;p&gt;
+ - le plan de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Sur avis favorable des services, l&amp;#039;autorisation de démarrer les travaux est accordée. À l&amp;#039;achèvement des travaux, le CAUE peut être missionné par le conseil départemental pour effectuer un constat des lieux apparents après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 – L&amp;#039;attribution de la subvention :
+&lt;/p&gt;
+&lt;p&gt;
+ ►Pour les communes éligibles au FDTADE, le dispositif ne permet d&amp;#039;attribuer la subvention qu&amp;#039;une fois l&amp;#039;an, sur décision de l&amp;#039;assemblée départementale, lors de la session de septembre, dans le cadre de la répartition de la dotation globale.
+&lt;/p&gt;
+&lt;p&gt;
+ En conséquence, une fois les travaux achevés, le maître d&amp;#039;ouvrage adresse avant le 30 avril de chaque année (délai de rigueur) au Conseil départemental :
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les édifices protégés : les justificatifs des travaux réalisés, certifiés payés par le comptable public et si possible le certificat de conformité des travaux établi par la DRAC
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les édifices non protégés : les justificatifs des travaux réalisés, certifiés payés par le comptable public.
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage reçoit notification du montant attribué. La subvention est versée dans le courant du mois d&amp;#039;octobre.
+&lt;/p&gt;
+&lt;p&gt;
+ ►Pour les communes non éligibles au FDTADE, les établissements publics, les associations reconnues d&amp;#039;utilité publique, le dossier est présenté en commission permanente, tout au long de l&amp;#039;année, une fois l&amp;#039;instruction achevée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/sauvegarde-des-eglises-protegees-au-titre-des-monuments-historiques-ou-non-protegees/</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DGA &amp;#34;Appui aux territoires et attractivité&amp;#34; Conseil départemental de la Manche -  Direction du patrimoine et des musées - formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+ Tél : 02 33 06 69 39
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y22" s="1" t="inlineStr">
         <is>
-          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z22" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4381-restaurer-valoriser-grands-sites-patrimoniaux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/59db-sauvegarde-des-eglises-protegees-au-titre-des/</t>
         </is>
       </c>
       <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>DDT 58</t>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>150680</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études et travaux sur les bâtiments des Musées de France (hors monuments historiques)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux sur les bâtiments des musées de France (hors monuments historiques)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DRAC/DAC/DCJS/MAC, en lien avec le service des musées de France du ministère de la Culture, peut apporter son aide scientifique, technique et financière aux projets dont les dépenses concernent les travaux de construction et d&amp;#039;aménagement des équipements constitutifs du musée tels que : la construction de bâtiments neufs, dont les réserves, l&amp;#039;extension ou le réaménagement de bâtiments anciens, dont les réserves, la mise aux normes des bâtiments (accessibilité/sécurité/sûreté), la restauration des collections / chantier des collections si cumul avec une subvention pour rénovation architecturale et muséographique.
+&lt;/p&gt;
+&lt;h2&gt;
+ Présentation du dispositif
+&lt;/h2&gt;
+&lt;h3&gt;
+ Que sont les études et travaux sur les bâtiments des &amp;#34;Musées de France&amp;#34; ?
+&lt;/h3&gt;
+&lt;p&gt;
+ Le soutien et le contrôle scientifique et technique de l&amp;#039;État s&amp;#039;exercent dès le début du projet, tout particulièrement durant l&amp;#039;élaboration du projet scientifique et culturel (rendu obligatoire pour tous les musées de France par la loi relative à la liberté de la création, à l&amp;#039;architecture et au patrimoine (LCAP) du 7 juillet 2016), l&amp;#039;étude de programmation et les phases d&amp;#039;avant-projet sommaire (APS) et d&amp;#039;avant-projet définitif (APD). Ils associent le(la) conseiller(e) pour les musées de la DRAC/DAC/DCJS/MAC, le Service des musées de France (conservateur référent au bureau des réseaux territoriaux, architecte-conseil et ingénieur-conseil du Bureau de l&amp;#039;expertise architecturale, muséographique et technique), auxquels peuvent être associés les experts du Centre de recherche et de restauration des musées de France (C2RMF) ou les conseillers de la Mission de la sécurité, de la sûreté et de l&amp;#039;audit (MISSA) de la Direction générale des patrimoines du ministère de la Culture.
+&lt;/p&gt;
+&lt;h3&gt;
+ À quel stade du projet sera déterminé le montant de son financement ?
+&lt;/h3&gt;
+&lt;p&gt;
+ Le coût d&amp;#039;un projet d&amp;#039;investissement de musée bénéficiant de l&amp;#039;appellation « Musée de France » est déterminé lors de la phase des études en deux temps :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Lors de l&amp;#039;étude de programmation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette phase est essentielle pour la conception d&amp;#039;un musée en permettant notamment aux maîtres d&amp;#039;ouvrage :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;exprimer leurs objectifs et leurs contraintes et d&amp;#039;être éclairés sur les différents scénarios envisageables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de définir le cahier des charges architecturales et techniques, base de la consultation de maîtrise d&amp;#039;œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;estimer l&amp;#039;enveloppe prévisionnelle financière de l&amp;#039;opération avec une approche de préférence en coût global qui permet, notamment, la prise en compte des coûts d&amp;#039;investissement du projet de construction ainsi que ceux liés à son exploitation (charges liées aux consommations énergétiques, aux consommations d&amp;#039;eau...), à la maintenance, au remplacement des équipements ou des matériaux, aux impacts environnementaux, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le programme, au vu de ces éléments, devra, dans la mesure du possible, évaluer les moyens en personnel nécessaires au fonctionnement de l&amp;#039;établissement.
+&lt;/p&gt;
+&lt;p&gt;
+ La détermination de cette enveloppe prévisionnelle permettra au maître d&amp;#039;ouvrage de consulter ses partenaires financiers pressentis sur le projet afin d&amp;#039;inscrire les contributions demandées dans le plan prévisionnel de financement. Il est possible, dans certains cas, d&amp;#039;accompagner financièrement le maître d&amp;#039;ouvrage pour l&amp;#039;étude de programmation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Lors de l&amp;#039;avant-projet définitif (APD)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;APD fixe les options techniques et financières de l&amp;#039;opération, et notamment son périmètre et son coût global.
+&lt;/p&gt;
+&lt;p&gt;
+ À ce stade, le maître d&amp;#039;ouvrage dépose une demande de subvention auprès de la DRAC pour la phase travaux (hors taxe), dont le montant est définitif, forfaitaire et non révisable.
+&lt;/p&gt;
+&lt;h2&gt;
+ Suis-je concerné(e) par cette démarche ?
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Qui peut déposer un dossier ?
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Régions
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Le musée demandeur déposant doit bénéficier de l&amp;#039;appellation &amp;#34;Musée de France&amp;#34;.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Critères d&amp;#039;éligibilité du projet
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appellation musée de France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet scientifique et culturel (PSC) validé par le ministère de la Culture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement économique et culturel des territoires :
+  &lt;ul&gt;
+   &lt;li&gt;
+    projet présentant un intérêt régional, inter-régional, national, européen
+   &lt;/li&gt;
+   &lt;li&gt;
+    convention de développement culturel, accord-cadre, le cas échéant
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité architecturale et muséographique du projet :
+  &lt;ul&gt;
+   &lt;li&gt;
+    architecture de qualité avec notamment des innovations technologiques en relation avec la transition écologique
+   &lt;/li&gt;
+   &lt;li&gt;
+    mise aux normes (accessibilité/sécurité/sûreté)
+   &lt;/li&gt;
+   &lt;li&gt;
+    conditions de conservation des collections
+   &lt;/li&gt;
+   &lt;li&gt;
+    présentation au public
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nature des dépenses éligibles
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Phase d&amp;#039;études préliminaires :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Diagnostics
+   &lt;/li&gt;
+   &lt;li&gt;
+    Étude de programmation architecturale et muséographique
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appel à la concurrence pour le recrutement de la maîtrise d&amp;#039;œuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de maîtrise d&amp;#039;œuvre architecturales et muséographiques :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Avant-projet sommaire (APS)
+   &lt;/li&gt;
+   &lt;li&gt;
+    Avant-projet définitif (APD)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses indirectes liées à la réalisation du projet :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Restaurations des collections et chantier des collections :
+   &lt;/li&gt;
+   &lt;li&gt;
+    Travaux de construction ou de rénovation du/des bâtiments (hors restauration MH)
+   &lt;/li&gt;
+   &lt;li&gt;
+    Aménagements et mobiliers muséographiques ; outils de médiations dont les multimédias
+   &lt;/li&gt;
+   &lt;li&gt;
+    Travaux de soclage des collections, chantiers des collections
+   &lt;/li&gt;
+   &lt;li&gt;
+    Honoraires de maîtrise d&amp;#039;œuvre
+   &lt;/li&gt;
+   &lt;li&gt;
+    Honoraires missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépenses relatives à la maîtrise du foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements paysagers connexes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fouilles archéologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voiries
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parkings
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de Communication
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ Procédure
+&lt;/h2&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Montant de la subvention
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Le ministère de la Culture peut accorder une subvention d&amp;#039;environ 15% du montant HT des dépenses subventionnables, correspondant au cumul des dépenses propres au projet architectural et muséographique (de la programmation à la réception des travaux). Le montant définitif de la subvention ne peut avoir pour effet de porter le montant total des aides publiques au-delà du montant de la dépense subventionnable.
+ &lt;br /&gt;
+ Le taux de subvention du ministère de la Culture est fixé après étude de la situation financière des collectivités locales concernées mais également au regard de l&amp;#039;intérêt et de la qualité du projet, du projet scientifique et culturel, des conditions de conservation, de la présentation au public, etc.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Calendrier
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
+&lt;/p&gt;
+&lt;p&gt;
+ Le compte rendu financier et qualitatif doit parvenir à la DRAC au plus tard 6 mois après la clôture de l&amp;#039;année de versement de la subvention.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Comment déposer un dossier ?
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Pour accéder au formulaire en ligne, cliquez sur le bouton &amp;#34;Accéder au formulaire&amp;#34; en bas de page.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connectez-vous ou créez un compte, puis laissez-vous guider.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;h2&gt;
+ Une question ?
+&lt;/h2&gt;
+&lt;p&gt;
+ Pour toute question sur les études et travaux sur les bâtiments des Musées de France, vous êtes invités à vous adresser au(x) conseiller(s) musée du service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC) dont vous dépendez.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Centre-Val de Loire
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:musees.centre&amp;#64;culture.gouv.fr%C2%A0"&gt;
+   musees.centre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Grand-Est
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Alsace : Sandra PASCALIS,
+  &lt;a href="mailto:sandra.pascalis&amp;#64;culture.gouv.fr"&gt;
+   sandra.pascalis&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  / Son assistante : Claire HIRSTEL,
+  &lt;a&gt;
+   claire.hirstel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Champagne-Ardenne : Patrick LE CHANU,
+  &lt;a&gt;
+   patrick.lechanu&amp;#64;culture;gouv.fr
+  &lt;/a&gt;
+  / Son assistante : Claire MOLET,
+  &lt;a&gt;
+   claire.molet&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorraine : Suzanne ROBIN,
+  &lt;a&gt;
+   suzanne.robin&amp;#64;culture;gouv.fr
+  &lt;/a&gt;
+  / Son assistante : Vanessa PEVERINI,
+  &lt;a href="mailto:vanessa.peverini&amp;#64;culture.gouv.fr"&gt;
+   vanessa.peverini&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nouvelle-Aquitaine
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Départements Charente, Charente-Maritime, Vienne, Deux-Sèvres : Caroline
+  &lt;a href="mailto:PAPIN,caroline.papin&amp;#64;culture.gouv.fr,%2005%2049%2036%2030%2020)%20/%20son%20assistante%20:%20Marie%20BROSSARD,%20marie.brossard&amp;#64;culture.gouv.fr,%2005%2049%2036%2030%2069"&gt;
+   P
+  &lt;/a&gt;
+  APIN,
+  &lt;a href="mailto:caroline.papin&amp;#64;culture.gouv.fr"&gt;
+   caroline.papin&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 49 36 30 20 / son assistante : Marie BROSSARD,
+  &lt;a href="mailto:marie.brossard&amp;#64;culture.gouv.fr"&gt;
+   marie.brossard&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ,  05 49 36 30 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements Gironde, Landes, Lot-et-Garonne, Pyrénées Atlantiques : Matthieu DUSSAUGE,
+  &lt;a href="mailto:matthieu.dussauge&amp;#64;culture.gouv.fr"&gt;
+   matthieu.dussauge&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 57 95 02 81 / son assistante : Brigitte MOREAU,
+  &lt;a href="mailto:brigitte2.moreau&amp;#64;culture.gouv.fr"&gt;
+   brigitte2.moreau&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 57 95 02 10
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements Corrèze, Creuse, Dordogne, Haute-Vienne : Nicolas BEL,
+  &lt;a href="mailto:nicolas.bel&amp;#64;culture.gouv.fr"&gt;
+   nicolas.bel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 55 45 66 75 / son assistante : Marie-Pierre LEMERY,
+  &lt;a href="mailto:marie-pierre.lemery&amp;#64;culture.gouv.fr"&gt;
+   marie-pierre.lemery&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 55 45 66 74
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;a href="https://www.demarches-simplifiees.fr/commencer/aide-investissement" rel="noopener" target="_blank"&gt;
+ Accéder au formulaire - Demande de subvention
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;a href="https://www.demarches-simplifiees.fr/commencer/compte-rendu-subvention" rel="noopener" target="_blank"&gt;
+ Accéder au formulaire - Compte-rendu de subvention
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>Environ 15% du montant HT des dépenses subventionnables
+&lt;br /&gt;
+périmètre de l&amp;#039;aide: [&amp;#039;- France entière -&amp;#039;, &amp;#039;Outre-mer&amp;#039;]
+&lt;br /&gt;
+date de clôture de l&amp;#039;aide : Selon région</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/etudes-et-travaux-sur-les-batiments-des-musees-de-france-hors-monuments-historiques</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e47-etudes-et-travaux-sur-les-batiments-des-musee/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>112000</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de valorisation du patrimoine monumental</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux projets de valorisation du patrimoine monumental - investissement</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes, excepté celles liées au Département par une convention de partenariat au titre de l&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale : &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;pour la réalisation d’études, de travaux et de scénographie en proximité immédiate d’une propriété départementale et favorisant la qualité d’accueil des visiteurs,&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;dans le cadre d’actions menées par les villes et pays d’art et d’histoire du territoire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;Soutenir la valorisation des sites archéologiques et historiques charentais en donnant la priorité à l’action et à la découverte des différentes périodes de l’espèce humaine. Promouvoir la qualité des sites et l’implication forte des acteurs locaux dans l’animation des territoires. &lt;/p&gt;&lt;p&gt;Rendre accessible les sites de visite.&lt;/p&gt;&lt;p&gt;Lutter contre la dégradation de certains vestiges en favorisant une politique d’acquisition des sites archéologiques menacés.&lt;/p&gt;&lt;p&gt;Rendre la culture accessible à tous et en faire un facteur d’attractivité en décloisonnant les approches entre les différentes formes de patrimoine (bâti, naturel, immatériel…) et en encourageant l’émergence de pratiques innovantes. Faire davantage dialoguer des œuvres d’aujourd’hui avec le patrimoine, en lien avec le schéma de développement du tourisme durable de la Charente.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Les demandes seront examinées sous réserve de l&amp;#039;obtention des crédits en session budgétaire, sollicités sur demande et au vu des projets présentés :
+&lt;/p&gt;
+&lt;p&gt;
+ → centre d&amp;#039;interprétation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dépenses recevables :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - études
+&lt;/p&gt;
+&lt;p&gt;
+ - scénographie &amp;#43; second œuvre lié à la scénographie / hors le clos et le couvert
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jusqu&amp;#039;à 40 % d&amp;#039;une dépense subventionnable plafonnée à 250.000 € HT ou TTC (selon la nature du bénéficiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → espace d&amp;#039;interprétation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dépenses recevables :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - études
+&lt;/p&gt;
+&lt;p&gt;
+ - scénographie &amp;#43; second œuvre lié à la scénographie / hors le clos et le couvert
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jusqu&amp;#039;à 35 % d&amp;#039;une dépense subventionnable plafonnée à 80.000 € HT ou TTC (selon la nature du bénéficiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → études et travaux à proximité d&amp;#039;une propriété départementale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jusqu&amp;#039;à 50 % d&amp;#039;une dépense subventionnable plafonnée à 20.000 € HT ou TTC (selon la nature du bénéficiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → valorisation numérique du patrimoine :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jusqu&amp;#039;à 25 % du coût HT ou TTC du projet, avec un montant annuel de subvention plafonné à 10.000 € ou TTC (selon la nature du bénéficiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → acquisition de sites archéologiques menacés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jusqu&amp;#039;à 30 % d&amp;#039;une dépense subventionnable plafonnée à 20 000.€ HT ou TTC (selon la nature du bénéficiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aménagements valorisant le patrimoine monumental charentais et ayant une résonnance sur le territoire du département :
+&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Chaque projet devra intégrer les objectifs suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;rayonnement territorial&lt;/li&gt;&lt;li&gt;capacité à fédérer les acteurs culturels, touristiques mais aussi la population locale &lt;/li&gt;&lt;li&gt;accessibilité à plusieurs cibles de visiteurs en cohérence avec la fréquentation du site et du territoire, notamment les clientèles étrangères &lt;/li&gt;&lt;li&gt;portée du plan de communication qui doit occuper une part significative dans le projet.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le porteur de projet s’engage à fournir, chaque année, les chiffres de la fréquentation de l’équipement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ → Centre d&amp;#039;interprétation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;équipement est aménagé à proximité immédiate d&amp;#039;un lieu patrimonial
+ &lt;/li&gt;
+ &lt;li&gt;
+  il organise et met à la disposition des visiteurs des informations faisant appel à l&amp;#039;imagination et l&amp;#039;interprétation. Utilisation des techniques les plus appropriées de communication et de reconstitution afin de permettre la mise en réseau des sites : bornes multimédias, reconstitutions en 3D, images numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  il s&amp;#039;organise autour de la mise en valeur d&amp;#039;un thème plus que d&amp;#039;une collection
+ &lt;/li&gt;
+ &lt;li&gt;
+  il dispose d&amp;#039;une identité clairement définie, d&amp;#039;un personnel permanent, d&amp;#039;un programme d&amp;#039;animations annuel
+ &lt;/li&gt;
+ &lt;li&gt;
+  son contenu devra faire l&amp;#039;objet d&amp;#039;une étude scénographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  le projet sera soumis à l&amp;#039;avis technique d&amp;#039;un comité scientifique
+ &lt;/li&gt;
+ &lt;li&gt;
+  présence d&amp;#039;un système de comptage. Si site existant, le nombre de visiteurs de l&amp;#039;année précédant la demande devra être mentionné et l&amp;#039;objectif de fréquentation pour les deux années suivantes devra être défini
+ &lt;/li&gt;
+ &lt;li&gt;
+  co-financement obligatoire de la commune et/ou de la communauté de communes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → Espace d&amp;#039;interprétation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;équipement est aménagé à proximité immédiate d&amp;#039;un lieu patrimonial
+ &lt;/li&gt;
+ &lt;li&gt;
+  il est conçu comme un espace-vitrine dynamique invitant à la découverte de sites sur le territoire charentais
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contenu rédactionnel et iconographique sera soumis à l&amp;#039;avis technique de spécialistes
+ &lt;/li&gt;
+ &lt;li&gt;
+  possibilité d&amp;#039;accès libre à la visite sans droit d&amp;#039;entrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  présence d&amp;#039;un système de comptage (hors espace de plein air en accès libre). Si site existant, le nombre de visiteurs de l&amp;#039;année précédant la demande devra être mentionné et l&amp;#039;objectif de fréquentation pour les deux années suivantes devra être défini
+ &lt;/li&gt;
+ &lt;li&gt;
+  co-financement obligatoire de la commune et/ou de la communauté de communes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → Etudes et travaux en proximité immédiate d&amp;#039;une propriété départementale et favorisant la qualité d&amp;#039;accueil des visiteurs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  caractère patrimonial et touristique du site appartenant au Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans le cadre d&amp;#039;un aménagement, usage avéré de l&amp;#039;aménagement par les visiteurs de la propriété départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  recevabilité des dépenses de mobilier urbain (tables, chaises...) dans le cadre d&amp;#039;un aménagement extérieur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Valorisation numérique du patrimoine monumental :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  caractère innovant des technologies et des fonctionnalités proposées (proposition de nouveaux modes de découverte in situ en lien avec les attentes des visiteurs dans le cadre du développement d&amp;#039;une offre immersive)
+ &lt;/li&gt;
+ &lt;li&gt;
+  rayonnement territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  inscription dans un projet de territoire impliquant des co-financements locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  rigueur scientifique en s&amp;#039;appuyant sur des contenus historiques qualifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  capacité à fédérer les acteurs culturels, touristiques mais aussi la population locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  justification de la valeur ajoutée de ces outils en termes de médiation culturelle et de retombées touristiques pour le site
+ &lt;/li&gt;
+ &lt;li&gt;
+  accessibilité à plusieurs cibles de visiteurs en cohérence avec la fréquentation du site et du territoire, notamment les clientèles étrangères (prise en compte des nouveaux usages des publics jeunes)&lt;/li&gt;
+ &lt;li&gt;
+  portée du plan de communication qui doit occuper une part significative dans le projet
+ &lt;/li&gt;
+ &lt;li&gt;un intérêt sera porté aux projets, qui en offrant des moyens de découverte de différents lieux de visite et points d’intérêt touristique, incitent les visiteurs à prolonger leur séjour et augmentent ainsi la fréquentation des sites, notamment ceux disposant de personnels permanents et partenaires de l’opération « Collège et Patrimoine »&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dépenses irrecevables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la production de jeux vidéo
+ &lt;/li&gt;
+ &lt;li&gt;
+  la production audiovisuelle exclusive
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Le porteur de projet s’engage à fournir, chaque année, les chiffres de la fréquentation de l’équipement.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition de sites archéologiques menacés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  site protégé au titre des monuments historiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant la nature de l&amp;#039;opération envisagée, approuvant le projet, et sollicitant le soutien financier du Département
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour les associations :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	les pièces structurelles : statuts, rapport d&amp;#039;activités, membres...
+&lt;/p&gt;
+&lt;p&gt;
+ o	les documents financiers : documents comptables, RIB...
+&lt;/p&gt;
+&lt;p&gt;
+ o le contrat d&amp;#039;engagement républicain signé
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le plan de financement incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier prévisionnel de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  le devis descriptif et estimatif du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux selon la nature du projet
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : possibilité d&amp;#039;acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; le solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/09-Patrimoine_et_tourisme/projets_valorisation_patrimoine_monumental_investissement.pdf</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 mars dans la mesure du possible
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 21&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73bd-soutenir-les-projets-de-valorisation-du-patri/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>