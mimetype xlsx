--- v0 (2026-04-12)
+++ v1 (2026-07-29)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH20"/>
+  <dimension ref="A1:AH17"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -422,88 +422,88 @@
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>161764</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Installation d'équipements de lutte contre le gaspillage</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Alimentation
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
@@ -545,51 +545,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>27/02/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>138013</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Participer à l'achat d'équipement dans les collèges</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
@@ -734,1204 +734,738 @@
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>115177</v>
+        <v>94746</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
-[...4 lines deleted...]
-          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+          <t>Financer les équipements de lutte contre le gaspillage</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
-        <is>
-[...459 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les équipements suivants peuvent êtres soutenus :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements de pesées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    camions frigorifiques,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    acquisitions d&amp;#039;entrepôt,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    plateformes de collecte,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    cantines solidaires,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ateliers de transformation de type conserverie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements permettant le partage de denrées alimentaires entre particuliers...
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
  &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
  &lt;a rel="noopener" target="_blank"&gt;
   &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
    formulaire en ligne
   &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>29/06/2021</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>144496</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
 travaux de construction, restructuration tendant à une adaptation aux 
 normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
 du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
 la sécurisation des groupes scolaires. Une subvention peut être accordée
  aux communes et groupements de communes pour les travaux, aménagements 
 liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://messervices.landes.fr/</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
   education&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Landes</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>27/06/2023</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>127467</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
 &lt;/p&gt;
 A noter que :
 &lt;ul&gt;
  &lt;li&gt;
   Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
  &lt;/li&gt;
  &lt;li&gt;
   Honoraires d&amp;#039;ingénierie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉTUDE D&amp;#039;IMPACT
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux inscrits dans la section d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACQUISITION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisitions foncières nécessaires à la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P10" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/01/2022</t>
         </is>
       </c>
-      <c r="Q10" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, le demande de subvention doit suivre le processus suivant :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
  &lt;/li&gt;
  &lt;li&gt;
   Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
  &lt;/li&gt;
  &lt;li&gt;
   Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
  &lt;/li&gt;
  &lt;li&gt;
   Individualisation en Commission Permanente des subventions pour les opérations retenues.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact soit :
 &lt;/p&gt;
 &lt;p&gt;
  - Par mail :
  &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
   datc&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Par téléphone, aux numéros suivants :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
  &lt;/li&gt;
  &lt;li&gt;
   Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un gymnase
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>152452</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -1953,65 +1487,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -2167,184 +1701,184 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>130993</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
@@ -2371,267 +1905,267 @@
 &lt;p&gt;
  Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : adhésion à la compétence optionnelle
 &lt;/p&gt;
 &lt;p&gt;
  «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  SAINT-MAURICE-EN-GOURGOIS
 &lt;/p&gt;
 &lt;p&gt;
  En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Chaufferie automatique au bois déchiqueté et son réseau de chaleur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Puissance de la chaudière : 90 kW
   &lt;/li&gt;
   &lt;li&gt;
    Consommation annuelle de bois : 99 tonnes
   &lt;/li&gt;
   &lt;li&gt;
    Equivalence énergétique : 27 575 litres de fioul
   &lt;/li&gt;
   &lt;li&gt;
    Bois utilisé : plaquette forestière
   &lt;/li&gt;
   &lt;li&gt;
    Volume du silo de stockage : 36 m2
   &lt;/li&gt;
   &lt;li&gt;
    Surface totale chauffée : 2 031 m2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>http://www.te42.fr</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Responsable du Pôle ENR
 &lt;/p&gt;
 &lt;p&gt;
  Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>01/03/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>155127</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -2707,166 +2241,166 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>143309</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -3014,240 +2548,240 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>155117</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
 &lt;/p&gt;
 &lt;p&gt;
  Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions spécifiques aux archives :
@@ -3320,173 +2854,173 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB12" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>26/11/2023</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>111710</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 9 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Communes de moins de 3 000 habitants pour les services marchands
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
@@ -3504,66 +3038,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Majorations éventuelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
  &lt;/li&gt;
  &lt;li&gt;
   Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
@@ -3700,373 +3234,373 @@
   le plan de financement final avec copies des décisions attributives des autres partenaires financiers
  &lt;/li&gt;
  &lt;li&gt;
   les supports de communication où l&amp;#039;aide départementale a été citée
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une bibliothèque municipale
 Création d’un terrain de football
 Gestion d'une base nautique
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>30/12/2021</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>98630</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Cher Ingénierie des Territoires (CIT)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
  &lt;/li&gt;
  &lt;li&gt;
   la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Alimentation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Cher</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Caroline Edilber, Directrice CIT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 02 48 27 80 27
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
    cit&amp;#64;departement18.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>caroline.edilber@departement18.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’une bibliothèque municipale
 Gestion d'une base nautique
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>23/07/2021</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>391</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif du FAST est triple :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir les projets des collectivités,
  &lt;/li&gt;
  &lt;li&gt;
   favoriser l&amp;#039;aménagement du territoire,
  &lt;/li&gt;
  &lt;li&gt;
   améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4094,613 +3628,613 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>151701</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence Technique du Département du Rhône (ATDR)</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
  &lt;/li&gt;
  &lt;li&gt;
   ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du restaurant scolaire à Saint-Julien
  &lt;/li&gt;
  &lt;li&gt;
   Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
  &lt;br /&gt;
  &lt;br /&gt;
  Modalités d&amp;#039;accès au service :
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
  &lt;br /&gt;
  - les missions de conseil sont gratuites,
  &lt;br /&gt;
  - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
  &lt;br /&gt;
  &lt;br /&gt;
  • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Rhône Département (hors métropole de Lyon)</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>http://rhône.fr</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>http://atdr@rhone.fr</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Courriel : atdr&amp;#64;rhone.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Tél : 04 72 61 79 85
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>patricia.pompon@rhone.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Gestion d'une base nautique
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>147706</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Perche Ornais (PETR)</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L20" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Développement des filières locales et économie circulaire
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
  &lt;/li&gt;
  &lt;li&gt;
   Soutien aux initiatives locales créatrices de lien social
  &lt;/li&gt;
  &lt;li&gt;
   Mutualisation des expériences par la coopération inter-territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Animation, communication, gestion et évaluation du GAL
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Musée
 Sports et loisirs
 Forêts
 Sols
 Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Lutte contre la précarité
 Emploi
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Réduction de l'empreinte carbone
 Milieux humides
 Inclusion numérique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q20" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Personne morale publique ou privée
  &lt;/li&gt;
  &lt;li&gt;
   Montant maximal des dépenses éligibles présentées : 1 million € HT
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
  &lt;/li&gt;
  &lt;li&gt;
   Seuil de l&amp;#039;aide : 5 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Plafond de l&amp;#039;aide : 80 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>PAYS PERCHE ORNAIS</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>energie@payspercheornais.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création d’une crèche
 Création d’une maison de santé
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion des inondations
 Mise en place de la télémedecine
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays du Perche Ornais</t>
         </is>
       </c>
-      <c r="AD20" s="1" t="inlineStr">
+      <c r="AD17" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF20" s="1" t="inlineStr">
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>18/08/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>